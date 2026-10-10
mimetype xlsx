--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0187ccef8177b0e067513b935b785d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6fe9452cd899ac2c59840a764f96a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a26a5580896dff10c3117ba942c1083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f53824fdbaea13c3ad98f09059cd84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40793e9363f187ac3a466fdf1f99ddb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91746136ef19e152012c8a1fcf86ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba99ee6de56ba44539939e9b3c9d32a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d399e61d979b0bc4c5d38e9837718d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f36f5efed754def4dcf7194c627d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996d68c73ddb64e70af006a6557370b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ff69c40e8fcbf770a0f4d2b0331bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa57a32e5f46bbfaf47bc53f86117312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9109734e1b40582d19d53053f4dd2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a6e1f2a02e32601ebbd6109d9d3ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5095cc734ac85d3f869cec51f019b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334cbf2233062ec5498f58a2d962f9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6a85217cd75c1a3f487aafd72490517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cd9e4c94d33c7b4e795ef5213a46918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18f56f33e3a529c35ad0f546f586fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e9593964f9fd21ed40d827d20c55820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0eb12a3ea4fa58817226b80f9af17a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d568273ab12a36cde67f77b5838a1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a3d7070d692cf4aba6e975161595a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91fe6fc8575bc024323a1be29ee6fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a31327fb4a9d65ae99932c04b69ffa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1e16acb68faec591c52815e9a6d3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b008f835468a6f885628c7e9c27ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829145670fea32f7913f41408472691028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53cdd6589a1882eed9ad51a8f3f4ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7806632fd64cfa3aad4cd7cda41e76930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb0e4a1b5d51288f10d283db5d979931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a5622727bc493ab67700c65b6dd2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa5cfe29ee0088bfa22bc850be5d0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13c0c1a2ed81d607839e84d0a77f6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c3eb415780a67784c40fc167d5d9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5eba8f9969f29bd32dad9d0234505d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e980fb53eb8fb5d6627f7ba572c3b0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a56b39ae068e991e03349840430fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a58a3faed63e5c4b47e2135f775f4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9907c6ad5f7a5deaa566192765bd49540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503571b367764e5f8caf69c737c72e4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2c14ef86af81c87f2eefb4f3ef6d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04648a92208afc042664471cc258e7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b99264a422b5b43c9bdb03e742100144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ed980b729721e81b80cd77cb4ecd145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4d81938a278550258813e4f53fa6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2fb16a33288ee01983bc38908cedf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d179c075c087331177744459131be348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6e88b91b219b063b8a612020c355c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20079ed59b112ade1389a45474db6df250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a8220ac5de83d070716d18bdfc9fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daaf86017be74b04e2e3fc9bd0a89952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b655fc716cd77f713828c65ae08284853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be6bb83961c56db11fa1c75ed5439554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0c84b5b78c0734708ccfd8c28d09955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff049a48036d6d00001010516b356a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d098cc9f2f27ff76147212827568457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c3b943cf1ca5469950973c6abd77358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c5b385dad5f491f076242f4907c8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8291c08a14168d4c69f0e661dbba460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56af059662750cd8c63abb369297d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f970a004341bedb9e9cae1c08b429f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16a27c398aacd697f69ea5cb6a9e8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a074c94d4c0fde0a3d34aee50faf564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceded40726c278197410c97b9826d3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298f00c5a4154e5eb8007021f9abb2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d53a771f0d5ab7946b1466b4a8ed4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4a722417b03bb076f859b2fab78c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f094807a6ed98acdf990c021dc92b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b5b47c604110d671bbcf454ca04e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d86caf2cde9f0b974469357fc51e4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be833d896038f9eea6b418c1f01ac872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e396fc05414e4a33a29cec328ac0a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14d9b96dcf1f17e3b8b154b4f9f5ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7001ad8c5bb5c956e1d2838262b3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03eb6abd414b8c23432ab4ca619d2a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78d5498862e75fe71b047be3a4e4d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf11da9dcba73c842aba133be3e203d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770026a5c4cad13dd7276e596ad4c6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600f2631f563cc3c3fd25bf3bccc08b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c0d0e7c61d083d0e54b0f2b72d5f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8b593b66c4d51b0111dcc44773ed582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a493e68be7a34726fdbf684e603914f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4785e8c20be64b5a5f373beb4078c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74fa385cee41d337c3f5f5e40c951185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfb32a554916b5d9c2e4459cb4babd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e7cc7db3afe6cbf9479e80e3a6e1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cf6a8248ae3b2773da67c937f31bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0816738a9fc10ad2832bf262dd266789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c89cabad632593e1e2c3500b7bfa290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d84b1751d4cc1c69f5ce15bdb4e2a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84c1bf362782bd47288adbdf47150292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88936dd3926fd24fe7b8a7068350437f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c2413274ab2924dc3aed013b706a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c89959993e18c6f8b3e7183192ad1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19f79015f3d4684e6c15bfde3d5a5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc49afcbb09dfe523dd489baacd76897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ed6a3e7fb1d65412d9a02f5c870e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bed3d56c94ce195893c94adee287999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91665ec100ff3c80f12c0d844ca009e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524123785977ef9e59cb04e03985b4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2834c3f89cac9a7b2cfe23fa95320102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299313714f04ad5285dc3037b1e1f5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35524db383ecb901ecce556d4c2493104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790afbe51f3ee6d9c2ed870f784b0e82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1c7174ddba9b043afc1ffa820a560106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166890d672081fcddc90fa2fc2c82c8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3e55e81d054b5c3b9ce3d0428ddd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712d150c6f72ecfc1018c964d7de1f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160dcddce28f22d36582c9931db8d6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799806da7e4c683d9754b5f4adb38ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a558af778c5f797dde931509ec44e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187f38be6f27fe106dc491b20a70439113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf40a1552728d1acdfea466d8cb5443114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b5a0a9594ea1fcaab1e8dd4300e8b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39a0953c5bac67354f748e1289ac42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1013dee2ddea15a63130e553295121117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388d8b2f7dfdc25c487e9fdae035488118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6efec53cc819d3746c561981283dac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cd008e46525fb9a5f33937ec51dc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb5e3abde2757fe19db0a67afcb126121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a9b55e88de8653142b1854b0586fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e672f9e29dfc9c5c8a0d485fb6f8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b515329238f69665ec3a641f6516ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b01903e870ed519b2897e4c97fc24a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b83c80140646fa9663dae8b9e2039c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb7dba13114d93594ccb27cd7597bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040687f983254b920750c21c9a3e247128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b29951ee772b2e40b2cdeadf7dca2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6495f151c1bb87cf86fa6b9a3c3de8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59325f0564e1b44791c6ab61711f2928131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583cbb4d1c03fcee5f755ca50fef685132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d4cbb347e70fe81d36a24266fc88d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a433ae3ebe092c95d6cf4f32fea4b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02742da7d647704815a25a0acc2403b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2382f6bec7b75deb9eaa5fb3d9388136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf06e1af649d7e335621ebe1993db0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdafd8949cbae33dd162b83340297a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f874cbf60ee83176af989e9029b0bf7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da850a76877ca01bfbd7852e372662ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf07d112380d3b8a1ae1da9ab0b9a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41ffe1d4680b117575b50def6e7836142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d28dcc5a8a2c0a29bbe2c8301170a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70790f9d41ea33aff99db6c8e99003144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f408fba8f1941f294057aa46e9885145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0de61a5203465ab27bdb8445d2785146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199e06cccb76a2dec5b61e3f4bebef4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f73919998ff961792b10c848899d9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90831cbb9c1ef31a43476d0af810432e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e019662144e160360e8097ec33262a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9649f533e7615daa53b9ea36656e73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acca7a462bdb393fd20d4facae605c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31490a39dc01f4cdb795587a35b5bcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5923f58f8dda82c2fc77681b94a0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65309aa3542453b509865acbace3cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c38febe58ad8576f03da58ef749b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789969a20eea99062025e65660b57f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57889bbbc76d6ff974fa372e5d367f8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd3e7f9ee9ff93c65ae3cec11eccfd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df2240246a05df0d7dd75c75325e2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241f342d03a96cccf4426b7828f791b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d256b588a541e2d693de831fe73f2fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fe041cfb9ce0fdabdc6470ab35152163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427051ac0e21275e265cb8bae0be8dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfc193cfbeee15bf94583b2c6c36c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20871ff7d084dbcbe39400699e622a09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacf499934eb9b2ed2b903a5e33adc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1a44a3b520c4a3a6d14e97de2229f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a456219c0c508d33f06a948c43fb5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f7e57f1996898ecba1eed9d7712a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e7d9764b20d25ae2fc671c12c775e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700f7cd7b038a258ca000da754434b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0725640993fab6b1ea6a9a0935d27ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d27fabd90babe9c207a3e2bace9e97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6f393919ebc0df23992762679f791175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf394fe0a5d1273243707d7d256f7209176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077d299989db01a0cc7e3e8dc07ad74177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b4d6d5560d992db8ecd7f228c9be5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3044e9f539ca5c668d40c4bcd1399179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c37bfdb2d0f6de4aa7b5c1aa184daf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227e183894efd389b89c00939dd7f23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b1ba209985bb1499e02299c801221182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca51c67098934127942d2ea6880190183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a72b648f8a20523e4992926ba1a874184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5bb307e419e400407428fbb137fd1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db834ee3b71cc3e3b5aa7c1419bb6402186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83418f7f166cdf574701b2a683c37d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4472b73c74e5ccbf5be62e10d5b288188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a2c90ae59722b1123914ca5f336be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320235394529f7a5b427ef6d9c3f53d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b7ac02ec241aed6d9e6b668804456191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa06a2808c9096e121e71c3e723ed4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64965cd32491e896d2663caeb4699e7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fa0f13f2fbe2f642c85e8dbd16801194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033d734f4401b226c194de5a7363e89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71874d65b84c59ecf5b64f1089b3e609196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a5901b4a6972a15dbdd555df1a0b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf5eed390422ff119a4671526cdd08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e6eb613725143792ca701ef5bff25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef19b582f36e4c9364c01c7657f3afe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7818bc895cdbe5b07cc8ced378cdae3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2f284ae4a15899c65e3dd80a53c42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e724df52477902bb8578171f29f341203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62420a10792334e4ad6fc546a256c85d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56d8db00eff4b0cf7e6ef76e4764fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd76c01505ae9c16c6c555e32d4baa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed149e35b44cf81c2c7b12571d42e2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98ca1e19ba2a16aa8d0be0d6baa2a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b8a39b2eece322d2310e7e7bf23ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ef86321a5e82641c64ec2efb3548a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffaf6b4ec15bd91e2ffe4503275d70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f053caf9dccd5269d4be19979184f95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cbcf37f38181f7c8d18d5b90c254a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7d52b24913238adf8b17a6c48fdf2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f6737506eeda5b5ee9b08ca9b95cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18a0e2f344a1a03daef3fdc25da7f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97956776211524f522d8086283fb3fbb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460948a9761db77412cface9b16eac4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7448accc2e95d5c55aca601343edd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe3fce2a87c687adbfc80ac7ddec03220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8426a62642091d9d7f9d889c4fde681221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2c015160de9b74cda5312a7d57a84222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd04dd24ebc848358d9fcc5dde1330223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d05b417dc9f6c19f9938303264e23e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e2fa75beaeedd08aab001c6af888b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c494c6ebfb085585fc3da1a2573a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee77523425327ff92552841e0731bea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e47899a9ae2a14c7216bd5ab3e65eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc4693e1dcec5fe85a4c9b15fbcd1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62f53cc24569085fcea0d8a2610aec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56338de0960eb4c71e40cf44b9420fe1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa0dd71e9b9e69ba152469061cf8a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e0f43358ede23f988bbdbe5027655233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3de86e116f916de23d35a6c4a502e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fac3ce62baf846b913c9276a2f4fb8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c8185e06138a70b967ac19b7d97cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421a25297f0305119142aa3467ba615237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc166f9c63efc5aacfc9a6d390307622238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedfaeae835f2c94276a5494d913b1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17001a40628c01d4062855b3c4123c63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6b1d91877a3547a24dc5ced5b8fe6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a26cd09ceb341fb0924ba9845e96a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58373b5aa1b5572a57ebcebf9b65651a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ac6bc38515e1facec3a2d35a07f59244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379408a6271c19e0896d70f839df863245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123f0f6db52d31c3d8fe4cd3712d977246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a39e601957cf918bfbf0cb6efef367247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020533ab7845fe3279c8a8fb3659644a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0e747e1dc67b7f1a5f8ea4f4e701f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf2444daa3d26e496c08ad9c4a1b08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388d42a30d6fd17cf9db12b4c4750c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c90f8d70ebebf5a3850ebf61ddb234252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230014e3992446d6a99444081d06bc6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645212ed94f891f99b2fa46fbf6001d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490a48b96bec0770ee02300455bc766255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf587332d02382b5a06b47773a63d0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752129de8b97d6407c7888f3fa89079257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45b88d0ee2f86f05863d678e795320258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814c76e75e2bbbf01ccfdb1e2869a7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14ed05d544492c56b6c065e25045c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1863a4a7f7de007f0735ae3bab96a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda60c57010cb1650ddfd326c65e44c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8158fac8f48f52abfb31a31a479d77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d9f816c8a9f100f082159de02dd1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca05b14f8e1bd147f22d3f39fbee230265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17649a435182e2946cf3fc2f092dddca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337170ab1a96b71e33bce43205a2c86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec021d32f58f0c6ec743572c89caf50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e564308ac6aab142a7c8beb0a64277269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc997b37a908b5e630e03dc659ebf7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0238e2c999e4ae5685da798df17f205271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eed90457236f234d98633e064de0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7efa37547ff17fe0eb84db60ad597273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb1347e52e0163dba4834422000670274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae053827116e36a3317c6b32b5eb061f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bc8202f1f015e2ef004866ebca273276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a932a3b8e08ce5f371f64283d36f44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9725417190afd68db30115113bf9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1daaae4cafae17bbc30996fbd915ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d5d4d0702de97af6c338a8eb4a867280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416de2c3a63613d3abf6b8d8d91d00b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381883dab894df39c9c42439df34cdc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783b49545d99e1c89897a70b9d62c49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034e4c10b553cae77a5459b24c1b36d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc628aa4fb72356a3bb4ee2ced74736285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58702350b9baa29058239c94df9b492286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb1be1f9893a7934e227394de17a18287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724aba12f5f9bcded1debc8f039d76d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46e709cd0c86ac4c5d31676ccaa03f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e9d680dea9f225057656aa443a44a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fccdcb1ebdf240329054cd2e581d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141021c5631fb7ef64572d9eb9594c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b300cddf08c9e556ad48e6c0f16f520293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfaed32324d84e0a32e694a5f41dc2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca876c498b1f4cb9bb1f6695bfaa8c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb833e72257689f6287be8fe11c30a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c47cb735e4a7359a6dbffa155f5f99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125b15940183f94e1e55e57dcd1ad21298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a9d833b7f97b44feafddc43eee797299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea97aac5967ef7038011e12db9f32e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cc667793e682a61d417ee9bb3dce1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e061cf01cc85e9e03bbf257f4f08eab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8406710204be96ccfc59bc73224007303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1afaa9c7bdb5512f16efca2dd2629e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ba68e26e2e7c9707fa1163d274e48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1124de803c80d785eba3fc59510bd70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a00b98331d5400825a3a3fc83bd39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf8c128c5091b5155107f06b24c18a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b885ed5918d61010cd5de392616ce18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77018e203c56c40f28dfb06ce807389a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034f7d018ffc8896d073fc6ca86d267311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ace041be5c2fc7d0155a6d514c4b69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023482b93a75e3618888840f5bcd2cc6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ccf3b5bd2cad163036134d6c4b7bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247137be5b9d65c5de8f699d7610673f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e63ed726f4ebaa941a094c2047ee23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64ae3a0956650d7c889c9ff19c822a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18976b6e9a5a3471cbf28c54c82d8c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c7b49840495baf4607de560abf729319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f597dc898935005ecdc7e5b07410495320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb11e0f364942ec1d5a1c1391a4a49f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285998d9bc966f52a76db4cc880792d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b2ed7fd3823eab1b392007f93d792323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93468aa9d7b072eee30225c52021c81e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeab4b467cd3941529a6d8dd6aa963e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af945df58e583fdcc8dc002e6c07d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc5e415a8440f2fd8bf7c6a8a15cee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b1cacb86704448fb2ff285abdd57c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b654939ed3fc3816e06ad61b811a98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c855264a2ef62dc9d09e23f58eb08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc8919132e3263d8caadee169ae326331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620e5d236964ecfac5cbd56ed13c5eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dcf7cf3f2e2703e7b7e6e9e0f0511333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9f4e0fd6ab6f782bde039ab7c9924334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c15c162ab9898fa752ca1e875ab78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f53999875de9702ddad23449f80cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cfa877829641a4fcd45bc13c4d48b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297a2544652ea11165c2c7775357b07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef20775ec273a1e341b28e6ed24979339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb195f28d4b250d065a4099b9ad486340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7029a6a622015e55de9b631e516cc03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9231235e10e9b57dc5bb06193ec668342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ec96d6cc97a199d33ffaf03178c75343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b859f22202da7e52979535d3a1dcb98344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803ec87e7d33c76a2ab6cceae859577345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eaeef119ff99c9fa15ac147a805635346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be95fa01f1b2d35dad58bb9369bbb4d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c53326feaef9da0ef5d23d44c03d21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039d36bf2b84d65f20596089fbc2653349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674468e3cfbd4932845fda39a527e36b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5827b3e7919a426769235e6fb22b5d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63694dd1863387354fdb2b2e2c43f028352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99030bae677e532fa20b63d2fb0126b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f173f251698ab6d50a4ef2006507b77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830a004090011c6182068f7afd8fe95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3918ce11b2fb8edca6e04212b1661ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981069b17c06f8e2e28380fd8e0df2b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a206b692ee51b6e689718ed91ccf31358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83663fab3b3804a388226b31865af6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616ad11f934d947e85f276352c8df09360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61efaf9b9a30b034f400c3e233debc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec38e3f17b93580cfa4e9974d719367362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14603f726903eb83f94471960f0e7b0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca205b7d07ef5b2f8cec6601b0ab4eda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a32908a1d1f987d6d4b86d0a5fc8fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900a8327225f7f94a475b484b1b111a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80671b6d28a9e40b4fd976eadf6fc0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e7f6d483b346e6e6f37e020175632368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee723e0264532a1d4d6c62c62a0637369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3070e5cdaee08a539552e95228cd9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cde45afe8efc1d8d50974a4a2a4c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc5fd96834cc6ea425cd0f14f04508372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53186e3999004b0330db08625fb5630e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7095f410a8874a35682d397f82b000374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4083aaf97d72a13025065bbe0ea55d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5677f4c1742bfd8661fd4f74e5f7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb7d536a26dcd17c87625a5c504f0a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b68910ca5896a604fbc5c067934504378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e211edc6065f8beeaa6ea5472fea5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f0da7d30c2fc4b975e8a0e72e1fbd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eed9440e3664879a48ed8bf37a5c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28ad789b555c806f22e0cebe486bb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc9ed3165644f69ffb154d3bc35503383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48f001d6595a57b4d5fc70a24b5431384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdad741d44b022e9bf9df6c9a4f3ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32012ad02febc07905e585b792f321386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898885506c6e6b2ab9191f57b1dfbf2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acad365825fb920d35c4838872b5e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa1c07a83d6164e560246f7ef1c72f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1f83ffd753afbe3c10792ac6880da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c58ff15a1c8bcfc75cad7a9b440633391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fe8485c38a3dc2f1bafd820556cb0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c48c11e7cb9670f1e22f8588392cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28729df7e81b26bdb05e68759188fc4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2885de71e2c8ebd9b07f59cbf6fd8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31b88c91775bf145bdcc7e7c50ea09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89705c9a0d5ac57d9de29805e7272f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d2821a0321ec275cd24ad4aa0fd21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df1516781cc2d0a7b96f9cdcb4f869399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0287c790f6754269d91049dc72f2fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7b1f6d07196a3eb56ab48c1e407ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8673b4f5b79ace3c63ef16e528b74402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22cf856d03a2e509dff43fa88e250b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97308303854390f80de05fa2b6c089404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c61602ef6bd999288424d9036abd9a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc1445f1bfe7757fde2d4d00938b7b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e192386eea1d331b69ea32763d1ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a399628fb48142e4a74f9dfb9fa6fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab9accd730e84ebea66ddc2f4a54e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5bf0929d97f1b4459ab3790b2b954410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898c6e10109412bcda573b40f45a234411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fea2fb2d2616296e7c4db8a9ef3fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49844aa02d628b7e970618e8934740413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a685fb35dffccfb8a5815957f685c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05953064a52ee0d0b783da76f5a69a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e922c53b9617017c31f746cb33ae1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b733ec8a7d4499aea9195f587551efa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2493713ade593450f2ee22312a1c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37209ad2b6f0d0a39802efc5af3d0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ab5a6b408a0989a97c55d285d479d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b7ca37f4b7446030babfed6fd8b8e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d496554358a707adbb7004cfcf689422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfacf2b800149ad9600d48017a95a12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39e5fb33094699513dec0cb69ff34b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11933ab3d7f89c7a98e15575322ed78425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ffd58bea240d8fd7f9a2909674bda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463527af5e271034cea4030039527483427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7665d68c7829f19b8be5d3cb92f3b82428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12913b595e75e4c9983c883b352f21429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e745ed01d65f2a799740104e0ee5d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4bd30097167add2c88b94c04068b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b802ee60e1dff03569cc264cc1f37b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca83352b6d6707be0456efec952c7d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b3a74f25363d1382b70b9fc9b8f5a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f2636dd58077861e89d29bb4a9ab2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ade120e0a576b82b6544477a04db41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee159f12dbd876f0f2e2e264fdab64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493cbb5929b88c322303a87d896112f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983b606a0bc881b35322680437a80d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b40ca10cbf2d35bef4521485bfeb4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b87ed06174b94891e1ca6eca2ed9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b4f58c4bee381cf62a5fdd882df02442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8138a6409ce98b9df6854fe3180361443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095597b5fd83464df0972fb08f45ba7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20146e362a642d9f65faaf9fbcea4f0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62608c0d4f8675b0207571926dd45b30446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffcad9dfb29360b478568e226279bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f4f6ab13cd1f80ea7e7d269d74c45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2229cc94a0107f3f0c1c415b5ede6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62c939773e035b4da08f86f8124841450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9eb88c92de7a4233fa0c9effb5429451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d89221560ae0260f3988e06aadd86452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd53976190b01335871602b538f4470453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafd0a4cd5cfb07f2e5c85d187e2fef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa0886142701f6e4284b11c178722b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047f2298b8ad99e3812844416148a56456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8e07990cca9f896948d0e6397fc38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7a2ced060e44db08e51f498741e77458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639940e46f5232f59a918686545fdfb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08620ba9eb6dfa0f4f1e08c4d47c2077460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31dfbbcabf7d465c40e84752b458d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a6201ceab9ea3e2950be6422fb4d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da442569aff2c117f82fe994477145a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481c96cd329d7a22ab36ca77762f43f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5421d5a01b855180c96437188056381465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dcbe35a0dce30d2c5df8c3a6e38ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf6d35624741875012926cb7dc6112467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b5113c54e92b6029e3fc01aac95a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaddb183c2263c5b36c36ff9dfa778469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde94f7532a20071329b0668f6ee15a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43566344bddb461025666e2ff5413daa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdaa7650debddcf86bc31ef417e12e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ba29d380c38a12cc130b7fe5312fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f15b8864edd6eb7334e73207d33a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142e64313873ef4ee28f8fa2d61ffbf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e45ebede3930fbdc2adcb61336ee2b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2bee571e0da8bdeaf0a8d1cb25fc9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff09076a72aad227e5a1e3f371f3907478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1d7ec31c92d9d6d832c37a9591a45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1a291b2b24c3c66a44479b28298b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759b98a77c20828fd8752644af47d50481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b01e9f61067e64e0cd4726cc1c55fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd06d553647fbd70f29404a2152fb6e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c64359a74a984d3f8d9e2b4f63d98484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0716a80e69d5e68eff28abb02a2c24485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2249c2e53491560a3b0b992e3b5f50486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8e72bda4bdcc8e5f10aaa5ab6a64d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168077c4d452028f48e9e4c784156413488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f40013f4177b194e451e672253a28489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a04130ad37c646e9c0a034eb9f63e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd69f9d66b5d85813bc6020a7c7c55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994e5f124c10365799facfd1b18b1d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5c1fe7ecbd85a0d8fa89dcbd35e9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c1b763104accc72f63c104cd67cc1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee165ba4f7f5e1bf55310363d7a58f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67e2e4b54e682bd53dee5064784af6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aef4eef0e74d3d6c47e08dc48a810e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cb6103959e509908961a740f588a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0cfd533e63a74c69c09c656c3f20e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc553c4b3d6a1fa8ba5f3d828c7f1af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a871f979e26e1c9d48b52132dedfd1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b688bfb5826a7b8d7526555b27c96f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1289391fd690d49e71d48be249b3c88503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a05d469bc82e26d56108c4eb61add504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2e353e67a4f9981dd62a599664a64505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a910d03738ce9f260f1d7728dbcee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe6107e2299073eac3575603000d97507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a3be53eace122c3ecc9403eac9e71508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af55db409a56f66316d097e8e18f84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9c9ade15bb14a3603b24731075341510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d61f6aff1888436ab0913e03942ea4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d477b060c047ac39c9331d4fd9b2f30512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fdade36104dc57608017269190f7c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d7c73d1101afc44032b045c1bce42514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82559c9bdace0065f34e95ee6a6a824b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecf136f7dc7433506a122525f205a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e082254e6138c7c3057294ddcdfd0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194e7577901b5531a976b760cd23c7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbbf1db9cbc6564f34db18ce5829fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603b57d0aef9bde70cd4e1d30d950ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3e26c40adbb04b61399e75a7993cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27094b7737b525ec81a26b2eb59e3f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71528d5324c1b35fb5a312157c335738523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d189f26ce2b375f4bc288bc6cc6c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd489dd43ae24104504c6110092135525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52002c4cb67f5aff8d96bc425297adc0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08227a372bbbcd7bdc5d2decdde3927f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02118302d5cb8c69dfd9093b6e3088bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a427da2e1835d2eac55876fa91c2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37a32b8434a8da6b4a4d8e17a89135530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4babe7784a48e878257d3bedd92cf53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657e2c09e7980e80e7ddff891ac4fe8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616452c82929b53f69b2b8b6c7a6090533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba224259c1dd7246543c632fdca0a7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cead3b365615883f9e26c9263f8de2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aae515d0d612303ea8c6f180fcad72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7020c27512a79c9bddfeac169680c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eef4ae6fe485d2b5d4c5e821b8ab2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675c308b930c2765fca9cf03058e221539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2ce448e12783436c2531449c6c2c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c381b271ea1a386006f684c6263e763541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f32158585d0f7c2831617a5fba374542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6410ae843537ee57c124bfa66f7a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e5d3328e8c9a602bfe2bbf8b166dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918cdc13e8738965653e9b8f0c52960545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264617bcc9f6c3afa3efb48d5c6e0b4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3192d4b2df7bd763f0f985cca427d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797fe7b2e2073e3ea48c3965e29112c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465de7bcc309a9db3fcabeb7762f33b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ef4cfd0ab15d81097285aef896425550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08880dbaa103be2838afc67053d39291551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b31eba7742e764bfed2dc5c531af8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc4fe273ffcbde80f301956f827764553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce08caa8c7a91adc179730d6c7a55a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e57ffc735920b3598d2b1124bfea4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035bbe2227bdf2a474a2c72baa4461f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca586e95b079e45303d31ce69fa80c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5850d0c15fb9907e8d7ae1603a46f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2fded0ca82fbb927cb0c39891cb7e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfafdc8e4adfcc777099fdb4f3c276560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7f187d170c1c7defeca49a2e6d4a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec814f07c5baba00fb61c9f9f2eba3c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53054effdce97ff88be413629ed18100563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063769f81eb6da39050b23a1d2b8d42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57f8472df53b896be19c022f8193e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf8ff1925301e908a4db4d5ab778a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903997535a46956c1a99e7e81f68744a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aab004af4945f19ed990a9edb7915f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a51910e6b420547f1a5cc24ca31d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812998f8c765871c5fd0c4b2e4013f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207bcf52a50aac027b9eee22b5b1327571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5de7b9cb2fd3b507300ac21054cbb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83068f695e2c4d9e8d2aa97c3199f2df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e6746fd752dda5a55cddbf4229fb7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c2f10738a949c25d7f2b34f287637575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12223621f1979839c3c0f9b99cad3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe096f735550fad21c93efdb7c3fc9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931fb6ad8a92bb2e1803916629e6438578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516e4e01bd269a7e3db406158047ab7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff24473594737fd2740266a81243742580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bef21afc0f7cb211a364c032515bba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807f10e40e3aa0f06629db7415573d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a3a310728f5371ce143f26b6855e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe1ef977e12d7ec8052c3c071e97d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cee2434ddaea6bfc4c58a915fcb77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1eb9f6e3171fdf365626aea3f4d3ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55428c6b3a0c9567810e3c447ba78c62587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50d43a4ea15a15aa4c77a11e45e381588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5aa01263109593ff1732a6497b4ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550a147c44d2c97defa3a807499a1ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f778499196d6648f34fa0e519dc1cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59becef5ba3ffff543b584f557f94b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577b738f8fe5473b91b22a00e60174c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0be9ab3ce40babfec5a5e1a9b6e2ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389a862fb7c78ece5a1888aabb7ecf3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c67fa28f032f9fc14ff0efebe3ed9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d5df5820dbce4e8c2f86a51b38983597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fea5f8a7ef34eae125b87c5774074598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fd8a7e5135a73ab4cdcdd5ab23684599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05ba03b75b9bc8071b37c8127ed9f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e7403083f515429cb81d284a504ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b362dac0d3d625137d44b867b950b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4490b075f5c58841f81dd59981f3c2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74840a58dec5720f7e01caafe3d6d22d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cdb20b31fd803c9fbdd64b9575ccd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7f467e208d79ca342114b5e06f33d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fa41fd1e62bd2c329c9c4a291baac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ff68284d3561bbd51a1f10711e172608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e56f0f6e1939dea461b704f107414609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808f469912a9a536987aa1569e7b27c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40bdb594f0b795862c31a69491b4ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ea1f02764897ad22ae64344fb63c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4713a2d5db040a1a5858a5f70c9c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3947e0b74efab7b391a0d4df24694614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66663e9a6373e82949bc4f21d019e1d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80210c6f8c8d0e72011d709589c7f63616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59570c87cb332a87a0db812034290924617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1e877dde7432d28e7f52b9c52eee7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff62e7bc390ca2336df4d58c112c1c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea00c35b7cb37be16b10ddbe4c5a09c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94223bbb5432ef258d1584c9a083b2b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441636eebcd1c1f01e0e99264798a6d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ab3d743f9b0a99c7935313b26a209623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b4629367038c611d53df5237584c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8688447062ffa29949392b00ce006625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985c7083c29a5d89864d60ad8a86c48626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de69747b4b295c8537ecc2e8eaa9a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ff6f00e71bc877155a102fdb58f32628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea6b1e53aa0eb75137c72c968aea11629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbebbdb93bedf6709836825ddb234b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8303b24d999bdcc763293e73817c47631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eadb7a249513103a5214af93fc2e88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00cc571d72522bc5d30db0f531a926633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24723d3f97d85d3007e42899070fe2ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe9f18aaba58700db91e25e9ac2b12635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697b1c29798773918a67ae8dec711ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad6c5106f92b490aed4d5684700fb7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea66da5b4af440f3cc2cd6fa9cbce4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0052b6db248e9ddd1e1c6e59ccec602639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61cb5ab9c4b7e15835fd03d5f70c6c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2d37a60cd6dc01882961da2cfe804641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27be44a673a3ef6a90a58caac8b1dbb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c05b242b792647ecb92d73141b409643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d1a979359e2cd74d93975d1862a5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55e6a2d6c15a1901bac9943a337a93645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa15c57a76aa0710035c864da825393646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3c87d5c659c3aa4d66804152673b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeaa7abd7b504ce9b9812fe0d75f34648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5944a036f42157cbf158f8cf89f6f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5c932a6b272707f30c38d2bc3c495650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e531b354d384bbb2ed8127473df4d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ea4eb1b539c887247ddf03b5770aa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b573b694a699966c160a9c420bff3c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f6bda83503210d436d10f78b37868654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a03e6b79062291bd93001ec9b07cc9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb84a24e0907d895e65aea77cb23bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fd4106718291fb5097834a8aefae5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11b7961c6cdb818f228f8a90c429ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27567b64f93de79724cd009ded3b5c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f156ee595c7c31fdf95e1526d4de57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985704f72fe34fd1e09ce71d0b60d66661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ada0665435e48e5315534355d39a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67893a49a0c37def9488177cb641fe02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e91accd88c36fc3c970c38d710bfc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74197214b039662e3c23801917e38e50665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f93c44a451681b5ab8bb13cbcb40f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c49d5a305f43bc75934913227136e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6432a4539760ed389060098bd70d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddf87b090dea47277d00e73c257a85669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309aa67d429b6650a7be740f6c362ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46093af3ed7e37c3956c09b12969e17671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc80304450ad724a7b0e3a522b6fb57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79d2bb58b72eb1f39431dc3865963d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24461ab038274de2eba5ad17332fdbe9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7d9d8606d53b59c0d97b3dc4658c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8ae1d49c8390eb3c76edc81515773676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bcbdb58209c5f94ae1589ca8b6933677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f353f379c3c41093f979e44067dd4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a0406ea7348731ce9546033473057679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1fbd686004cbfa32ddcaad7069e8d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a14dfc8c9ce83ab89e81059788288681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698b11d139be43abf4cd388861cfe14682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129e6064b6fab339234c5d95485ecf1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c80896c1fa4411735f6fd4e13971d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a1f82a5cc2eb3d58d0400903db091685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f96cd451c6ed792a17d8f54ef15f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d4110421c9e109aec4d8fe1b20917687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a719f721704d289a1a848428cec6c24688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978607581082aef81cfd8d9589fa1677689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b186172121391b6ecdc6a0df6c20cad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3f31c22539bf0d26143921fb40cdd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfbd4df4d7832859bbc45a3a8f35c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78adb66c3c8ccc575ed1ca4215f3b41693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6f92a97c6f50b471c4830e76a3b03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abbe69387a7b57e97531e6267bb444695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33f271873b639440bbbacb574e276a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbac88fb1b8d8e0636b9286f9871ce2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f48942306dc85c68280d1b02469212698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8f77cb394d8b39f5bc47402ec19c4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2dd5df3068081e211994d97bf3ddd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a6819152963174851847bf40a9d94701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20d5d71704ec3f9cdd6bcfe56d6531702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61edec869680e225925e0b1cf6848b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f6e847de4ccc6fdf40f18fa254394704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef00e6cea07102cf917b0515b7c6c64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f3f0d38e76e2afc5f19938cf7419c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90740585d8235a5b97a38fc62ffe4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9488573f1bfb9ac5f11a52da528f2ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a5b6ef73fbd6a66e3b399828dc9e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9534368177a05124fd7b1a4d0d7fb65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d43a8b9bab000327e96f91528f288711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c928cf0991af5e6afca4bfa01ab79ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280e2dcfd7b89a2aaead39f97a987e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63345834cb07550435dc3b8258b30bfc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16900dedfac92a3e18f7c9bd7c322875715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d47fbbfcf3d0b830a621079733fd4e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741affa86b70df1c412e001052fe697e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535cc5e99639c2a0cbad9f4fe959b9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293014d4d6773912f43ab1676676d5e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b0aa9c8402c1904bb399af3862806720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba07f1be9a4a54929a465101dd41d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db320811562ac36530053645282e3c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17b97f0c000d2438a0aa34f07ce292723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93042074b7b6689d190239a7c11ad92d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5f552198d7fee62729b3690c2eb38725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1118f183e73f136964d587412fff3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e23d4656bd5777b816ede3ff7d7d34727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb659ade0307f292d60e45de09838837728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4c89852692d7d8b98c19d124d40a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3a7b0c4ac3e73a8f4f27a27ba99f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b127f966fa7764f22df8f0f98f0abf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4ebc9f424584dbb6f8d42b45dafa4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba680f6ceaf8faa7d985acfad40ec9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c92cae436648be4ef2d0f313b2845b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c62f249126077d59c1bfd41a3839d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75a44cbf6f74cf14654417649332ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dccf2b8f8e8152c4e69588a902c8d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550028ebbff4e2418af06797038bff2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b71067b36597adbc0dd9c4301abdb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e299129d3f8f53331cfb7e4633f54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbbf60439f967de2a79bb57af29b73741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a7edb118f4794ed03fd123eafe60e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc61d802065a489f7f27462b8c38f04743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f7d0087f83309ee34ecb60f491eca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde166cfcbbc932985ad8a5032a12f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd865c2fa59d29a61c2b72882bc70a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26ee721aaac268a7ae6c0f4fce6886747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736f2657e65c7d31fdb4cd45815e08f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e687acfcb901cd0820b131dbde664a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca4e7d897c3de54a08a2980dfb19d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87c3db5135137dd35d7276c0e9e2e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87122df86b40cb2184ee5c5dc98c992752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85450ede8cb982139c48fc8973e336753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7d3bc35a1d2c3375a33b3f934c3fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94aa1a427b7926673976c17217143c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc48f308d5e50eab60c43d6bb9e9bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b1d98062172b5babd032d77d3a9ff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caf6b3015f686d4d925126eeab29ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0fb59e886c94f5678eff350899286759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b2fc679862c57f913c67d105e1ffb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b2dac421a03ba10da6ded0a8938342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12efc66cd2f7f32476f89696cdd0a683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8ff069404e05df0405a64065bb7824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56a0ba7140b63b0ab344baec1272d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ae3fd8a0175e7db2c0aed9336dbd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e8727409ee897ad0c3b29bbc8b7327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef4002137f3aeb487778a045b3f81d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739db1788144fdbbaba7bd54444513c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53aa78cd3b8752f7845b9720ebf1c8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36437f2cfe709748526eef1f429fbcc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd267770a4b85c6bd1bd2829f5478ce412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881c77bc77a93077d88af0e951cf0bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095357793f4c95218bc4ae563ebb63a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23117963a75c228d2e5fbf0bdade21d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51e0949439752dbb2febb6dc893a1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02bfe250914289a6cb97b839531a4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d42e921ae41c18b2aa7db08e07a7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca044a4f55c11c045ca189c7840f0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff95872bc4c345ba6120954f616726620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b941863b8287acef57ee904801103c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cf575d950ab416c3af594f5fda91122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971147d775e84e4741323ab491d3bca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4c055e5f2c7393f8c013496f5265424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233023c6db624cd57e7603a9a4cff2ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f03c9c6ad513cd03971c785a24f6af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b312cf4fbbf0870e23c8b415cd023227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50d0b0c4fd09c0cb2284f8aaaf6cea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828967c5184c5ecce24e231f29d5cb829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78288ae6f1bcd920543fd7e2cf341530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb34b3eb063f83a31d322ac223a9ba031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c329bbed3dcbe4e2027addb3bd49032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c240fd6a9eb6cfc3d76ee526a09d5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce989c9bc55a8747a9bba475e7b8f8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87907465d4da4aa87f8f6f433f656e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d95fe24cdf4bf5ae970b582af9755136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d68bddd83637e16e9831bfcdfd108b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e493e11e3af2c9903aa60da6d28f59d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b71d7767289eff8c7679f3c3a09bb939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7cee6326a101b7bc22b178ea40e0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc47ea542a59b2fced19e2d6e75dda341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ff872d7838fdbb5432820bbd51fb042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460f04d5a7a666095ab4e3867154d8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff65e4202d40ba7250130aa2e7dadcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f41a24b1b88d741e74e7aa722fb0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d06b11311c9386646edccb216b372946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbd2d16a4d416ed029b84fd7ed25d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad514b2b97a528025cce6654b5edf1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5687d78c3dad8921219077678de1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53a118d91de187a262edb49eab7f9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5dd9bd81a6348f9c971e34cbbbeb251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfae5d944adac7a02a0bc334fc561bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226a89c777c9a9b6c8c7fcaa1db226153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205609aa6408057c5ea6e664d250e33654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1f61bd9680e3cccc1331ac25db69855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8649f9bd807427b29536355abd9ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df656ca66f6255214c5aed4bca4fd1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2e99249e492eda2338fd9e1e81b3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288d0b44e66068bb931855e11b853ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4cf31e395e4e9a11e69a07af005de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b525fab05a2e3e503436df47bfad64361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6a344350899e7ef4bb56a869e928e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb385a81c926236f39048b73ca3ebd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86335c2f455b9ee8a05ab24dcd0542464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cdf61f5a027adfccf99c493c3609865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9bbf6d65a9256d3b5f99042ac7bb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb96dc1e09fb976753c5fd995d6368067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75037239c2a7d664de64d351dac690768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1be2488e5c91e153f8f90cf0c8d6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf50be1af41332d3641358d581ac5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99786d24b81cde62aa4adfa72edc6a5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3323b366d917ef55940af22e9ab6f6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86427fa762f2fa9e656be5dc87c39d3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d753dd24a8fc5b1a22ac2149c4c2fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda81ac9b9c080625cb062ec5e9b965b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf46f95db6e91ca76df180f911a65a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77509fc2dcb4c3d813342d11cac1f8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35739c2b948137f8145fd3190ecc2eb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab14f78cd6bdb8253a399fefffdad079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed75df143da0def617a99016bbf623b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73467dc1a2233e0c6beaa39e4f5248e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200e53faf2b574022992b36348f826382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10859f3244f146b44e8268abd80d710483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d445644345e4509f26b078b009dbfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b5964c8055dc741fe17c484ee103385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1b39806fae32d9914e783c11fe40086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de33632cba1c53b5501231dd93dfefe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ec43fc2ab4203c9b8fe3f80fe27ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53582ca95d473eeaf80970d1d8a8d9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ebd53fccf7946471a346d47b2ae8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7844789ac9107c1108853251cb0b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b36a09c3fc5d7c277fb1f1877a839d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1f5cb9719705adeb1c0c5a951331693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25780ab20d152eb8186bd23f1dfe8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac38a95a25a965623815d7c0753779495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553cb9de870b7b859ec100d4f03909e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc577b236707aab9d42b263fe577ba2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2415b7025f8fea57adc64cd26e896c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9b6faaaef2918f5d69080a95a08ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32421491ddbc1a3e4e425529ae10374d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48744af20008e7b3ec3bdd599996602e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb44f81dd24a7044dd7c39b1d95e7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122df3574ea294bd32e34401eb0ef4a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aad84cac0fa3cf25836dea5c45a3d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566ad94c66147995d62bcc0a4237b46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a37f213adfe11e801045d7aad04aed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bec695004e68d23c479ed2cd371f9f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218a76237953c3a1b34c7cd4830c6aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cb934b6f9019eb4f909c3ff8e6876109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd58db3052ee95d83182439e7baabb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b792d524ea6a1f2f01ece4fbe1f66be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55621eac7d3e5c096b688bc9c79dafd1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0320ae6a1d0b0e62b17eaae7f80e4f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86789c6815b7ce17efc8be21916a39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957e7170f296477ab39db9bc310d0a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa705d090a8583894ceda7611e9ff55d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8da9a22901ba875244d02adfadaa8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19891457090b9310fd66ffa5affe9877118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e1cf02239378fb20f08de8d084a12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e980725e76019b21e6ac7f10b8abe2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cc59bfaec96756ff1dc9c361d3963121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8801c817a9c47ddffd72a7ecad7b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb13556654f77d76a4ad761f249041123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c4e592f92646335bb0b89ce5dfaae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632439939077d455ffaaa6bfe28122b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e755a2fc3f2bdc08584fd67652b806126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4e89e51c8d8aa08358d381f7ec945127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14ab4b5196c6519bd3f0acec3a6977128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0a739cb719626392e6d05d2e959b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940e94fbae2d42869532f52fd09f326130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac17a08b38aa3795e4b7aa923bfd08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cc02fb1d51dd7d7654479f683a1ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed9ffa0a9cb029f7c7b6ee74e2666c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d34e49457f44303d4d34ccaeb278c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3b413f6a4421791207be34161d7b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065a24b64ed71c818e4536bf976de66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ec6bf8d1371be2ac4e0babf6a31dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdca17570bba16d8b6e19828ebd43e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802334e98eab702760616341b94d7b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d37369af8ff3c3e27ce1ea9e7b297d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2a5928a6099ee883b30dc4d4d4492141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda939fe8ce7bfa32c2e7220f5fe3d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e14a21f7253afab6a1fb3caf9ac015143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376265feaef2bd02839673ac88fd4686144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37d7bb2c2e651a5b8c004f73bbee26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0934a9d0445d3fe91bc59191faf061e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f5c23244d737620d8358b482c5dfc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b7df1aabcd0377165600250cf6149148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882634a20fd6b2d8d0faaaab86cc0de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbda0e6d2930d4d0813976657e7eae9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ff1638db3283cb8b21ed6c9baff23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b3e86ee5bc58c4cee0e2238f74d3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108370231a71c2eee329ec9e6b42000153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4c4ea177427e34ad0345745f6c8d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7358b6688d74612d3fc3b5a08814c0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806286d7c301e83b8ace7f03121c573d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a6a4acd992ebf75136a686bcbd1bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5503c15ae78b7ff836b33e128e50cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662afb4c29f45317088b5e909664dc70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127631c5c5ab7ec0c48104773ebf2365160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4003a424328bbfc1ae5cdafc9f76ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aafadd5223c9e37e88196aa750244c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1e03a03310a13d906674faa04df56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af3d060fab944b117e2c846a117ad8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020267e6ba9b7ba47d6c3feef511ca9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18e9983961e3404c03731ddcd9bfe5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bd99e9cd6112389a578ec0369c0f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26347c66de785b7462d3dac7ce8360af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a628d065536c8746f754d5cfb58cadf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0545b6e68abe7d2dda6ba8eb212dcd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73012d0f82b94b530305858b856139f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7458d6e7e4b9cf0a5114585f17cb26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfd66b8634827661bc6754f69f99ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451c7049d9584ea1296c3ac5b20e59a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d990ab984bbf17456b30bb5c6f1a646175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582377d5ae819b15cb9c5d337f9a3c40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b01e84584e90a7dcfa3c8e9b0df29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ad1dad44303115e23c1e2be09d114178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1b2cd0ba72ca9ff402d8e1b4eaf42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9993234ab485ad674b49617c4e79c35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f749e2cd38016590f158fd5b0586268181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e34264fdeb9d9d3ea9cc653588238182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1345424f8b96df1487b9b24fbf3752b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46363def7a7115a4d4dd07c81ba01b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed429ac4ee52c14fec4839d9149332c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2469c1a79549c413e9a9030418433186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b7b8d28b44d83e52a0d946e855a4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c98dbe05162e3bdd36f0aa78c2c23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf803bfd91e4c813b34a1101318707189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff8455374e8a27b47013b0359e0b91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe109ba02aa4da2ea360f85a659e4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29908ff77983b63418fc37535904dd52192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122fe5abc8c0fda6589e3baa399a825193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf56a2a9b63d72c12ce07b3abb8906d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893c14543155c0ecbfc2514e579e783195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f560e7d1535c90dd2a57ebb4513354196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9057787061b66c23d4d9b535dba78f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8ddf990e613bbd02146b3bbf17ff1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce25c3a30dcc77400d72f4bdb9e030199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c91b3013521757532770f5ce934ec1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975f04378fc015d3d38461e35db8a90201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1a02a4eedf47acc56e88feb1b263b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5644af1f0c4559bcc66a608ae73d39203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb8fe0c7ef8a2a9dd150133ab3c376204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568a984387e1caebbdcff3e0287b35d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455472511c853e12ab6a0347e281f6cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7ee1271434550c06a29e2a6707240207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce91ccce3cb4187fee0547d2c4e845208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a18167568b41dd8d269d50e6779435209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98aea030b286f26a48f37b47f39d933210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e07aecdf476422ae7a01a8bf5ec3e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15c4bbfe08cc3ccae2070b59f3fcc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd596844dbb0843a1de25f83d29a404213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fb8608eabf45c2956c513b2d822ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d40d48ad6302461a887bb196311897215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebfab57a09031f33299ce6acc65fd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4db65a380db90318cbfc1167d29afc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16197ebfdc0a569c7f899d30035c91ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f06f41e535073c028c250975a5150c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfc1711a675c85308805e7a7efbb5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab697b4f51549aaa7ee046a7b7c05f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168f471cc16d5999de5e3744b4ad0c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c4e6abfaac4c7993d85af2c3443aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f18d3100eaacc5c13cd8c2983e204224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c653039ab624e1c616247397b10f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188fe146f144ea7f3d203fe8ad58b72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db58ff46df8f771687f2f13e82d26a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87286ec378745cebb6117429c66f0e68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a71c771a9b4d8378b343c68c8454a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b07f3b86d7f483c6f1c6c657d8f13b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dce525989af7158665693f3a9d326a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108ab8667931c63f215570ec44455a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0fa6b950180ee20aed3a176fe0bd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1ae96d2f6ffb71fb5aa0c1fa5a26d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3107679fb21211b4fe6321f88c7eaa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38d3546c160b334ff76311d5474754236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79281296ae70a81113379d6b33dd323a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da873dcb646c14858796fb1d457267238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942262c55a9c5e69f521a896bd9b498d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e12c95771332ce7bb05edf9ff7ce8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a567528c46ecf2ac7516c23f44e3c34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72655ae00060fc9bcd91111bcb3b60bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fc59e66773577a4b76ab7a1bbfd07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d028ab615fcd2564ef109e63b0eb5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9446476e03328bc4201b8c474de2b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8ae6835dd5a33ec739a8e91cbb53c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484eff0fd6ffbf7cc375c9f80a8eb35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812aa904d7ad7d755494188865edecd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c63cb71211e2db03035f06011df116249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135378892db8dbb21895b55e63f98094250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b38c4dafb0504078bbfc18088e84d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321b74146f4dc28448bbd529f14b541252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1211b3df4208f63a481d57b76851c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a4abf5701707d21dcfbde1b872f70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19651e9324a03d99bcc5d56b4736ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6d05733095e90ff1edf472c05a46d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06414c082d807a9a6f15b6576a3f5d35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0213ea38bfc796522328fdb0ab2b76a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a31cb13d786e1c6a78997b85987cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dad7dad166fdfee23cf9c7633368a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a272770787307fa769f05369af377df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a5fab1cb07a7330490b88e80b3047262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09f476f29248b4be34cdfe1c5fe585263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057aa40feeeb5da438b15b0afa59a1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4abcacd248bbc848e0ca1ac1c3f2c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf2a5cbfb42856786a8740567d2d3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a54e1ccc0353283cc02065827d52d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b33d6932068e2471934069741198a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156d638537bb0a081d542abdf913b6b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa046ada861960da5c993b8033cee0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1ac5d0f47121a73e7aaa5bd3e7136271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa4ec8dc50a42fb2c139c5f71281e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e9bd45f8bed6d41b92e809a15a03d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09f725fc8fe165297ed01294e2a291274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30529f4817630c1c7de3553c849b6488275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5d14b7a79ef038bf7988e49f6e2ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc18a96b8979b445d4ffa79fe71c632277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3e578f8c491b9182906855c142624278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12c4032e016a20d8b1a465558381d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1c9572e60724857cb337ebd22f807280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6f67a6714c93dd66857bc955f4270281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb581f7f6f02c4ec45f7045995a7a79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44189d29ed5da39dea1cfcf0b1f8a253283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef596f919a56b39d8b9cdb694aef50c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af638c42b7e413a527c0d78f68d766ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39f5cff33b6fc33068f6cf6cee37a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5429a9523f397c483b1cbe9154784b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96532a7de0fd0972b2f7a79f61c05aa6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fc9780f24808faa395b0b566863ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3516f538bf8cb4d9f04fd3796fd14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda2a16d729f8cfc244b25109099981291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3041c1dbf904cb3f6b7c5b05fbc7702292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f38c9e91e7328c0ed9d87bf9653b92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ffdc865668dd55678ef82d89ed002294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ed26c08e4c733bfa8807486480584295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552798eb58872342722f176a0aecba6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa2f4376dcc11b0ee8b1b35ea4ab31297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07187bb1143da645efef8b5165e9dfe8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02243fc1eecf4f1bfe1a05f30ab9a42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d919cba2f31c62c7aa88bd36726048300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03354a78ff8ca4e294b0624448b6e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eec0fe1018d2870b5dd4dfc2d6475302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c22730517deff94631e211bac4417303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aab46b5dba3977aed40358d25eea84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fbf0f4dd1ded8a7def18173bdcab0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b4417212163cfa5f3df2ea2a54a8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e8344792a85ead490a6d2d6e4e596307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13d05d3fb19010c90412f737c4b5ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15da332cec31621b39bfeda89e1756309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09d10b7d2e9b6d7e4dc48ade83f87c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66cf1840ad3dc2836eb059674ed0bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc1b2c6461f686c387678afdaeaf79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58a6d32e312f63053a84b2a42070ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5fce4d265e640ab239f9ed473ff07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3d54e22e58c8dfefa7bd7fea479ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dddc005080898e947f2a91b73143a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3486208b442089380c39de500a6c54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a13475dc84ca730049663425c19494318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486a15010078e28cd937f8be69e62f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1927cc6d706001877244b2f8ff54ed5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce4dc0410bf7e42383512a64e26a43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6da185a67d551b4a51ed0640b9910322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abb9abe664f411963e1f2d9835aa01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c70705e3ab3efeb9bc02b35d133ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382f06fc74e623f895d6e1e26acff5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126b64bfb77732bffc427587e9fc1ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67404aba09a0b5ef37f4d24d4fa128b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832312483bc51cb39f643bdaaed3948328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8826e9db0fbd30d90b64254f9b668ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b057b7506a85df56efd830bfed74c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a496e87fc410f88da65ab3f5a5e21331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20715e13e5e2dbc45da501cb233ed3f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa75db56c892c7ea4bf19932c02d50a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c65d234da4ff467cfda58447e4e638334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c387b80aec17d347f96d4a2385474ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1197f9775131fa0ce51d66c0e825f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caa2ea0abfda1a68f39f2f44407f34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa1ba53352a6246a16c0bb01c4c79b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfced6ecc92bb3876a4997ab0b4421339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324ec1c575ef020e1dd8689784fc695340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c8c04d314760c74959ace3ea42896341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acabffad5c4197e6a1eff0bf6be039342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854f1201ab045c638f33070ec2bf177343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0901821f5b21787c03452c4570d701a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9849a07dc2a106cef58a9807dd5227345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e456a84c263e5b60a6b1401ca6a928346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede0c6aca3a5664025c00dfe0759585347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67dbfb45596a7615f290e5d5c9ee17348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171be049e16d4143165b898aae89194349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f27da0f06bc448ef25b93f16517497350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60459ded694b6e204caaf74c800a1a1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9437ed12fb35f8200bb1d8b6d1c19352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dd649e352660a15a8b40887bb6cdc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce8ad2166a94e1660c2cae6ec5e9bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f93d2ac356c17d226d1ebdc912cd7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e7d237a80e573ed6c14f3d93eb62f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32263e970f17cc04324cf785e12a14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a491459480e90db172f9f4bc7533f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08341d5cfd7d48b9e299dd037a4d88b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f783fbc7104e0bd3be9e97fe119529f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262254d9325766613a875f6414869919361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79e5b371c89e86147a326e1e76370a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a545172c43d48a0096c1333e4a804363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccd62c46c352391dc3b31f59679fff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e8f1427a0165bd453683db5e697c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cd11301d8722256428ff2c744160d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef033946caa205496f4d354d098289367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58efbc5e5f9ab1e116b16571eb87b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fce0efe73f5a27e4b25738ab5bfa1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683750744c3b66e262cb71108e0ea623370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79732fcc0d2cf10b9ae5d5a44481971371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082e2a119c728933b9e645d0e5bb4a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740f2aa839374eee228a6049c583e08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d0798a7804c2dc927247efaf47ae0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfb98611fcb3bb586ca4e78c40da32375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de6a53c366c7cda7395eb68174fd69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ac86584440339d20a86a7d0b551d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211885baf74767bdbc9d575aa9d5773378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c6eabfb5355490072251cafa34700379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf677a3ca1705e1e5b05d1a345bf936380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae42a86b5fb6114e7c629e47c635849381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b705fc1e99e552790ef9ea516734f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74006daf5a140fdd87170a5bb3486c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e63f5be5eac38be304bb21b5db26e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d75432602e4d488d90bb22de2022a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1367a2c14104dc2e9db37e6dd6c5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23472417ea647035d102c2f7840d8a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fccb1d57829770105141d395a2494388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736b0a8b9804dd7bf025bf2b720689e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa84ece7ed479b07c4c29d8ca4e621390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981780b3c5cd774c6ceca20b7fa549e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf54ec6a738042f3aaec8efa0d9f3c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f282fabb6f4794e2e4c78c0e455d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536ecd69d166d91a0f26de5b76d9e26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec034fbde758653b63e67e3f70d947395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3e310660cf249328c2719d25d71aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7f883943aa4eb308c3e2ef90ed0bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62ff671c9703d59c3df57f76fd92fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4449117987d617540b1805f456a7e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72db7a1721b2cbcfaf9cb22aa1c21c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100647b33c0b857dd3d95336e728bf8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f710e1406daed0eb149abaa2ed7d2cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cb8b9c3aedbe6f0fda377dea1a918403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6175227d4e2871b58e44dc7de424e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cf61b26942382ad725eb8287d6aaa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea4adfb88c3784c45b91bc256ceb01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11739189c17c2d38d6e74fa592f5f9f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86c8b32b31a783fa95fe0a679f3363408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6a7a473a0dbeebdb8cadac6f53993409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6c56566e2f2de14c2a70cea573210410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ea834c5984c46a8c9a538084e3aca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f19a5ea629c37817481dd674c662ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172fa74d9ee09fd281726e507a7ba6e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec576a1ff3e001bb3143cb8d28efde414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecd534d3fe7144591f067f9e2d572a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87702e00f53ff68c35187c30fe4048a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4941000558208698f4b1387430a5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12d8c47300a1463ad7d4e0b74821d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb01b9eedf23f7368962bfaea4253a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a8773fb313a41ed27f3f9121311ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ad5cba978df5532bc83af9556620f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a05a9023729c5fc0a0e517a4bb414422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aeda352be0a65d6c374028370f4116423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d731e587d8fef4cb27bb9367e845e4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5bc5c42ae9c810f317554ce83f5a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ac582c92ace9adc89158008adb850426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083253a74f7eef817da95411f24238a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d864db6acbebccd44a46cda743f00e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27599e48c6146aa35c1da5c5c90f9b5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5ec83584f0f2d8eb48e86a7e95714430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0831ff5a8a7fd191a9f31b7c46cdb0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786177b1d192317404d3c3522ea0d011432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a513befec328ac410bc037b3fcf8bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d309730c24a756f923482a8467b370a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc86014a8dc54913d9ce84010061d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83beddc6a58ffff845b09b5e7e3636436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc06aef153ba6a5f48dec1b5091e6ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17492eb7ff27c9ad820765c670da1d4b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec2c2377d9681df327a5c19aa706bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5db55296832f677d992f0ea942a8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4022c6016b2850f315faf02445f3b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dc1f87a36dab4564015f985b6ac73442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e36ee1983e7bba27c81cb39922d8e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f96bde989fa2542fc2e7b6af899ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac713bdd48949573d69ee399fd8e8de7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82568e5523c7117f3300f657cdc44244446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d785ae3c0a667cfea92eb6aef3273447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6c6b65b4f99edc5440f27a183ffa4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6a494ed6638d8c1b01d6bcbb61592449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f248637e8bd750faf7e8e5b5512b93450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730e8b67c4eb2febea861fdce1889be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56b0c96d33ad6c299dcd424fd111de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1753af17e70ece33db025328db39f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575ad109254929a92f8b03e23ec89fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49fd054ec0c12ac5a802f5de35a7eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad44199918f9c1d47f556a3fef9942a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6dfc0793ef17566f23c3d5769e1cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1b5ff57837f2cc4b4e677386f026f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b30c4ecc9d6e14b2986b26f4946971459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda890c6d22f4b3646c6d439c0b337a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3449bd8e6b68de53192b52850e3008461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc8dc5dddf8e942dfb8f32d5db7d95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943cb9f4395fb13baf1dafeec52ca78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e16826db1274f4c18f0e3b4fc6414464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27807ef1b3d43f062496f16e62e56674465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419294039bd0d7231130779aeafba996466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a2689ac9dcb2d04603c92afee08df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0d915a7d443897f6ea5276061cceb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4b56a3b9d1e35ff85deff96c88c2c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779ce845595df8dc2bbb4fc7f5f985c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6af1570c5d2cf63aee2cca7c6f9efe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871c48306afe26e59d608629e7c0bbd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c09ac2d680e18b91bfaf4323fab1d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670740bd0fbf9c689cd77e60710d3fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd81eed7f0210cb62f410eaad9f5f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22509397b8bcac1db16352f40792a390476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92080d15c55b18ebea9b1c07d1a52f86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58291329d8479b810297924ba0532cfe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825bb7b515f8f6488af612f948c0dd7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df608ef8db964b8901c796d2ebb3dc67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256255be22ab92176eb9d7dc010bb57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b3e0e10f015691e12c9ff76d5742c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73b4f661c2753ab7359b495e58fb21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc937acde3ba8e8324b182e295821a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03216aa92a5781ff2ddeff8bd6f18a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a0c2d6723dd2980ffa82262ca11d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b68126aaca6ad043351992a226b8c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7895a460622fc2add4018eaddf7ba28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fbb52bbc462d06b196edca2cf82cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598417ff39125f1bcf4b0c70c2e4a80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b3d1da69d0fe8bc4140f66e246d02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5159bae32663ce0400dbc2c8363b82492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77038f3c2f9b3eb10be796ea3a8eeb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1f0922d1b2ec4de0f21a2ca0f2d35494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c1b539964e43f0b975b07174584be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693199db4e9304209ebdd379b3be419496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d65e47796233e1d9ef0b67b58358cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fbe7ae2254f44c20c8ccf67da10fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90940fa1bf78c57e17dbfe83c9a4c9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe88df3dfef6d5ce1f1c2275529cbb8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0047e19eabefad29b65d05012e38e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4f1b6e234d5471aecd2fc36925912502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e949a0e3df95b7659c600f0aff12fca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596252143302ff12f1b0a4d6133326d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a79c39c59acc20ff05a6eb163964b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4c4309c69727cc294537988a9993d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a16fa11ffc6927a68ba0326816e015507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba75d5c2d0bc90a1fbae6dc2a1258e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed83b08d44cd71ab3f09a201bde0299509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a20a931d244dcf70e72cf4bb77e062510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f354f179c56c31d8f6b88458196968511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2b1b792305177b252844dc0081f5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39d2cf4fecea1d287d7727f884d06a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d0a2227773b7ad3f45de7aa33d310514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db690f0459931dc8874ccb3fa942fac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f7cf7a7e0ae91c2e40fd4d1de313f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b569d899338e0d4dd1e9ca118fcf2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83e61c990b733a2be099555ea8ea41518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd918299a744ef5f508fbe575e7ccdb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738c34d01fe554bf6ba8b0dc440d971520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b1096c56dcf9b13a894ffcae43fc7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942f2620a2191bd39e7e2e2ffcc91e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e5f9f1004ca84188181ee0407b637523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537129144e7d9866fa5e011355bc669524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d03ca650964d2752486818216efa0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb96b9d361a610b6b0b5a5ac81c759526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf766189b8194254b371f0fdac0c0bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdb7478643f6d3edbd13b59d77abff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26641ba7e8cbbbd0a61daf89e26a2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237007686d15f19261e431daa84f437530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cb53f4489423ba4b2fdf5d7cc00e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cb50009ec254df810a30bbb9f4046532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520782ca1e38e386882089639d40ca0b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d972d7175c33f78fe039d42bd05f2dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdfc84cfc9bd1d4d314c79043c43cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fdf4b8638b49cf481de1447ba57d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f383bc9d3c6b92abcb207c0a42bc35e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b3335a270fef705776ddc344d29db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ff0c0b9675b5e354c2e4b9565f31a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda7199f572639e19472948e0bfccd7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20ed14da51ea4139b214e2a4193f7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800bff76ab8687b30b73b27da9efa02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97781d49de0f860b804c70928ab13d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c3e78f2ac55af5bfe2889eaf59a44544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab51d449e2bbb6e76459692664f285e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508ebf1f0288a66f27a6e29dd40c2e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d311a4bfbade51f44c2a3578c2d3c8f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876e8a7455f1d38ad04a3ece1fa57eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756edd74b6897e3c065b6dd773641171549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b981914861614d6ac0fa6bf8a86a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe350b2ce2a9080d85f4940c705feef4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19205a51d81c971aaaf1f76da0a3f8ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2482ac11b8fed0b2288b93fe67287553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0318a5ed21acc5ac1703dd41d07758b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00564c3888b78aff2eff970107742da6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3ef0588ed1c4e7888539c4717af41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684df54ea73c2874d55ebae98efdc90557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecb0393dd0377302d2ccd0c2e56947558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f4ad71c286ed3f5834ae2bfec7dbb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3412a7b1f2554c5b79cf32a79fd16f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9766f0050b2f320c9d840771cdbbd0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b148c3f9ee226124cbd2d8c3e49668562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e971f10db55870748ac98dec47899563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80fd1a740ddc04c705a18110cbfb4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99891a85cc747e78b5ef98e6b9b2d4fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222a0395eb784265c298d9233afa319566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65def3929c2c22b29d9b3d9d023a2436567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce33f9e1fc379d48641452af26acc1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d047003f945168e26c7d5e6679220cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef33f3b89e7a21ff42b5af4e4bf6c7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f4c8aa9cf36f33ae9a8d7078b0c14571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e6a8af7b4607693ed150b2c372e5a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf29ead4375f350a245d0a12a0e54a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9f32d944a9cd94cb4ceb906519fc3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e16336d6c36765a1146d082e010a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6b5ad445295a14ca35b2b127e6d09576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725c5470f61108ade1e84e1c83f7c60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83799cf9f03e725c17a9c85a207d3e5f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0886e5476d3ef22eb17dfe45f325cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680e89e9107e70dcb46bc1b810907e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c043c885ecebf35884f144dbda44e0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616ee00dce25b9a22ea8c93c86bc824582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab0e0c7ab10d30682607cce5da0195583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ffc7328261f17e996afc8d14dae1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca301bdcabc67dd4e91113700eb30ba9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347d53227252110774792d3a656bc05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049378abe73e6ce1f9ae979a7e37cf5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb67f5e7b07380c1f12be46b4092080588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bf0e687310f34b8cf8291a126ef1d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f69efb4cc95dfbfbc241750261186590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a321bbf159f8fe1651efdf1178152c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d309e78672bf42e1c8302712b3a9db8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4d7915a286e6139a75bafd35d85bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97500b43ce16a325d24302ff1d9f10c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadada8dbf49b7a142ff6af85f10c4b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca97111525076a1df28e199059f0a60596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc20a491e1b6de121f2d53a531ab2d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13377110cf386626bb6c61c8284040598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1293708d7d2a8949732d4f389d76d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7eecb9e94153907ba1378045552c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9795189fbec1b750cbfd5e6f450c26c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccf3485ccc76934b65c8e0748e3503602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f09f72aa73100813a5f4519002661603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1453442d770749ef5d79a78a86fd8ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea0a5a52a477ed600ea4fd74ac39ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901ba3d7e3c7506405e67402fa010ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335ccf733c501de32f6cd7d02fd258d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343d92fec2142a2ce7ddc21dcbad372608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42485199620810a1949c2cd7293de8d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29bae1f5d8cd1f28324c70062e729a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07ad02fb90659c8b5136c3435810e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cde8c25692eda019ec9318a44dab3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd86613aaa4345ee479f205e586b6ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61de092cae559d73dc45f333d43b158614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02e5fa2781813c04e51fe878fc0219615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f5bc441ff9a200bde8258cc107b70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd29b6d648513737b579cfb14ca1623617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f207126f6cc294daa8835fec779b6b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429c1fcaea16b9c4673a972edce1bd9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfbc410445f185e17a857b69404f79620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d54a528609f6c4990be222ce428ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d35628a55d5d52d58817ed488dec3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725b5ada5b1884e5b4c1cfdcbd8b83e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e540341b75cc8737c3658087052fe8a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628af9f977f6a93b09860f763ed121fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d2660c0fd594958514374b7789a1f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987d260afb95952996422ada977d3d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898902a1ff9e8b1df7c23b66a803df80628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956b81d9fc2916b7952429637b1c18b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a74c25aab24f00dd30126c727473a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35409236602671fa63bc9e8de47b319d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775bd6623ffee909d3064502865fcff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e79e3e659d41daedb28757ead7b596633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7a7a3b1fb3d5d38a2185b2acfb2cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b789a30fc39f813464daaaa8ef5532635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89eaa68d14701390b9276229e46671c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c7b2eb0aa2a654ebbf699f4e1268a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510f144a34747307cac52ab5f74cdca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de54317cf1943c9a04c6b618f733cb5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d30a9d7d8c0061ce40c1cc9b463fa7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d05446860e29f95ce2a38782fdff0b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2041cbe6c9e628d623b325d806923642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81273056d30bfc56a6f727f07071c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57863c6b4157d127fb321ee95271db23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cc139260557d71ec7f86a11b30d71645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917ab2532f292f0d591ff5b5d6d8950646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc3e59451ff8db5f094cb775275bf1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df661e308344fd0eb235baaa307edd7f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a841055d092c8175ecaa9ae77fa5a1d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be05cc99025b02f3517dae04fe435e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac045a8302ee00380074cbc77c731b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a93291f98c47747c5c14b944f61ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8719e96015e753d4a0a839cf640e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de87ab679bf0864a2dd3d66cb062ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daf5e19dfd006e485bfd65b667f776655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9425540cfc15b7acd585e715ddb2e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0235e630a0e50d1d00fbd83447786e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bca1f125f139d82ee824d694d39a67658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953321df979447ee6e1d68743b4c372a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029136dec059ac4fe578adf061d2936660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d51d5ab5c71a359023e14f0e108ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5d2e80608c3c75330d2c24c37553a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0977f39fd724d610b0aa4b294b48ad5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b6327ddcf5f7907464e7e0545a2db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69610de0efebc01a999210182debd0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f914df4550fa4bc5c2f89b2d8d9b3a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774fd87b1d22fa2291ac26192bc52cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f763f19306e06923196e7f50f477ec3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b034bea0d55787985a40cffd6d955669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36183ae93fab76d5c42c7f547ac5985670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad332cc45b8df6d217d4292b4a0cd7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b966e187b322dfb8e2fedcc9613e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9741659757ab7f4db071bcf6747b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b5c7815aa681bbc77ac185994b8b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476c647b7b439dc2d7234cc25ea17fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2a6c576a335f4ce4eecbc78b3a8fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec479b364a794db8f9cbd10310b71e3b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc5a7b9ee8dba15799cfcffc9e4b95678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2bd3dbdb31090ac0b2afdfd82c195679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b27ad9e2d180f71419d062be246ca8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a36d387662e3928e14bd9b71f16d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467211ffbfd2ff75c759f2a44704e8e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3931f11253d1b7b68771a9c71837f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89338e7682ce19fb65ce4528c22cf4dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad82671d4fe2052dab4846c2a9f10c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29876725c5cd3733e986e11cc047fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cfe5afe9fb37b65a6261b14d31bd4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959ae2a6d4938ba38dc732fc86a37de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b0e16a731beb81001638eb253e75a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab5f17828e3804d502d6c86855dc01690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b41b15e2fbcec9c017d26e34913db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a433a15abb0c155d37ef2c57927eb1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7fb57227d72e3638dc8672f907402693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1f614d36d575a9d77190e8f5bf228694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88a976ffd6ae2cf35d293b68f46c19695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f068b4b199c7c0c1862c85f848eb1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef5ad35cb7854dc59ef5c2c53ef40b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e617db7a9d9d9dd4390de6afe20ff6e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ea2bd58bd9bd8feae0ba777c7f621699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cb040f88aac553945c372e296f6e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022ce1b98bf223c7af36ffb4d1c0e34701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7e70baf916181bb6fc69ba76898a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51080431def774e5edaf3b2ffa232b45703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40ec86d2f8059454cd0173682a4a1f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155851e933e0d5827d89e42854e2bd83705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809df83c909bbe80fcb6a52634deb43b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c107140a63e51c90c0783e254e1eb50707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dafca049c1e74eb405ce7103b9791708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75262ad6fdd8411588974fe3bb8d9b1b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf37f501d8c561c888c7a22a0d2b2af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a779e335342261c86deefd9b6857967711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba607580b9a00414a52c47d3acd28db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090247ba82dc73008fe191fabb46425a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eeef18a50130eb963f19967881270c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb50a223890f9b5d04ddd23bbd1d92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490de457ab6fb63c7867702070a8aff5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce072874e656aab03c0817fdbbcd1118717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac8270ff9e701ababb4f4b6f7e9d44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc63963ec380457de2e27c100ba2e20719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b05961770a94d8574254826dfd8bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005447c66f3c3d3938e4cd72d1c58ce4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3607647fd0b44cef133694a08bfc671722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff8a0b94f18d12f8a894a68ab9ae1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b467c69a279b42fb6afe89c214a1443724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967e97eb3bd37b967be795fd172c0fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b338ebc1c8e6973a64878774854fb4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9838a54dc8995f7fb02c0060a46a844727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf459a9c888e47ac437cc575e7c324728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf7dfdb10e440389f4b74de4edac9b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb22975dc4a8ce41a91483d25ac006730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3b67ada31f9049e5c517730b5bd9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa4ec927cafe42a8f1890f9e5e615f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf9651cec21acae2c4a30217bf9faf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbed778ea2d36840e95bd7946d71f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fdfe263b97126df00534d3a7dadfd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5f9298263129b74a6f2bdcaf69a53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179272de107b96279423a060f98d375e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616a92394ac6a9e1648b08b186d41dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b015b8653d68e16ca79e4f2bc075bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e4674639cfe7400eee885720a4c74740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9a8a8ce704bc974e2a17f43e6d4d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dd7c5feac6566a4eea8a84f4e376e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6aaf81c348a817c79be4f1dabf77c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fdbd29b990aae95db1f223000fc0f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8024d4eeaf9fd5560eff1c3e286c40a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5abdcbf01da30df0ffa48ec221012b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a26d27eae5ebdb4f7b69ea42ebefa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758afa9d7c4b2f03eaaf910b185acf31748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91693cb502fdaf226a076717cfd92f0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd493dfd7c289e5ded1d0dda0566b67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7779e8dee04dc5f0cadb05e2ee53c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2066cb70fce3e6c5751d776aa4cf6ea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de772334c84690cd16f6364aa4d8e90753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e020ffc372fc1d278745a18c3f157754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677948b3bcf5ec63d27e94881229459755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403a2aa061a99eedce0977423fdcc88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a019e06b80f8f83304299311b9304757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33594f42e3d506f9a2afeb58896e5fe2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d00c8e3fc9fe90703d35f14314c4d3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>