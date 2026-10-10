--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0824c4dac94d82b88cdaaec26c7be0e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcf1bb6e544c291a6107c3d2ea26fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be6afdac827d322bf6adf341356fa83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717138d4afe8922ffafa160a4e0fa854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192d174a211cdda26a3e9d232d40aba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7c6a6f425766c68923342d8c15ea86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ea43e9e7212493fba514ad76034717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8320a0dd25f4acfcf3c35eb5ea5ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f2876c63c20c496dcc2fc1f43f5ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd50f4fd57d98e19fce0e3e9bf8a79210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3062eb5e6ac7cd098f5f6fa235ac411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937339c9bb523a4c32398755ac5eb3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73310c45ce70ff75e8f8fb4352518a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842c77e806321bc5c944a0cdca795cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f953349f5f4ba94f2c447c5bdfc81c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49355194a25a36c27eb666839f9d6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d206ccb19386a62d779a63ac233a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277d09f3c4af45c3bcf012056661e4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881040dbbae4b01b6e771f5c6eed26b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07e8b4fcf8e5b443dd3ac6f4b84cc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4d30d342e62dd6fef0bc03a2677d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a257149e6ead692443506877cec5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514253f02b13f25357af6cbb9cf250f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf282c0afa816a6cdf8914073e400f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d707389dbd288444843787b64eeb4a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe7b509ce47aa4f31e221569bf84d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a1e065c2ca2b9ae7966c9f3d4a94827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b2f8441438c74d625f0d21890c29028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a16fa0ae5350caa9cc1327985dfda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebe5b182d5f351e4c037cd60ec131330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af1679a3769d58e44a244f478c203131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62a000b06cf696a325619316e23ed632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c0b34e8ef6ef9bfc3591cc54e2e1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399804da94c36a037a9c06e82151bcf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96160c4833d0a061f77c804908260d2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03467f4cd4cfe4a8052ab8b8b6bbd7d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e7ffc7fea580e7729459d70e1f1ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeedf22c16a2a2d31caace1ad989dad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61d164cb74c5578ca4c4db904e106b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ced0c7965fbc78a1ee57d938a3fe2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b066e64127180ba7abb286c232ba7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc331bd84cd1fada4563b781c95929842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4662fc357e82096a5fa0acba3ca9fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763f99367e951a7ba62e5379bea945344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba61a88bf9140aa75f8fe8c4cd347ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e33d63a6ee4e61101cdf7debc993246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf3ff2f68da1729df7705680027f8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810baa6c4047de6efacfbf146c122eee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8b6d6d290018be777c6480c7b797849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345279065bc061a565937318c71ce80650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1d00e9ab103c6d220fb844376630351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d2bb46033831557bb7a52b1aff73c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2152cf8dc114a33a90fa62fed8b9a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a3f79d3711255350f1ad3bbdf13d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca477fc3df70490358323a6ff87810ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a9d4c2d27e612a88f8371091f9eae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd860c05220f3304535c73a291efd7a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df546d2c751a1d4d3a45af0a5e734858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e0b689ab0b8be49ac41714df598e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc42c9f54b79c8d62caa933b1feadd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ca711a91b7d2d84f4e8f46be5ff4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505735022f6e576b8190d4494ff80b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82019fc4090ff168104b485c29ec2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43fdfbe8f64f870a41c1d87a86085364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b5653a6b0e9c5bae45cdce8f29ca565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942767846084c562df17898733b51a7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32be41bfa05a299eb8c95d83cd25eb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97079e2b8dedf0bacfa9ef4fb82aa4bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c59569704459b2984a72b1ef4106e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3fdc8bc7cacbb8ce2393c1a0d3bdc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e407ca0bdbfdd95edc715c6f384cc671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c921c79d672fe75260de9c8a6a8edf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a73372d30b51ebba1f293e6ffa2e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a888a582f1b81713c0993945ce18974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec99e30366ab0bdca8e70c9a44bc53675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc25e366626cc4b8ff88df9e4ed06a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fd1dc49b394419bfd86bc9d6b343277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb3790720a9e90062c088b2a713e5778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f10e242d00d3aac68a50b0893db5b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff131377da7f08a410e5489bba83090080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f3fb8529771f265943020446d465481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a4e9e2bdfc0bfe5e9f58d7211b0c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935d2c19a72d3ca6c078a0909f0a14983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4d3beceb7f273bc4a35545a995eb784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb5f6c61f4def18bac3e7596d8a66885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7de06d177a0a7c8d98671e325fe33086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b7a2e62d57906d9d067344da8d91987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728436e7c52bbf0762284b552f6ce6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea67c1925de1f9d41268048db5877d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2893bd02984193bfaa6808342dc2efd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52d6a1c5b5ef011e80302ed460a78491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9db07c705b352cb4e621efebcd74a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365efdefcbaf7df74b6eb64c9a4e7db593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dc29a65d9cf996a1bbb502df8576b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1448e873878d6e6d47b088b8c805f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a73844cc33efd57348b8cea5c1212796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a0fc94dbbd18c901e312b87c8446e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192ca750e08cf2ef0cd8bf4a116bfd898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec117b9ff7ef81f7c72c54b94a2e3d0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206de2eb37e8531ea09bd9498c6defa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d8e2e91d3fc6ac744e93b7b9431b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25bce977a9cba1a5e5cd8fc8507944102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccb033b9473f2ee2f1dc547c20ec8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28702ce1dccf250a72f5b1334be3255104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440bd7f98abc8f06f4c52ff870ff6b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9fa733ac2f97f5a5f355076e94936106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da5eec204a4650989405633d65d07a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128d165688d0096f68c5c7baff60f9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2df231497ac392536d730eeb326a1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89ac73bcaa757846d49caf8eab85c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41114291079119b84ffea489426a82a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be520e159da200724b33d952fddba86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad960f43172de533392a74add4064638113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dc0d4eeadffd3db3e007a191302bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42fde34dbf13298a5791cdbd8614c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fa9c38d98ddcc5ab8f92500da6235116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51de84127cdaf41418580a3dad051ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f988ee8ff79df514c56197c2fc7bc4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0a8a619b4ecd48f1e87c11c06ff73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3869b4fce0471d7792579d3ab8e201120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b40217b93a9ebe44adb66ab07dfab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0947d45f8d158ac016c0190fcfb55ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7899e61f7a99bb80685a040441c60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67e9d1b8d181c1a3c1dcf17f41adbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe9aaedfb7ed771a3c0798f262cb67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a4f9831f8cf0a03536bac8501be94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec283118b6ebe5a88a33cb03bc94a59f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f631cead49f20a445c6da05d85b9a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6d377d31191a7cbe7555e9ee19bf6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d47d36d059d0d184a1e118a89af5b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034104d81fa6c7132ebc1f3cb0016bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84e34c0914f62f0bff66d4d07f7865132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de2db1e2c975274793b288192355be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d3de95694341690c0f5977fddc03f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949332ab9a05cf894ed0d2042c99334a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af89dd9d99a190a355da9a12d87e33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bb5a7ac57ffe16d2941d038b187f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1749f2d39f8d9fa1be99ff44ff31a55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655c49be400b36eccec8d324b0e7c4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d367279c3c0d55582b310bc653a132140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd2a9eff51ba31a8e21dcf6455b446141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c54324ba6b29de0c6aff906ec6cac0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85ecb8233359c906e0470cd23e18f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f7e7f5814ab53d809bee1207eb234144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105042ed7b211d7b7f147b895898023145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f2f78402e5a7889b0f87b4e83340f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7a94aa79374732123d4ee429d7ce4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc9ac90a28a83323fa9f0ec0a61f61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845649c4d02cb6fce4d9e29b19f8a452149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d1e92c7d1999732b4c058bf87fba9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905c2137ee1406ebad723056bbc0d0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e401cf95b9d34194ffe7983676c6dee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bec9213f75e9709b4d9f0db2bb5d18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6def50c4a5d4f410feb332c6083baf0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5aeb4e6881a8eb6cc9477b5172ee04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7855e39553a77a0bc268bf6734681a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe5e386ff6d97e21ab752eff895bcb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa89e2844f1a6eb3f0b0472db3e83a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64723386faeafc430394256837b6ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509a04a267aa96c17e3a79b1bbea99b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206da07d6653c8356c520de2b83e783f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342e021d53a00b32d9f06e4794308cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aae080eb2b614710522baef84efdd9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdc2f32a44e9704c586fefe989ddbc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed181f96e7276b55b4b654942a723d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93a91015dec724568297c2261aee6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae048a9ca71b6c4566a22a6aa4b6020c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b6a5fd1ccc6f743096c0155ead56e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420ecb12d4b6337df4aaefee7cf9fb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39851ee4b4ff997ef1858714659230e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ea3557eb182080d541b3aa6318b7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015de1bb90e77bb38c3e38dd089cbc14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45bdaac9d0ceff0e7bd2e81f95bacd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea93ab474001caeafabd968610c3d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a793586630f3095e1ef4c2cc77b04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225fb4d53cf82b9e25f6c49b3969067176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ec4a69c82a5aa70d4bb47f9d1a90b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb0113ff41921ef4a1b6c40011c66f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bd6c277dca961c2b81dfaaece0ddf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf748729087ac75093d04f5f6edf9d38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5737088f0a4cedd7f004125650823d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c9cb7f83664327389ce8ebb9a8861182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d043a0338fd6434efcf144576ddc110183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dcc830f8a1a0d65fb524a2b72a2c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799dc905fb5840076f32d2806603803185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f17be7c98a22c9b8eeed2e3230013186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f5bc932f113f311bb3e484140493c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bf5acd38b01c9cd3f36972362099a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e579a87581f14359dfa15eb13de6d7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c213bd042c84ded01ba5208c77a998190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df107ff8c6fa5ad1012856e3fbe4fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe305a9dc9686a443261b93ee182f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966df4aa25b75fb42a6ad122ea0e21c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1e1031794a26daafff958d966ab01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca7b77c5d809428b82ca0a7f017bc9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469617cc0ddcd9db74c9d0cc62932858196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6855b8ffc98c8d4f538036ac5f1493197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395dc6c8b72f9e618854d8297bb17fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1aafe794b0968d38548563c80b825199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77eb48b038941dce0bef49f95ea714f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db09b05c52ca30e15d7b4fed2d9d4b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1111067cfff5ae375b3c7e8420ce7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4c4ff6bafe020b0a7599d44fdba45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803af7889be764dce5c5512001d8a29d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86415e1ef0cbc542a2b2a83f63e582205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86955ae163d22c98449120d90d2c5ad1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde71b0620dc10a3dd3a80be39798ca8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8684944896058572935e1af21d7773208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc19da2fd085a4b5dc4d420946269ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75b4ab3d8d7cb6abcd68b8ed476750210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57ae26438677bbc88e03b8dd4d0946211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cec694fa8c8c14297f18d02516571e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc322459079176c1b0f980ccb0126e65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b33899571c0d621d8e89c01302986214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cf118cc4582a9a3501fc5de382706215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2846fc81ae86655d22382f502e1be09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c71d20516fb4ed7eceebd4a5531023217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a9b098d3536253ab5e53d6719b297218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac677ee9efc42f2f66a4e1ea58b58a63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66897d89a9f7b4cc24ee9e330224662c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994686f16fde9785c2f503f08555b49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e659217de4eec3cc80696e5103c0b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d924bbb6561bb87b89e6568892bb8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf658926a6b065d2ab492b956d12ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e102589c1836bd1538684a0116a252225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f6eb4116edca0efd618ae0739c9c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dede1a4ae8f539b7444c5b9569494227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf126c3baa1e9dc6f03ab90aeb9cf005228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660016b61376b7a613d533c9e11b8d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21fd548315fd69d26cc441ab405dd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd375509b4e6f57e00f82996e4f73d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e567f8849d358e047b303975fe71e19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9813af0505f6cc18ea87eeb6422eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be124da09330fdd5220ef8775f1627fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38de1a0b1864fb00af5dadabcb9bef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4a9873376e901cb94a5f96ddcb411236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22f1d69ea54a5d72ef749296cad03d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3bdf163dbf900459fc94d58ca9ee9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c36b7e61f8112f687b176fd42df4f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7c348d540abe21002c3ca699a2d3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ca67024c6ace24228cf19d8493c41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610355ec2d8c79a37c956f3792a8bc6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c94f568a36fe174ac67692f717871243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06379edc21c27b1d895c0575bd5f03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7a362ec5b4b6864fded4d7a1a61f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eaa689c74d9c3a705f1c60181e066246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e697c0ad90fd7096cf9fcb46eef394247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dfc83d8992f66d4a07bcb4664b4db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82be2f28ddb184bd9f0d8e47a9b07e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4b0abbcc8923b031a48aed02b0ec4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f24170ac1a44f69730a05e886eb78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ca2eb98a43a82f87ec4870d7a0564252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54c4b138befee0026fb2945c3d5dc1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258bb7fe4ade40b5064db18d8d6d2b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa35a44d0ee289f0a509a28048a70a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b210789bc9f0a6ef51f637b9139b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc33b52d23bba9ea1a7d8d433cf18e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d99337794b0bd1c469013d6f0b27f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d447ac71c82cb5cf5148d81429b7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0a794f0d1f3c0b48147d1b09011d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69940a8818e6b065619e2f868078dc39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e634a5f6b4b08b6d30027f6346a33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bccadafa17a1188b32b9196322742c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5673bb4c881ff01d4707a1cba73ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab71aa9af74b89118f76d7b29fe58d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026409b6514fd8691d61b510d2d082b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b7a17d69975f071bec02ef6d5f746267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cea2ddae2050a8047f1a08d7de7a52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd092354aae43803a14b5c0044358a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc820157bea64f7e29b8997859b16e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d93608e488d8b1f165790bf35c712271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f491d842cc59c4c1c26e294c337e4c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da91c8db994b6e6d15826a2a6f794e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c74c22f927ec07b82c5aa5e06203a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715e82c3718044979b648d38f15ae46275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8dd24c3f771b1c481e2a20908423b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da402fd86c4e9190c327e4501699e14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a122c594e19f768b06383208119a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459d8803bb79bf75152995e8513670d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6244118a7b8561189845558952eb75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae337164aa0e809e11af2d389a0f46c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547068af89673fe61b276e61d519c00f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430caba466952d8dbf5daf02792cd5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4187bdea07385f74a184c36bd956022284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ae284a339614a409fc31c7ab17cb2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bac70328815f2edf5bbf5add80c83286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78404ab3937ab25d7905d29f2813c1ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3069bc9c3ff4f147d258da22d7f5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95c5c375d435117a91ec6da3df98a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9fb52d1788a043a3fd4bca357905a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47095095185bf8c7f8c86fa12ca115291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d5621f6e97577502f02c1f666ce71292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827e8469a23869ac78cf57f7c4bb792293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8394f744a6c576f22a20d8a77ab1b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1c6e4c5026309a5c634b7e0c76746295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57474e4e9b701756b1573c0dc51e34d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee8029da30842079fd0402db132c8f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78400b307cfe1f75c842ae950606b003298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2100ec80f3deeca288be5742f063e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171ddd54e263e4738acf2c2b8663f3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34572825c0ebde466797d52049a5e75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf4e9cc2c16dd52a801c576e3cd4a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd4a7954f452c1ecaa1a713a9d73c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812b5f4b93c7a12db15c0d77696cc1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8830f945a7a5ddc6514e145031fb52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e80125d7eb1e413b9264761d226e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf966b066eef690d518ae65798290f81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34d6b1efdb3089be5c6c9f750a9545308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf98492cbe108e971b63416b6066ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84a818e7e3793cbef8ffde9e144b21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f821b711f51f8745e522324a4035bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233ef90b33f9f57b36b6634ee5ddbe1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b75419b70b6c75571ec3c68ec72fe7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01110d0edf7bc1eeb2b86503bc2815314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bc330e2e326f41803cd873916457d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125d88a47cc8e167bd0e549a569f33d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebacfbae7a5885bd8f94866725b912317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dc10f5153ed93233b04f2c05f5638318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1624aba80c6dc224f9b134d4a0b82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9dd240b1a96b716e04d6c4e541f17320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae9edfacbfaa767b04b00dc33c69d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfa0ab0596e2eaa5ee4145942184ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c49d6162832587af2c4d265118e51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed3ec03cb903ed1594676995b865bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c912c47488e5f5907249ef6ba04ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaddba7fb6d7ae8f83b8a30f4ce8e6c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3e7d93a591ac92b5f7a15d45ce9ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb204d003a789dab2473d7a962fda23d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603772075e6220ff80ec3a1c161d807329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aaa04457ca65bd312fa39b8f0d6ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f285e6227e58a7c2876bd458683900331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa20279761578f7888245af5179b84a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f3eec74e6d9b21915ca15b8b6d97b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd551c182e4ed98d93a7d20e598f0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41322da2bcd7fa2b77d9c0a92dcb738335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42f67410253c4b9d59ed16f7a76b18336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10ce3cbe5f19bacfcdaf41e72e5025337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80b0ba12559e774cb8f189cf7021d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223f4cfe5166aeb4b6bb836515651a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adc822500844a6b12430dd6b1e2679340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935675a55a9384a3c99d6206994609c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607ddfc606a1a0e8ff1b106b80886ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71aeae12d2f2e0c97882f4fb6c2ad0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35926629a17e6ee9897b47b47882b55344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65265812a4673a639c8428220b2472345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e87edb9b4040342a6976d9c0382ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a22978c4f36d3b2563e074efde69f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68362a176ac01d3c667a9f2651996f9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c97452f47f50dc97882b5c6c0d718c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58bcdb26d4ca41bd2eca3e74fef831350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7bf1c15758e80a16f47fd1f9b1201351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf96a05c7fe5b470cb54a2402823005352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4e62a434abd05f0b8e6920c7ffeef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c08bc5ebf925fbe4edb2acf4413e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd880eb3e78da884c86145b3f6ae0d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8af00b74fbe2e0339dfcea18bb0d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64a08b2240e4bdfb007fd65b4175f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd9887df32ef417eface5faceeb90358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91652aa3902f6e38f2c2ac25d0ad706e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29edfd90ecb4f356580c757df46192d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9789a8198c4c3e63cba1a813219b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbabb54ae2047a2b4c2c2448ed144c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284807d18b5d7c28a2ad1d0d12ff349363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94961cc55e334bed994af412f67af61364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8b797d3833c77eaba0a27e4ae66f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d915caa036e1a4905bd633875c5409366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250b3b75e6e754967e73e41bee42489367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c25d63d5132cadee4756a34af81bc8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87755cccf64055ce9f9565e410aec2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d8de175f7a7669091e23ac0d5ff63370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9167ad342454b6fca7ec2ce11c10b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cef6acb98e4760890e3fd72411046372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7425c1c593cd34bb799616b36f805c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a0edac7dbade56e2ac7c70dfd8713374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9be8cc825204ce360e0e8c7f13f2ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab23a4de35d0946eb19b1c0f1b3416376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453400be000e81ffdf02bee32433f96c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e7026b4b446e2ad7717fa54898cea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872b35894b5d5149773555c420e7f74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd1e08980530b63db10e6747f8c79f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3403c3dd52325e2b8bedb34abc4c171381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878be85c205b80331b1bd231e746df1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c811ad3b18e94220d9b755e97fc8c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66215d00d653900701e2aee857e6393b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e154a5a23de6b25476338cd065359385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79905ec3b1f9c9ece5933dae0614c94b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e878d4927676f7dd34a4f257fcf977387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ae0a22780c46b21b145d8595a2e66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23718c70ec51af71c21488616c59e9e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0fd85797c999623d4f344eb36787b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65243d952513ea6ad42bb3c834b9f68c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852a188d8f6239719d76a4b1b15e763392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746973b4df49a2c06fec8a226ba379e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1034e703f286e36b70599cb38d896394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206fd40b1f6ae9e33f63ee52c052463395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b821857f74921e00538b0b29a2258e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bafd768d3e879538c81d6ebdd3a7ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d372063415cd490cf566ea8a0c1654398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1877d5634f132c1f9eaec6faf7deb2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b92b3af16e6262b73c01a19d1c025400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8defd5a580371b239d2321dba76cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57626cdcbe6d188f0bc909b5e0bb22fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdf75882769144f2f33c960a8807a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e1b100b42ae3c7e772777f480a6f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc0b43c550089d29a176515a6fe9a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c63852d327c7b7c93692206c2a1b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46576ebba15a4fad8ddb172b9f5c0a63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f2c4abec1128d507c5a2b56dda7a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8c1b128c82f46a756de9be1bc1aa6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd424e36d00a71fe1c597c3c099c6c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f891dd8984987c186d8326f7ab4ff10411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ad5e7e9a87c42a93e0207b5c0d3d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b877fd2735191f294e49495b14697f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf6dd048aed38bc9ee433dbcbb3501414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7c223a2f81839fa6eacaad40af212415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff849bf7f0d53eaa70c2773be89100ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add26ceee67b839da01cb6084e27fe5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91865b5cb19eba9851b3c96ece5e76e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b74ee7d31129bc05b54b13c282266419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1142c5f879784f265651709ad011d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85426677a11aeb26673100a927b95e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1d76eb01806b12573ad60159b8c82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57e97368eef6d1282feb2fd6e694e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480e9bef70e992638b0a437bc8dbcc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdf6bfcf9f8b2e0667751d591a775a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5616d1ed35007442447705e66c6a98f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456b1a0eff6dd49ab896d3a8e42b1fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbd8328ed479fc61fedbdc2188cb18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e26b9e1b3549a2111f6bcc0db1c12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b50a5bc4131461fc5524d8c973f9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577f55a3d922d29597c0df7d26ea73c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a27f1928b2c12f5b14864decac0d36432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11094faa2d55c300ccbe39b107b25df8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51092471b870ef31525c1c6f2d23c8e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d9b7fa824086cd5d90ac25a23093d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23983aa0df9a13b1de73a7d2e498fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207d6ad6b62b8547aa11f94ec48ebb6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7417b9346cc4fceaa7e4d2de9fba2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aeda4e7374bc0cf17acf224818dee1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1908fe30b32849da9a39cf1d647ab6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e82e5b4be7be4912f885e1476a5b8a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067bb43a802bde05b55febfbc994da3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb3e0fc89ef7b3b5801816d6717c7d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abe70ed275e253708bf87358c70d86444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db768bc6e99b551bf6a7892c1223c8dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb5d16415996697837baf0b902a805446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9067cab9e50c65a8e3395f7c7a47d6b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35855e347a7ed31b057a75ac60346e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b5a6856137d58d7fdcd65d2ab62a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7611a61f5a4a40a83fc2ac653d6bb8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25744526ab26d554315e5d8bfe7da63451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14b8b5193376cea11f0465f78daaa4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aec1e481574ee3119c1746789e6a5a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a6951c432a715711824cbc64d1b0b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719cfbced08c76eddf344cb44f43807455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f7f73bc5e471068729e9f8bd3b452456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ffdeb0ed5bda8fcc760d3f4ced8c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe486c1092ef3657c79db2569aae03fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940a55f890af977d4664e6d6ff25283459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c518c6a0bbf214738a9993074e741460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37603213aa443c70f385593bc684856461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7de24e4e5c4af89ce76dcf90816196462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418618c3a2abbca6b6922ed7a1b490e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcff6fdccbcc8ce6bee75009e7872ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afb41924490fc783959fed65ec791b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5f614d42eaf57a171882e4ca486f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d18cf76b50fa526c5445fcd9f1ecc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47476e025c98155dd86be55493df65d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63011c0c19d921a96243cb7fd18ef8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec783f5aa05387ba78c2f313ff0e926b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252aa8f4e88c03b3d6208d2eac8ad095471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579e408d4f20d0d5aaf2657973c564d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb87aa14122a0817edf458bfd74085473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e4dceec78adc0e94c0caec4e3aeea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7492c3ebcaa82c006ccefe22244b6f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5dbd21815389c0f7f56f3be96f7f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc75c27f435c25fb179017516a28b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949b765c227abe5fda76bfb9df08ea2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6836c563f3309b07f836734ba771b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee0c2eb708ee78517ab8a2487f5471480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709a863ec52005b0d0d9fdf082d83d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07a402a4e8e2181bbfe57be02c12e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b5a33a80d3c3b3a2d4654dc120f84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27ca1b83655e28fd85056bc7b036cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd885f8c5f5f049b2a2423677d86da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ee944f93e50cb9c5e820287e09f7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3188198be2444c6850df9841b87583487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c10ef3644c0de59a3edc6db9289f24488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559665be22d7c33dec5508ec3921089e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ede743ca43ab58e6c66613a8384a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db35077f7e0abf604c1f6e199837ae4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acacef0071e410655995fefe87aa8c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf882cbed71cac6b0d1217444fa4939e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca156b96927d9c6a7db5a66c145ad89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b217539609fdff3e847d352511f9cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237b4923ee3f31c8e3d6756365473be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf8fdcaf83c2fa22d2cdd582fedf31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a862f0ea1c761dbf071e18e7d8c36dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccec43161734e9ccb7bc2461e8a13f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a69c34f2b06c9dfec76091e8e424e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb933cb6bab2d80faebb69d4fcc3fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62405cb801d0a6afd5dca5153cfd1aaa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3358d2f26d6483725069c8b4c1727503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0db680baafa2bb60d4f88787e10c23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd68212943b508e5a53c9277260632505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d5061015a69e1349926794d3ed197506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b76e6abc11905746786ac0a2e388e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a48bf1c753db27138991cc37960a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d768c739c6dc586235a28a8595e140509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b35e5c28849de7df240ad8afbb604510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34410e8c6a5ea5db50ab3c9adc413b55511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e819e783a5f5960dc2e488513aff4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bf03dad8da158c34476cb91b1de62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac7b8dc359ea35d0d4725f5ce0e0de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab5051aaf63ed26e26f7d8cbf5e289515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e7811843de80025a54f3bad991c7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bdd78f606094ac1c0b12118555c3f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c353ece010494d92d4aef2b9822402518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bbda9c8c273d0d7f6ff97aab0cccf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ef27ef856ba128c5cf776414d969c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482bc6631c987799d577fd0fb83e686521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da8b61d54fd62a8d475ed14b56c59d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f598069d5a4dd01588a16fb701eac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abedb84ad93290ee188f62816b2136e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d533ad77bf5e4c556b06d6a6562262525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29225377c266b0ed08bf5158e312c003526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e63ba7d4d4a53a748c989e98315c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4beb94f4d494eff14569a2ed6dfb6e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7478c170d3423b3b9d1569dd537786529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa02c4c144dba194f850d31ba613dfd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e28632b602db8e68e3041a626886ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f1b64f41da8ba5dc852679d7e3fc7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a836769a023c4db85761493426f440b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7650d70c14365af14eefe9c023ad24a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce56251bb8574bca383cfccd22588a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795c6ddd2c407a89f7f20300e74c0f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d086fb669ddd75b8eb329cce1266f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b05a86a431600280983b2b8000263538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045fd85482f8824e1e16150200a66b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bed0cdb3cf1c8466c88e05b7a7977540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00058252d8deb9ad3c363918b9a3bbf9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4e2523c975b727c11857e548fb4b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6f0017d88a54b038df4a92ccddac7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9796a898f3dad023f8fd2079d814c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1197c41639e8952ad643808d5fb56a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2056a08adedac41eb41d83efa94d6a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bce4ac148a65e381cdc27c7304d20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdecb9786cf9ee53e6e3d49e282ae0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6455ccb914d999867b66bee8d9342f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99645fb8305b1fbe310b97fdc2f752550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a052500a3b93f16b4e62880b00f40f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fb730b3d37ef84b647c0005e1143e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6f7835da2cd68869eef5d34010fc4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c46132be5e6d6c0d2863f3007c8c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345db32dec0f1e4bd4c7224fb81362bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80a20c64246af461c7d87397fe5c5d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164d1e1c0162f2d60ab3a8de9ced173557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca194ab5b66d6fd036bbf9a26c0f9520558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4ffd3af6e0822e35571969d3f22e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007bd1d1e39ccd7ac15c293098b0a00560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a95e116f90b409722fe8bc40ef6f5a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bdc1c72512d0c70ff39b13f2944b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fb61e71babe443f7cb5643b29fe29563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e7dc9e41e8b9b780740634264e85e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cdd44af35706f4f8a699d63dfcdb4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141e3bf4728d7f61c35a70266a9a626566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8da9f38a7f432d0b441a64d4d17bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8a5ef3874465ef02cfc599cf3afa3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303f32c13d367dcc7b055cf70239316569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2d940ccb7587156c5ee3d5a15945f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d59c9ff5e235c61a87e30523a38eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a49fd48797e870cd7766b4a03b1288572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756804e507c69e8b75f56e270d876e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd205f9e9804d2222f9d5c5b8d370b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c716d010dd2c207f13402b5ec9a11a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a1198e9105b2f5827816b571293ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede46cc1ac2f54c86c200a4a13bf4438577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de275cb00406b4dfe747ae29cba501e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14475ce92496533ebaf79196ccebb780579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22ce27df6408c3ce484136e3147887580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f8c7d3b1982b61d207852d17cef75581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f260b74fdcb5872008cc97f5448237582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c34bb17aa9be8c8eb058ad1083ba9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f158fb08c5625e40345aa7e89f74804584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea95b60521c456161c363d3d5a81b4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c63139c01f7fd3220b212902f676e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f02b3389d9c2136530f32dfdbef11587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bce53877126c430210528e7a0c1fd2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12549f06a8438c093b1d01d4daa03b7d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116e396213430c28b67fc510e85d4c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96abd70ebf99be8676c020457c8c3a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c546143e14e5a6eb47767ac3bf021f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac905af8f73db4113f45db6f72a94ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c45dbf40d0fa62f166873dcd1be1ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a6d50c6a3e8e9fb40145528a90f64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355d695072f93454bae3672fd04af6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b849b724972c28b5b4b94ae1434f5d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefb7aa47abd2ba60638f43992b0708598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b30587bc322d1e8c21cfaf8031581599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b475d498fa5d460291f2f5b4b9c63e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeaff4a5730d411f8cb0a71f3d89eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115f8f51c7f58b8c172bf8c56ed9bb1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b174af16f62da06fe8008871cc4eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782bfcccf01fb6000ee33b198d8ddb0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba41a25732f488edbd68137e6278f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6a13d6f957eed9a8727c0fea95f54606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b5e70860cbbebf626f3cb1392b681607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c748eaec81713f9a4fb85959ccd67608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970b69e693ce1f4fee62da98d564e6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72870ef3d1ce929829b1a64c634d45610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe813b6bbb0188a4f18d2862bb2db08611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd171aeaeaece527c1d96af20f1a06a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d20255e799ea130ff02deee0aa82d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603539a9fc103e9fa606e199e70002df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23879af8ea31ffc84a8f7910ccafa6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33529708de50c0702253ad23295eabd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab546e4a31c8108c09f15d339563ac0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9f4c5813e8ebe75d6c0d63f64e892618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b7af25fd70d4b54aec787516fb43f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f2c740f810cf4e8dad400896e2c18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24570e9f56f51a8c1fefb66e541eff6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94928f5ed014d67a617de4d81857f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ba4fde0d87b64dbe91ffe71d873cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a204d8e73fb44b94b4b94710611cdb5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d1c9d1b4bc3061b09c707a933d02a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684a8b88626ab8e6b122c6ef02a6b76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08295514cbfacea5ee803cefdedfa45d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215faf85fb5047efba70a44dc6f5a9f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b2fa8c278d3f4af5ca4aadbcafc88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54699298b41a806fc7a3dbe744b9cd5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae3b496a79622999ba2250a797ab94631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5dccb29e7c8da4431a383d32f77be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dd65472e28c267c74bb6f22b52e13633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeded383e25cc4d20159a9bda25d837e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314bec7d22e00afe339b12ed006974e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d5dfa1e8f16b297a69014f89edf30636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8ffb2bdc681c71479c9f8fb58d5ad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735821f8d1e3bb2396a1fd48b81035b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b996636ac4dcd61472cbc243597dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c715df5124be71f795644f0bc7e5a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac11750e8fdbda2175ea3b69f37298641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3ae2ad053f230a36d18c8fc8b20ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6df443ef0476daf18e1cde065d00f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9fc2d71fe07df06608030f53fdb5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbeaf95297d5943fc6cba476e8a62a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99226a716a322c92c8334cc6776dbd92646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1a1dd4a73dd7c6685005da3ece799647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d0ed578733e93a7d9e6a1ff0ec43f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae22033520600d204b25f28ffe4ab0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85a27f97969e70aeab92cf72a93673650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e411f9178a6fed30f5f4e19fedc69c9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f47eee94359833a8df283cac05fdc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526b091963a781b27767e5cff02d528653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353d87f6c517fa8f42f097a612d49fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3262e9ce782f9549410c036a87ab05655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fce81f2f61d2c5ee1f58784d74cb0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88706084e970885a0c425a1e032b56ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd137a38e948b4788b222456ce635f34658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa4d3376297ccd3dce25b21ff54c7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9825daa66939bde81d0926d071b896660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d20b1847c66b6b46d989ffed887af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a32cdc91c463934c473844882eab72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5f5e7d23194e9022991888ee47ef1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dbfb4cc6bb9d5b5e140472c3e2c52664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12e902198931a2b8a3e004d2d30381665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33edb4fbc315193b10e98a08cb4c619666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cb62c27be4a4e35dab05c25aca2a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b825a91a28b9145b4a9ed47ef811a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75bb4800c63208662216f77337ff0b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5dd77a9d8d80d9cea60f35c548734670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c131d75e51a496a91d1e2b8a3c7a9d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b999de01b4f69762e91e27c345d15672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7cfcccee793954c402f92ef55a236673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9f28e8fe4696419d11df877f4a999674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7097c8f94c69e61e24653052c08871675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dc6fabfd9b0d6163443f9cbd87e57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637d6b9051bee5f8a85bcec863487f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fb43f3e33f38a9b21737455401aa4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c6e077b1acad0b820d3f4113c1e42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d96860fe88273f544b43e932519f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8abdd9c8a67f70b789e294ccd4baa2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980880eecf1578d00809f35984109a48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467736cc7fecffa6c72ba86edceed07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18cf4d1b42d322b5b4dd2178485120684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f4e9c1bc08838cdaf9154792ce550685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ccc9ed66177d66b2ea190dc96ffb0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792fed774ac134b484618b9b6707b15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb190c0a8da271349e2caf40018b0f48688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823eb7d55bec74a6165f26a99ad81ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5977568b4e7702103c99920deddc356690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11426ef4f866d39d6cbf896b3ca93d1d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010920d7228284782b971bbf6a581181692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4cfd6f3cd04e63d9d69522773358f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19f002b1102a30257b630112782c54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4ee09e6d52b9374daf92ad8e9401a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c69145e31ffae39fd0a97ada870628696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191de99806f57622fc9e35d97c76c0a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b64af94048d40ad3fad0875458d57a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d96a1bbb2c883bbcf75f1a110af14699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a25fee3d0b0f83d9b580a45edd2a2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e92183b6ea0e8361fadb1326176a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e28ec94c31a80b04a5f68349275dea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65a3a39b1a19529c6fd4fece8bdb13703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de117f43189456b26f86421c259b2ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339c0b217a7641dc9e4933bf79bbee6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b2bdc99b56f263893399d30fec9cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9b7f1c1e3e1428db2634e79e7ab06707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf38ed438143baa20be7e79749a940c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2169fa72b44c47e36964bb859101f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c437132e3c2f1bb9e4cea37490afe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3e370511ac640259773409488d0fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be89318053776c712eb8141decb2872712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7257b8aff96075c7a81381f0d88b50f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f942d9a36f13831147404102706cf8b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fd1cbeb7cc94d154a88c52aa43957715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e52abc57f84af617944a311567180716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d4aeee0278b8024768ad1426cbf3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe719e12151ff284b4431ac2259de6da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5baa49d8f368c505cf9e37e2e77515719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a65e563d194bf40bb5aa656a361d13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbae1ac509d844bd5ee8b904394d9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea2d1ec878f41b04a0f2335bdefa31722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081ae7c530fcbbd4681f211d28f4bfd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791d280a54ce38d344228c685c4cfc0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f60743640e05dd9beef82403f9711725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24af47319a85178953598839947acff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468e9cdfa5fd239e2f76d0a4f3da5ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6f1691da5527c5b0e1a44826086ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96541d2e9f048777f723aaf58188fc1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b3b8f7580e17dd9c7183222dfcecc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23267f10c8dcc082ad50bcdaae60901731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6c3434206698e44bb39abb17a6224732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12a406aa8ba2dcee249a0709164970733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46ac816fcf60fc657c77787500f0d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce0e9240358e5b1a3764c686ce9da7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1d8aec055489561496bd3bcfa83b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf43dffcfddeae03cf6853de31d9d96737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec77a13efa214cbec8217756a9d237b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167644b8022fed19d9c57d5c6d3607da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a4faffadc6a5a3e8cce16c1ef7521740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d077e152ba4b465282773793cefd211741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e9d7e4676acfb0674cd7b60dd6fd9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b29a29cd92080d87e847e80b0e296743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9206e73ff446ead749c56fadcf487af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e91a3937cf407591466d2d360b33fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805fe5f5695f93c4acd0eabfadbce96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9448bf662922f9ed5e1dbd2c666e63747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873f20b99517d6165d5c7030bad4cf5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ec5f1addc1d7bb7658ba6835ebee2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcb7c818f6cc82167b7ac7cc60b0e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd1f4ae9f6b5adab1fc0db40849107751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3bf6bd3605427b9a834024bb7819f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981451fb5f0b0368703d6533d886bb54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802951cbddb85dd9d7781e6c953bcf88754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058de5905bd1b66a9733b57e63a0801755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469087109e5c503eb99450e939fd78b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0e1624003f4d7037cca26fcd76f3a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723e8fef0e0d1e879fada8343161ef4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe8647569e1cb15a98c1c17ddab5d3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b4615179ae5c748d4a8f2f7a6872a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc08b55c38fba086c01825ad43ea8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1d737ff4f479fdfbd950c151f81463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080bd60ab709c564834d13ecceff5d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360501fe6ee6d7ff06b11d93499cddd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ae524fb1ebcc664a86e05eb5061706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd62ecc953c77fa06c966003edf22e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8e485c4b83546e5f3f2a3449c98908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c41aa81dffb9a5e79278e161d9f4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70eac324f24228aef29c11c6191bd1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b3147cfa89bbfded28718fc5fcfa611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c23e5b964cbc0b945d411a0a720d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2703634f7851051d5776d37499d7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a6d36d0d66908df038c066e55481114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b3fe79a404eed8b4e1d05cd6f610015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b673ed598660fd132049c4f5906c9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fec926d205e596104811804c0febc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152433dd2f6da3a3c6ed2a68f472bd1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d81726dc4a6d51f460e18ebb69e57719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c04e59ac526744a845a88fc922c8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b596d5a3e8a3c48db34b5688eb29321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a396249ae9b9655ac285b3cbdc54b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fa956b52aae52b3a62f512ab7872e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aff2c97162e05f5602b0a066eaed1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773aabb1f3e6f155bc8649187db1352825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba9687f83771c6a811ff5e6e5b853f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e84975bb389bf08f1e5d7915d201e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ca136eb80fcb7d1186caf11ef779d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056bac68c3c75d505f9136dee74b44f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffb1f4cdc1d01b389e5287d8a3956630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f5027a5909eeb674bdedbb72e754231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8d27582cc084a8f6aadefcd37496b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5c7fc03e0ef2b2cf6832504d881de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7288ef64285c6cb705800b175c50de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d84bba197744ba46d84c30aeac84b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3c35d74e925ec318c2f82271e728136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ec1cb3c9b2cff6582d276cae6a13f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272330b05ae669bfcbf33d675792c6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725a1c4e27647871593c1fcfeb765bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389aebadffc359082583fa9e895f69040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a989bac335eb6bcffeaa1293614f3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df4cead8679d21e048cec0d2c8702f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8b09519a836b762231eba46c2f30243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece9bbcbceb612f1275bcf8ff3ed0a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad694a8d1b8c5f433cd548a93f666345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abab03aeffd38de68f0c1b0fdf03c5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e1080729ba4695f8735443e474d2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ef747434d20fac219f764e689784848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f954e9290ced61b41ce805a2e144c7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8364b398c9780fac89671e87e647c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631add31875f28f2c1db6955d159a8ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94459cae97b07ae030e686cb1db4aca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fbf92efe208778a2d6300ec8f663a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702511d73a00270e2118b1214562dcc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53acd1eee5d41c49fc92b200462f9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbe70094f96173ca7a6736a203c80156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b30263b4521dde35434c89313ceca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa88a95eb0e4ef596d35dea2f4074e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229efddc83bfb382bd735580ad7cb7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3c69ee65749b850996cf026ef949a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be176e4a1a35cb7152913e708e4b3c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55a4ee29319900a6303a0dfb75262562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5615543683660e790c85ef6ccb288763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf317e1df086d23534a503e421ddf51264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd9d41a05c813031dd688235f912fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbc76a6c99c068eb4845b78b84b08c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ba59a5f3e7b467e9184f29bd911b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadb7eadb69dcec1ea747a5f25573f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157bd36c533c6d47c0ad3da3126affe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b4af3a50da98e7356c4cd3103608370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff648ad58470e34e92506b0f56378f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6a791aa2ce7c16670f46e5529df4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0c23ad4dc57959e746c2724cee99f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3463b3cdf757f34a9c738fff8315cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a184c0f2a4ea2badfe8401e8ce9c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecffdd3e59270292221da49adf5d4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98e70756881688499582e98861d0a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b9a73b7c4896cb2097f9c143f14ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ac5ab875c41e555bd38cbaa2207cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616e5ff0232677e04931dbf0a42b7f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7592660afa64c22c7ec5027eabdc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328928f4ace2ca386158b8008dd7a5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bba2afae1717ab86cfa8d6516b4a0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5006c833dc1012a589a55b167ad004184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93071445cd51cf0834c7aa2996a26a9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0a5b80e499c4572f96ca7a2a67bac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7b3b330d9356ff2a46e4a491563ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42299f6454553c7110b7bcc84fadd4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a3fefb3aec4a75e40fba60d92cc2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455530cd992f6368dc32cf61b9a6b9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebd373767899fa27e5cb53b6e6ddb691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dc8fca98ce459006a82a9a5a9ecea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486485767d2ae4f14e771852413ebedd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bc504a0493c88ff589fb9c63a91b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4747ae55a487b87dd15dbb1bd819695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9146904a5a1a21e2da49e5c45139ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50803a6f680dd3d82e29733a9968053e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f764f27b711157ef95e5050095f3b9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17dd2f0f8f2c6dc4afc2c76cc0b97999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce534637b35e6b15f8a72966c3c2ee2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fa5315d884375492fcdb2e54b865d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b49c881ab4bcdd26e6b9e0e0c4dc18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b83199c5a8edb5b71c32b723a0efb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c86ecc549fa1bb797c915e2efefa4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf3cd896df4f241f7f02614403da09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0cb00b4d63f12d972cb3c56ce4473106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c60acf92b8818a550da97a58a89287107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525d3d927f8e977136dbe9a06faf55a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d05d01c16790bceb5e0d91b971a895109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691f7a85688cc2f5b6c54e3a025458d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6217a14b5dbe5283711020cf233885111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11e73db164a749ddd0cc9c18ac9582112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61635734ff2952908bf0593f45121c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db10626a906d4bb4ac11b185269fe7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9811b964f90708c83daffb2416351115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad61f03f9ec553c28c4824280f4bedb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285bf802c8b643e41c26f5d9ad1c44c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520ce9c23da5d90ae0b18f34e36008b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06c4c9a25931398bf38df603b0664f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b83c00b9abbb4538e92d097090535120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8d45317fe7a09faa7833dd0bf3e10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a089e4101e56d5e489c01bec0cd840122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f305dd31a25988a83b7995032d6cec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa746b4dd586b0274480ac0a024240124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd599e4a4e82a212eeadfb0febc9f32d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926edd71e21cafc58d25e77c615c3f8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba651d7e67bdc18652691141b495d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa20c81faa657722acf1fe99c4d979d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263998cd761757d3124babaef5978184129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd24bbfbc66f02d193f23ca17c0e584130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033056e3f6ff10e0a4acfcd2fe93afc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249a521f57cb976f530ff3bbe330b85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f080f4f3fc78f4f0bc2f4d3f247480e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d6fba449d3f408448c031a1c478aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe1ba32c30c262fbcaa8c071d54153135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1a90de0264b2dc5e6262de4ac2677136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075890e58fb001d76974959b49210cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2b2efca576d4263569a7ecb5fc9b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e853ec8c789b41d13a43388a11a3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf4602c5726fb9499501e3a1b7e521140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654fb0f8692dda278de5cbf47c6f936141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a89c96bddcb91154ef9a44492200e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436a0dac1760f4d98fa933c3e0ebe02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b33dc72c012bf255e9cebdf6d2b1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05281eaaa1f23870ae271a2b79de4938145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836007e542825ce2246deb1caa2659be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea4a26324c53363781c218800b70f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39921997b4e5089783f8352e645a5d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391f8afd352de85d593e8d0934f37f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060b005a568b5349ce7dd395a4c432a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bf0e52f9e7265c5de37708f5ceaa2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92977f2fb4283e29831d4ddbbc77e9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94111ac78e12f9d6ee596e2fd1c5f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40895369e2ce760ed559df9272f937b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725716ac20e3fc415c1c46ebdcd9026155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c80b75d280eb232fd4e96f98711e37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab271980f2efe7addc7e2ba7b4f9b9e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a762281b1f1373ce487c3336603e5b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c6310a4b4a86c656015c32d0db0e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957ebb5bf740ef1ccd576e4759ad485160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b187fa1bf4fd4f1098b852271bf6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd308b50a8d85b9e847991c80c7aa31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d22d29bc32c0796cf84ab802c01aa0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63961acf963a4b19d11a9e0affebad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7cfc8461a5d2277d5619aa86316fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5cc1f2465688ab0fea9a70be35aca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5559823b30ef99dbc07b9cff6474a5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ae7b577302f372d0cc4934ad53da2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4376ed15277a4adcbf18f8ea50637c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f2a2820701bc6de94eabbafa7dd82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fe5baad721df96455ffa3322f3acb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd95160eb0e6fbc9f15640592a9e48b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe6bf6f8b88670c7ea7985c450a7d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18acf8f76b9002314963bbf43f9d42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d33fccd4aa4dea8423bc1750695f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cf844d4ba3799a50c223cc9fcb291176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92c235136fe27c28427c831e800fb6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c7df27735b936d670b5ff64fbbef0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9df32279ea10c03743bb59a489dac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006d3f5f6abfa4fd7efcc7fb673480e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5013fe5f70b46a3daf9d1e232852331181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6443db309a201cb58dcfec673b638d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246b32a7325ef50dd6bb1fdaaf4db13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3953fb9357ba78f00edc20483761d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31902060a3cdc9da20552295078c762d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236b4083c7c7a007497d3ffde82211a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef38e595ee22452b92e52dfa57992d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c6c7a7e71bc53dfa01919c175a42e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ad571cfe9294ac72bd78ffefeae8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d99838c37c8c6b1e074ad24347950190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa7b8c00505c6dbc561798cc4b6f0d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04219afaeaba222e45b810951c158ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8565412ddd7fdaebf1e450bb854c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddd98be436ef92f583b3dd63746595194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd6e37f297f56095d5ad650bc6813c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14766ba6755946a2b2a3b05981af080196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4961f6c3923a00f208aeb9447d6de39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b683a54f7fe011eca440d14b92a4fcb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1637bcb21ac2bdab6f98fb268fef40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66a5bba9980d693b89aa9d076eb04a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63e9339515f1ec6a399163417fd2d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520e78acde2deee8014f0754595f4e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4df9715a24a7019cf2c039e12e71c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc0809480e50bbda61f5dbdb232f37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d0027245d2fb4b09549eda3f8934c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f7e631f971debdd8e5b736e26930e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ff8d463968fd4c464f389bfe241cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343e71cb84581b410e733c0d4f1c30b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61177c89975db89d9db018d952e46536209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810b2414bc7643b8033f6e3c34002b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5ea0872e8e4486d9d75c05a2cef01211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86092c5272dafab12b017bb0b3ded78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afda1708a5e94839f5f6c32c244f46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adedbb300d20830e2652a8ae347713214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6d55857c84702fe29e9fc3775c210215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178f859875714f2de0767cb845d7fc4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bc7e0310c2527add30e0ddfe2cdca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33a1a3c8cbc4a56370e4dc1300fe4d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359184d31a6533542947ff0cea5f0d26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45ffd36f7817a676eeaf4da002546d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09748c462c45f1d1ba656dde94fb0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc52d377c03a6e1b4fd3426dbe0a3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d749c23525e036e1288d61e61188663223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ade16d6f9e605870276162fc43278224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2c19b3e11ac4f4de318d3b63ac234225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ff3b81e5ba0baea7379311211168c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e3f5b061bbcc084f3c79aad222d00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c99fb4f6c5ab52beddb3bce30a374b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd8f5a2e8c41ab89c92bf755d4829e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ca655591e4674c6a52803a7732e83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04103ce7eb94d7a49f51cd28e4c9690231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c60dd99d34ec6562284ef35d50737232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d4d8e1741e4e906fba477a5b623b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61532bea7dcc84c9f7bd2d5520d5352234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda3dee4eab249c6df6dd0a6e3bff1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670d13605bb77075e2263b18c091b57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadc942ff1ad8d39cb0980908a6c81d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e701af3a69bcb5997479488c4acab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018daf5791975390ced84fed3f95a8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dd2693d5695556d469e81c0bae354240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467f44ae657d164e095bb08230dd03a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3615ed32c83f5bde8baab69398a003242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d1e43e8bcbfb51a722e493783fb42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd02a702189c4708d933b02c6f46983244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a175ccb01bb7b8a870bdd142e1b8e60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce58530c38274a06e09bdb5a1d63e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2ac3228ede0dd97df284c8743fb1f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dee9655b9c55f73b9563c5a59f3fd2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca889fd0db8c560af475c9223df5322249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69728536187dfecd33e7e3c402a1f22d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daa4ea6f6392f8e3bf3dd72b16f948251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2f669c9484a83e3fbe69d071bf783252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16c75113c14382b73711d7436ca46c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bcc9734a170f839f4f0625ffa89c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d755207e2cc27e0b933449853521ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a70a7851011ad9daba9eca8e0d1676256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30a2c5bba9131671f893625adfc84f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0ed8db7c598c8c36709021206eac0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b14b527019b600cfcc6a056ade5b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54b4509393154517b0eb18b248a238260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340950b3ec877d887978101e783955bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0453da5cb35cbd1347b71309065f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b23450a530d430df638f30cf7060e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc352bd18a780a412be48a000670e64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b325a0de91b3f2b5306d221d46aa5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a2ec11f545bba92dfa3e5f00cbc12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d1ba2a3bad6fce8d5a950cd83b61c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92695216f93c45ba6a7f1fd011a4fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094095ed97d45511027ffccf53384402269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811ca28d0d906339e8d43cdee9085b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414203fc3477c5d06d2dba40a8bddc3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098fd0bf9a6ff70dd78dd5939706f27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26087b233e01ffbfd22013825a3e047c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0f745c1065c9750476b45cd56de06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c869f622aaa0ca6f458b78de9f88db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ad4aa11fae638716defa578066d85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0961de402da0ec657f57516fafd40ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3927777c3bb5b7dd21e38bd09e2476278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ed14c7433d7be4c57706d18d8ea82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f934f8f320f0fca11c08e20b287835280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e1b318f0a87cc433383ddc4f39250281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32a7cd34ae6d95003d2a1f537761ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53422caabf90ff806d1ecbffc99bb762283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf26d84e83b79d9a42ab3239ecc246284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261fe12fcbd3d58f66c57d5c795e03d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175258f11c37e8aff1a963328dc5dcf6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dc641e5ce6b9da8b302b95dbe6823287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f9927d49770e25a18f79c4d2d7fe1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e110514c60ab4361111720c8f865f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af3d0f4879bc953211871288632ac8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97794d7ed427807b0d0926ae7cb55307291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b04584baa97eaa92d35315da399732292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e1dfe22c739e1b6c3c5b6ff54c89e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f79028097b41135442c354329c7700294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916c4bd7cd8daff2ee08ec56f254a29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07972ad923ef194a202012d1cea0a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59277a2519a4c290f265f840e2ad606a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917ec409608ec94dab7c7c8406a7845298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f5181d4ade9a1b960bd7282a7f9fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100254726b8f3ff841ce1a986560d5a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69421413bd13f40fa9cf978c1911f54e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54d1cb53854c47ee0eb576d7fbed85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbca30bfd1a618a6f6050568d67b55d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281faf14560c235fcb4e4f20680bc73304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23839ed03c828db74a3bc2c2aadfc9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84c1ed52189b38c50af523c119b668306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471788bc33686657b1ae1d9bdcc1236a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e37b07977e3aa2b8e2bdcdf3a7a6f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69157f89de2a1906d1b899cb5466cca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026156b1eef395d6b3b5e720fa9ac39e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d49a09dc049a07bfd3f8b0e24fbce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081ebe5c03c6336c0636e142322b475312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0388b244cbd3ff6b050216b416dca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f873e950c1bb76c975e28d8a76ef23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e7bbe8f3f057d74c2d3eb0e38987e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bd2e32dffcb2af57e25041c5c6bac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1d79c37daa39b9463449f76fc56eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372630362af65581f591081504135f0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f14f34ad437ba98998c050dfed2ef1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55fb164e94055ad3303f1731709fc8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7abb2cad168a1c29650b6e0823f171321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f6d7dfceffd8cf06bf996e3c5fccf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea140e6e5436d7da7e87f9a687dbc21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3678170bd083d89f77ef41c8b264de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb09f925861633fe93cbb5e24bc41a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd531c67faa236ae8f6b712cbc981653326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd2321a57ebf286696486827a04135327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcdc37ae586dd569b775928ca0e3be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcee3edac3b0e5e2dc147bf7bd735e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185ab430743237e839882d60e5f6960330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73ee8607986af84fbcbc7ba0e3fc5e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4360ce7144098daba44c68fae1ea6f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da50fdde9e38838a434fd39a094b5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebf36fbdc97cf5bd9bd751de580325334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3082f01f1f358ecf7d904ed5d320b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a961d66806fcb0410cc5246f60bc4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831788dc0b68a271e661b0526db13d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d412829455ee0716e6f680faa3d9e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dafc5b1c8c052702255fb48664ca02339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034016b985109ef7af4a06f781b974f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265c8e3d4f6cee9ea7fc6e94ffe24b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7e9fa9d5412de099dccb0987efb2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6069b4ec47282bd820651f92fc500343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee61e6e0d33356040f12ca38d6b15d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd852edd76e0822dd15b59f298b0150345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352b39a6312f2dbc59b298f885b3c61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6b724a58c1d5ffa897a35464965d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a598ede63025a34af28966300e842e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422d714eb9799a683f589c8e77cb966349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44f0f69db4aebc4e0fc3f25bc9a21c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f401d40721d6d03983fa27a645cb7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366be7b5e488a73763a60a089f32d355352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce33f82697b9e36b649af31ff89c46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89c6c2ac58f6d787fa21e634991fdf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037670f34099c24e73fe110caf95351355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d193d5fb989386f8328097abc4ee3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d09479ab6a6098a77feb7857cd6e4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5bc9d5782752185918f630334d8bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34c6e4b6c70c921fdf2198df1fdf57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e69994851305739d1bf0c785a8fa3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4375abb06c2b92a7e598e5fe17e18a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67468a9bf65cdacdd7abcd82a3e1aa45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48176c27cd6d9c1c09610a9135f33163363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911d051d3e2a76e58ad3dff5d147e6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bbfec52f30e13dc2d639f1c415ee2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4efc2ea98215f89f09906ebb9e435366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcd5564aa74ac8e42a1c3c6960812e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaaa395f875dfb2ad7d68ac43cf722368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c665214e8929e7d4b99ef5b08534a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2455506bd409b5afa42b0c22b92a8b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15358beb1d7db546c7fa9f370d1e9e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf146bd4ec91e74f3ed86408aeea76e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49494975c94736d7061d9bcf63c18e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c538c578cfed1cd42cb97d16d9cffc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715496fed6a89ecec3e30db90f53ebb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d463990b8038d060488a9b43fe9126376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0d6368528e2e6fb382bf6c8340a91377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dab0dd20dc86b3c768333eba6f072e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ceae1477ff79b49ec8dd1653db721a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735d6428171983e9f1925e4b3f7675c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f41702bc6d0bbc024c782ad72b4871381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fd523a4ed3c365413e6b840abe173382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d5cbceb3435d17667660f76d3c3fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d662302e9d5e616f047ba1a81e37a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1d5728ed015ce9817c27cb4b80276385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84ae4121c27f59ffd21441f8003b59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d9cbafa478e60860e51b46d7f68c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5e7b3dbbbafa3ad5b60d1698c83fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8c33777c5e5c6cd35f01fa0e7f890389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d93b0584110ab379f53a13421b841390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0d13fe04803125e33a41be03ba2a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f79fbbdde3774afebd6fad4be434f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926beefa0e923fcef7e86366ca71563393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee077f1238f97fa5dc0b57dd0b6a6c47394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf066a6a7eae2ec15e43c030e09631b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d27e94cbc7c9ebb2e264926125410d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02dfc5527bf91f1e182bd5104b2f6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befde8a4cff716e42f642d4e0ccd793b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd871b9e3411a572d224857c28dc49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9ed22bdb4fd0728d9c9aaa2928459400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2067b0be84bdd936d36445983fe32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e40d61d629105727ac33d4952f900402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4e7c123b8e683f991099deed4b4e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41e33c7a5717a6ac64373b2d03d5b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb743be1171c093b4c77a69629d38b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee22f8681cdf373042a8686f2752baa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717e462f496b23ec87195301bb2bda9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99545ff896e0020bee718c4765c573da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a49f97805ecaa2dd366a40a85c12c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77a9755a2cf6b1d6407460d71b1eeb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b0348d4ab1ad13116656df487921d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986d98bd98f71b9480b7c17a312092b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b390edaf27f59daef7394751da9dd2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d301f00523aebeae35904f7d7df6f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7572871deef60f627d89b04fe3a6f38415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4578cfe3b7c6209a8016d6c187b47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7e6729a4fd7d6eab433e3a63943ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53d367498ae52ddaf83f08f5616adc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae60d70ccb1fca6f7c810e2b778b860419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ed892447b0f86fbe908bccd2027fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8bcb1d89a456e8cdf031d2eb90178421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1072afc45168b5c4f5592cb16f18b9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41388e3d895ce497a2163ec371ae7cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65943b03644a57a3b6c0a88933da7994424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b770684c8e052dc654859edd8d6667425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358ddad25d1bc0acba58449a910c21b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b08a09cba026765adacb15890ce1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448360534da6ec7f35243c45dc1f737428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407cf1710e5f5024348cbd118d62fd7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acae83b3cbeeaab5f1f1e90314b2ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0f9555fd3c0b497fe0423889c36fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5f3d2d809bc26c78ef358721bf2d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ebd00512a6f5b21382c3414153d3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad88bc6bc915b097a5a8b8de2eb43a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810b4b37afda169457cf1d084e2f254435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a1817ece2a3bd3d618169f2d0987c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c81350d98f752b7a09cee25ae2d38437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a726e747fbcfa73363b9612ea894c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497065b71b1854abd0ad8acb1e22342d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07648363311d919c076ecc759493fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c2b7b3fb6ca3d8d7631ed05cbf5ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909bd5a2c3317b56e08721dfecf472b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fd753625aac1217e6d1133be9992e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5be5a10aecd3dda30f2fa8cc012d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fb11411c8a307b76efcde25a3fa18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1b2437b3ed9c5c60ab0dedd99f7b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424229c1c9e6df352f7fc30e9955552447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee5afd542fec8c6620d330f7919d03448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2733f8de3f27bf1a4017f50f81cfd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cffa547d16cd580b1722ab6fd1dd8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c26fef0471ad0509572c0afda4a5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9999eb794f25dbbfbc26701e8c42c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3b53d4bc0eb69d6c81ccef7724d93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038415a1ed31ebdb0117fa33f723af4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6747d5a3c4d30e6b8162d0e265013455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941268ad41c18937c3b9f3d09ac4d93456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356e08268fce7d8ca948f652ed66498457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019107f597820156114f07919dc27fe9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7e99ca90a48252fca93a4cb7087e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536094d19c488e4ae13bb1892ee0df51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4abb414090d02f6ab1023f5fb5bf6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dd1a3dff458ae26f2584537784da0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688740ad597a3387169a65c5fa29137463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89578edad1d57fec5ceeba5284c447f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a586d843306328239ebbe3812a00e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02690877a63e752bd4ee9b32738670466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96b40c42e6eb7871f5fceead5abbe0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c2ff1709dac7a78a3b81b75d2e4ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f78a9251c1eb1a95ea4e61ee7d0c7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642842fda5365e2c77ccd0dd0e04f62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602da0437cc83b42d64e94e2497419bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dec83fd5cc536409171c9e092a3f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40e6bd79c1de45355fd5bd2473369b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a9569cc0771613f2f71dd7048fb9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d302228ac46664f495c8f1223011e3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf76c52b64b6ebaccf202360f4bb72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186d9f8364691d3c91a914e904d01a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e423c56d349fa9b1e894df547950ee1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2e2930dbdc882d47750a619576916479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5730d630de590abda751215c599d50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f683ee1d93d2a12cf64207773f44d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dfc2eb2591a910c74de938246fb15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3443ab0baf3854e1daa1b6890e88f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe55f9f4f95dc3837e43ce2f3b36b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba4f22fd647511c452c301a9da6e6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc25025341bc328d10484e05faf4e1e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c960363067cf17c04c8dfd2fb3aecd5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872bc95f70144f1e87b3b0beeae295f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf58f50f647adc9489119d81005124489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0027aa935c69e941bf54dde7f894b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fa8060b89b88e272db4171185cb27491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc9056f19aa1fcde1cee5d1a8aff16492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e8bf935d204e6af68c2a3b0c6a9d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be08d779a2a01b85f245dcca74979e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba899c33e83e67b52a0305753fb0766c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ac7259143fb8d367775eb57cc58c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05647df7946a5430351bf5bd581c47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01a3a21b2a550612f096534fdbf168498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a53af2c808f7b3677a51285190ed4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88923f867b250731cbcd3bd785c8db74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05486de9ed77175f84b5095da0392c01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0361d831666e58ad284a41a7eef9d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8ccd433bc5e1465705b8eb0f08559503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e2b22a36303a381841a4712a72677504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98759065c202e0f64b054e76cb910608505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d501acf9427c643bca0f8db7742b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0b2dbdbd70ec772db1c39e7a39363507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d935083cb42e215e34e6bb8fbd84421508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153219c43d51123ccb084da05bcf38b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd56d23c29c998364f07f294cb3feb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fae9fd1201f48288321aff7037fd7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd7065ee604bd083ae0c9a034be6c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be47010b68f2fa379788c6a2870e85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff322c29ca054b35607ffaf7d22506a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85aa341a935a7616ffbcbbff4f3531e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c262aa2a5ea8f3d7f37c425a9a2a44516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0e903eae1b1e691b98d714c08a96a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0210b582b527479ee2aba7a2b8e4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404f16fd744eddc4d08f67602cd5074519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535dc714617323fcf504b1d5e9d09de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e761a4fd56de39627e0232ed6b4f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbe0fb0c714d4a59215e9e03dede8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736e997f6c614387ecc2d60b95aabf3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f0f7b85fc3db30f87b79d29e71448524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79edcaa9e685cf8ac9c3d6aa6389692525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd75a280ebeace4308d66651235739526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e474c6dfa67e8aff9662e2851e485e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac787e1c122d400aa35ebd244e8fab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99ebd39c87804bb5a7c74fa79be84c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16db6b85e9e21a26aebf6335aad6289530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638f3b71d5d2973aab9315cb038042b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5310b29de358a4f0d64e20a85b06cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cfd9d08aad0a8d39316ec8fcb4123533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d25afdd3395dcead518dca4fc9c60534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b37ac74525530b500a50008041975535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895932852529b97f07096f6f02acd21536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3810c3e21be7910907763fa555b40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd072547a83d2586c43912120149919538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1723db013cff66df901a786c242729539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954f065f83cd0704767610f14256d23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68832b282bab43ec3cab3b6e8f0c8fd4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e497575b1d5ddd58ef663f5b636ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d2b689b33a39ca189bc77123c9f95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02796ac2c172f1224d5cffe9970d81ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ef6c68c00a0f677dfe31d3984eeae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b897201d5c9113caa651bf96ef629c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3678b1e081a151ba7182016c65edb4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffa72d7a3561e7ab8fb7fff9a7e1e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361aae3fc862f25ba6eb5405834b80c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3ccc1b231b4889397588dc8239fcd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976612264d7c82c9bbf78f15ee3120ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93b1cde887cdb01073cd2a7f94b488552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82db07d83485fc26fbe22dbedfcc69e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41c9163a802301bd269f55d57fe941554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb5f42ccb13f03c41dbc26396c3c70555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6dcd96e832326af7fb8b9a213e0eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fed9be95d7e87447f08ff6e10ea897557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9503af27df14bfffe1fee77a088db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411d257611b9bec2fbbefd3412a21f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59092acd6abeacf4821ad62a29f089a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaae9f595b5bd7c4ac278af6e2165b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ffc5f8c3bb089c16e896d61ac69c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82453dfc84e169dde288e158229e12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefad14aa294f07c6d75489df41204a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f703815c4d0ebd511d31b6949ddbf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c87047aef4c440d75f2b291c8821f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a824b0f37a0c8251f8bf6bd2157af66567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb6bc4a99f6e27b31da4ca808fe57a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b16d33d5d8df538e719ba8a786dd2c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9f785e2c60aaf93bf3cb87d532d7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a18d025c9839fe55e26c8bb5e1782d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c36da056d3a8cca2ea8263e67c6798572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558e73a550a66a79edd3d43f02b24d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57760e143c0d9f02beb52a036cb78e52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f598aa7c9d07f33cc5c922c3264689575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e61222a36d363f5220e7445daf5ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904f7f08c89263aff8fd2f6074002ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410966208fdaadf636021e559d76d782578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ea9376fc7efb4e19e2d5e536b6528579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9afab045d2476528373497fc52fe49580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b6d8ca4a8458883504b2c6cb88334581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d224f26be5174a605cfdb3d4ab29a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfb77c41c33e9ec9e5f59448467edd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22268da85ae3662afdd53f7c53a89c27584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b31b07c187c0475e41ff8833cbd380585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef8197bbae4fb353e31bf13ade1db0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c036c29081b612cb47ef1ac486c2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a62ac4f0cc6e7bfd65522359252998588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad503aa024b3da93b47e32eb14f3bf9b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb202496735713ad221d435c24def3fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c9f0328043ffcc8c8fac957523866591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1794a419fa4f039f82ff79a254f086592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9e238bc4d3166cf41c7412b3a8a6d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6603387e1f898aafc5b38faa06e4c1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6013604a1b85d0e384174f10921bde595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802cb4536aa22bb785406c000915820596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d05c9ecb5c801ddf7053946826c24597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f980ca49ccd3d0966d1abdcdd5fe2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df69ca68ea46a117ff85531b9e9c319599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36a56aa62ba9655fc1bb269387c252600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ef2563b5998e29d66af33fa07c30b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad1deeb30541c845eccd9111829170602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190fdeb1046002cf12e63ce3f46f897603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accbd1059c70267824c469c02ac9346604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f887a7e95ee592426a5c787895499c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd11944cb04cb62a1fa52ebfdcc293606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fafb7ec554dc7547f3836ec8b8e3e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500326c09095bd96103d9c2d3360646608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd805d78350cc2c55b3c90243ec9a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace822b2a9f1674b587dc9dfce4b758610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab7d125c713c087b8cfa6ae8bba28f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bad4de71d4c8dcfa6741a8dc7a8ac4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7fdf79f8af7ead50b85ecd7971fc7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafce8f5048520e017acfc41734e6cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6369ad2b550d1066c8bf7cb3285c166615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d99e7ad74c35872241c7838dca1fdc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21f188d39f0d8c011e0125de2f921f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2715048e8596febbc5b312808c1fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6372f07b5c727bde33f1ae4c08880619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a70d7dc0cce4d12181e901f4a1ea89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fae5aab165992dcd5dab59e6c015b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d976b45923f7ed30207ba2a0e27b91622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7d5dec1e5946edfd0bc309bd00b99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e200a586b51b0e7796559637cea85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953026ec36944ede66d4084ba9a277bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08704c3a7a11d744083d5854d695ae5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69e3a2466b8350dd4fa7ec1447b502627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983b6cea2f59f607b273e00fe881a8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d054e677074b70de6dc08d475ae273629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01b701866b16f080afda147c5c16cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dec17de3194ee5bdabcb6fd5da393a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8f5c7e2cac355d551cb78455a8b14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997219dcdebbab7dcdf4ea638f607df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fce9b0c99f08cddbdf500b0e1f9950634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be4422619ce6b16bf6409f32c5dfa6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f29c8e3d8caaf53147be6e490954d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dd3eaa8cfe98bec29fb99100dfea3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d598e357a6cbc0eff2f56b5a7566e4f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1360f448709790eac93e5849ee3d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7267a1569a52604e1f04855f1d37d56640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a568cda81b6a208144cf3d168b0a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fb6b2163cadd742a5556956ff6842642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d2c21e305fafe11b0591b0fb08637643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d3f8ef27a3bb95a96edab8daf4b1a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a3f9b9ed3e06977e3ebaf2343400a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c88739e483bad374308fbdef4f4ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7e9e2bf23e8729195b427930d4efc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e641a23caa53498305f918bd36c77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fcdbd0cec4afe9023fc7520d60e85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92e4d2e5ba1fd829fa076714a22d7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493c6b1850bfaf8f9650701b0130846651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c18b13c4aa10dc3d621abd02536f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0225e4148c876d425aab0538193639653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fd65b81b75975f12bdd1938d456f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd22a5058919a478b32177ba5b78f98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc7733df4276a546b5177b0d18d5eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d95742426325f87b7e487613e15fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd16a59513c0e87462a4e27a91b6116658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062169b4b37a852f0461b86efe5510ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7f5d4fdc1473979d7ddb1ab09a1e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a55aad23f8e178e30e2c9a4bc971b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247892bc16ad0ea3a929d42dd06dfae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a0795c9265ce6cbea30e35312ff70663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bafbdc6a49c6f95be3af80b1482ddc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e667c75c4bde216dbe5eae125a8eae6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8c08e6c9928614287a688c03b193d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec021866cb0cdd9170fac9dc7a8f930e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f2e5b848fdc5905916f2ca47c7294668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39e43ed69b24d92fb05130583fd41a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d388cde44481efb6c5120fd2530ec6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330a88641a3313d02794ab2b0713478671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7021141071d81cb89f48d43bd60d860672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cb6c4fbde7dd3f07d985384f80d78673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2ee90c3e1f5ba14fa26b1bf44bbfb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e46bc3ae2d3942ba57cabcb6a67226675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad01a244988d51bab8fb174b2be5ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfb97e23dfe2a93cb6cddfad46ab18677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaa10e116832c1b632b6158e6019fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644999b32eb642c8e2a232a98ec666b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107b205fcc1b1e2c50cb3a6fa6f0662680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11140e5aa5878cbea74308343b2ae7d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903f7cef857595ba9ed9eafc14cff91682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30e8b410f942e6fd982d8d492d6dd9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e373f0fb78afb24cf976185a86401c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945a5701ee6609e39e838cb5ac9bb99685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d1b825eeee0f16d4ae32f986a6127686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d249ad4deac2a812c81a6014c34f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365254f45d31fbff6692e57c8065a669688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4d85778d7b3189481cbac79a55d2c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94050bbd443e2be8194957fde9890f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654e022bcde178b113174a7ba4b2e4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fbc5a539e0b9a640ab03e58c75e96692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b0cb9db912314c4674219354dcb65693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa34ddad0b42bfd4eb1716c7e21566a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262a9c3c4fa461d38e0570da75edfa2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986eed34d4fc9f1ff78d4a23b78e315a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14afd5f68be0ac9ac740454c7b3e47d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79991a6c0d90c83b929935ead64494a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ac2bc3ba49e5f2ca7afdfb362dadd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ec2aa6a00a1c08e8231be2ecfaf87700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3029f5d821edda6e73510e9db83f83701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb51f14a49106576dd09ceed4d41267702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc332aa9221327cc469c86be8d48d37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e571a6fe91113d74c204b3b4634ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30799b064696487b8e221084bc7957705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0d143bb3c7df6c4b3d3ae2d31ca0b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbb922ef4a504bb96f44d121c2c824707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b5a7dcc73481f995476eeabe04f3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a113a5c3332548d2958f42d53b58ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a3232a78b075741a6e04db8e1f88e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d37c53e47a0788e51d3da93f4b735f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584ce25ee1d72060af5e8af410934d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db379cf8d9da7ef32ffab7a4aeba4f73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34711b34fd8e5784d16be522fae729c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d41a28c5b17c525f7ddd4c17e26eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc203bd1fac36878bf923fbb78d008b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107bf5fff4cde7d36d9b66abd314939717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e999564e488078e03f17dabfc2f735c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55d606977af46e0f0add26463b71e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4e62448e9e99d79e46102dd17eefc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798e6645e975d31dafdeb8b6dda010f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6cfcb9f2e3ae54052f7b1bed27a63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052589b7bb3b4badee5db0b18a92707723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed813f95b39ed56289372ece43ce1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea89831f6ad379aac226040fc36fd3c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9759db3fc5480f11c9a643ae29a34726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a976a375ddedf46278d61dda175f8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242cc59ba58e7187d91a5a72554c304728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b45ac644074d5375cea72de161a6f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49990a131215bae4488511dddb31f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c8b1e54a923769161cd77301fbb54731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c4583771150769217123d38062a4d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24434376c19ca0e325dfc0d76407f549733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1957b4ca55dd0c0faa10858f0491a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a153e5d5f58444f216ef1ff17ef92735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e742c9100c9277632d0723b2995ed0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046178a191e1f6238a8fb7be47118f96737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511b3a2f71cd6057c705dc45e75e296738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126a1cb9c21e7fff12475d01a24fdaa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbc8914afc0668fb29b91cb62bf41c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36011a3c705960729b5a89a15e46e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775671956731edeca596d99fa066241742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb94431a4523972a1ac8c2505de036743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e334f570b3ccd882d843312c8395f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c683edb20b52cae6b181277b782267745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38e07584094f56ee08dfe92033f80a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb98c4eaeba30143c8bc26e3bc91a34747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59803c7dd9c6e76abbe9291bcdf48bd5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e32e4b2849b095ff99e2600bd48494749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3117f99e06e39f6aa1ba1215f89682750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ba0bc0460b83e338e055273d6f41c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcb00f242539dcb169174a8ced7e6e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a775b6c66fc1f5763f62d1e891d59753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04ec1254c6a14320ba3203189f073b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d45422233a5aeacc93975597974533755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5d68ca09c533ae1222c99fab42b53756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2bdd2dc2134adfe1151d4463c669f757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>