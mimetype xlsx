--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497985c88b2e68a91f38664045c594801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926616e214f821df8926c30c5c81f91e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8456fe75a4eebf444502c282725f363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e133f6b9c574c13fead8590961fa3864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d29559bf015d55dab7d8e665d6d435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b6a69b6487e6a72229f6696ad6be66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c85926aa08a621dea2521dfcf8ef1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83a895b77ca69e0c89c3930a3d80468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10469e2d1d33f727343edc0ae345d5c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9bc1665caa24e7a14c62ffe28ce4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46597c0fe5895f21b786d1b9a3b84e0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3273d23365d62a2b8b58093ef85e91e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99840bdcdd38e3548364eabe3d589d4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1a7088d06a479c476639b5f1bbee714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900f5edddb9f4592067e5e971ef075e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6b2283245c937afcd44387070d37d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e65b410df46e7cfb88e7e1762077ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefc31228a8ded87ef0957f7767c3f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240896b321800d855ddbed89aa8aa2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9730c7268d67d6f76c1792311975adb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288c6014ab4918f779ae4392498e13821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c5b9c60bf7b1185373f1f4fcfc89322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca1258013231ad88367b2dc39a5b7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326b67ed628825c5dee0e5f4f7a588324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abec5d64fb42459a4acccb3b45589f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b76db78e0da41436d0f4d79ee91f3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f394dfe975279407608e2b2a2e960227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2423112395fd05261e4b5f60a24a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea596e489e2dc5ad1e8a28d91b837f9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f07b2ade67ffde44b237560e1870c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc9b7c952d25abf964440c4efdb24d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e9c4829aafc7be39acbc13253837432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968e2d3033e185132bec1a3fbd7785833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40070152e8a52659e4bfe910b746e0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d54898536d2b04daf641b448d61d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed37b5f7d58117d0e522ce7f5628b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0abd3b5851d66b73c2d917807bf5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e93eb1fab13490b59418fd1782fc2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537361668fb00628e702cd0a47873f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430b3159e8bffb403bef41e97d8cdb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383ab39ac51c3267f1c253f3305eed841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68aa752a80c28e38393e28506b350942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353d2849fce72711168a043dd4cdc6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd541a789d4d44c8bbae37d3942c165e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a407eff69af1cfd88be98def5103ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c987be43d1a5f21735bad08eb64f87846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1c7b73618a4c0bb4f38f88bf16cf147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c21d39631d4abff2d091d763a38ad548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48223e80c2eb0222a83a9ea47dfdd89d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f730bc1866fe9b9d24ef09caea64250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d56b91c649ea5d4e3cd754b9df58851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcdc1890119d27ee6b98751e4f701752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d50c140ae291b8480805a923a6746153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758008e08cd4e1810e223e32107220a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d48d1200cae330d6f3c0dcc6b3248955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ceeab4f1329a115b976ed160e63da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aca6da4bb8eda501ee8fa450673b5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df7e22c89b79933a539f8c39657fd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544247bcf4d8030243d726ff5b75172559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652f0ad3719e04f38a24451a828b0bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b5d11da398f0f2ed3440b25b4f1b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9053d572b0c7c3090778f98d38f8db862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d3451f9b81eb6477756a9833f67d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce9daef750cc7dc1c91adc08806ff964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc33e9cb143837cc907e9d2a5af6a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4501e6fd57ad2b21753768f9b0b36266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e39b8c7bbf35d19d1e282553e2f92567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2596f4ae2d804fe022cc33f1c308c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba4202c9aafca3c9e7841fb9397bf969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d512bab2fc5be24a7eef67ab6a6e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae189dfa87de06194b736359a0209ce371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88873c2b7561379b2e392986eccd06172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01508f51c68d77b956a7a6f614bd1c5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f44296fa10272c9f8013ae5eed2cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa44c376ec328f9f4a91626630a78875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7ee2f15b45a250c273c8fff44025876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d8c86f039a5502fabbf36c37fed7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c28e045a8f75a6672a247530ccd8bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a87c145b4a3ef8328baaec517a80d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caee35fd5c29f6e440fa3d21f2517480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d0b6c80bfa4b836b560481d45370b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604459df270d6f8a4ba8ead5f3c3575882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbb8aa533a3bee10a35501685f938d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a748f6b1b616e0db1c847f08a3ee27e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365d0de12a29acc957dedf891445e0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59850c30dc2be859688f17f1d4577f7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16a19565dea43def6386546d51cc7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9c8c3cecca3db0888e481b4f1d67588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b2fdb6781e4f7273daf6292c5447b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b99e9ebd3126cf04a0986c46c2317890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fda9fc2972d3b7be1825edbba8d55a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75e9e1164d429c448140d40a2ba5c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ea300b746c4ac92d2fb11af59d0cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b5e9a86e317d27ab84c019bae335e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d01cf0f751015ddc73070c8966b78995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcd0dd606ed718b8ae8a103be8342b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e8901c28d90f7373483df01dd861797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725c25d084f269e9f1681219bbb7b4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648c16bbb26a7e005aad81b7bcd790199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f728eda0ebe115aee2b768d2fd3a6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa541c565a69981e3657e1487e2ff5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d31727f871e70e561dc742dc808b6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd822a6bc9885ce9edbc04bc30d0b1c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aa6bc0b06cdb26b194554f1976bf2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49b14441369e01fe50f7384ca48f14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e6fb5c70d354e57505487feac73de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40497d4d10234a2ec7139bf6ee7c9e25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c43b9bd341b7929461ee273c8545f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6120fc2db39a69dc668e447188d41f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40faa63dfb48b9c32df6d25d40672b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5ad0ca62c58a4e141a50606cdf582111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76706d950a06b5e2f51ff621bcbef91d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51e220713939439cba0d6d92acd547113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0a21b1c61206c44d8b36b7e453a7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e7a6e5f724d5001804b15832c97f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc6527a4a8c4938124d216b35882d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c585ff528ee8f97be4fb4ccde2436117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b4078978623a13e450d457eaf9873118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb8656b984f3788d23e73db0b45eae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722c897e77089b4823b35e7d37c9652120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e986882773f265c0e3886f0a1a361121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f73283eb72e57788639cd25645bd4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91431969e024a18a9142155555aff181123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393d1444cbde0b64f8460d255d24122124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34393bbf28bc9c5d353b29a48a905ee5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2feb09cb821c19f8c60c3caff1211f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee2c364168309428cc26520bc235ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa18c8eb40c2aee19a425cfbe9b1db6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b763236eeaaaae9918315dc21e1a4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8dcb104c31fdec42e3a9ce89a7107130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0fe14b8d4d3c6a83260b8032190ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5f67f72f51b7d4ab90057d034e922132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87312cd69d51d927599cc408435300133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09844fe95b404403546d5d9b7c604558134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af73df542152f901b593f2cc3845e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59552122c427c760a00ebf1ab17d32ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd792fcd89fc9d314c818c1bee43fc04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a12eceb71a6452a710b3d084505c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8cd8f169975547972f4b1b9943bd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cc275eb11b96b48d4188922ce6827140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fbccc916f53835d7b6e66f11691cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27128172d54ae8eced8544dfad53c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3345e91f693bdd4ff60331482cdd696143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfec8364a38d5bd154663986005d264144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8633ad4033fdd1875819da77f7eb6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b8e00cd61b7569f516435260a1894146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0392576c99dd625e48f8ef5bc46b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a3682361d51eabe2b06a56913b65b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4b749636b3ac1d3a5fb7b2fcd0442149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a1573447c23888cdae270c4c1130e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217abfad85cd4de7d5e7cc8d5d276a56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433cbc0344dc7db855e0122fa62e554152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061857c6b619e9a629ace4cf897b326153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a63c6f2db0b695e06237d07e0e4e26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d4e145296efb425847e67fcb5ce54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d161fb738f3df54a33ebbb5a4b16d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4443c6803eace89a7ef5ac7fa46a51e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dede127c8d5976df014ada4308190158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d8fb52884b7fd588b02d6691fd39e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec722b9f989c8c4f956833cf3490c38b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911f2fdce904e8363d2c250464878be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da81989a6f952957df7ae1bf10a0f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f48847ad742c256ffd55ab27c82b1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9f8f2c4157093b83babebbfc829a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f44155b8b7254fe99135917f09107165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ed613d67ebda6ca67707e31282da7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c233107ecd3006c605ac14233a8fe19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425c912990849c42d33a542d02320a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79414e9635b4a9fe271ede732ab7c3e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d268cb8401b8aea6d4f209a57af0f8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4bbe7637647e9971701461b62b76d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb7f6a67574798d3f650d32ccc0328172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2ac08dd2f22b08b1b279111f1c348173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bbb5369dbef7b4d77fb04ba2b7e0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13225ae45026c9d51a76009b8000a89e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca7a050799e6206dcfa64661a1e68a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8a5ababecf0f49d493147f8a1353c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5230a521b8b684dac4635a4cd7c8cf7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf331e4dd1d74d6d852d9706dd284ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efb48dc9f51b2d299d677b20b15c28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408654aa65d32dd226bb14e49402284181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c94a896e0b4f39015fe2fd061cc87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082afc47ebc0f4237b0ab286cc0b243d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ddc9ee4d73b70007e0ce8ecc3698b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd2455c3244c01d58f9a0b534657b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813626e5d4e339e92bf60d632fd8b2e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa54870236613409b58057b181c569187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e0a5f886e2ac55c6946c83da1eed3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d3eb90e2d127976b41df670f1321b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd438d4b8eed09578de0f511b2f197190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114fb7ddf9aea56b525e85d7010a5ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cbc33839994378a0262fefbb6a902192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbda28c23137fff366fd13692d7429193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b8224eb0403587a0bea48bd95e12e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbd700d53ef0d1fba7bbfaafcafd81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92a3fbe9922bb728849d154c38fdf7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b1b4ec7a90ed520ce6c6d1748415c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a34c9f9c218233289953a5b941403a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ee00fad7e0d55d99947f705a06739199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf64d1401f687fe02709e974a6ac36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7634142411c1c214e4613e2f8ea80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c57aa0e2ddad2415f637bc610a787202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc46cdd81371120d85bd4ea078b33a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c054afd78be79af75935fb1dca26e9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9583d27e76677d11ce4eaa4427dc9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5fe0db4172e991d153f12826a316e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56478c410a69b3ef3d0f6c6d946f535c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde18dd96dbd18579a440cbd21c16405208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfeb1a748bd498a35520d6a500f6be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71907689d5d8e1c17aa9f2e9d119c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3b8aaa341850e80c6c6283e6a30a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48268e6d05fa46d27e2f43d056ed786a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34076e97903f2b60cebae4b608b8a6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d1a984e3f7aaef47e05ce01c577c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd0a58c663fa5ff936fe8ebfc93c72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5c498b75e4b57e32f26c53b947f6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12281ef08ce80b7a9b1862ec979dacd4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7be82146eff7b261d6805d2e26d1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60a19c68e1859944a1a9275f03f107219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea806761c80cac088783bca2b77261220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b15862421aaf1ed7b39f31eb63d3b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c7a6c10005a1bc8998b9aab2b2460222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f958cb6dfdf99210b552db328816c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784a93aa02d8dea23111bd921cdc51b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b22d512e2567a0d6caf20527c57430225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec7d853e57025ec2edacbe56cd23de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb708c1bf8c412cc9915233d1f3f184e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723fc736050d66073ebac98502adbef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fe4dff4c047a7825325d09abadbe5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d50cae0e8afbceba80d3e3807d6a7f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614c1033fe88cab3f211c76dfd9ba3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509ac7d51dce1b18ea3fae4075150c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da7d7009d09ea8bf3825bc6f73d6d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48d6f302c3f498c9663ce868718b32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e109fc393aa62fdc293ae62e41959e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c90c514fb207f36e1c64337d935ba8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9497cfd5a8fe32f4f5c61f3711088a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c81dd475b2d839dc5d3f1f72010c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a297055aebdf913bf571796038624239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12125878de0dd775e3cd8946688e00e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f208e188d0fc7b05e45a3ff736bca03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053d101cf5161f677fd219f505368bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df72ef90fd296c3ece2c7c4369274b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf1491af49158f14818e27b83e97a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba70754198a8effc8483517598b31fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245454a3461ad670f0f10c526e87927246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f568c5a0da8bd4d5745941eed6831da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc4154f5af36c11e82d345aec89e9e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2df01c9248d886b4f815f32701d902249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d82d3103a0ab0afe6b9af153083bac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b2d77412911227c67663053794ce1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9382cc4ee50efe385c10279a47933d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155594a47ee4d697d86f3cc2c7a8d6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacfad1be484bb4d384ba4d306169fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2027d59d8b49c68d948a4a7995a96e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957cc5cefe2756f92f9f06da75bb3ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b79fb27195d864958f39be2ffe8d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703a2bb67bc9acad1fab7c511571c74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8b3d097d25602859779f4344b069a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baff93feaa55e1f21bd25c141ff5c05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46892e530e1000e4ccdd0b80486d96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1875d019f7d38474bb6eb4edbe1933262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfae4e5ba68e9b8b8b75aad18d8517263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6ca5e240c123d4b3d39a281b22820264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3665257f1de2d8bd4dfb0e443b02d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78db8b73126059f8a783a102f3e9036266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643583948d18c90bc74b6b1d248960f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a00652677499207241fd3f6874223268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92434d512d978e682c50e63015858b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6cb885f78d5fd12c32abba237563c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dba52827f561ab235a13fc853e6cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1f56f086456c3543b67b4718daf30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3cf6a7d4228a2209248016ff45025273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731117a7bb7c68847295cba37667d577274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e083149ce4f842aeef07c6f4d8612be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74c8b3ccf1741b17aeda28af6232e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aff10571ead22c80f43d87adbecc5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d795e0a9bb03d57af1c1c5782973c20278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542db3b4ee57e64306b269a32adeea5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b47fe78d108e708fe795324c69648280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1d214011ce22d349a335117b3f63c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3c3f7d9888597dcbf0f21ce6475e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21433f8fc0d90dae2e745c65b4459f95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372ee5685648675015efa5fda137fbc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecebd50cebc27b521ed0469f210236285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bd6dd60c19451ec984fe78317e794286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27576e69a379f7dc2b25fb0cc41df037287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ea3adf52edfb25175363754070bce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb42673a16d13d9ae3306e2226dc50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bacbd33927f29da745679d0cf5358290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfc95137c2d8d969fa0ba1342cd5be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8114ddac2f6bcc3e0f206e5bb4eaa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caecf9b57a93007e640cd8094e6aa3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52898e7193033bacb8e4a6ade6ab68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb2d348141b196d340c15b6b299caf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a80d13d74fbf42e5fc9da71a670199296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ec085339464119917268b6051bab4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c93bed50c7133497c573d130a32d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b3836e12c0e3293adfbadfdacffb8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cbf64b250e54e88d37a4b1b3645fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3233677803ac3ac13fb1f91e67b8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50a14c7763610f8807da615ee596b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81343b70a50f423784dd4ff02471dead303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c911d578441e482677d3cf67c8ec3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb743c732fc09ff08e42633390b4dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051e4812b955b00487771b4c10aa385306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932532d8cfacb6ed30294244b659ad8c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e949d5824c502517bfdb59a3b249c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1515749db7b2a5412e1324f433b4da0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3ff4898985f06389851f8e8dac67e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74941e7a67642d7bb0f3562626563330311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514dd42b0c9701ce345a6242842e059312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363d9a7d4d0ef6c920059df5958149e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a148f59aae82d3d0ffcb935afe2c883314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb0c5b25e4c7294756202bf2289a94315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0417d9f7a8dcaf20e3f1a097989f246316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c417b04d4464414e4201f5346c3399317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f34f033f5e6058c238f272fe8650c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce019bda5ad4f5742acdf8a19b113de1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8fad34f7f52a99a8b003eb531410d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2627ad6bb2e588a5b514c4259a4cea3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17857ca50c6e9d8d982550b8946d036b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bf75f5a4caf0bda339070480996db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e8e4f7e84498d18c964c5bed3367e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2ac5acc60fe6bf7125ccb6e95e65d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bbb3d0fd42806ee21d5588ef5bb3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f761d20a67518fb5d3f7cdc0383339327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8577cb045d9e8e2dac2278b506c68bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e462c996123da12b3dc65f4eb9115329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2030835ee99441aafc5c49ffcc341330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf207d25b6391d8e87d8d2fa09bdba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b063df57e428792b7a6e490740273332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb30de24426f37fdb31a0f8fc0261cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25125cd515a691cbed4df2f4f3d14be0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e2338e36667753cd86b697e872989335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f967de026530cc8b47d194dd1026e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3f039b65701db97ebf6ac21763648337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da2d191b410b9905d2da05f8ed6924338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e87c6b77c74fff68c0bfa64711e749339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a82badc7225ec69921703801945441340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eaa6555f2f2ffe59559fdc746edf1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf350132426a4f5211c314855b65a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188aee9900dd62629f1420def2cfcaa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d1191ce1cc2b8f784da5ddc43c5a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399890c6000798294467b88ec5b3313345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1827ca60fcfe731337a384647646d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6c032ebb6c7a820820d760242bd4d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0be0ea50478ec50e5959168301de0c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d0b54fa65152e17400198bef0c60d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbcf43f6cb719a8dd2eeaa689076b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b3ee3f85afdea2cd90d7c34f7a235351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1689ea494f25c9ac5077f6d8d3a3a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c3b7798440c12a6bf247763d671ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815209ebee96fdfbd03eb2e69d32ad42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd65ea69a4d5a79592a5aafeb4aa663355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8fa9ae2daaf2a061f4fa5244d5dfb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5e1b6a2cc2abe90f745bd83672a41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d97534a7d1f848b6b03038e02150b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674123f179f20cd91d437aa694d9b3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694898275f04446bdb8b6762dbd3482360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41428753611b55745012aab886c22bf0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf5caec3daf0cb0060ef07aca1bd2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999460ad42d618f6047fb3378f14bfb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9d7826a744c3d655e3feda850db0e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e2d4148d97b0567fd951dea1eda25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30748ac6fb5495e07efcae6bc182231366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548261ce165cedf4a9d7f7d994472b04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397c4be7eee2d4317490ebed90b9f09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc31e31d1f5717803626d7ca56d00fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5cb230fb01a8a9d0eba267e7b5500370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5815eff4e61203e4dc0b36087dc4b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b78898e1fc0d76588a3a7c0351cff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88368d631ba2368c253a498d287cf8d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38385f1ae6595fd7a8ec26ef26421ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1ec26b3d13e5bfe2983a28f355113375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661062bdfe197fea41a53e0464139159376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58edb0446301227c389c422805fe79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb63a045bb4db346ac3e943e3cfba8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc856345c641232e1895daa65047b81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc441c578b23913a11adbeef762119fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc22d502fc9f95abcf7004c448608a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40192ac70a9117cf56a44369f84a930382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8b06072e122b1982997ec0f5cbe15383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1aa167e00ef7192d40e94dc8ead755384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54974014e8d66e56d2e816959f314c17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dda5f721ac094faa9377b027884f76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4aacbb2f3710d241845161ee435882387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679e38b5cdf04cf378ff8104b1f764b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b2d1a115778bc1f11140456f7ad6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c518203433843cbe8ac28a2c1f6b47390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00294debd5ab96de22524dac8a3e82d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fbcdcbfb874c7ebeed9a1d15238aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81b8186a008f2411d414d97971f047393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdb6594067fe06f90ec7f463fb32fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c46a2e63a76615c29bb91ec8773956395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e8b81dde685cc2f20da77977fa030396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b2e00705f68a51be2cd5a5e8c2d59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24cedbbd30c1640723ff0457381d25398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96094ae82933ed3c738d68c15f1dceb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dd5245fdb25e28994727dd9eee323400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416928e37e623fe408e483382dcda9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541cb20017d9be34b1bbeef557bb155402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1057397e3cdf1a8a4b72b10b30b8e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8ca52f0c7c7c289a0abe7271e56bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bc2817a9ccebbb0f35c13267fd2a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349a7af660fb0b859778f0de61a064b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e44f7a9c08fa6c883c4cf4fc3bb104407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e255cd7124b95406da01e49ff8d1ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39472673e7a69e31b565827f42dce36f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6772433b5b5acd7eb43669b5bd52532410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caeed3a996462582b003b4ad65b164411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e590416d690494720dc33ca6b93d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3113b2644b0a74d2ad6bce313f0c8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e32724dcd407f52d08729fce2f0918414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc4a2e2f34d32308c2fce9deb67e4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4a3b304abf92d75f2b9f023a5e170416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4509f92890f39902ea574e37e0ea5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548188621e7e0e8755141df77420d0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004254d7a42932f751f33b222b39a78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de83e6c725979bb82ccedca3bcc4a81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c0361c8b99e1cc59faa54422a17f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f27cc4885e722800428605f07f3f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235809ba78ce8b0dc5263e6061703294423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0129c385193bbef92363e161484a93e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616c82d9c3cf793e654d2898c45b14d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e8fd4a1b15b4c2e3b99dd244dedc6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406a704c5a7805190a9713b6286d689427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb6454effcf95b5caafbd27a178cfa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b4c7a6624b22f2cb05c649f34fe49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cff98ffedd13472cfbdc3d14a1766a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9502d09ee8772570d85af6b3a649955431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef7a7af6cf1bbc3eeb10c17bb0080a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853489a98fb8ae2c9e225cd697a2e2f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cdcf4db6befa21c8451c1fee2764c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00b5772dca08609d4de8c0fa91ea58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b3e6619506858813f5b13a3dd4452436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66d78b851cf35e2671d5aa4073879c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f60459d354a6d4def762dcf239d815438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb0aba4e11e7b70394f4bb7e7a89ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d62b3eed6d26ffa07b9052af88d4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443329ce2e9ad28f27fbb0d2911e5354441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fafdb8ca3d3ea981bf17d028ff2a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b79ba59bc8a5cdd5413e2c25976af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15aa00e863fabea4516ef387ced9c55444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811d35adfc448b3a3533eb33e5df008445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e7e048c04e06c46a41cf86471c397446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099c34cda16b285f1f852ea5b79be0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e9bac3a2516e1ca8bf36187745adc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9366862880e21dd8b017c9dd67cb8dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ff02a53dac9953e5fd450540773c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafe13472ae71041c2602963908b28f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c00eca8e80a6b994613ece74c4ffe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9220afb1ad2b9ede86d68ffe4397b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e132be26c23e61f76b436ec1ac033454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7e7185f9c461a93597e04f8144aca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67a895ad9ae5fbe246c1bb117105cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e1a86493269fdc1f36cbd3d8e5b93457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a66d8720201139db1be1c4b7f95ea8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83443fcdcab53b30d93f01b2ff8c3998459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136dfe6aa18806d9d0ec01d4955e6c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747d6ef2d33bec922c8e55abea75593461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840670d4fdebad9319246a57ea88ded1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607f28e0d2ba2118790cd1d0a3bdbf8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d1dd3ae4216ba666877f482eba0c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0b80093aa9e8c8ed5d2d9015e497f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb2541470a395f0ae47b37c391b88c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87637a92a758ec6b901cc89bc7bc5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8653f14a6b2a4d8639ecdc510457c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf4165387ebf3b70c4973806acdb60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcf9db73c35316d9b770979be42e51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a302f15473598acb4de2d239854ca5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4b4c3f67017ded00fd5f26d121785472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eeb5d4a0f5d7f0f27a1aace5203889473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710a838aca237083f7b59a7d5d9584c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867003c81d8de13df101d73992eef60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59ba5fc66fcd6a8456c614aaabca84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80435dba017ff2189a3521448ac0687477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18516a3e15b36ba0e307c6e414c9d6e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599c35536fcf5e6ffdb267ddedc2ff3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d269116a5d9cdf59e754eb5b146b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860f32248531cb0c4ce520136ab03cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d7ef17519b3591c4a84cc7897f2b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda9aeb0a644c4f093443fea9034fdb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a529ff9aaa344090c92480235a3b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835d8e8cfd2984b1c7886d9a5a0657e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69944321c15f70927c2a95823bb4a6f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98e03e925e6f8be00fe803900fcc95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf4d23c7ab2439c95f4b4fee8fdd37488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223d96717400cf10ee60276e4cb06e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1f1b2974ed5d8e7b2c7d78993960f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edacf490f014b8004abcf0e0fe1b66491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f9ef1d11d9ea26806bcedc89cb326492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e8d8276b5b21a5ad77256309a111d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cd1d3e6bff470d9753111fa5f4048494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57229a740c9c546aee85bcc877d4834f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742d33e45b4c053b1e2d022285766fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffea685dda94630bc06be3fdc7bf8ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312dbcaa9ad932a29a428e2207418bb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d04bc487b888f18d271819cbdf857499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07003e9fb085b4e88fe766b4deb4d52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1308eeb38afa7ebf8e966fddddcace501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dc131b957084697e4435fc975c842502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2321348556840d7a7f75e576e5b43e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483be4e665b54a98ccbb54ec88fd053504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad691ad93f0e93ce79ed2c04a205f869505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd413f6be4323016fa60ca825373667506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ca8b64b93f52cab813585bf1764ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ba274a6c407e08bd09c4818072af8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ea018df83c8697fdaf8d40ae7768f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b75d614e2a0624b4025fe016dbb99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85f0e3e4a900f1575f0ee46dd86839511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bc5a1a659bedb136d87ef32c7d08f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0885c8485b1f9ef422ec5bdbb75692a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47088cafffe65b3f90d38e54544f34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a82f8c0447c81d80f8c8997d5a063c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed7eee3c48589d5c90a27f7ee08ee4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f6e6facb532bde458df3486552fa2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0e78fcd9af9da2bbf6050455c5bc4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac64e7976e8ff6aad1e3228c93da74d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ce9980ba99a8b27dceca0799c1d95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed257fd42d655234613555f5a1c0ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cf9da5b1d7fd9bd4617645de2c02e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286f51035d361b2d9f6145e895f6d19523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3625f547c22c096a8e1dcfdfebabd41524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0031faf0c407fa0e20fa1cec4fb5ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bd5c707d50dcc465b5bcea897e52b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33b15df3fec02a53f083fca94b2b54527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a931a43d1150c524dd2f691247d71a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe0b063460210c5f31be097aa51ff5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f34bcbdab3210aaeb20b3a8aa74b73530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a44daa3e41815dc2e41ad2fc2af3c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530d9bf81ae49ea041d48474ae36330532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b6bad456042d64814a2499918e377533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d782f7e51cd9b655852a5dbf348520534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7694dd81e50d5f72f1cb9210e42ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2348cc894e14bdd0c2146ba8394f9d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814100298bb97eb882b278542129d00d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286daebfb5e27e43e11adc3b4c5287bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435157abcb09788b1c26a77a4ef835bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9555331ec0e6289c311cde237cdeefd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559698aeeb2e6b20803110d99f310bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b8636114a3a0eeb7140f4e0d3fdb7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0211ba9c2d63be97a41e6ad97b8f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78553300c8e862e28d207f4a2d20bca8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57c2bca0ab742e521ece95d9034d96545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748ef72df1ec7e28923be77d3d192d8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cb774c8250e62b2410315f2551bc9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c7946327568f2c76c7e0ac86e593e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549810f52f629a7ef56cba553f1bffda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8937e41ba801e001aa81b30c438c28a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563f2164e1b430122dbf78590063072551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbedb46909ffb646c5805a004ea8a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68e41ce5e42a60020f82bfca3c2860553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dfaa8a222a036556a3e415e04df42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8ed21abd0a1ac1b38acaf3beb1a35555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaf28e14aba8098f6df9738acb4c4c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068bc43fd0d6852e12c7776050b228b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb9bae13772d4adc7bac392c5fcb09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef451db4061190213b470f9fbc82e37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620377c7dd1242fc7071bb4bf97b5787560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a311170db174edd360b037ce6689e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb9304d22432d3a4196af870e6f4ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e6f5ffa6980ffc7a681531da0dca6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7535f977c027a9562707af391a94dce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead0785ea7b5673062b224f7a2ee030565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578de8928af382b831143a0e518f23e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910b26ea9710400e663ca955a46b91c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba57150fcac25d72ccea06a4e204039568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13654a71488a0457f3adcc145b04da7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b765fcbfb3be19178a865ff221999df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9e5b1281e8ee1b636806d4f2ae345571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf02ececc9a4ac8593dbbc38595f347572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a64da5f9850e7165cf58497c057c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cf443a13160f3c5bbd8336d057cfc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0850ddd209e4af3bb90295a0b47035575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d4dcde66603643c402d196f6c35ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a01ca552e78eb99915647c4e32a24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13bd6b443c6ea3b56d09d3c13427bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c7009d303b7db031fad4fb00faf09579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88ac08e8cc4554e76f124ab4decee0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a7c05dcf5d3e58da618098efabdd5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8a728f84caa54a67f0d05e81d6d82582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad3ae96f29c91238f91fa19a52cc7c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da1572b146d86e56883599f778b252584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed810f76166eb5bbc94a014d4e888974585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605061f06d1583b1933589cb3ac7509e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec8f9a489802b941ba1cc6222adf99587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eb9a9d758204eb62743b90e966f43588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1af28e604122fc6b33d962c2892bec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848031d571c2905d8f03866569850890590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315e6a3a1b856620d442ec1f3a8830e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130ce7b09da1e95f53c39f38d101cc4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544007c06c4b4c04537620e455ee445c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1068d7ccdb29685b4ae0da4ef97a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6bdfe2d1df0b57becc7d50976b7b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7570e277485b6a356e6b433eb3929596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19002621d5b614aa8caade34e95bcfe6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee85214e47261a67d25a33c4d3be8be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305f55402456b162e6c1ca2dc503970599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabcfc21c02de5f834b0ff35b81701d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647b0cce117e199ce0552624616a58e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2747711559cf07ff6ef7fc1063d85602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbf8ad9ecf83a6c77d1c2eac9c334f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0748f528c6601e9c8899db93a972f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c67a91eae615d0fc25d618cf88691a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687123d37b11af6410b03d9693c9503606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f57aa4d359757b78d5365b901ecfc8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48404c29e36172bc6af718ab49907f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dc88415f1994330151da108ad9b33609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba51783cc0bef9182b186759c91ccb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e84c1094aca5d027cf352baf6b9b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e758d48c322260c4f53b54121f9514612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330aa84802c96c14d2b9d17bf70d0bcf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88d1e786dd9923ce2d14f8bc19c672614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc657671967776cff1b0f0fdfe59ad4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb752d1670976dbc61fe8e9a9bfe5e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a32df62e1043981ce6de5912deaf42617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78e23ea5a8e74a3ae9a9df7655c477618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28fccdc24a443df9f664855d8f6282619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491a3b67b70dc2c5bf4711fedd90543620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5773b765fa99840cfa31b5709a7bb6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99892b6f2b172667654d520c6933d661622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433f50cc5d1c0764c102cd5010952f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6e519721598ae570b49ce093297e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa7f134d3b17885f84c28d46f54491625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b02ef548adfd290d43212cf0c156a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d1724bcec0b4e193e0bd3e0e87c24627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359eaa119c714af8a61b27aabaa20ac7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a35e235dd1fea9db701359f6eae5f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ec5274e0558a798093b75702b41fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df496543503d94363546f1614ffa4348631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551451ff2e75b73030238b02cbb2a779632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a55ed27796b02d82ae27bdea30ed3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ce24b8f15db8fd8cc4e7a80822d74634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fa07cc9df772b5a6c88b6d24a2768635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaad97553d7cc58e769054908fa433636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed0011319fdf7dba77e495156e2917637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44c24bb0310c6a400134c9e9e0c6f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17167d714945cf8a76baa1860d94c7da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b72186706607960a68d445446e0a99640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d336632cf6de1794dad1b94f12548d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fc2376c125a547155d4f065035f23642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea75c8d037116358791724c02e51eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0c0e5fee7b860d4f84b45ff5261f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fee82897dc365cd2727f581926af4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb094419baab77138db71daffb2080646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7ec2c3767a4bdfc945d41d15e1cc1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df9b1d95192e3075060a20c0eea0bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b1d88a11d8a172093cebf7203911c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cae3407125d0503d8ac97c829312d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6900c6897f8b5460d625f13fb6d73651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bb379f7a956be7bc1e68d1ac48572652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aa26855ec658624d60880e57e2bc5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd6b55a8599064fc26b56781ae63f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dfff2d1157a8c6d78301f7a523927655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b2d5aae1cf8154f4575e8e7e6443f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c978ad9faf136a385111c4528ccd7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a987ef2264f3751765af66adc584de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f9c588db1d3a5b8b6812e61f4df7b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8a8dddcf20989eca1f887070d7a05660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d92946f8bf0ebf8ea01f56c439494661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86c6eb11d3ad3bcb0ccade5f172266662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66c6443489f1eeff9971fe1deb0425663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a88d78f9aadfdfb0fa28687d1e8ae2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e126eaccc786c70db06a82286084d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1233058ec8cb162387bb80f08622ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b11c8b493333fe422325089ab34ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28d123a431086e0900aab110473713668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f834b1cbacf72eaa8bc761304a724669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63555e83d3566725c875f95b4b413ed1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac497f4ad3108e5d4f11a5ae545d20b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef533e12d09b93f46cc5c3a98249b74672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401a266c4eac86b3dee118b65abc8c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98baefb1206fcb953957ca0d5a34fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5100b8832dad438fff9a691ff5ab1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307a049b48764dbe33f0d8916415722676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d9197e51afadb521fdeaf7ac40d46677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bfdadee2596a0fbd56e95bff4d05b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75461c7dcc780a8d3225cf59cf63ea2b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1be2d60db001f5785da1eb98ddb9da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf9a3c5a90fff31ced84cdb4917811681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dae046901f0c91271e4465b4fd2d97682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141abe205910d7c6933165da505e0e97683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b8072c92d8ffe92650096fc3d23f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bdd2a3f927b4ed4283b750feee9df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17060794ab9f6806ab7d5ad6a626579686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e646f250e05698b01faf2e8a111a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1eca6b15fa2b82a0ba1c7ecaf105b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a71b23fe3aad20937d40ffe33b4b76689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693c557f9dc9fe94294bb916d4be47a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dfc912a065a9cbe7ddebe4bb1c708691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac97ec02199f9e559b204017904d889692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171b253979770e779fcd88f982118ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45156d95f1ac4ddb72d566c43895552694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3179d13043e302a38302ff30e00b3d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e085604ccf857cc6efb9e0d44b625696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d78e2c12fb142c4505d0292bee3331697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707b38a4028707455a23a672750d266698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194dc73f8356dc5a7b766188f3b0a04699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0da53b644b1602bf75b99d6f946909700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080313954fa521ae1ba31562b1f773cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef709d9bcd8e38270445ba7d9355460d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50c063ce1e4444e893a6b607c1d068703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51f1144d2363d4a5426467773cdf55704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a9855ecfed5a584f4b93b55f1720d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a48391d0450fd9abeef7d10f6d7e17706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70d65de2e55955137404bec9e08e50707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b07f3805f8f200f11590b363dfcb8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef8a9ca4b6cd4c56b53051c87ed5cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58596763858adb4fa456db9eb49be6ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fd11decddb606c389bde0a801bc88711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405eca308b4eb301ed071fe5da4bc04c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68021e7eace8102f7bdf73a144093f14713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6fc219af4baf7946532193e68762b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f2f68af24d9421de7ad2ed3c7b1e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd94c490443b7ad40c14f0a47fe8b40716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d9ec1b2bd3142b586a322544654c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a307ee7daf8b6ff737df66052677bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502597f3b12a4650ee7f92535edabc46719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276bd0bab2227eee8abee1463aeae5c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a736e78bccd13c565ddee833b2d311721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd401e73fd82c7c05b715ee5d9b66c2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78252bf4e6ca2791353eb956018f3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518380ce8335f9663062beefeb95345e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a5d4a60bd4b0c90078f9125ffcedf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76904c4bb62613ca6784056c5aba637b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f386f5926354f664132b9cd4d5e04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca739baf651262f3b58cea2e3486124728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110b6cd2c9ff53ae1df1f6047d97f6a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a60795d04bb9dbd9dc0acf759e8828730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff34e34eb976c5882f306663a53341731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e57ff24c0d082020b3af862ad1f8c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7896c176ba1ccae0dc680575bf271d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fae1ec5b06fcb186b6880696e860b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813dad9732a7c2b73e15baf832aeead735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f336c632f859716083ec7b3abfe67b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95034453674b04cdcb0a8a35a2e75f6b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383e03e9498959e7024e84bb3bc5a51738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe4036376564dc4ae0695cf2003460739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bb72d58017da0a4b1cb61541d76cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd0cf8a7b15fa378fb09e6106f1a14741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da288a6a0650a65bbe82bffd17dbe14d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbabda626a2136f78e997d8817c13eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb02e1ef480b3fbf0a7142d31a8ead744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ea0526875cc348c71964b421f246a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700deab3d2f404530f379d84715bfbdc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cd990f5f156571cf037d399738e59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f064e4b75e6c3bcef9f52078640d34748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072c091f0934b351f99ae688d35bc52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ca158284b675a78622d3f16c0df74750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13d5cf122eb254c3e4d41a9d29c90f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df3d193ecd7604dabfe961ecca0af2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791db11ba0c21b783d6068e6821d253753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a90fed6fb03636f990cfea772e5e3c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63306001e2ce2177fc85416df33bf95f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb6da7ed66755e1c0ef0dfe60ee321756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61958ccf93f0046d855745f55a700aa2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b888cba300983c517575fcfcd34e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336a0844b234e56968b9a0146f68229759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ef642794f3130b36d0a25bdd59a7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a161d6045c76b3555b150213267072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338d90aa66abe85c892cc1154dcb2463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fbf6b4802a31322fd9db377dbf2114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267111439147a6ab4d7dbca6cc3b76e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3252435687ee5a25e5973ca2ce6e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620419d65637a492928e7d375f85af597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d243f046f6689f85c7e53c2b58db3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4642205faafeff8b4f2cd2ecc13ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59f3fe27d58c2ca6aaf907a33a0ec710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9704fe72e99fbbef61cee22a03c021411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c139dd927ed8839b1966fc9e4b0b87f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d18b8c469cd8534ddb35db2473157413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35f466de5995a5409334c10a8ac95d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb73bbe0f318b39890c6fcb39b1d7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa251584aa5f47a7fc1cad7682d06fed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec05c8b3410bf201acbfb203fe74ad417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ce0270dbad85fac78dbba8c6e062018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dc482c298aeaedcd80fb87fd213bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360eccd8d4cb178571dbdf29c03453820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49e31025a49099b6c28b0d9962a16421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27474406bf647cde087b268e41c88922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e936c75298d06796c2f3ebcf7fe75a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2369f68b8bb233cea0045a5c9f362c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437f1b02723f133cf0b40d81f1cf44b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fe643951d120a29170edb0130050626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634aa90bc8b698ae7d4f32dcb714d38127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032a673eba0c9755a5859b05b1b873428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc31ea89d016a2bd4531774041be25729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d366917a18936ffe1101175d61d9f8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a69dc88fb24b07fa735919b68f1dd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb244ce63d2b20774907faf1c06ac34332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78456b302813d73e6403c565b7d9f3ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802b906723f21723d3321169743887134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe41d50870dab762cda3d2607ed011535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c769514b91ebf8b31a1a58e5c8b5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e882aa0b206ab10fd67832a86240b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fd5317413d89313cef27a295c146a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe836e7902a16bb0b0a38674937cb5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc18df3f1948e3c13d4516630498dda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991e3202c258641c14f187867f967941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868c114aa9148c95f4898062e60f5c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4919cc97bf2013a0657e1a0cf4efee443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91e01323a922f6411cd336c80127f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e469d03f6c0623022712f31ccc6e3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5a01ee26f7d1bb74a2abf0787488146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca469288215ed9be00a511bac31c618047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9fe4cf8777d0bd7c7a42348ba007e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585d05b5e7a60b03de1dd4e93e4cb9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c525cd3356161463f85c179c350b6fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60cea52662ebb9594e94119d796e6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40c75ecd067956d00e44ec70ebc62f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45195383d6106ca8206b82ec9510c51653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed8f35f5700bdb3e36cb23c75f638454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ffad75e0698fe5018e1dc56b3905f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80dd579302749d9ea6caa93d9a292f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dcf35b022b0fc89f86e776124208c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19c4e2d8b8e7761b6ec92a2576737158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efb45d400b6d72b9b9ba915c4bee8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3368961b8e2d2b34ed0667d06d118ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4f7b207298fb5e8b42a25e2b6c55361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522bc3d272ab546993e441a0086772762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84286834dc56d43149ca87d6dcfc065c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce37f9eb02aa5daa3b1ccb4df6d9e5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a97853717e18ab17db98c007404abc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75e6a54fd8d524a704ad5101d1c05466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80ba8644b9a5bcda36d6d9867910b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859c700b2a870741bcdb3d8588a517068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19171457e586aaa1b4042381e00e7d7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb571e393ef1d701e76a8bcf83d9160570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f006182ac4bff44172fd0a5d2af706a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf2abdc1b96564461d4f5bafb0a83172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e979027b19d2329aec12e8d398df673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dddcff370c8dfb5cc2baaeab37159774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ad9f484d71de0fd62cc059a923dac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794c99709265cb61f2b7280aca84a2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd1e838c84f991983acf76ee2c008677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87f62435a47f7a1ef0ab09a1f0938978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b4769fb47ef0d89d2a8d5dc35344b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2a0ef116da4519503ffcc9d66855e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf20f35d613890e458e6b64b21f6a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5902454a1d6e6e7354fc7ccab419f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186685860e4887a3e65eeea6402af4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469061800dc50eb4bca0cb551d7cb46f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974a7766f44abd812a4242a8a26906e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abbc2454df246246f967a2b784486586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70ca5cf740d7e187fbaa8ac200c72287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff64020fec6c79a9da5f367dfeeb7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09e6965eff986cde9373a4fea38b4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be138e3e88b9914a5eab54cbf32896b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ae386a612d916c427994e55d57c4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa3b5179e98a1afbcb9dd66278434092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5825389926c7a5a6eab3a02e17be1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e308b5c4a846b3af7d2a47d1e228094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f3f0e2b0a33de1d80ee729e912d9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeb0c521bd9b379c0ba9fe0fc3f5d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f480cfdf262db4a286c5e0edb042797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794ea87cfd8073b84c6dc3413b7c43498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad43a2df35e6bf835ed071d2f50486a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb7edd174c85ac308f631404e31786100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1aa97a8f0a8308366f8f57573b1f2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423a4a63e4bbcae0723888aab8ae8a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445818aedaadd7c2d0726b2c71270c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac71fd848afcb419ee9a80feffcef0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87f66c8301cee7a6cf32684d062a46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509801a243049ee967497d25e18abca0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243b25a7194bb5371aa4074e8c7f3dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce189754b1fdbac7c94112e03b7f1599108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69265bbd1c0cf0d3ba68640c7c2be42b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020060583de838b4d0612560ed710a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a385b383c70591572b598bacb545831111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918288f22727ceb0886ba12107eef07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4f5ad83c690f463a002afa37f9654113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c3f13a2c86851cd08df2a0323bba4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9793d9e8f10af3de3a3a92518aba55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b81dc28909bcdef2540a3c643cfc6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983ea6a499a4c82858716a8875ba149117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5a4b3433bffeebe39467d117bc01e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b46cf996959a82535ebfccddf9983d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ce9621dd8df46e4394f9ca56a38e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52177b1932a1c26a771f66e1e3f52f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af781994b3195bed7cef67729bcc66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695589effc89e8092b6fe08a5846fb47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07b9036c19e51cf25623222132ad5b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e19e6dc373d0c4685e999b63701409125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bdb23389f4bda81b7634f7a1b505d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9be468049220336085e9416e4d0ee5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54f4c9fbf99ba713ea72413c6c5c8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca1c7865068f22788f572d75c50b71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968051f8627348db84c925bd21ba4ead130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22872ad271474398b725a0db66fe3f31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42940472875642573379ba78600289132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b3b6ba7e110d987d05d037713cc34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bd91591a226fa925554be18b2c062134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e212e22c75b80485d1860727025ba4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cbb38631c33fa12386aba0d2715a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e0bb4ea91ac9a859d89100681940d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee359f96762f56c0a4a44236e9febcbc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43892c9c9bab918d2c4123a8872e34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febae402e2242a071ce52868c7cb5a63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d659a85d699fbd2c46fc0c1c608457b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775872667c10ddeb9c7ebb4d4788e191142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7423cde3a1c7bcff5700ad6166cb0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2032b7533a15529750898f89e1c230144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600ca4989ed257e56f8637c372dda30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afd8f7208033297d186795d88346d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb327786b3d24d1525b679f787dc7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e0be291df950748a450c12a25c0ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf200775d4774b85f35e54b1fcec7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fb289cdc007e1a9e9f2f490f0df12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce1ba9e34d4f45d5bc0a0e95e44de1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e988d491fe5b68e0221f8b1f6fd908152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27afff469a65779dae02f963307a1ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af22901c1ea93b37b6d67217ba62be5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73597156eb6fc310345963ddc1b06a72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0e44e1ce05d6c4cd1feb9f56b2366156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67ce92ae1b03db74ef46ce2185ec0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875443f3496155a79ef16d8a6b74b305158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45d4adeef6404a21e66e6f4671cd9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c139e88c2fba5b9db5adef71e2836160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27945c5ab056d40b0fda7b7be2e22455161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcad60c9b4aa734a3b302dc7dff9e6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ef3a8cef3f2ff4e847bb4b6aefbcf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbfc5f65bac409d216ad7e267fe63b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a621a2f08546befe850ded1172a018165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd899c53b6541782c6bd2894e4af840d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203b7702fe7006873415667e4b8ed9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8d85c61293b01327964f1491f0b1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe03212adf41fc8282043d80dede25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7c99dd1b2f6a3443abfbdd04f43c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89f3bab18a597e059b433f14e1d07e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5aac4e8558d37cf6afbac6d396b0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa3e4f2da4e46d3018e8556b453bc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79559c9076b79b9757ecd0dccd928189174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48ecc1a3660e2e2fd0239ab70396c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c70ec745f962fa785c3027a7ab1b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523be1e5e15986dab3bcb5a51fdfff7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fb3135530a5aed0b755819d52ae39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33195ac64e40fb07f84794c60c989b0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb138a971402bbd92b0a3d34fb646ec8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fef7b61b625cfe4715cf12b4cde4f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd4984efcc1e4f2c7d0f3f8b9ee232182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f783c34dafd17e09167eda84e930ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8d6261b5a367eee6c3d166288594c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d519ee919e4dbc913d5bb572c9d7b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842b2a3dfa7da7fa73a1cc4cedbcbc3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983df99e21657d6b73f810ba2c269e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d75dfc347cbc4c12f19f19b0a0284b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477e6a0cb442ff55d2969d3f595c9c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fffafbb39769cb1f18259bc88dd1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ef16d6b3ab56e737aa25b38e23225191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb86e349f73809f0163a31499b6cc41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620fff36d6ddb5ea95d7c19fd91b7ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce29334187a2431c9f91734300b37ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a52106e02930d15ad793028f8b3b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a634cd7fd2dc2eda0d205936caf8a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92caf4adcaafccbe3966afdc901261b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba896d3f45069670aa796e1e8007fb3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f921c3f475575520732b566d38c94c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e0a099a2c9f45b5ea4cf0075839e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f4a19b2b60f663f2ffda56944a3f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8666918e72f8e74801e2a03ffbeac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89444bf7c2dffa98412365935a121a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c75c5986006e4ed743c668da45416204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5808bd2729e57fa7a04751b5d135ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97d5a6a23ffaf9e81e5787b16c3e10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3de76f2505a6b8939b5d8f84b29d69207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a8710869f0a8560aacadba0f83de6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398691e8ff193081a247481cc3271bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275ab2345a0ddd5b9880ecb950ed75c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd671a3fe6b3c3332563e1ae59ab6d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e93b07f4e6aca036910fbde5129268212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e0d4111fba59b372dfe1a914f2584213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8883f01d912423fa7283e1bfacecae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf81edc18ee1aa74f745011b7b9105215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017384a73883ef3422382a2f3f04a1ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f541f96254e999b15e15ad32f1a19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19116050ff70163f37e56a3b063b20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fe882407fb677663085a9b3ebc7e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190540e62a799480b178aecba2d637df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06347e12ffe07122d713c1a91390c8a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483515033f093271e02568674a06810222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e52f2c030c72726e6638ebd772b2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5290fbcb3d0090554acd388fb73c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa44c745ababc054a31152bdfc7257225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a131719f44c37d580a3959098e3a61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef383281bcaa782b85a56f04b246472227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa72529d62f7f27425cfad5a1fafd1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f8b819b35bb50b6dc5f29f2262c05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0809b4f1d419d77e3000a1e90cc87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b8c1395402235e40cd21724e117b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa7da1a6bf55eb15dbc33134502a6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8d730d6eea86d9287e13d34c14d5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa55a9e043fb7292409d067b828effc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bfc48fc319b9285467f19e45df2e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ab7e434d30b990d3240f9b7c8612a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c728a24ace16cf90a7ccd95515401c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe23437bd17150d93d5b165670d1369238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d1bacc860e2d98d4ba9ed91193179239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ce30c2ebe488cc350e24485c57585240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0162ff705acb3957ea20cccb0d2706f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dfe71f06199555a0b0a0cf43738b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc46a64212070ccaeb73a4b9a384a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367601ba155bf1cc474a3384967aa65f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf8ab472755de54cbb5f98cf3f9b19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa3d4dba527f33ae7750e3a67e2b7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a2dad932197a4c58952b0c9973021247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843974f0bd5f72e570da0b2afc6cf36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee663fd29e98bb38be8c94bda84d18d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c633cfd6b9a90f78cc95c27e04b480d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcad6f33e201011b4ed2a43ec0762d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2e2081edc50bf51ffaafcc22c7816252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72014769d0b060ebf729c2075d48eb9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ee0834c3b5c498dab0e6f9a724f6c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9764bbef1f4ff5e197e875a565c39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75c63968d9b629930d1428d410b3fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272d78da0554b1af7d38a005058acb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c2090c2162b3ba53439f24399f61e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47ebe60840d62d521607ad4009bc08259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad74037de03c42b1584996e0255dd9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c6b74764d2e54773ca394c476ec07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a501fcdadd12af98aabcf9c671075262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a407565c1346a81d6a61ee0b0ad46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7c433b15d87768f403481ae07ae8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38452d0084cc9fed3ab86d7ac4cfd777265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec439476cb93355cf15470034969f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccbfd3edada2f9427f816da4b9b19b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c617592274ff1881ed2683b9ac5cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d0306c7f2a6a40a17e822fb969a25269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930386632fbac634ee901ef69846c20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad10667d605b24d048d278dfaaa768271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163c19a83655d4a83c1e13d42499830272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bae6718e487980a8d70ea855e0952b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a863e4a0a320ce129a548ed9fd227274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb9fc3466c0aca9dc7946abdc5ccd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683d28fb0201cdcd9b8b3f8318b7555276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdeef6a37bec71eb2fa0aaa81f09e38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84700a9c1bd37cdda4cce17581a1f6b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a0c922e508b0cd2bb52cc4c15eb3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eec9bb7014bcca8cd7a8e6cedbabb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6cfd00f999d220e8baa0ddaec43de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15252099e7de64153e92a7b8161beb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eb6b636a20f55ace0d1f25e1179ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa4b9a9a5b1b7b439f4197c12bbafb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785ed8f0c3a7bb4776e5bcf271bf672285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c27c52ac1a4f61e6e59c7ee5c19f56286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0ecd094929beeafc9261c4f1efd3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396190fba8403d33a6aaec996d80999288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdad4a78649d56ef9b589606d199257289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d4fb44f4b828278f45f215b4dd56b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb0dc5edcab49f0c541cdb9e6e50d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a19fe673223d68db60ef517cca3a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c77ff201fc7ce3c0e37ca25602e037293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce43193babd476699be9d84befd851e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24202f8875ded306b4211d73ff7a8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf9084817b4038ad297c3a6246f309296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d668fc821749f9f47c891c43820fdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0068b1052762d68e1b7ff10a56b6f65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179e01c25ad07eae8e33b4285d026a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081c711f671f961b0bf7ab2d49639b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e149b75743625d392ec0849959804a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099201d93b84b5d92a2cd112a0a6c975302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183fe541973ba66152c09225a2023ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498db7435cae92998470d1685cd1f29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723d0c92bd2c6770c6808ce60a28061305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71782537e9724966a9b5794a991c9e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f517fc2b45803a67667d2a2bb3fa775307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0600cd4b0e891d76d1b4b1c30ccef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855d851a7993752a3624b70fafc751f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882ae015ef5a8483efb8c9b22c76d55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084063a0950991eb2a7b58c743a0cf99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf4af502178dc43df892e9fb796a40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e68c039130ed65911799499c3fc775313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cf10d455a8488c20337ac0989189b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789f81472dc14473ea6d166e2cb836a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba8f24605cde7f366bad0aec2109a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffcf97cdde2b962330c045986d7773317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f09d853db40c4be514d77fa27719c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be928dbb45e8626e78e3edb1c609d313319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d32a9312fcdd3a5e0627fcb66700d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc24f619b0a2d2dffb0a77f57516c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bab8ec53cbfdeed44e4044a28aa20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b12ccb2eceebb78711361bd01aca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607ef633a984eeca0aac4671eddb195324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde7d0ebabe5c87e7c403ce75598a25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448381a465bf52f4d63665d51daec19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c53dd83ee9b10844a14f805f8dba8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057595da9b5e83ba33c7231b2c2d86d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9558c837f323b56d5b686786493c1f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7077299091097da8716c1efe66970330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386f6ef18309ae051b2499b9c20d2ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d720cc9533575456e3b1b2fcfc11a21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b88dd3c5cd96225fbb7ced804edd7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999579fb057b98aa42b39ac99989181c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607763a664b5f19fa4450d49150ff6fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92263ecb297ab8a20bc0f763435840336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54be5e4237759fb0f5fe86d8ee7fc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb22c9985b575d078f56a64af2c318338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2876788124ca5ddf4ed60d9b8f73b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a07b7ca814f3acd48bcf3a7b5da16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4906cfc8020b52676b053ba0ab465f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1e4144715dbe238252eedbd6fc73c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5dd05a7ab9aba4b75bd09a26223fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d636e14f0fb32610023bb38f17a905344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aca97902616f7f55c150014f23078345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ba9bd011b408b692bae6c34b75d17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5fef1c094857e29973f06d3491ee4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78eb4bc14219cc7be01986d96ed16c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548937b95d95a4162b7a72c9f8487538349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc4f85737b10a09971fbb81b103cb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ddda0435c5bf6aa6995b015f737f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde93b898188907284eea07a31a053b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b58578e0707b47223b9a0703707f22353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ababfdb8021e8569f9cd45e852852c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905641dd34e8cb40a123432afa7a9a29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8b78e4ca6fc369be22ccd18ba6396356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e0b1d7995fb1cd25e0f4f9b6cda35357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e02c0d0357d6ea8a961ce233eaad4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d0ebbfd3b7fc46e8350a2be71e0d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2aa21fe5b37a594741a58724027baa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bf43f2979703bc7bc5b2786103c28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72cb572206bc4f36835c8ea6e4a679362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fcd1035e81097726bcfa3c3f91417363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc024b80d2be3a579384e48c9f1ff987364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5e8a3818ec7c1779c7f3b329c70d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a6a4e899e5b7e6b29f97904b34c68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603656e774613a37d194b9cb2519250367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb619ca3ee995e470c16eb88c28a07368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a57ddfa64f08821fd376c031d3884369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1027ce42c7a0259bd6242d7f6674c69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7792a911b85165e391a8c2d9be9b00371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad3e429cabc0fb3ff0acd5347f45d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94141edb230490fe40b3785e5bcbd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33ec3c99338876ca645ee184ad1ece374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ef454e13eaa3bd079b2bd2d68393d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3dd583b160e3c6ba580f60de4d3c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876b980489deb5db6a7a1ea7c95bb5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bb99b0ec2cd5e3892481ce08b8961378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbd4cf0957d66e12eb75469ffa3b21379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a3be20ac3eaacf8ebc990bd324c33380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780c6ff456f9b32fd2679b03047afe6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d621cee8c8c8179f9cfdd9263a2a31382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041fa2870280f7909acbde1f0c1a1c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d67f1a187cdbca84c113319d5ac86a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6b67bef4143dbcc444935ea8f00f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef5baae5f28f378468d832b6cbd604386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db05d849a14588457ce80170fcf79c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11933173f4461502ede009f990d9215c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204cef557e9cd8a1ee49ee316e3173f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad7892988029af12dbee002c918a8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951814479970b7b22f1a150d5dcb74c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c066b8b41fabedcb21bfb8b9aa0a805392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a367f22f0d6929fc53700c153a2d867393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6ec2466dc7f710ce429bf7e1f402f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44ebf744759b1b9671523931e3068e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465c70fa176f9b0e0a708abbe7a1412396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbbfa383c7f8c066969c59ff52e7c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ac25a0eb9b9941a0d5ca6de692b79398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f4c259aca759a9a70da99afe8d56e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e43e0dfe4d6e41ccb7bf4389c7f61400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dd7138ae196b2fefc739e2eeed12b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680927342a5bf3ad58298c13645de347402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ab8d04eeea751514ab14fad055b28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bf25035e371af5689febf9bc62200404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3aa8648f177924f59b06b95eedec3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920388faf19e20eb5d0892eeff977d84406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2112059282bb9ad90b0d9316e07262a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b483e6de5e275ad3086f2324d90fe4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddae90c499c8d7ac994b468a53a01a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2219f3af252dc5651a0f1591d5d2de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f11a43a2251c1e67a86969c446902e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb304436844d2f8923585f96e441415412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125b2d510f4b6d0dd466f3acb78df9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa40ffbc64addf4b7b5571a2b09bce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dae156da065b16d09722c676a209c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b857873defad0b190f310e57890fa8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff73adbacb25027f4614d35ea9a5ef4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac052694848025d4c2850da5f8db237418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5079228d011753253dea306e2eb0f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290ab6ac5741e88051d5aea53f59d16420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877694b78dfdd1bc844ffdd871519a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254cad43ad1a6dd8dd79d95696e698c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb79a671b4e9d083e0ad93d3aefccf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5943074715abd7246d6bcf6c587a7f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484eb519a8cba351967f530bb8f1faf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8c07952607d3c1219f28455337e88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02264cb7cfad75438f4a39bc0193d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b39138a519dc709577ec75bb06ca8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fe9661ddc18308c61d31f0d959877429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c06372653549fa41f2138954df29a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cb7a8b26182c59e45ce49cd7592f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f1ebb8b13890856a4fb0d3d3c3fd7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460499618c39cda6998baf5e3998106433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13121fcef9924da9c1898e85690bb197434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4f625d123090322e6b5037e9e6f7d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42cd4321ec3d06d211c7fdb4d8f08e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42d24856366090c8e167ae7aea91bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09835af8d684f8e3a3eb1255a341cfd8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcf97debc63573c9479e39b2154e4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e228707f7466a63707617c729f27b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c3374bfeb3eb5843ead11a7a23bc4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e06773868e7dd07e5c290e60bf42d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5a1261eeab3e1e04b2dc4d96a59c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad6262e5c40cd4d43c339c5302e907444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a93d26fa49221813a1a2570d4dcf8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729356138a298218a3f6cd2fcfb5dc6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f29f8e3719c368a796738d48eb4128447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2517ad65dcb7d5af92cfdb7e91e29a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7e4386e12db1acf2b44d2069c4bf6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b059b1749586b2f2bc3f3905fc98f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c0780b7e02120420229a513afd425451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803b02b099b871265326e1876339f46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd45795f626fc516e3a529271b7a26453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aacb89feff5d9e9598a0afb5d5e048454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a09ac8780c53d85b85e281fe2f6d62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ca103bacf64fead123ad5666fab72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e71e1e3fe819cb8a7a970cf2202f79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb66f8bf71f63b59598774b8c211d87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113dd4fbde36cabbfb521c0f46f2e51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf8aadf44e3f3c85c9596991299e11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa65c0c3c94c4beefdaf9978010c03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce9ebf3173b8611ec9e346e7310c35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628328fa01cbedd1d87ac0efcdd0a29463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a6214dee8a0d746b7a5a288ff59d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c79fad7de00d616bd86f3a06951be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be732bb3d14fdc70e5c0567e49dbf40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace7e90cd9bb387ba779131665f8de0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba3e8cc2f62a85e3a6dd529769d89f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022bb6855981a36c64a134f123c4547469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1092b8e618f6fe6fd0705a579c0642470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e37489889e8992f86af4ede2a2c866471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206d4c3c8eb948adaed93c337c2c4ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c3245991aae833c83ead04974efa2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cb53a4870b66394feef68726d80a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21321f040e6397286e1125f3270a7d70475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7188d7467d758b78d8a4ab962f9ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90f276a079e4750345bf4678df893a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec324c09619898c3ae6f6726f25bbad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46777de03e291469865c503a6fba87e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367584d91b255932e3f4e8d9b422de5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2a0aab62c77cc5d626621ec693055481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e956542bd75680f3dd577c2833511482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518cbea094c5bdc71fc6f2f9b09b413483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0e0a1e539b5e86c738b99e1e1d67f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51a0ad0dc5e281736b6c00dc1f09a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25666f6f235ece5f86b79ea707351a0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6ea94096a7726b5dc1cc5050ff784487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099904649401ed60bd5f3236a0c424f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a636ee3e3fdf3f48decb702d0d480d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbf85acec44ef81225339caa160484490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c798a9e12cc050bdfd1f655d05fab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b12a58fe088435a551529802f95fce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c461fda5d1a3d5fc5743fc55f064ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f9478cc4932016271aa09410e4925494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057e06fd7ef9054793f7c25553ec9a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f25d7c3ccf82117420f2575872341496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcfb7670a75bdc0dca2746adaeed1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e96f5886167765cee57727a499c460498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6b49c0ccd29a5c325a86bc5b56db5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1410ed2ef51eae0ee185d6d1c0ef080500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717820919af4bf216b2d1f57a8af1575501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8fe3e831bc1dda26a247c0352c8bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc226bac199e0825959e80ceb322ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea694bb70910dff5b2eac7e37f9eda57504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b7214069c33fdc03a17645e73e51f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1610c01cc6262867aacc2338b01d2be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0eaf73fd91455195383adcf146100507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e56819c20cdbb59d6e762914b818b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d061f686f56fe82f0d0ab3eda8ca018509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad282ee4a28cf58562fb6384ff13dce9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed0ef720f85e759196f9cdd5457662511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7de860a0c16906021e715d688ec83c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201fcbfecb3faab6148b24f1fba6936513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff07133eccf01ba1f6562f95cd7707514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b6443a9a002241bce69affe816f66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90e46e89ffbf737b4fd860c44db2a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa445f029971e65716dea1fd76248dac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045eeeac99f4dbe34552d164eddf388518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f6702546c4e19d0286f643b2a1abd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8e25a72ad9ca2403c43fb5117aee8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc518a8ef15def4bec41e642fd0249521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce9bdbec70deac75fb725fc5f5a8bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84989ed9763519d8642d2506f6bc77f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baf0a53a51ce996b6a723839398786524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e7f54c892e6917aab9a27bff00cda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099c92e71b41ca83e601c0f21016417526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101a7ce99fa2e3d85950f6753633bfc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205d8165f25dd843b34ed3f140bbda9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e60040a4f32fb6ef0d57c9e73b99a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ac439a7c9fe2c9b37a798edfd8acb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63eaaaaf22ef726c78f475fead505e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29af659b8b89c82a0f61e45cc6e9a37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd4808e406ff9c9491e628bfa4958b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f74e9c2b2e9da868f3a893f3d6f1fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e31ca29c7a9cc578a4d6817c196036535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0afdbc9297949c74a7471e0df7b4ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986180d71a286029afdc7354e5e9d8d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3490cb407a3dd321c386bd19edeec5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf5ae7a90b01a7fbc12e3bc9ea8b48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484d38e806574c23f3175c2b3ef951f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcc898eb67a5638ef774731f5fc9f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1a4a6a29d32696afd9d5478a36b3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fffa91be5db3df2542cc6ea8e14cab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576a5f1177c25daf38d471df305ca8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06569a4423e4ec8c537a5c5683c3a67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefac583c00ae6e24e2edd3655392d54546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bef0bcd865a811a88cf53be613cbf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aa9d16ff0b290bf6d99f31f9da623548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ed68618569c023d34fb67d529f745549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75432af5402eb4da1926d3997786513550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ead8bbaae33a645fee47d3898d3970551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2334a294dc6823908856bcea960ce1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c269b2e81f2f04e3cff026ccfa7e6e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109b3f0804d20b4b2997b3e8f5d5b05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423e3a3f0b1a164df99e3a10bd2ac32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b172fc094649d60d0ef822a4fce87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6cc687c35d6f8d054cf78802ba279557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bd1c7b50baf33839520c99d635145558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7adad3c7a570c189ed551764502d3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4273977021314518f04d7a5e060707b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b741822ecb159727b9d70659b3b5b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79250c60fdc79e0b2b58c5370ecd77562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d9195d0cf77340b92ba6c559c89a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6a1b3286330e4d85c87fc2165775a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837da9398014bcf3dfedab1178b4cd9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a7923f8173c04a01f6b5c7514dfb2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd287a91b082c264d6878c4ba45f64567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c6463779b0827bbb2c79a5eaba6e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a627780e9baca307f2ac40fc18d44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb724ea7d3ba22adfdc7ae85285d777b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec41e832437e75e6fcc9d74e3530d2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d24d40757e5254cd58882feccd9cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e347160d25287652b6d51afd25d6de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5f9b2ed1fcd829629c18b017718eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0784601f03f4037494bfd35254542575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69360aecbf24db4db01deb8a747643576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f30a796a5a66245910ce768975c6c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd46488fca8753091b01f6124cdba6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7e6c772ae6a410f90a8602fa506e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed55f6537212e168f7f9a2a33c1b04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6fe6e9b5b1f27574e4fbb950c4450581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204f4065664a8e11687665f95286481582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de076a4e6e4fb99c70af8958e7f087ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c024f315a559fe05213bcbb1769d4bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebc75f2fb942879668a14418fc5ccb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140357e0c3fd8ab927f22f6f0fe9f093586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ce1f21a262d1e52b1f2620fc14a07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ad07db3c17dd61940be388ba3ca8d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80218b5fe0c29e6512432784b81ddf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fcef45a02402f9761bf5c9e20c3ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b23b38be4b7f366f0f82e35a688701591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e6f2fa34de4bca401b197a2e06073592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ab040d2b7c4b36e2353adb6502f2d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6df21e5c5fc4b4608c341031a51e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d49b4bb60b1491fc1217edad4b6b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e67d7eeb8487366dba28985dc8da3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11339f0d2cf358a84681af729ce37e53597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4e1ff6f65024353bfbeeff2afe5a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460c938d82b22abe802492dfcc529ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb9f3a890aebad45527e3ed4e03c08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e62b1ff840bb0c433470ff6c8a1fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848b19ec9395fd89d1390144aa8dadb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d5b22f336ccfda626383d56a1c51f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96ab5c9744d0f22070ad69ef41913e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c4514f20cad6abf1af81fe55d722d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9119272a7ea690ea6b02ad1d8002b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314023ca94cfceb46c0f57121fda346607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996256232bd8db6ccd2262069ee436d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6514cb285c5da7ad7844318f2d30976609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31e6a1794cbad4caef77873e092da3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858e5638dab6928e79efb95c1717abb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a43d57b55b6147751f022b8c2c6b76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16c697dfb5465c4e3191f48b9ef085613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2061918f6fdaf309874146e8265c6f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81c949dbd53bde11aa719cf2c87cf4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd853d07e8ebd2c715100a10aae059616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fbe7f61a4fd34b7993cc330283547617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000b68063402aa6db2529186d071894618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6067125c7f32a0ea922c38681001c67619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696aab1645ad633634ae8f348f22b7c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a648464056ea62948e2ad7cf4b5c201621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e90771ddc6a34e4b155565f1b030d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb50e697555134ba1a59e0c81849642623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd381f5582ad30255a18c04e45aa54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89b8b375d158dffdbea95300c23823625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13016912fb7de05159a9fbc8dc64ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b458072215dcf139acb33edb400820f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c0fba2dc35614ae2175a312e4ee41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffc52b00f2026f80e5eecbc5b0c3df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be232b4fbb75a7a5ea309e6c14bccffd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d770a8a54f1c7c0240c48b1c6048a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739a28ee2aead0304035fdd02508de4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873efd4697d42b29dfff4b836eff35d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d590d2ff1e149db1b7e878858323e30634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d50b5bbf143e71657ea56c371489d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29028cdf426222bce1c0f0d54cb62bad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f1beed102af03142cd5dd0d7b7521637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539911dddb32d8a3c7270a80aaf2de40638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818942913969c0b8a9d2503bd11b0c58639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e03f471fc4f7fc4954a04a096afe48640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f3ba993851d6b5020a32334e22e3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4a9ca76178e5b037d6d05175cf517642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc8a7091b0dcb4802db541ec7a3f69643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d672140079726a7720dcb0831208b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b630be4b40c3ca9ef89366d2c8317645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1494f8a922cd1bf2d80a628f117de6a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230972db10138043d203d55c7813297647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f527c5d602f1b964afc1437a9e6a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a2196ec295342bd42d0a8b3aa8d03649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5dca2a1db81f7d71edb546a022193650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec11162c33134111b6b350d8d52f88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c505a5f5d9fb573c910f2ae3f0818652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3418f656ac4e76c8c20220d7e6c1d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354707db9d9d985f87cb78e26ad11b97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01b5bba0e2560ab2542e6ac06805cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e123faa60dd49aa44790a66f21e5af4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ece7cb547c8f6e4aac3ddca640489657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a0d6e548b2721db64f3f805abbce1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57680896ad501b65b5588f5797aa4c78659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ade63b041db9910d5e18bb7463138a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea0cc77cbf067035d50aebe942130b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4adebf8ae53e28764a8a7f57a91bb2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4ada5cadf369746a5c72c906ccc69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee47bd78a79f53cf64c0e606dd5ed1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d25c72edaa96f0b3e1490f3089f70665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f261714b5ac81a1fe7ad4ec261cf0ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bf5ca74367f5db3609395cf797e6c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f7532ebca2f7eaeae12d535d88293668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb755806913892f5c53468b11c7f754669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff46c8b5bb92e88ffbd11ae53c520d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c8d1946fdc30eba139ae9fd40c9c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749f6b6472d50181222dae6c5c79e84672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97c6958063ca28e37dd1a80b10fd87673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1f48d7cd224c86180ffb9374e2eba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17181f46403c73174062d6d38f06abc3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c6134b5016369b8aab6f95d1b67ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe27ec165d7bb75c5dcb88f20f43bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdba453f2993a5d9f8d7f4d566dee85678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023698a53b6676617bf404c60f82670679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511d01e21c4e6353952df20804a78db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf83970504c18029a544f07f086738681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40376839c6a206348fb0e908592a177d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa0021358d837e32a60da0397e6f48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0b592a9155b9ec5651cf0184bc659684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa32a42190d3402adcb0c95497b5ba6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88206d1c4d4cbe886bb3536d040f28686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7f0209cf6a7b54f68b084482db3f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e05afbe190a8c4c818358b117ce10688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8953954fa709c031c96284dd8ee2d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b33b1afe5abbda395f7f2fb4e820d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e337bb2dcb6f0eeb3fdca50564aac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980dde86db2529b1c9408ca5505e6df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6054c11945b61bde921e74879f4f5b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4356f2ef1bf87674f2afe76256466694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63ea5179a8a2e9822867bc9dc83aa1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f658ab3275acdb582c67da18682218696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907471ee7daba4d9057581ed92709f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ae1cebbeb3c809c67923772de18c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c469c91f01435c03ff3a0450175848699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f40993ec5c70c0e535c4050d57f75d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213b62c4ce0cdcc28a9dad745cd0f40701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d447edd74be862c350d35c8107e9d4d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c8069ad9a085c6d236349ae05baaf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa026cd0b1c2fc20a18feeb4e745a06b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d03a73206880b15edc0e60b0eaad8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a19dce2c51625f247c8c143cf1f48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121142894f1019335cacd3813ac30531707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a71cb61593727294f73c95c4529b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36845543f2fd1052b42fbc9e20d3a66f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d450a6965d7d1b81573b82f1c52993710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1901133d0981b484970c28365ed514711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84b48f52c4dc5dedfad74ad401d1e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643dcffd56823cb1a1d60ae8c7fcca5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ee6170439785079e0ab8155df7167714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7798ac4d2aae63fab0844aecf9279f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bc9feaf6fafb82e9865463081b0fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac23d6b9971124b428619524a41bbc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b73a5c72e17f274406f74be7ba620718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add78b62ef64a3923e0a71075e3a868719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e9a417b4f09f55db65b627612f3ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bd87481fd40c478c0d28691dcca92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8210b54e1a2b377cc0206e1b75ce95722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b856d8f34248cd3b3a3e6c1759bb8f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c381db872c56299883cc3a047bc73724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac082641e2c095aba891085170e84a82725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684da3ba12e34c73e22f197142f89385726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5017faa7fd149fd606ef234c0215ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ef53b9c2da5743a9ad325e4772dc8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd069b8fbd56cf6480822efcef9bef9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582ba74c76b830a2612873980071974730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe69335bfb8512c650da49c2ce0bf4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23388fbd4117c5a2c60e1dc20ced9640732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708464dc0ee2024eebebfa3232299b60733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149219faa8e52fc41c3045db36ebe4d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755455a1eee326ad3a5336a19943f95735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ac35fe66db2246682dfa58ce1e8fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28fa7e7f109ad0f2a435b370c58269737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d283077e1d3b79ed4bd3e44ae99a6d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb49d322df35d9cdfbc25e87d4a3f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3f266fa096b58e7049643e932dd0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03834aa7fc265c864263d87444ae676741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702c4eedc6b17dbde1ffd6988fb68d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37808fd110cce38cc0d08107be3e32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873ed2d22f5dc7afc8937206ca235e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83547430c8ac1d397a20d4a4041c56e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a9f19bdd667016906e4da3d7104eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda26e70200de77654268e99851d1c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde888dced65001571e39443d6027de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745b75f9fc86b75449ed561914bab3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a390e1156cdb392601a4bbf4af0291750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80e43446bde07921e810dbeaa8870f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336d69328f54589e90d0463ee2b6de8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bd556bda9e8a0501bc6db19f2f8f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25efa3a1056de3dc78b0024fca39a8d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa581a7f2fcfded1ebebf0716320fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1dda1462e3dd4fdc4a9b9547e8175756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f84b1b9050ac5745e637f83e9d6b08757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11131a43f5209ccec07a48b09d64a83758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23695ca130ea3f0910b603c96242640759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>