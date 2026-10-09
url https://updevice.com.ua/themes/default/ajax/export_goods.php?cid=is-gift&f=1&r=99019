--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd34a02b74d027536707e9d625514151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b4edfcf6b8284d9a7879d55be694b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861c19a167777ad48c82df3b570332e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b17c169dddab0be29d5cea6981cb764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84912423f7b49c3077398fa5f55cd5c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b688bfa87c2b0ac7eab496716ad56b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd3365221ed67784252f0acc415c1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a715603cca1753f26621777fce90d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a163376060e1154280b982cfa73bb379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf712b45e80ec1f7be85974995bb9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d18d65bb569430c0a82c3fb22195f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e1df8a5ee9e0309ac0ef84c81bec812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1611721bfa6c0a6926a7751e1f5ba013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f11a5161760738e4b6394350f29e1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57704c04da92c692edeea480be1ecb7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4158d67f5a513dbe5151266da670416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6aa712e1de86d2975e8fd500bb5cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d38f6378d87007d0d506b9667bbf818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d185b959531dfb8d1bcae676686a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b541320cbf60918480645ab493d2a8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9e8c808bc192250d5139e6661317d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da475a50a419c12f2e88ab224993e2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ec83cc1dcc348a40f09f05835079923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459fc2a50b0b0a2a78b6a68fe630af524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bb5953ea12e0f8bbbc4be7c9d2dca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096265ffdd698032ab90310d2936ab8d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8afe8427c5901f33562dc01115b06927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca948db39501e3e0844179f8c51ce928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec6c94a8b92be917febfb7da266ede29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24071a0f0602ea0c41dfd93fe2be10ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3373081c84253a31fac34915b4eac731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52d134712ae4149896cc5f770775f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2198daddb54f4c950c0a436ffd328f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94670415b78dd2be7eb2f78395a8a3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d4e94c78ab31e6fc9c27c419e0a1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d4022f907cadeca3c8533483cf1b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bc5177ebfade96f58c98210a6c2e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd1b97cd8453ec1486a3e7aa42f1e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91749ecb1bfa5ee695001b819a6870239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac12b591d111a6537dc654ee0c76c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694e35b6ac415f7a685da4ed3f2c2e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e304048dd0d7c788160b869ae0a5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109c29b015c38102320a76201ace4c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1636657a99df7798b4cab1160c5384d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece235884a583ae59cbf853eae4536445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db70ee6f5fc15cb4ffc7572235c286f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28597d5cb9706fe7dadfca61c7ee3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8fae64fc27f61e539f20ebbd4e80448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932698e1aa76c5ae892802bfc181d79449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b869a35e3982a027c9d02e1e1d39950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e34a44f7d5bfdb45a4c6bfb8a569a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942c27166ddd8fabaea472669b596f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed556a5bafab9d129e98eb1be641a6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b576afd854cbdae60e2db5c2ed53fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61ee153980f3adda7817a1910e885a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876bed5d54717f33a9ed6b41a02dd3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780ad34c34f701d5ad6dcefd8a4d15a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754b73edc73ca5cac599a35addd504858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fe2e3695d752470cc72670c397bc359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35ae5d700de3ae6bc2935182c2987960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7945e3a9ab446ba6ed39ab0c20a31461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf46458cba1b57aff4616644bc1d5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d988cd7c6dd0e0a8cc1a3204a74e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b64e35558d191ff64ede23b0a850464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984a3c7c2e785c95f60630c81b749bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3635b1b19bf7591a26eb39588f942b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a81f91a997951105f2361150bb856d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8a3ef0986d58f90225517bfb55c3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1059153b0349c4e54e9f6c1ca81924269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992428a29ca9bfb2475d02004c6f5f7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a86cf82c39e25ebfa12133d20ae15c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e46e465b4e52ea4743e003430cbb4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f656a09d676f916decbe147f10a510573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264381c52ab239ec147c2df1a5226c7b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0532c12b7ead0a006536150b84188875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117ec9a7d2616c54f3b2856e59a6fdc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe562c7ed5cf43b18d3cef897595a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7733d1a108dd9d69031c86cad820578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfde3f346eef1d7707244e86fa8c3a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad786eb7e2374ee8bd927842be775f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9401e5f583195bf2dd82ce2c41b47ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4180482ec5d086516d542b7fca10a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b118efdb2b39f7ea09470d824a8f4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fffe1f549ef47831c531bb5640fe3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfddc4401f81594295cdbfc585c30385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adf99ea031b656b136bc908aa375e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878a6e6c102b370ea59e15cb6212a0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58540fed69d4e3a3be726a523e4acb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16990a6ed04731f1db9c6560180ac489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83b3bd7468e617e4813c29a44728d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831994c563a9e5774f7f5c3fd98677991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ba78694b73a36bcf27f126823e58592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cb258e7dc558641a870dfa19070aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bd74561af0b2a17944ee497bc555494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d438b6cf76ef8ff6b1bc87fa5758e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56fa00b9e400e6c035d330a66ed6be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb049bff905faadfcac02e45a83146397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d6a28725c0fe6f7fb97216961424698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9383ecff27b95fb9b8ff5716956df5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307968b16434d0386c1188ff59730fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee9cc838a9e34d83b7921661ca44b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26900f210225f86c91b70f7bc8987061102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef140e5a97dfa8c784fff2b0c46c1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1c089cddc48ccb62abea36b28c510104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127413614a21f8f7570e0e0675a6dba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15302bb745daf29183ab654b904697ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf989b17a44c110a071a4e4fedec24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d55b9701978847f2ff96bee86531e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057035bc0465519d57c707b9d0b72ca8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60e6b4a90b8a4d730a5182ad51ee08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7ccf947be72463dcfdf43aaef045b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f632a74ab87ca26444f927bd96d52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba0bcc2de9f706f2112a0f7ba16129113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf886f6541145413cbe741001f37b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e32b05a184772436de2d4d1f425df4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e318565e06d620f6dfc24cde13f3cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f5c89ac74e3ceda556e77b9bf34fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4e0db0c2a6adbb9e0e211ea18f23f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa49d80c969687381b24e102e351252119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2960f921d9a6e8c6fbe9c0293e2cc3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850456a510b99bd5408648922db73ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674351a5a39997074ae65aa4cce5d16e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0817cd285efd8f3035d7fb87992ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c12a32c9b725228a129d46112011d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09a9f672d39dc566206a2bc174b9fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb136db78cca7456dbeaf3888c71556126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fbb2728bb6ead80271caa379da99b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f9cd71b130cc5c09a29cf57e6cefd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bb2c43cc226109a1d7c9c52970212129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1835ec4d4b731e98ed798c86a61f1ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70b8140dc307fb795f7c3e29fa507e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a67964b41f18327a262cde3e655d16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52bd028ae211ab77f4c44c3cf54908133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d59d7f0cfc5b48a6482a2a1cb6042134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe3f0220f347cf5d2cd8d0530270ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d7cac28a7336a09abad1dd6a6c48f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241c690be1f7cb1558621987b1921c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09428caf8a0d16efe21eb686aa800ce9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a814a7d19087f2c760994654c448a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e03fef9361ae122bef37055d822d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a36408468003e5bc4358394b7c7050141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6b1478d2f9168d2ad190769737c25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b5a8c7f964e0a86bbf27d97afdd48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe0889f158120127d4f162fa6dd2c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd39d95fecc48873a9759b1863abeed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc066d9da7072d3b1a153fa6cbf07790146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87292efcf2feede68b57b5b688a4bde7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5d0936c83115398be4f0d5ab512a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f93e4a9abea0889ef622dbdfe7672149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443ef8a67e9e6f74747d71e4d06278c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb6cd54e4f24a602e21c49cd91c7c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183b230f19e73e1f55ea301b30002ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77f6d12206feca811debbb7f63b9ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3252ad05a1e60879935475181a4ea29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9bbc0013de20b41eb1c05c846bf1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4821ae233f06cc20c50d203e318d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd07664389191ef167c9b97661feea8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edf2c0300224de2378ea22f9158a3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29db0e8bcd9d9ce2a66e880f33c9648159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14433d586a173d082c56e99da87959e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67064b78a0667eae3f49729207bacb12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f107bdf23e9a6259d70e96fd1bbdc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b12e27879bade0e924540c561d42fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324ecf7b65ed91391560ef7f304e751164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0393f0c2b00f6ce3070badc54640e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c5cb1e760c82fb699ee41ff23b5a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8c7f184c0f310d957a87507912c8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b607e26b7a2b1e1de517a7b50d8fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e72ef356f0d12a25ae1d1f79cb14c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284796d536b0fa736dacacdf0a024fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611f184a9fe227e21ebfe69966cded9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85142e2d61058ada927c0c24a5cf9051172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fb7a0fd863fcba761d22e4f884491173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33a7d77effa0248457934b90e0e483174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d457111598449265186f4075dfbf9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2ed2582e9a9746561c5e6a79d332f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8b0cdb9cbdf4db3d419299f4093ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf6800b2d78dc2ad55d3f5fab5cc87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b12088099977180db3e6ddc4ee321179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61e9fce3458fd79c23143b7da6e866180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b8afc3bfdc8a73821abf193abbc22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394575b729760ee343c21764d61e3ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824ef8e4f0a82943804f2b4a8645b19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1be6a9096278711552956616efe6f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6675002da6d608d792809c337a8f57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54b6fff2d2d0797d0e515045db0913186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4e6e15636838c6216c12811466f63187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d361a6db1970f070c8a272e5f6e25188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888aac4199f40a6442a8d84881e8931189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7ef94b6df359c7e04cb68b79a1cef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b867d09e9af05a2a7fa464f05a0b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb689c4bbdd8f68a3208540b41479a0b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e68e0aa64fb937353ad39e3016b414193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1de0d891b06365ed14f13d5b5d693194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e12427361344ba0f4d652b3e4d89a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dba882f69315baeb62db39c43d8c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9df87991171fc99c57809582ee9637197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278c8be132f24e39efb24f2499c07f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf752983a56a4455fa6879d58f0cd8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b9f3c0875117924a71581a4d32783200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e306d24a0d613fa7594bc438da29b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befe34614c8e6a7e15e3b5215c9c30f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704f532bfd15dbc8feab34c08012341203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcff62b3a11aaff8fb26f791eaa8998204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4819e5515c833bcd7acde7ec41ba6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35602f4afb299b7983e035dd3b48af32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57399f2dd7cffdebefc8540deb6d18d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171558147e941c37e71e58912083dbf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865b7522a769ba32a96330cfaa61b69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85fcc38be3199defd3ff138e77fefe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792b3bd37d98efb33810b9e0dd56660211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa2b7f1ddab701869f1874ea6371ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202953f33e304554807af80e03c1d043213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16514095806074db6fc1d5ae3f06ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aec2c4b814bc07ab92c02230439c03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b43406cd21c331a752347f21e64dfa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d187a68e17d8f45098b33713109487217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c145673ff5c63adf49f26b19b981a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68049ce00ef3dc9ca808854a3acdaa5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb5869d71903cd9479e61db52b5121220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c5d4f574c76a1521262c7325e00e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524824b0102257e84087d4fae7098f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d577f75535de95ea4f00f13718432223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c7892116335fc6083d61e6f7c9b80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a527646a35d55438aa6190b479344bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9f00ee352e3a98cfdf99657a425ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed65905a2e9d3579e0b5aba2b80818227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7637f2da897aae441072a10bdf9f39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76fbb9419b21e8051c10cf383e5a5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76f99a67afd7be60ef34d8b658b55e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a83e6eef4bbdbfb0d4676ac0c0c73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee45c21f81e3e00d2b56f509263d17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2308398b5fe7283b7540e4e13a611233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710b618db9efe16ff2376f23894773b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747ddf22946e52a8d81cb6b47b79bdb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db09443c60d1b98ae33e1d3c874a2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a8c4c57aa366af442077f69270749237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e652a907654e9351647d70bb39f89b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4b8dcf79202dbd343fd22d7d419ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db892a1297809d2d0b5ba1ed0feddff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a2c8f55ac63c00df059a7973a90ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458365b889e49f4c739aa84df9280e5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dbde6c76ac83d6aa133963679ab58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7a2da6c6cf72f73e6ea915f289a45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a8ab7943abe8987db69be42336539245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ced7041633d1d5f0a97329c6dea06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207e91093dfe7e1bff6e2cd0de66eed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaa054c57d37c1e8d7791b2fdf8ee5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50e959cbaa1a75f8cd0ca9a53ec189249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34031aff324abc7b2c06b509def83c2b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7a8beb43efd07f335bfda4050127e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ba5b04ec573a88a47582124f0e854252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b923ffabe0cf89ef5bd95e130a751c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64527414f12e18927e2ff80ae0dc29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679f74bc131ed70353b0fc92e2a46f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8b1bacb2f69e4d0deaa55878fa3fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2e6368d4658217d980f4517ef92f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a874b25763cc0a64a8e64e590c734b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82237f7234ffd710656bee854325bc6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e84f351b3d3638069fc8e006988ab0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e9595c71413b1f419c0c8b66686eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3382e650136abd3a45a1221b11979262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f188beeb8b40166c5fbff9f37d8dd7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9b90ee874526acf8a76c1b08d1ff8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d70313d89f28d20d327d2b8c8ecd5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29b9518330f89847ff9b443125230a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a306f5121e929921f2a3b490e560fe8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167ec77fae9dbf6ae8b15f27e4bfcda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb5a81e2d679b6c45a5041cf783102269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5caaaa00f167d85eab0baa91f8ca6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b007fe2d96e380f8f022b66c9c622c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b7dfe8973c1d1c2a9a1bc53501a76272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaa6c35017657a97aea4d1ecb1d90e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6746f5e4f08b8a4565fd8c181f02802274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d68a4ff04be3e2db824faf2da91a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fb085cf45b2b92a632c14e560623d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc70b4abbb8c9e7e2ca1a0805af2bc5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b003d9f9bb913c293319de9b493e30a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a70262f8f60793b593e0d75b37f22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669425c757f2e1763fd9998eaff22ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7c287e09e2a507f95c9a766ca76db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ef09cb393cbf0b07b244adc6d1fb7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ddfac3999cee2f4c014a20d4a15b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e79cbc6cf5ead0bf53ac04c5ac9ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1d5266abacc15e51a5deeed8c324f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9249b68183415f347b879992b6828d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faaa71306991c2943b7c27c42441a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3bc1eb0188fcafc5fe8a23b9d922e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917d7e5fd37eaec7b7972420ccdfb88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43895bc58e42b6c59ba57d8e7bf43beb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e154d74a757cf34032f52ada4498b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0464021e3f0b47bb0312cdaf2e5346292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72aec9c183f5b97a9722e8fcc552023293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed49f49baf961c75b9576a4201cee1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d91b5981e2b5fd3234889ee2fb12f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57284b19df94f1f42f03c7663ba9a19c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d50971285c66e4e77ae1f0ef9a7e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ef98fc132590ab55a0949701d6d12298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113c7effc11c393b1626c80d67d6321299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea13a3cdc46b9d3ac0bd8ded0af25e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f250645561c6c905972e848dab8326d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98a0334add65b030366cdc8faaee44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffca28d0fe972b39fe3df1cbc0984c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f0ab6c860190f3626d440a710ad48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9fa0d4c1c41a279dbbe669b0f60bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39392551619fec46285c4b1e20a0881c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071ef6ffbec96d908ae101fb0a6a2e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46129e2af3738e26565622697543a4fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df44e62fd998a32d4290bd73c3ba6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0781edd913bc37ef0c5474ed04865310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cb6d810e0073829c28da417ba9b1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508de6e720b49ec642771108d825e62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cbc02cc89584c66b46883caf946ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761e28004413314a3bb8b322b598486314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28407b585288e1c0c174a5053c4030315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b815e9f74131150e81d86d2512d1839316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a13f2e988bb0edafd7e0fe1e744dd4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b6579f6bbb4e41b74f167f3615cd3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2755ad271ea0a7b6d7398e1140751bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9f58426413215b3dd6da8cc59d3b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79ac54ed3170d200f332a35d2dd0c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986551bcfadbf2d16de450f5c9ee27fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0b0ea7e9c4377b4ea67661cb726d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727eef40589f7610773d17c25d75c38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd2fff1bd14968be7574500ca4f884325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b4fe5e1e442d275d2e0c7d5960df5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47692111658d435c75dde5dfdf6627d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f7d2628f71ed7727c07d995189980328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0c59deccfcf89625b97dca502b484329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c559e282663d2d99553b89bab367a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932150bbbe2619fcae5aec69fc558b52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b6fe41a2506db928f08b9044379eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327d9f7969be4e5f4f5849a0cfeb50e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a64ef02d706568421ec4b2874c7f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66168430a1b48001635d2b836b5d8514335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bf5e497375c3545e2924e5c73f98c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beffcef980eeb2ffb73e6f4fa647643337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45904ff3a41ca9e5c636bb40b0cf027f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c9e78d5dd3c9079ff7c06c742fbfb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75538c231aa0675380261c891021c75340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1ef0cec0a418ea73933615f8a5147341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c23cc9741174efbaaa646474a59407342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab6f8f0b93d2c1ae9eeb0aadb21603343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88631942005684f0cc65ad85ff0759344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e267009397e789e90b699ee4b2e721345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73778d9dad240f5e3240449ff4c5db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15e4542f165a35e2ac23e338caeaba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16963e113606e54ae06e837d14d664f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc355c1b3a9cd6ecb7e2ecdeb35f8d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de61e523db7d0af33803f883468c77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f05daa5b80af53738ec156a4708ef5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58a0a303184b713fb1c5b88e0aafc7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8ce34554b182ec2fd907fa2a60f64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563d1c5cb54eab3ed5002f7e4a3a9cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac08b7f292cfcce3b71fdff711f134355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a518b5681fde9acaf8a67e393740b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c546382daacb64d75ea60716721f018357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8ff471b4a527b8285fb5ccee42887358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ea0c42211df69ae4cfda4364e7b93359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c559a7551eef5b18436b538240f4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d6b852aaf0f9f1741f076485a62bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dfbb6ed744ec7f9cb06c5fe984e79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b00ae1aba7c123bf919aa0a10de78b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d18b65160e0ff11655f5460e8cdb3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296afb8b9bbe028bfec1005331a82ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaa2562162011426141e138142e636366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b90c29bea5647971d98834d73acfc1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4e23f38fbe2742feb34fa81f78314368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6be4a8395d6069b59f6dd5fea8bac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571951a73bc6625c9d6e63209409b131370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3661e70b5ef92a656871ba51a0ddc0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a955a13605d310445b2dc37a0117828372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae763b7465628a1a3ead2253fa5539373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d9f5787466349b2bbb21bafe1d1b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858183b369cd817e3c2196f1d90a801375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d821c298fbdb3b8b8844f31aedf1c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65467cc7958d37e14a48e3695d78321f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3541f5ac6c0022ab2e0d3844ed0978e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e828d3f2e96249857abf6a8ddb3fd7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e3bfeafe9b099f92061ef0e933c5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fede37231804d5076e1530934a9f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff35c0f7278d24a555d98ada6891c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf76082eb1b220abe3fcf0c5f689d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0976790edfdb1577edd7cd84b41e026384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcdc4b102f071c6636817240ecfe93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b61bce56714ac6d9aca044e8f723a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe907045779f9fc860b256d6885087387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badf240a7f73091d2574753a84212c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a08155a0cef2574a8d4309634c6900389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b13d7ad2ea614e9c16bb9930abcb2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870d1d941c47647c4765842b84bea39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f28aad5562e22abef170c655ae72ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf634616e9451a8e367046849cf8449393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb69865ddd10a603cb1901f0d7c31d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7c4c727718c592480e883cc79d7a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ff33380c91f06d49d1bc2af4eaaed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842ac3e4f5ec90b4e6009f2468e45de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e58b039331459ff77fac7f4444586398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40527e118d2006a043aeef2401c2707e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de71b78f2cbf58abde73c9dbbcd7565400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5a14f45fac4266f3a928184692a6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be91300ac77febc491d340c2af172c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013402db3f7884bcd638f3dfdcc2958403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c6ec8a74193385127c50ff652c4bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba62a4de12bb5b637eeef609d7ada4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c17ac00e4ccc9e42bdb1f40115160f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab1d2490149d78ea5bcdec23b89d84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f3918fa6abee61115c3d051d6b6f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa570acc20bf6786b03ea87cfda2a83409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bd2b07361eaaa68d493354a736e51410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b20f6875aa7a7c1051737fad65f27b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d088ecb682347e8f5c5d2244ce63e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b49721f90d0d33a3c9f59e999dcea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464fedc105ee5785344b5f00886abdc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be95bd7de124bdaa89bb14b177eb780415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868174acca7dd971309e043c7ce0aede416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c3ce8eea426966c549e4a36019dbc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff85e8530eb1f2f72bfdd98d478e0ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12cac3d43fed1bc0e7144c6b487ff1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7342473239cf94a10ccb93288df35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c95b05b7d0313456fb1978f9e02ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227d72366e8aa8693f383edf293b683422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0b536e4c5673d39ec33acf149fe01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b8241ef38d74946e93caed37cea45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4073ec30cc84ceb1f90e511928276425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5156132bcbc461a99f8cfc772bbae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3831cc82c885a424da504342c343a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df3ba90a366e2194c471f91ce2cf72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3880fc25d96eac1fdd86f905dfb882c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77905f2bedb8ef83ba0908666e3ef7f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227da2adebd6298b2a7ef1736623076431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de295c5a4151e363e3b6b25824f672ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb87d802b080af846efe17aa2a4b22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc804b4f33633cd95ede995ad3213bfc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699776e2610ccb593f48cd6e0ad356ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c86099001c72397d009c692c0070ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7a414396ca3033a05731c56b615ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f96a684a94d498d9016191a981248438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c955445991bb324d325cc8788774e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5fb2564b011d40b65f4f3cebb8e26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e88d5a5b22c541f4811938edc4b755441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4a227a666cbd532edcaa4c592fb33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c629c1666b8367b43067e997360bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c6383d24f7e497414bd0e43994e60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac450efd837e52f106861030b52ac8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ae69a44d13e9e66943c90a090a5a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370121c345fb1211100eb303187b2ff4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18261e94c99127fb5e8b7ed41e93f89d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10e77e0f36c54728e4c27358ddfdc7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ebd7c32762a92b8a1effad9cda648450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db1533c1fd2bfccf87eaaa2161978b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0624702240f0c733d64aa4201d8e0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e04ddae3dfa6878f179ffec785899453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ce8c4f893be713dd4cc9e8b4105a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f46b8ce9a7544fb2331601bdaea67455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a700b8b36ef698cd72885383f01a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd5ddd4cd9ad2785aed30561200761457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f4f00f3aa00ac71cadfcc8737ae97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d1ad4f0a58b130d535d3e8bd0cf0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62893dbf06b16a2101db1483c293f593460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9d39e0570d30a25e1db5d6768fd81461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013be7deeeeac08e93b1016303272a53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188c1749df419e7b729a94f282159d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593f952f8e032061e007f3bdfbd0b45464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e0955cf141ed50f5326b5a61f02c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398fb33934e2d4acebc05a10aef7c29466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd078eb0c41141bfb08924beb51f745467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa884c24be102f233f3582ea6c1982468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be7a9fd6a9c5aa8d385c94229b9029469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9cac90de4cea6e2119d61ba2b5cf3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb68aa941fa9dd25d3af79fe28689d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382945acdbc5125e255f80c6174852ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff530aba7372ff361992241dee9884d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0331b61a6f637b66542b3d8439cc4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79ff22df89a4a6746a9a43f77e98a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae4ee64e4dc8e8d4d93afd22210e52476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f669643f2d53abda9f5457156532fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab2f799d74dafacfe87e90752eadf7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd5929655550c64fc5cf877d160b76479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ba828177cb0c0a1c58b8e38a264a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56eebba66f977b238ebfebc2078cfe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d7949ec41a6b297c0f3a7185c15b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c30e1eea90333b77419629a74ccab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b49f178e309e1712d0b334ad3ac0dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fac6037796c4008d607661da52e11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122422618576ebab744b8274ed6b502e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b9d91200f0cfd99535a9a40b563f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fef210615809b798b278a2f60dde2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d658212655333f8016ce6c325cac1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9bf8eaea0b1fdf90ffcd117e3e880490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ea4b5be3c4c85c05fa47f3c1d72c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0782337c420f2b58213996dda1e0d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd812e3531ef73f47f30b5e3733a12493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e303855e6c08969fe5e48f34f1580e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7977fb90ebdf3e66c3f3a82fa55e2e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6897a6db0b430f44f2ea3b3213756e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329640463b82198bb272dc83444bb7c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53945a69e113050a67700662bb8f3d5a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5423a3b1c1c99be9ff086ce812ca0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d70ffc1b6de9a05c00c30c71586d77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7075ad2cfcb019c80f754a03b0bc5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6ab8911b69647ee2753c12ba2dba3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb69c36ef1207e29a370ed54606fd0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67111f48f205ed7dafd255d8de56b3d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8638fce60ffed110b24ced823022875505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a646f0a38c6ee9b3e3168d25dc133506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648042388ebe6c406871ab93a9ae7405507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fea99a5ea82314ffc770b5738e2525508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c9a806e53bdad94fdf89efc5768dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea96d067a9b6eb4f2272654a90455b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db731d585a092d932202a4737cf9c06511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c248ed7a21dfc73ca8581dbeda497512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea72c22e6e318b7c18cffb38cb806a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c79e5513eedf513cdbee0e4a1b0d7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4f19b5f48e0076eb000ff71568a08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff30b25fa5b826bd2472ee07f534f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477823818e599abcdc3f11089281b40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3161d4de57679411343df808134de6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5b3cef37f3832bf824f34a6c7ee8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5587914c27cbc1699efdda84e3c04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b476490e1e3f84b62a43f01dfc6e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa232575107055d9c6cf6dc59c87a198522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2af02d613d3cd3c2a4c2c78c7e473523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b58b9a481698d4cca17fa04cb8dcb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1759b5e14ebc5a6924f65ebb0c8cf3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79519929dbf0fa3fa0ca57a73cb795e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c92d2c665a27dbfa586725e4ea35c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da9ad5e54b68a3821effe290f84535528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479477633cff19e6db38a2c49d06e311529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741563bac61369f6d65ece852a7a340530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ea65116ba58ca4fdd263202b14a3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f63488dced92875b913bcb09bf95a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549f505787fc205becb87ca3e37512a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17d4f3f3ec8cc4c2a2797c796c40b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741f21eefe4536f9ef247e2df3a455b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ae5d7738f0053c9336b34ee0ca630536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00d664785b0aa33badba5fada528b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6881697f03cbd2b856bfef00318e40538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b58b610d8cdee6d2e037685c998a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b8550cc4206c1c4bb96a2c304e873540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25327ebcdc4fc8589a786246704ca6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8aa2a1d85d8bad0240d5f3284f2fe1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a39d7e70204c4207afd4674221e65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56be92073e0922f09d195eb9980293544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fd2e8184ba117287920dbbe343bc2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1092ef5f612633f7406e22a0663514546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a20cf5d5ed5a314400f0d65b477848547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bb6856ed2e176ac99866cc89bc5c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75828d546e8e414c29d53a21ade1dda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df743f64120052efd07acc900c7366550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06ac27f74f24bd308ecb406ae61fa9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6871df874b2e40e627ea52992d3f2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2facddde3ed31c6e1626de18d4034553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40535bd1b561121880d0e1bd41ace9ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46895b4c0c23f6568539fef1ea19aaac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b3bdf40600e0ebb51186ccfba3e43556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c07d68deb4daed375af5faeb1de7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d704c499417f3d6b916d6b4695ed3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de240ff96a73ef39ce1d78d6f2639dd4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cc045967012bed394a0c29ffa54b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89101bb49e525267f4bc6a7ba9d8a5c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f96bc52dc0b89596dda157ed6027e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe7c401cc5aed1de171112950a512d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1968dc4d090c33c5fbfbcb126cc38564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66263f1cd9fad50590610ee37f199c78565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02937efdf19ce19e98303c16e1833578566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774067e2712333ed33f9c323e57271f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770b4bc0648152df42ec88865f26f62568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc3b261d02cf5f0089584ee108e5da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e1f2db8300fac9fe0d6ad04c39f35570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283c136dce87d7f9a74ff3a87aa181c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84f67424704eba01b13fbde50d9cf6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618afeadb9537610815ecb2897dc673a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada73ec861de2b99ed7d800d256bbb5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dd94112e53f0539769ab7cb53355d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eef5cd0e19f31af01e03dccc6f6acc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a2230631d0660cfa0f4f77ac0a26c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a92e0089663b96d7f8731c817b7bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d4354f1571c7b2424a8b139f7961c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447ca6e59bd02c824b579979c90e516580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2f0b65d43d4098d0c24854ac2f26a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ac81a3184ae27760a89a5bb31bc37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab33ade275ec027705b25eebafb114583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d2f17ae39d9ab9db560010468e0e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57642529e1c35bd27db1c898f4e42d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58abe9de8f108551ac486b627778924586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483e682d3ad2d41b7ddb7123db2fde7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e435bae88c1ba174844da45a4c93b24588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c643cfd5fa805c9cb84aa4156a63e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bda8cb12afbb8e90e9136e97db41d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecb83c73e696b0d3b7876bc6e6c0bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8ccd61583e7f7f75a4826dc731efa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6032c09841854122f455c74e1ac40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc177bc816d3b216dcd6e8e0042be4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8840481358fb58347d793d853da1af2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788baa9ac4631ac4352ee8d58f350ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91bccfacf26804942a1cd5ac527260597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff9fea779f8e285b37baec98b4189d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a0a60883a2730c1f31330aec08dbc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829c097a9fd01d4379a2d43c9e31dfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85fd4a2c1efbc8f48bd7cd86df915c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c58ff3439922ed7207d82ec62531f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fb1d48476d0dd155866b30e89d9d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcc43dd437138ffc796c865dbc1537604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446d51d3c73f390721a3b6583d0877a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dad929204c69f3cf307bccd263211606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c23967f0fefec3b8ed782f7d52da9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13db2ac5a88d6a48d8f1ea990bb469608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4534851442c70b4b5a1fb3dd46eca7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8be2dcbdeb0890dc6d710e3689ace610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043529a57e5edbca0cddbeb4e66a973611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbb4753e472ffae29e7a0a9a9e8278612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea5519d6b109407f72a2a2d218649d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb2b0eb87c8010ad2e00169810bd92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74bad71cd5e78cbe04782200245a59615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e02d58e13ab8d664d58e852a75b4e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2f560fce805d8a03aa74b5e547f7a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898385d44dceaee52bc80d13ff055277618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9db73a11395e8ed51932fcca55716619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a44d08c19db404cb146b0758aab7c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36a6a30c5217d4116a74108a51863e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0c25b4f8b85d43eed988a808726bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2eb717eb2d86b0128d7832f6c77d95623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31611567e822d675b08f76bbf268f1c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154da6a22c56132bb3c93f68ba09f002625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf61e4ef929990b0662556264a95aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5a21be70177a4c7760842c318a52d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bae1db35482d0ca0f49736715f8b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e3f865db23074e80bcadc28c3682a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d77984e84aab9931547d0aafb236ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646e8c5980aadb383ba7860614d1139631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5feadafb93c933464b849c584bfef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857dc1632eb41b29a12d0dc83f6ddc2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97435d0978e4dde1cb40998e0531a2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f272a8ea268877427f6309cab6f56e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4bff01eb4f7b9e57f3d7c85f6ebeb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802672a224832f216ad1dc4b52ed236637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186659d8806bf8c19114b427efabf3b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64517a28fca805f0a984de974395cb4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe886318365dc40702b917bf0946272640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba6707a0d890d53a9438cb313fc271641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d730e9c5f36e50c717493336b22c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea967b0a12cac0a39784b606fb2839b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cef5393dd84931593ca68e39808af7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a60b299824d14075e40c75dce41b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c0c3b0ef5e2ffc2a619276d6245ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e53c13c6bc611371fda97b4b6b35e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f05d9d1a2b924fe553cf37f0b92ee3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c08592342a52371a9dcdaefbd40763649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccc69077bf510bfb903663d6e3747d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebcd14d791f025003b93ab21bf963f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da707ba719fb371d402a7c3fddb4751e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fe629c44a9cacc5588fc55ddbccd3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa8e2ea642396c385821a92e38ddc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331526d0243afe280db2f64e6086cdc0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52a9e12fcf1f8704a3b55a873af786656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72fc0570c84361aaa36ad648496971657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffbfea056547b5d0cfbb89856a3ebf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12596a77d7370a29d5792b48056de2b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f283d711f27e7f110308748a02d17c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e83533da25ce749ab74d9760ec64b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecbed20ec94e98409daccad0049513662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde937acacd3798663ff039999f7e3f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ea473d9e1e1948f2db2a42d25e545664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228228f479475818ee449feda2da76f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15b2073d8ae364577a4fdd4dec3345666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928521218234c8bd3d992974f7f83b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8252fd3afc6a12022663da752ac7830668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bd6977060c827774e28d3bca10932669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f59442cdd9ac16a3ae469b0c4de719670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c248ba904cb12f55648ba4800d251671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c7b999f0b6761faa5f46c3aad7681672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139aabb8f847e2cdbcaccefe0b38182673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e493b5dc012fa88fcb62bfd251d2ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aaa925f7718428c70b8e1aaece052675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74285f3ab6ab3ae951a171d07adaf14676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085711b3f17fad4ab13a8de5725b59e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da91347ebcc25df7fe6425558ba8fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a252b134ea2bd6e63046c99ccf21a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fc3a7b450eab6ca9dddcf772e9ee9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fae546dd809ece6af1d98a6aa813a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3434674981bae16e8a4251f43295b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459085dfdb04cbaa04c338e32584cc1a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b795d517673ac4719a9602e43247899684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20d219cc135f3099be617a5326d90c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63694888af05d5c8b726621c03be69e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8728ea5d874a52817c0b37aebea71a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649281b34a6e6e5b6ba0b49c0086b62688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96de5e3a2346c4caecb534ebfc6227689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9789c969dbe6196ee8e20a6f8ae6c71690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbad4e77cb6e3ca8c5b118f9567131691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41483c544ab53017ecfdb8565c7672f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc11e90768288a93a94b4464112b91693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ee466ee63b01abf45c7f4085abbf3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee19a7ac88433f8477bd2b8143c5ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb468a35d759308fe5818880b143ca1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779b0cad4e60b9d3b8f978005b74d03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359b5bf81d9d1d1fe751555abf2e274698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71385968907e6fd2872ad9dff43d45699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e03826ff796901a108939174e8792d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a79d3fc1fa7f6c2dd9760344049e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1f5bb2ce7e84155c117218d8b557d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208481b6a29505efd7e2873af2f190b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a104bfca85bf5d1abf66e43c908682704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e9b8abc0b25c09df5599ea0bba556705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418fcba773bfb9e4e028c4513253a44706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abaed0dd520e11da1106a059cb0e9c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183e1faf8c3344b39858048ee6661fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6b6ad216f8b99ddad04c50bbc0cc9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e0283604bf13f3ec94979542e8d2d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7781024a1ddcb4d466d90f07116986711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37654d9889c826799a98d5928f06415712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cfd031d140e0bd2ce43c4aa70aacb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86654851ea7ab3b1b03d9a19f16f861714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fde5d4fe311c3809c110c85f18e1dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab7375ac2e69462bb8f52ad75d451b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9672ca0518ad273f578f342954e7b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c505623d5480b50df48b52b9f553a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc61e09d83c579c4effb132cb257c0e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5d403d07332b08bc1b97473a3826e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b50f7b3b2d02973bad874dd0bf1d6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47604df72b9667f0dcc9514bf6a67e00722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6f1aacc6f5f8d8d7b000f56087076723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62770e99c6cfc91c4b8ec145b5c5b821724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4543f67b16ccf7754ef2f0b38392f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90a4dee97f8eb7a26a0ff730d89277726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a3d3ca6b43a6ecac77aa690c398b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c004fbcf139404f5eadf3e7042f8a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc56a63ecb8d399f462dacf71e0b07729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a138aee8c8d85e842d7d59058bd29c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cf7173a4200028d7f498e0ac42a92731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14b99ebf102eccb6120caace6e9169732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e247f0d78cbd905e9a1700b647ff686733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c8ad2a61ed3133519273909cc91a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18878e9db43ab1c49ff5f4302653f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f078f908fcd4eaa477bf6679c66fa20736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fb040a55eaca451d161ac3ccbc18b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db574e7264616630f3c4b0eed9142a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399acd86410eaee2748a5194cae9f82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20092ee30be9df175591edfdf8a44e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddb86e8dec6a8f4370fdfe20aecdfc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838feeb8743959d26cffaedba904fff2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d5761ac2e3ac6bc25448a2807af54743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5bc94f9302beaf5e66d0d5d6393bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cb7296cd3bfffbc9b2a6abed75e47745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623de945291bb6b76876ef5a089eb943746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f295edaf2b646819a4038f5249af9a4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230efc8b549d0020ce6ecc3a6d9a911d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa3015c4784d59cf9d199da199f20e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbebf667452014aebb23de66e9cb090750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14686fddb0d5728f1a954bf53fda0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8eef283d0c60c51eccf76e674f360752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268b6c1d01fb5d5e77466f2f0218d2d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8a72eb452fcdca01fe0793a807433754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b516f549dcb6f9e9e13def205bdd5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b1ab9c94ea83b89bba2c5f96ef84c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7ed255fa070894666c4d67945e9fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fde11e9e1a8634f5120a76c17f6d5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1e2f234134e5138ce7c01e19739f3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9f5f2b5e437ba7e0023bea2fcaf391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7694144bcae100c1afe5c0d54a3c762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b3a3fb006f7d6c924d78b9bfe92083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021075510660ae1cbd47a1106e5bdd574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8cb0a65baa2c63098d1c20bf5406c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e1c5ce11e9ad29ab46be66fc8cc4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc50ea8f3e31fa8db853853731d114c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cafba91538a720db59e6e848775828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c9091dd244d1b7c254bf26a47ba759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1161a572b8c987c9084243ee801d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e3d2648f011c45dacf0de0f3132d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88f1daab8c5b3e06e77642c6ad851712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5b22ddf0c8c29b2a846429e7a4edc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81c3a891460fabf8350d2bdcfcdbc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106ba0de69ce91d1f8bdf0d313f13f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68ad64ad71bb72dbfbed9c6a3f914d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df03b76903a45aef4a72f83593270817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eef77b9165d67681d5503b59ae121d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7886f66fb33d5b88c670772e9ccecc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d48d20f3cfe4c455b145bf36e1507620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fc13be820ff2610c2ed3afaecddbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d765692f247cb874cafec88399c0f0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2edc10ca7c3af618e47476b84d32a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9aef00fba71740635cb7de46b4e2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6408860fb51d44032f01c81d3ae102f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c5d629c621fc0c35e5d45e4a30c8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cf0a14b80adcf9a0d497891aa182027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254fced3bd2dccf93703b42518d117928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03dc9ddfa212ee3db584eedfcb1d6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bc196e9736cf8fdf13c636c1e565430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6338b3d1e55aa80c3b5b21db8e76fc431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bec385d9274085ee3d84e78fe2cc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03509659a1a529177b422ffb8fe8e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a94b375f0a054cd76aec275b4765dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdf1154dd48b5a7bc2e2ec8164835635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f297c626dc204804f0f75945fac44036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a05f2d33b68c2c8057ee588e5e27b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700e1c5b02e25afaac65ec53d9bc8a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82e39250c603e99ae1e5e4fa66f7ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7f3909862b1bab2955376a3210ae740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb739f5c82888f4f9288989fc1aa0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d85e5f761f450f1e8a0587c552fbf142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37a19a26dceb68a6ee9c0674a1fd8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177a182690971408de07e0fe11d3aee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e83afc77f443c3bcb98db19e5026a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be39cf39a478a22f68416ca16a2a30146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4974108ecb506eab2f3b0b32b75df7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ebf3b890352aa57914ddd0b9e7e8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a6e405860fc5be03c47d27b0d95f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1daa13760b48ef27a0c9655759e9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f33cf3e31d2a8df0c73b791c76d0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4eeb5fd2844a84f7a8ec93adfe7f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f37b3358804415a569a27c278710a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f273055afa97b76862e62a6d47922354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a036094eefdaa9767e2bbce496704e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faf5eb88899ddb464d6868d7aa0f8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ad15f09dacbc181d783a0638da20d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21a38b1a490b74c36c7631f30a1d8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4294157eff2beb77e4b774be3278a8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b9fa15fe5f168b6074ba652f5448b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921400ea8ad0a17f028a8bfa081138261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30413ddd45a2b36cac424405ad431c6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a23fde6c028aa9fd68a0bb4dba0b9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55a4b01fe213e1614123241e45792e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d7e8b92b291e5bdd2be4d8350342465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20100485ecbec730c537c15605a0305f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d9d06e98291a5479f3d33ae0d4d3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452964ebc6db4e9998e622591f536b0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf82f79aff9efaed9e116caca2e7f3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac675351d0da617a6b59a0d90bc583db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40df9a7ad5d0c66814254aa59554b2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f6158702ba4419e68f1e39fba70e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0596b724a25d51b4f26b513982d6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8bfc74b8b1faa87973c94235305d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6958de30099513320ac6123bcd3ef5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21c76d80fa98554682032d6ddfc70876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe0db6918e7ababd5153639ba5995a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb24e643a347f4996b816b87cc323b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e67fe52383f287858dd363c1e67cd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3884520b24ce75f6cd940cea7437f9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9218c899b95a97e0f17e612cc26bcca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a902021adeb85568299b410d5ea03482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69181d633261d9b133ec28fbc7f2578d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1f2b30d53f540fa013d4ddb98f3b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd5e51c05d0234d3fdcf90f193c6ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3b9b6a7d5e4e86d729366972ca0bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881cde89eff25f1e275621b0d30331e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e273887c7ff1910903d32a5ab46d4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864cf4fb3f8182ae50097baddd151ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318203b63dc1dcd15117c7b1e2db1fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f734c1e94bd2635955937ad3806ed3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba256fd52c3eb1b0320465c1c7271e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122738c1eee992b99cc88a2ff718e7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f06273e0d0cc449c862dacd9186b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1699b91e4264c3726c091df8dbb6b0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2cf77414765600c81806c8da125b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a3fc89095380be91efbee86e8e89397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1b990db4b2dbd249d8bf5bab3429c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33523f045d98dea96d25525a87dd660899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7523642cdac513ea32dccdff2c3c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f2896099dfe4982686776ae8700a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993bcb8542384a115343862adbc948e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faf8b3183d194c599afe98f3856028103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a8f625f6df369270325f3e4dc62f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fd3017c99dbf12a13fd6341a8a3d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dbe84e5ca2a8f57e7cfb11501e68d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a26aaa6ad7895376b3f09a81b43136107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee32e89e42222bb6bf5821ef4074ad9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70893eb31d585cd79e48d78c7c7be5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4906168a3be0d85fbdf421f4fee879a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2a1cd2802d28fdc3a09baf3c107f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fc451781d52d15d80e32dddb0effe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc993921ddf1645f15f5951bb84d01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58993fabf29c9c297c059f4d10889c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0189d14100cfa651cd0030e788725a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01160c3ab28ed485c43c666ce8c0dcd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54877411e21fbf0b512c6ee5a4852f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32065250db7e1c21cde83c0cf18099118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e9fb668b78e11b94dfc19564e708c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0227fc807cd3838145212670247dca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7d1674e45e39f7c90c4ba445fd669121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad126441870c8d49726cc87f7adc9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69764907e34f2743101e1a06f2355fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071e34450402f2828505c8ce32003c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544c4f6242c53620a89c22003b4c723125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec455c8f5a39ef496a94a9ff8e66eb0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5377f8d2bfa5d73c8d20240f6062d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7460261abc73e5bb8df9eedcb731a81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac529635808642b2875dcd8f9bcd44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0ff76e8e19aa87f4d87698a63a88a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffee719118fdd8d95f20ec54262a6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9def73983260e802aedc25f7fede74132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086078fedaa93e05f6f61edb138ff981133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670be28b3a0914c92d24a16ea04d12b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed823eed93d778c71a92b76ab8d38f37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403eb3a4800d3e8af2dfd4a09aea9c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc41033e38de029f3f250d83302fe1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342f1da0649cd62153cd402d8dbab94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700974884ce1993ccde52760433f736139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828cfa8a7f3fe4d90fd2224fe8f33fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5de2f9798a6e0ce18170f3d1e9df36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc4435ac0c7694246d91db762e69c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7523b48f68edf8f71505e2b773108143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786162cb1d890461dc52eb3a14f158d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44991077f504ba21a82a896ef13a781a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887c4cfb365d7009d75a79d8ae963f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6896628ed27dba5f43b5d0712bb9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de66d3517def7967ace4092a91eea6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6825feb285283205ffdaa264f9865a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9729c719487326f2fe2a58e40465d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac705a0c1b6de7b5a7331cbe50aac5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849372c29c7d1f713839e765367adf63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88828f45599a6d3602a0bf09ecb4a200153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241ddeb7a378e3b2e96d6bd7c3f0782154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03c4674b9ecf9d751a01ba973f96da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c22b767139ecc65a3b656a0c90c8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e4646dbec7b72cf5c01226d0da202157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271ccb21800d95748bfa364059d77d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917ce02e0be8929f12161b4247db6e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b69667663dae662cbe59a5e9131a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54e0bd1a998c5247a167c38a7c6e60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b719da66287c26fb4c4e7b7463ab502162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816d539c77399a3dece43d0f5d16388163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1650b0940019d8cf1f788c514ac0112164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1377946e1f7d270b969b64e76665676165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604741d75782df561b29a2e21a068dd6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe58d5a0fcbe71584af8dd28d218401167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5813d1a9399a696657c17b0366ac429168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16934137aaedbabb8f09f54a31f6c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042e836a01af56fa9cbd9eb6150b444170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f22f6fe9757953473c6f281c9f7f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71efe622de278844c54fb4c79e242c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928432d670a70ef606e19c5e027dba1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400b2630e9cceba68845502373bf77f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f838c3831e6a172062ed75a19cd8b11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a091364c8a1cf680cff1df3dfd9d0e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8cbe4568dfbecd99bc715e8df69e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba28016a3659356daedbea247200c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e3bf470ce6720bf288d5ca82589e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bdefb6447e880cdce32ff47f4ddf6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f05a9af4e452339fcfd72f2a5acdc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094d5683391f519b5dd252006783b55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142af78da18c404746e52f42f63d3594183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec27d3249f65d833ac21ce1d87665a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376d3c6fafe823b7f8763a29d3a4af1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582005ba6ffb8d5a4c53e414ebe8b7c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d594cf3db9a774e28c01e0fe11d12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d86fdb078bae0aa07fdda9655802bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e94cd7da7f9489d6b378b646e49c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11de63d04837560468199c6657c4af1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d69055070d0ac37c4b70516db710e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039152775d093708b838cea804640f78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253d3e990279a0383bf640b92f4a8f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074e962b01f2aaa7ae432b89583a68f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afc221b8bd7fde936b9b4e871e11b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063702455007f20cf07b49e6a3776bc5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb24c476653f457dcccefb33e30292197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da207f7ff036b74c98db8c564600862198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee27b59c21dab5f64a6ad705570bba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ce3ea394f9404c786d32dec5709b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799e55b356680b179e68b2dba9157f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8eb22987d2e8e371bcc69cff48241b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca972509f7d4725c17db66802b74a64c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b27bf6a52a8314a2a685782baf7f65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c1f0ea3a6ee5861e8209c808d3195205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab528e699db299ded91526d0c5883e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876b2f09020882eebc520cf203d2966207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a098cf23680ea9fda8161e99b0417e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698380ff57b14f9a09a51c76aa118f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3d802d6e199731587851e0c6c08ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b36c72cc879250d5c35d2c93066df1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c2a82147c5bae653b7988a55d8bea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3282df97f1cff09e10c87b5e1cdecc7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7247d7ddea850683fca0c43f1effb8a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac493bee88eba98c9aa1a6de6f74827215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db218c65311de0d30f24779bdd1bf5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd246c4e9613f5e5e021073a2a9fbd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121418011f2ea11e1e76a0085a5a83f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61840ade0e4af1a4a934b50dd856da26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d298d0db2f941c8578c73b3464de7a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c894c555997d0416134e744b0d44d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f59a4249721647724cf99498fed96d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d79fc9c9624ca208c9b8c6b64c28db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041ce38c8cd58c4365a1e72f0103aed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2451ed49f1ccfcf4ef16bbb7ee0d730225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19565181a68f85c84840d9b7e7d14da6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a7cf4fb31c0ee96a141c4b4a66ef2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c98e8b0df437d63c0724331c53f54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee6a68aa8627de74fbaf563fdfe96c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68984f6a571afa216f819e0cabf4d31f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f489f67b84b50cf4aa293fd86762c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f587c0e7d1ece70ca2beccd22fb0a50232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b50009d3dc6a28ea9c252fba873b78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf185ceac3b1896568c35ed87c9539234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fe9909f146de6755210e35ef09ba3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a973c7b1ca8ad015cd09a5e98d42a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588723291810ab04630dde58f1941bec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e994a85d5d879e9561f7100d0266eb4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa50eb6830689be52211a8598b1fbd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21123881cac2917eaf79514ff8aeeb62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab8bcb3b9359c362ab84f5b27a78b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a7e59950cd499be9e2cd8b4bc95bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727749218c78545df06e6bcca5a1429243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04890fcf09a40fc4e3063f96db63af6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e41599550db818e110b2bb71640500245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5d72c6d1789a7d17b6b0606305d6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f41f163594dfa0cac3764d237b39d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5070c94893938976f43d92d7350e42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef343b9e93cbaa78e8a6f179e2335f30249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9d432ea71c9dbeff0933a6ecab3a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb364099b5a10310d0a6290b5b7f3b26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170bc5652ad08f24edbbff89d1e39c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55924df57f7dc4417e5bfca3a5f2ec8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b40e576e6923df5c243d27e9defc76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db04701686289d0eaaa5da8bdc92ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ff9a65e490b05aa737db53496851e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556cfae12ba6ec9c91fd7ab19903e84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8214668f8ab2b9594020654a88fbad2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2b14bca411395913a3ac381465787259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6882aa1e18dbfad6339669d630f496260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec946779dbf3c245b84c760e22ed2b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a0979ab54ef1029630ea4aaddd1e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c6e82bce9cb30528d84dca331244b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3b3078c405c4fa89c4e6f1c2a9fe2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232e43c6060753f4985444827927a7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218820210b6efced8beed793635de49e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306bf0640561f2f25398102cf8ccf56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f561f95c96ae5f81a218cd9922c0fb5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01e8439085b368979ac95a460e1d98269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0312e3faa0febebcf1605587855b938270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fdf76ea16809e6d4d1ea183c96ecd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f36d400f391506a9df6c7fe7952ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fdafae54109cb28a0e0bfb197c0e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1da9f77a23e04979f5d88ba1b4f0eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb3b39eb8ca40a696b8709aa644cb3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d70be1eb792d42258ea280c4aef43e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab21933a36c4f4ad342ed8d3251640277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16a839fe006497a411572ffb10d460278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383fc360b2f6d93222361c7d3e0c631279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb36ba2804d04703648efaff8eba4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e10aea1c37613368acfda5bca5c30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f5420f654e806420e827b3c1be6b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a672129bdd7cef925c357b2b5f65d78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d55cea80b1981fb031189adb6d536284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a26178425dc97efd29794a5ceb22a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2c8dfa8f7ce22b506bb0894c3231c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f6e5a46bda3cfd6ba132b84a552fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd6e1f3c4232b6c9aca59eb88c849e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fabcad71985772529a4647da40728289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7aefa9c848c27f5a794645c042b706290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dd31280c7b0fe1d9eed04521f86d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb1c9ea3439de985b66c2f660b6a66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a691b330836d57d99096a799288c633293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ed03c1484e914f606d0a3eeb0c7ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9e1509b8975196781b5a12fc10329295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22039723762b491f685a01f1044abf29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d77bdb6ecf90a7d3aaf1b7f0178e86297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38855c84c0c04c519bd5ca22e044f12b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9fcdc38ed1fe9281181f67dca2bae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b74b05cab5d5874dcf975d0b1de7f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4a1707a07f97de635ab76cd7c3b27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737a46094ca5c6c57c2e3967c1dc2ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c59f90e98b49f2ef8167cd2d293c85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a9e21f0ad4a9bdc03287bf532054d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2414b6d719955eb27ba6c2649678a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710b832ab482c382a341470ec520105306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027968d9aaf2a12ed0f60af87b0309a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1668eb1eae765847592c837b7746c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bc5b61e77913a5e3a25bccc852c5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cb062524c6f69037a53d931a9cbbf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064b8241c80dcd2816f3af70a71405c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c9ddd51bf0d1321314ab338200958312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20540254018ab7602192f370bd8753a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40a7710b1a6e98b27eab68be7add4e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d13493ce69e24ebfe3fd1d53a67efb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a3c46649c763c7b6d0061b102cc11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32ba890c16503d08055ab158121daa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1acd327f187568764f95b37961420318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec84bdbd45d5eb14fd39b96d36e31be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d668a1ccee0676ec219da8fdf592d3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201a9bcbd55e6628d231454558d2c50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849cf17e26a7c4d552fcb7d6e79dd67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75bd692a4bebbc5c16dfffa3c850d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab16e12846068494b3815b1377e02cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32082f4b5335622cd78f5af8832e982c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbc58034cc9cf94c92ae0905b52a73326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24df1ae8128dbed4791f31f1d98fe4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ce9d4bcf43a97ab8b3c0b2e39068b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ce9d6449cdd57ea78fde8d6a5098329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e59cd2ba5c8c98d9df1f2fc48b4f8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5763676fe7f34ff3af92553061a8b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796c1f3df3760a018b328cb12932e49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d718b02a68a6a2aca23327eee65a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3100960d8725fc8ddcbb8bb92ebe2e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99c80b7e1628cf0203e4b996e51e97335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d8fff89676f1fecbf216d86fb92a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1451e70437b2f8a056fada4332de2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e326cbb7720703840892a4662bb7cde338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61a7504d619773b8ce7bfbe267a9ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fe88ac0e9914648444f0b93026152340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaf7fc971eba7f06c51754a773c130341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac4454140a628cb518ee20c16d2240342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96b7135e0118df3f996702f4587214343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765e873ebec770739eb61853bc540f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bbcabcf943e6e5d25ce54a20a0393345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6bdbe4d59ca09112bcbdb99b7a1d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7f7c505e579f1244b53ad8e737019347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd67d5149e523ca6398029c0313fc2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013f89a6fba3fd08891913466c1493e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3526e6950c8eda2870843530e61cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e37a73df9c7951ee3c2d137677d27e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d487b9718d3d68f78000fdd4269e17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49b3986b9ec52b6f9ae5fc3b318f8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6d3645fa9df9547cef36796c51c13354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf98d1b32a048da6f64507bce282fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd910dcaa392f7c31e8462dd348001f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da915462eef4afebca6ed999dd6669e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1561feb8ef8898ca8729ef12e108ca7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf55661ae1b46091a566373825e514359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931229bc678bfe3136c6493b97a2f91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419678920b00130fee936483ea2b394f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50123f76196ab99af577b827e8a0740362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aeea89f0319958d13d7a76b54d8df3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2339fbb4e0552124f2ab78c287bc6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889e08b1ed724eabd5c8fc733d5bdfd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5415962f041dac019e374d42cb0b81366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88273f19a3aefa309817e3444c6d19c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadbfdca6552e5b6e198104879dc8c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63a1c2c7ab346280833a7e9b54d34e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634893f7ba1b66ebe5d40cafefe09b31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a5f8e3271df93a8526506a58b58db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d3888b7b6aa83ee9661b57e1c1743372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8998e9e6b398b18a2944357f5fa8f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad0d3e2a27dfe7c813bc16d3a90d36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de493080bc4d311960de5983eabf114375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47966130be5944746512fc629dfe274e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f27a2d1546a4a62ba2f5872fd8c09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cbe191e82a15d2cf0348b47f2ffbc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a10937ce9220af171b1607370b8c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f56874f2d9b0df7085fdf11f10460380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b69a67ceeb87ec83e47716bb736bb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920ea7d9a78f60b5863c520480990ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49054ec894c49f0f29d859710a769c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a13ca7176d0522af2dec2de5e3f892384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40157dee782d69d739dcee258aa90c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfa2021922aa7bee838917ade609e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af73cfb0bb0f6a00070ef76c4bce4ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fdcab5af7a03d98c49be20efc53c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ea477d9fc47702c647d11ff43a599389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da1e8178a36ed9ce2c4354541a6985390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec91a241f1c8a68bb5040c53c11a0d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cba21f1cad904b59e08e53e7d7e860392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789b82f0db02d747a19ed8fc246b80d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc54b4898edbb7418c45ad1cf0be630394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21fbe8649d202ec573edda34412595395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d51a3e560f3f604e874d406ea24b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfd01554f56fead05653e86ba7f117397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b3b82abb310a078c5f71b55898c27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632741fad0f5c65747f9bc79b61ee106399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e27e67a2587c915b54502b6199e56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71923d091fc2d0d6d7be286d1b0c8580401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d3f4e2541cf9462d4efc0a82c5321402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6d6082cfe9afbb110a9ae3029e722403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7841867b1252dd8ffb2c82e1fad6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06407d8c0fbc939e41b4686e04cf33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f80d260a4291b0360fb7b043237e36406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbe6d313e56ab864b6c35da7e66359407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403ba6f666cca59e5d81e3ebee44934408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0953e81aefd82111590107231f05d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f09d2fa22cef5676274afc09a88715410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd02beb1396e93cba54a8fe1c1d8d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244488a71e912278910060ca51004047412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404df0175d4545717e0af846933ff193413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dce1d35b75f3867d3286c0c8720c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d74bda2ae4f8c1401f3418e652a7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ed0d94925f0704e9768f683f0c4b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da313d5bc93bf62e2b0e9b418843f434417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb166b15d42ec6006fdd820f092b1e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd5da37d687e7815229ae079aa24b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5c8ac9bc0cda115bb0516f8a5f5c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef371cc1b587525954348963b35c077421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f1fa7fb6df42e419a3b8913bab573422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235652218a6fd4bc35af94f458879840423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fad86c835c781345c36da96c4e230b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab142cd685514b7b5a77eae8734771425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416b4f15b4dacc7292091b8e3941ae2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32d62d43fc748ecac75bb948178bea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc0ef5c7b695ff890642d16ad6a03b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f96efb6a5c592003c6ed00f602677429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342e344aae555a1c7efe8cc81f065fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce18ed16285375bcbeba646c033301431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ef4904d5ac8d36eaa97b21dbf9bbc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd0da29e95ae560f354d367e7771b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d70aac9a589b5254196e802cce7bbe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f7cca5e08d1860b10fa49c93559ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c706e7f447da4922c77bcdebf0526b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83b580bdcede092526da59fda40eac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608025426620ceeb1c2f6228aa9e1581438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f17be6c82738650433944a5b0d5c3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10da8da074d28b2b5123e082b89cb1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125e568a10b80ee84d8c8d4765525b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6d4efbca73a3bbe0afc15139a90f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce279fa2933d37c78d4e73793cc846443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b7ef86c3fb6edb5a84eddf67de281444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb38ea4e4e5e049e01ec1431fb676c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8d911f38d4a9d9b172d5df7043e84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61e4336b08a3262350cb0bc6afa025447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d8983295abba75aadf91e0a947f6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb9b7b08bc92abf3567690ad1eafa4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee845f00b693387e957d18a82a8e3b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee75a97b7826c5e7aaa923118b63bc6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4993def6393e2851cb760e3ddd8a05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127db38c8f467176799f75f4fde66488453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4e82cad7c4d7aab98839d1103b0ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d03718893f252604bd2393415bc78f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07749759ced1bbb5fd0de39b578ab58e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e82c2eeaf391ea703ec8f60e64cf98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58283921967796a4a7d73e96ca416a83458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe416ec25de1fe41de65306184037f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23680c767067017dfa5649fc8e6c2233460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b228aee6f8aa1d9a0c99f5d963e22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15623979f8d512134923876ef9905ed5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d47266b34996247f7bd14cbd0ee8bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e53b37a7224fac29535b231a22da5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37f4296dd8152fc598ab4f390de283465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e51ef3bf6c6a2dd8273989aa5f5eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8f7a667feefe049785dcfc2974284467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76139eadfe784bcf8a0bfa8529a5b4c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44057a49770d2f5f54f5683648f3ae3c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739cc85b758fcffd8e3d6dec1bdc6eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238e8bc02147e00f502ff3180b5656e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaecc4b2eeb3e723c6061bfcf01b417472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbc39ce9c626e980800e5ebad8e262473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7424eb5761aede3cdc158acbf176edc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1b618e0b41d7817c62d69ac27e35f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfe69d9ddeb48d5a64e9d83f1dc345476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b837c15c49f5243b296c429c46601477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca6f3000a109694f85b04dd21b13cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755497572adfba545a07c25d53f346d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd64d20ec015af3b752fc7087ccb68480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c1503a2275977a7bac80b64b95f99481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb41be913b88f0900dab452fb95241482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982672d696b55368fa00557497309d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69e165de6d7f5c0cb92c5ba664aa79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6fb35a236da4acf138dc994c22d4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123b4dbee33007f035946825221b53b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15073c45ae843887f39fccf56802a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3233e9e24f7b0b5d53567e2b6dee5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cc5553671b3f0043276e96b008a19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e51fe65c1db3142b8ee4f8362543b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c934f4f7c1a6cc244e0572da11d3413491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b175ca8ae9cf2ac50303658b9cf0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ee26c4313eaaf8e9a41224e90abbd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22153ec87c4dee50c81e2efb4c576736494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd40b96cab171941c8a0412c179882495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbbd09842ddb8f58f2907c7b82cb78496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8397555ce78972d3871218b759b6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0310282e863082c6043110f4aba072498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776921c9a1dac649318d86dfb3009561499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e2592c904f8b66b1a40368b76c00c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db55f10e49eadf8a8bb85dfc8d47f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dab6e506a8ad21ae0ff080c397d23a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763976755f68b876c2fa5a9aa60a24e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f4a1388a037c19d834c3a3b4b4163504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a25c97b12b3bd371646adf2442780505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55206555ce26c65face9499dcf11182d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e11554b3acf09df065c6c3d85c16a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97821a5faa8afb6d2b301c30e9c77e15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c616a1bf1afdc903de0e72c7630c40509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31c87e7de9d462b548ef405a37cf19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3109db674fcb4ae373df7d5f3330f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a25d150a72cc874dfe59ae3c00acc3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ac5193b40b812d20bc4c05b883ddb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a270eacbc7df9ea9c7b4f47ff5375514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31956e354ba1278c330acaec2318b588515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732807d887d315e9f8d346c01fe4169b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ceb33c9baa844cfbfc5454dcb30c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb5fd143f9b9049edb022c64a11f9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29c942e09d8cf37152031ebd33ea44519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e1de44c0ee62fc8abb909560dbb92520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f065d3636cc6f256ff78f5f3276388521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0112d35699cd92711e3549eee72afe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826db4accaa055e355a9acea2ed1994523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88019a80e34dda1bd062d71b34817e5e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2526833e8c008d9fa0960ce22cd21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda25cda0865c943c48e0db00c15bca3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87d93153efe0d6d48f30a7c1f455ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749b5080b36e0debaf1af248647284e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5fdbd7105fe45b49a7fdb1ec7c63f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7dc6ec89293f68778e3a2895e2923530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955444a2fa082ff838afec4fe4742d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7781f8cf51d5252f5adf43244e1f69532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dcb5c460bef387b4e184356d07bf8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c44a119f10a229e696140fcdb55c46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff70c33105d6af03ca527b21dcd67a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d17da6bbbc7a61c8a517db53345d49536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e248601f0d6391a9b0c5ea7d660b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db0a3f48dfa70a4e0877508ef8017b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90fb7cbb91f920dacffa80c4422995539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5b56465272a7edb4603fe91025377540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c059890f2f5411b5e7587aa9e40df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdbd8cf64cb40bb01b5ec4b3c95c61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4da939ce75ece7d5a8f04fb9fbbcb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa7e06b6149f4b4a464d29a08ca884544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf4885f5bff8675616d7fe51d468f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcaa0c298ff07a3ac29d3f1521069c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2fd68e9559c6c3f3cb9f4a636e2c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ffff955a83081411e424ade2ed258548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c479c3748be698def693f9616aa1bb4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c66fce88f37e61add1e87a175212bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64ccc4315c9fba88375463a976e586551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3420cda8099ceee1967d897f88fca13552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9a3c0312c7f893c8bef9cca55519c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b09b7a31d6d1750e425255e1b41f9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc843e2846f5150de2647097afd757555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabc194cd2a5d3dda5cc629426c95a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327065ec637fd7d549aea3b142fbf711557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef46024c9763e110f644bfb4753c74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422742eef4c62868602fb9e5f349da82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74c93a339d49b6e41ef96e560802da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a40456e47d18f7c8117d57814f1b8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dd7a27283bc7d4f1068818e258c7a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a27293bc23268f34c65d4684aa2e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fddf99a640a5c842b2657af5dc52a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d02230f151991a65d74c69cb1b4c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30bd3e5c1772f6b68a2f8ff4ebac86566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e9fcbef78121e6bf32a16a5fa1b0f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98762b665b9cf9ce75d789de95e7e859568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ace200b8e9e810164244c24c42007569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e0d39bd56a9be2ff5134da674a4fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59134f6aa343e46c1400c96d1f725b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47e1f0258a61ced05a010e60a8dd3a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc2b21b08ec1e562604d0a03a8419c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6501fe18fd9adc8d2b69fe140250e45574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c93113056a4a24cbe2460c2b405a7d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966edc4d055f56cb1da63193220c0731576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2e9033ca87d43eeb20d1d61de55f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c10a7dae8631fc9bb584973e23c0d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bcc38a433339e2410421fe42d6746579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1779b6793949aa285e4e43885b033580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb718bb9875db320c8eeaee7fd92df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a2fcd72d42d535f9b3211c2ee5d2a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083712ff5b16867a1e0586b4f3926d5d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3664465a30489e8645428e4848d364584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dcaab033ab2ecea7e0822bfd9843f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f99cb963ec0296c78d095ae885dbbf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3777687c5ad5cd461c96f6e39c7110587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39987314e7484fc66d1fed7dc87ca05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f905d07cfe5dfc95745481c89996ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eeca60affbf7bc2042a7d0ab64dd6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debee59ea9ecca18534aea306757659591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49a511ace665b2b81567437cb01f19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9b8b144d1723b0de2681226727016593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edac14305e04b8c0dce1b4416d6717c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238bef81b5432320e0a0e6669f00aeb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b538f46cf08f5af2e2f8444c4bafe9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602dd900902161ae103025bbc119b33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168682b1590b694ee81c35a429923e39598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e4c54c2befb21fec0af4c98f1ae60599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f705c8681b07280d923c64157f411600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984ad3e7b65503ac390c7765db31d23601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc725737f4cc9759820933585529f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dff2c796177da8010d7ac4670ed773603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44941384ae4ad38385a88ddfbfd7290b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c1c43f7c4d70e9269b18d0aa1dac6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55310306ff311a9e53f26a862058a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d821531fa5d5b6f33a491b055924e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2c1f78af85265237cc4bca53ab40b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0a2599cca072414446982d4258e9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778c2d5317509c0bfd6b38d75d1130b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71846b15ca443d4f9e6536db95b707fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0672ef69195782ad11e7bd433da20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a741b8c0b73895b44543d0cf6925e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a6480affbc8e0dc51baf76c952f02614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fa67a0ca585d9015cbe60cca1adde615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db82f32bd460cc145f4dbdb424c818a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3734cddc8999a7b568d5d3e60f505f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c2e50b1c1a9de85292974c237f145618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598d5a464f3ce0a00b62a264701a30f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54701270a442d7ae1389869036e807da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e3cb41383a2fd34e69f2efd222d41621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc881e896607e74f719d37b140b89d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec31d221c9cfc26370a59e60ced1a16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4fceda5123144442aa71aa4b83ebc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417c797c9cb3fd4beadc0daae7f7e28625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc77bba4f58e2002e3c10364f5bd5a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c5f4d504dfa09b8b6eb3f9f9dabd3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f17e40f209acb2d12a1e893d516d5e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be988f449a5a80eb3b5460e831992d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea442c8345e83585f94e0fd8a79b8efd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b829100bd405ec11760879cd7c91dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427e2632742cfc63c34095ab24cab90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aeed71f901540b8578e97565984f77633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c33569c78d52610d46f8af7654100634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5a38114626208dcc448e2655682d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39de8182a856861a049447117bd2678636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a284b87e48e6398aaa06c2c5147fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea513b11868691d3973b56cfdf5ea8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e19dcbdd4f25ef113a556a862ceb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84c5ad5f6e6216c41c82c8cb6f07ae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80f5cf8f5edc739179b25307ab29c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68addb8b0dbea252ef6b307083d9708642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca062beaf241ba2787cf72e42fadbec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b43665be25952ef16928b541203932644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e434ca3036e6c6fb0a48202cb501f73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e69b1313240c2b36a39b6703f48b56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdce807688e3081c9a18a44ee105d15647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58640563d740f154958d9e858b3950648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9bf04474a3762347c44499fbcd23b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03d80a3ca417ed0f327db4f76dd638650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10d6d0b215c8bdd1d604f1d8eb0259651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae863b07859de700b993c30709e86da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbe7b71351f7ffe6f13e28189955fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5368ccca259a07aaae3cdd66c217e33654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711c0c73f34f7c33542f9d22019b43d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d15a7408f29fa941f18fe2270a0b4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7cc0167a77d99d532aac63ab037bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba8e8ce77815dca828787db1038728658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fea94e2df354c4882859ed7c24ee5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8573dc36007a2708af2146bada63689660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bdd7cbd8d61478809fed230fc8b31661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19028473f02ec0deb846f51d3967c3b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78b581343088d5e3fe071746a2f4c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc8b81afe47d0927358c2af83196bb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e55148881e6df507d91dec6d7a67c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2694c7811adab73ba8c824a9f151506666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7204aa3ab79264725b16e5f053e47c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd9e30105a98bec898988b57104749668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42ed416e230d6ec2639a22ef73b5c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633629cfc9961ee4d2ad90f9fc682bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce412ece011f6355c62339de2ff8f18671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa9eba294ce563eb853bab2cc6034d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396cc0c74523c644c70eb3d3a490a21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58a5b1d8283963d4d3d10a14ccddf6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd89d8910e8f1c5cc1c527c7f8690b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be88187c8189fe10d3b192941d93bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c96734db988a64c0404daa9558549677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d6e5145908820ef269308c283b589678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81fea7babab7181a6c16a9908c14f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a94b8d6fe4db5531d3d48bb34087e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357b59af6d8c25075d8fb0575853885681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51fcbd8fdf9c50c89b67e22cb4cc1c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486bf40e38a87e36c73a98c45fbcbcc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7b651690f9d5636f39d27685a05f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e1b4e6ea3ce581401fbacd6b3bd5e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9908c5dfbc351b953d124df28ad031686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34882c57535d562723992b9f481e09d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d466c338a8ad930d881b8ea83c9342688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785ad724ee5d44453e4b8e9596856ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203fc22729ea5e5ca329d01edd6d0e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaafefcd7801f651518f1266c1eae55691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cd1b77d332c3c08b1d7cfe98229f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e685e574b50a8016ce4f5dae1e21e57693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78e352495eba6645cb4b8699ed8660694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b51bd9229b480a34fba92f038dc12695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bc2c894135c0b1b47227124bfaaaf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1097bd2ea6a9008a31bbfe3eb18c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48839dc491add8f1bb88c7adce7144ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe001f2d017dc4f4a193d37b7c25c62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe2773a7cda4f9eada7402325421c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa119a271b6fa7110b2b31feb55108701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b01d5de3bf80bac4c340e0ea98489702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dd46c19c1d48dba22cf9ed74a742f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2540b4519a37b7dd6cbe7e9b12715704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c4e759bcf2f18f7d102bcb0a50a9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c15491c4c5c71845b9d67246fa111e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becd5265708cd5783b0018fe8a44a1a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891a77e399e56680da5728aa2983eb9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e7b57118ff01c92c2a3f023dcbe49709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f23b0006ab577795bdf2aff938574a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a6c95b5df6116e2206f1bffc877ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6728030f9c0f6cae4b1e4e61ef44e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cb4f8b73def5d4861d24af504045d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf467975c647e3691fe7a58c231570e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c397cf80dd4a1ca374b8f06111eb3f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e93784d878bd88639ba72c03138d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997da3ed6b5e87c4da8402e11b48d370717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6de73a6a7b9750673d6c467b82d40718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c94082344a6083a2d645b75caf01e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceed3a29f1658da9533f4bf6c235785720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bcc2de8e529df3be29317d8aaf876721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f031d9dcc6538e3395a9fa9c52c0cdc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bc711700b771af17efe1551366acd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572e6105872af49af1403fa1ae3526d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811ce10e74d5b7524634267cb05fe9d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d3fd920658570d8cedac74ff89eee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7b9586cb2cb0ffc29df5a20c35332727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da1cd3dbbed7162aaba0dbdae83398728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0227e94a2ddb75d10deacd6dff0f7d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a398643d618fbc7e0c054383e9a23f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d8fe6815ba58b7ddeeecb68976880731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d5e6c589ece982791a88472c05cfb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b418f1d9fc002de29586e69343949d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fa8665ebeb3289e8f215ef28ddb16734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62dacd4c3e4685f7378ad35f079181735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442a0339b74c8aebe8c26f1ad8193d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5f6c4163ac805a355a2ecccd4ed6d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b1dabd3ea236e722161520a4c32b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d59c1957c890adbf170b62f2ced591739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d8ee886f016421a757851fa0eb16b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f953ec83952fdf889b9612045ae7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded2f54493a3ab053549a8280683525742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc68fc2f0a20d0189f13c1909819fb0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f693c34b1aa4ecf8a06e278ee069e0e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d4358b567c92137d360aa4c2ed08f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35e665761f585b9ccfedf2a6d9f580746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f9b01c4eadacaf3ca07c7f330ad0f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126e33cbfdf4a5a63f55c128c688533748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8abf4587fb30442a84a50804bd5277749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b04257e68b0dfd3e52b699f36753e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdfe651fc96f2b940cb789d00ae36b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279ef76b3178112a7d6f3ac2f761462752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b986f6bbd57ea50081d7143f083ca41753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37399f32767f7ad170d268fc926bf83754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319c0a93443495acd71acc0f077c0c5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb9a8a03ed27aca285c538cc719ec3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8440e29476c234a800d6470f32136757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fd5569dc69bfe93bdf0418e7805ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92517ddd24daeebec2a3b5dcef1caebf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>