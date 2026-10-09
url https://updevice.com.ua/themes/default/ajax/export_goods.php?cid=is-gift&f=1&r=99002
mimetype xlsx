--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f584f936334602731a9f7de80355a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f428763ae4800183b863e858d892d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5716c66aca4d4967e4a61aee283174a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cec94e6c7c2ec867f71b53a4eb8074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659489d444a6b5423054d11e7bcf63755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8d40ce55c1024595dcd9a8743ede66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e68c9cb810fb893adb57dc53b5aeb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca843f0c24fabc0e13ac659a01106698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95114fc6dcebb33938029b4647550f9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e6f15650d732e0cd6cd682b85b2a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06847f9db30558a28adf6564c17a3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f811892babbc1fa9c4774218d4871212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994871afe99612c2895fe196a04543a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a6b887fb322ed42a0ab8116fb177f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc20093f56024b258013c5768c701c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88effb00de24eab06110bfd23491e08916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7ea57345b902f5aa0130536a7eaf017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea851686670b088f3fca7584f006a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c75cb45236c06824530c9be457f2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b36e430092c406cc8e0260701fc6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b258331b256faaebf5141c14dfaeb0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5131ba2d79fc71a5454adbf31b8c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d485ab4b2f2e3a47787cf8a90d66023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6a6262295158b0fcfb7ec44c6a48024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb2a0a66f521e6b041a5a3d82d06bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13905e807cd7949ff5c5e168994f27de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4204228e567597ed01f9c982120c5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153c58a4d2a449f512a2778b60a805928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608ec38f08c7ce3bde07214a83889ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6291afdba875809b06320c23296c11030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488eb51ab95a36c9c5862dc0dac093e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a47bdb195dd45f4899198d62ccb9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d514f7693255c7e613dfc8b8db47d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6da2ab6d46552b76a832912b1fd8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34849329d0034d5aeb6ef7625073955935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e7040dea5136d36c9282734073dd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815bffd302038dcdb2a75c520ddd78a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390773e5ca07f5ea1a240b054a8d3e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51368264861421835c67d44d7697fa139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315883cc57f328e0a86a2f7c1ad4bef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f26308bddee1817a77f73cfa15b1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621cb87f7d019dd582a5bed4ebcfd3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95ed9db60d7d87cd8c27fff3be3f8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12f2645eb79c5fff0858547080b96144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364656ffa7642b8ae4c559f23c3f4c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b6488fb56433fe8f6ee6dc216a04b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed630b256be1a122e1d1e095cce56be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2069c732af8a22d856f870928867348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fc11d996c9a43ab0710d145b2bc2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d9e9736ec1e49caa63c73fb78704250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73caf45d754c1fe3b733e5074efd670251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e01ce9ad541610080ca9e7100ea85452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2480ef1eabe14c367fa656377df16b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18463247f34377cce6092458bcebf754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82e1d87e9823bec13d90581c55f9d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fff846146151b0608d6e94e25ec6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bcc4a9a1476f4d3997b37f0bfa97c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b15fcd83b1b691e1aaa94195c173b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746b45973eb5bf7b40b7713ed2e146e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252c17679275af0dbb95e66300a926460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac62490aae68652155a6a6c0c93fdff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9912dc40c8eca68969c93d65d3b9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb92533e223238a4d426e363f554b1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7db2b7936fbfe566aee8524628d0fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813ba9e661302a842c07466f32dcfbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ade165f059ce3f494e08e9756a42566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27cf364e8e80c4cf27dc4c6dd2365567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e91f827c466e3dfb295b7ad966d19668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863e0f52f71d06e6ad91015876bd58269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954c77dfe75c228b76c2d935032523a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55305fc0bcf3d6c0578a74d0f3241e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845f8ef7d84e5558bbb5f58115be08372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb70b9a699fdd9ea75e84dc4429b4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d39356582df6f35be582f27c0fd64474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a9d3df3f67a0924e46faa11cef10975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dee1d04d88aa21532ff74cd137de476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b710263e2c4349ed6b6bfdebdd098de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e27f4bdb9a3d4af2d9bc1f21e6b25178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30868f2190c4fba5fa117719ced08e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8350f9b73460ee42e91f4411ef855d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683fc21b165cdad5783fd868ba679c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a32dec05c06f70d88fcb08ea299f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe0d6ae0b8661bba9976488633dd3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e64a4493c791a5ea02e5e8aff1809884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbb584cefd4b3e2eff91e65a33935c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1000d666e92f29c8411a1434f76aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4716582c2c1dc33e63e1dba9e43fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974a1791ac7c6d217b8f608fc7b4be788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd49a2ebbffca342118d6c0fc081d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe90460ea2fc2ccd85c89d6a65801890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8eacfa182feff26cd905da1fe6fdec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa140ea0caca4fed957efa16007ed4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ac1a89917eff14f681219b07502fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00de3e600dd04b5a591388f58ba7ee194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c27f8b20e749572297fe8c514ab0e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee39fb109214ded9e5ffdc8d742886396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fb603cb62d3fc3acc3f5c671fb7f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fdf67bb297adf5188cfcbec59682f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55707193e3ffb5e87af18fab7ce57999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ef03690d50bc3ee1220c761ce7fd3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37358f2084d65071c9da5859f06e32e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda1b49bf82b3a48f168c99074279fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34817380fac4730e66b95a2809798533103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca406580b0aaae06a49b6bf53c36db8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e42ea760dfe2587e57ecfa616a259105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603df3b0dfe11230ca2fd2496068af5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84408dfd501eae3beef13bd6e16ce321107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52ec3f9cc8427ffc02433f9eeae3ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a47a4b2be27d9b6cb3a05ae325fd8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10077ba8c3c9ba3c4849f80cee039027110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cc04f60b33c7ce0a3c06c578884db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9faf18d2320f2966f18b4d9651ba4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb941f75ae05e022eb7e0b460b6a031113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9721c08ec2551151d41fb1d22bd92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550d8c39018c5f8c26b08e42ae8298a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795553e3c016ec6ef404d4cee1dfe79c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c4fae994088f6d54741a6077355cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61830ce876d3fe017501b3e960420293118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2abc10ba37be9ff99eebe51ae4bb4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479ef9583d60f6fd022b01e2cc24887120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a410b30e0858881ebfdc15530fb8dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea3b1756105f611dca43b1c1296f6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38725fbf5fd431c8672a3fe86df7c35f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da309385effbb37c2609d72f1db6ec8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36d09f60b7f601aaeeea1b1510f822125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053f666edd8c376feb3d6bafc633be6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf28394533cb519238ac63412db6a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e85c302ad888116550805442ffd521128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16ac4d10dd07a9c6a8d67caa62b040129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58908664d53408d4e748a9973af01770130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9db73e0d38dcc09ee5a201b31b65f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09f686df854045a0bb8caab5c7bc8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325aec7165f9f639e6ba382655b417f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5077d26a10557a1d21a4f820e7f3395134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142da40a2832a1276f1860fce66de7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411ec4a3bc9fc3281759da9aa1c4634136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6b737592670d2f34e5e68733a6bce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece16aa57fb373895716b5d76118cef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e875353cd5725c8bbf725806eeb525139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827b16809f26a0fd572ded8581224a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4728535e6911d4fdfa03a95716b63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762276518169b98d5dfee0b2cd87031142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544949de81d8d67660fdfe912055486143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de314559d1b4755138d47192d2943ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c75ae9653ca9cc746b2887657a1c34145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ace1cd03444f5481f6164918535306146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46b28f42f8b8f27cd3f8450fb0c3f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e3e9297258d1a0715da5354696bb7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4936e405fc6ba7ff7392e6708854793149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202b02fdbe5286351ec8e9bceea31b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560fc6c5d3484da7b12cd52c3fac0a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f242be1648c3e7b6686c6c227064a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37070ad5228ee9bba99386804429e37d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321e24a63b745f9ce00c8acfca0416e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97002bc9d85110cababde4fab25a2313155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587abf900458b69de7bfc1891cb9b7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66baa4fbc851dbc7c7aa63277cb1c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1736da74cf91479dcb32b10aa7ab5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe2971b993d358d40e47d0a0dc9009159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c1d79225dd8507f4b5d181f026d21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fae165116a67a4950a84b9469ef94d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581db75f012d9f9e624265f78ce53c15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1667ab29644f007fd0f728deb666977163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e81b179df5fb807686f3bf6bd351a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64d0676be0b279f4edf1339501e926165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edb2771dae56dc9d50775e2f3a46a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b283f5799bc7822b4c460043cf1e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4cfe644058b3da2ef62d07d707788168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cc66bfb5b40b83cdd3f0a1067a4eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f0c604476d1a8a36ca4cacede84f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c1637a1e94a7001acfc7cdafc0fcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570f269025b04a52f0e65d0d04b1fbb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249a4e553e3342f8f56529a9d0821d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3c26d7b8998646991493c39aa4613174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a04765b48fa6d808dcb9547bc4654175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df776ec60019dc256e1f217c6353cb92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93653f5fd0832e442939fda28a86ef08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54d1c5794dc7c862b88988d5036c9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3c68c0a7bdfd2db7c035d65219421179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5daac25d4552622d8f372c707d0196180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dae7d3ff83d0bf2cb11fb758c39233181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bd0192fa8f2a205d7a447256a8cd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3d64faf81abb3ea177ec69d8558b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4300fc0040922323a56b798812cce0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be4cd4a5033f04b13b331e42c889dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd9a758741f133088b07a48cf91ddd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd46c2dc928761a9c26dc1446b98981187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f71cbae4caf932fad1a69df7129c47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa404bbcec8af0b322c303d9aee232189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b12c065a650151e75e6c9d91c79d6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d0b29c3262545bc43cabc847b69ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c18444bc90e3fb871ed3588613325f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef98861b94a79a9ea0971130527545193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e1ddc339a03df038dccce3bf35bcb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26225d494423e90cc02440f164b9b06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d88d36d66323c1785420bde3e60989196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f937076aa7b2a32816dcc650e6b7f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70c661faa546df353e5df2f2b6eaf0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a2a77752776cb7152b789426d0259199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f852f12c8eab6f15f79c9a29aacc1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdca9b792d4266c8ca5bf894cffb8d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333ca9a23a0d2d8ee36df4179806b27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030db444055f0503283dde2171c7158203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d40a0195ff359993738bedabfec00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f73e2f8afae31ec337dde28707c7fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e5f338e086cc42c593238681bfb18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7057a5a42a116d3b86c4ff550a7e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234052854d0a8a13f08979e769e3889f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9970f53f93c04bd0f02209aec8905209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01930402d94fefda5bf9f0812bec861210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583de5eb0cc7762a291bf4dae42ec54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2516f73c79c063c632cd9c8c6e25b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4430d07dc59e65ca699e05568ffdb11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74434501714972c322090e3f56db31e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445a8ae0545b4c3078b5bd2d9d2a96d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6833dcf7a4a436020ab6de3abe89351216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11f59305fe6e9d26e70edb9f9a07e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df094c395fd9f4ab3d4d0929acf93d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2864b50707770b9940c21e8c258822219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4d973ee608b12ebdf08816c6e59c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e90d02eeaee8c162ea4ece0b0de70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e3a2d20a395257fed423ce9be82d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918482f6f8fc90a009889d691c72b3b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576ad843c15e2903ba8a9e80373a647224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243714bb444ea1c871781891006724be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be64d55b3ee7b91de8ad424cfed806a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3056bb29b2a3b4fcdefc5be899736227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0c12a052f5329e575f127a9d7f66c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700a2da4cff1bf17d94957e58a447ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15db6f5b5dcca6c20259edd43e907e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c6ffb98e69a7d097a973181a673d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883886fc69306b8e4be96a563300479c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09345ca5a029ef8d962326185e0b925f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291eafdc1bf1fb31a8d3b86038d92c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8a48aa5301935dd23213ace34f970235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a587dcbccef5710d6d472b7f2b5ba12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94683f39f36c8a4c81b1b4855d833e6f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6eec2287d694df8fdb85bf8d4f858238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09e5223423f1d03d4715623bbbdc0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0749b633853d2743a2b488b13c8609240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406d73687bf9a119840e8b9e44ee550241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507c213bd4e6bbdbf4b94201e2c23ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e88a6bbb1be9ccabcbc9d83cf6640243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93918fb27fa7d94692d8884115b64b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9673dda705c9d5cc5619193fd959a79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372b5e01ce41e504fc9b3fc185aa1b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1844376cebef3a153edeacdffd136247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fd7d07de3bf09226e1d25ec87d31b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f6a1154b7575f6441c82d2334c001249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857e16dee7a169154a496a874434a17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18dcde60c7b55bfcf52d70be6e6f33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cf19e899c19cf32a545429393b77e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb05922b0531aa845e3d442ed8eaa1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bd74eceb1cdf586b7d73f9bb627a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bdd1c59e1a155688a4c87cc06b11f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed134dcea5b9160803ea763f7770c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38660fd5fb752068756f2eb9a4e90b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdecc6b70ff447b3179f87674f7b032258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cac7e561605f46e4183e3acb208ac6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb2b7ec5c6d2e49f0dd55c946da6f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe3784c25ee357eb8a4aa7dbca1165261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c763d200713e5dcabae0e25e9ad24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2de3daeabb064f2b7606b9e604092263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac241578198246b448ae71d294c64e15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462228beb8deff1a960e8d22cfd47ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bac97f3072eefb80e92bd19cdf20c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14228c3ba2364d0984d9683eac14afdd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503a8df4b390fcaf2b0fdcf32341f5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc026fab94f9976a1852aad03eb06b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3375f53ee44327ce7494af3e5c9f12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bb63a12a48d1a3d17461a12327319271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85af0506db9d252f8075e2d85531e75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c984d548ad184a5f47d1e242e2b038d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856931778620c31449d831a6a628071274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862688289491042a8113b366cd89d10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ed2c918567ebef720ef065790b4fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af572376fd5c49b7ae0e7e9c37a54ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be960b9c51d86bcf814562a1b71882c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6fa74f28b9e3e3f8eb2ee957810a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032869cdf6b3dcff10ea7dfec7330f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8851e80879e3f29d1d0550d3dc4d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f4b32c0d3540d8fc570a0241777fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70703215eb8ee3a1cbd5f9200033821283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d981d258d06a22ddacd1b33bd2083284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8beab3bd602b6417e050d4712ac51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340d8a7e92bad4a99566a454e9af2c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c630889642c4ea723a16999b9f8514287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94a77dca761c40ebbc97f12403970b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2181a22c949773d14246b4fa2cea9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ec4220d28da31ceeaac609a10ef26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d347fd127b29e0fed7ac1d1efcaa1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae39d979c708797aeacf9e13662415292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ea6b5909d2d8b5327cc79830eb6a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c07c79ff25fad1a274c0b9d58d32e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394b93eab2bb1cf840c278ed0423a6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0efe8b7dbb57ff067523aecbdb34d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa01fcc2a84ebe2bd50600590db4d7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8aa7ae4e7742468dcb48a8d185651298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e042c19ff2cdd9b1a2194c0a7d2c047299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cd633872a71c8542ef6ca05e08ad6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bfdb5929a87ae708dd15db9206555301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3724b7c285b51a1480fd03a67d0ce58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b53d08a16c5c7efe3fc759ff6349d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3e472c3f55dd45e6eb10020b379f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb683b004586a4390ecaddcc1657fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555b101d2b8fb78d00ea03f1898fcbb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c736a62070e21686252928cfe386a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ac3be0bfaa22b8d21109dda167a6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca02ad738932f0cbd48a05a662e7f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157546d1401b19bec78988c0150edc4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdbce8c7aa44f4ecd76f827b58ff17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185833f1fd1d08ec749a5344c874c0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cf00cf967d74f19353996868f978b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ccd8bc382bf59a51ced0db6419c63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e81e952851c34fe566f4aef04b5bcc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410034fe663bef480272afd876d454ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72009734b34761ce162d2d1ac6282e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca666dfc63b3a55a4ca66d3e601ac2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6394cd4930a64498d42dfd766cccdd3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ab2a7622520890d5a475f8d4500c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518e93cc33993afb36009c5dcc6c067321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076bdaf1b6ecf97bfc254f841324cdf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02e56859093d3f369a89be62b4be0f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fb3ef2581793c209b6424343e2c5d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee02e8010726d8e696b41346e37f5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534393e0edb5fdd917a64f91825949bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5235ab2fc69f539ad564bfdb0313fb0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a085c4085d6225ecd1853c4932956e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa965824482fcc3451a51688b64a43329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13342c241134330284f297e070c862330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292853a8a477a8069caf469aae5d490a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e7265141e2dae67d9901d37e0d253332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b15f497b33bb198d7df6d8c976bc93333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca588c9a44287fdbe3e8ac27332346334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3f73b7552cde7cc50dd3c8f47615a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e6fab23b6e8fd24354c87a6e36635336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e48e676edfed655a9a327d505f604337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00277aa2fb02a3607993611ee832b852338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43410c70c75747845820818b618041b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f81f13f1ece65e914ac81ef5eba8d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32fd6c2962fc55e24932b7ba53677e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a2e24ebc8d0abd87e0a5a5560dcba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785447cb253b425400bca8be89b5b4e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f24c0a7b04f6adc141b3dd911d9a7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38facccf3f7fa3154aba355d9ada29a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85680aefb9bbddf689b6184b6a2996d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db8eb866c56b546cadbcc9bbee0860347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4d7448e8ed9c19ff7445f60e62acb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250808b893a610a3dbbe13f29364c37b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b0ba45630fcd98159bb58ec56214e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131d7117b57cb8b32ea90f116cbb80a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006be9eaf06a9ceb502c99cf017e4330352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0852d97e9e59233d8df7a3ff6cb87a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac5af11d78a0d248d42579a3a2f246354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fedde6b2de6a4555a4a97286ff079355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfecce37efbb2f0072488f2894173d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf96cc3499b621924beb7a2b41ce7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7df99ca9e99ce45c434ef411515a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d00c1ba545173b1d6a5ded0e003732359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970786ced54cfb2563ee8eb3a104ed1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143167a47c1b8901b94b367e65140fa2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075d9fc82ac1e8f9f80e4a52daaf69a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921ff876b6cd9cc57ed7b42489611fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d90d11ee3faa7ad19a0ea323828a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e85ff670e958541a9b941679854f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a99edf6e05fb440e7bcd76a5a608c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002e363e0fd8c301eddc1115c28946a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a79c942cfc0511821ea4f591800f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece796f21ae78f23c70e7e005b35e55369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d15f5c960fb1d23b79d4b469f36e7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a86752a06145d7a6bd083d43f86f98371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a6e45bf925fed1282de80ba5a3707372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f9d332a4b5fa715088d0faf185324373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213482246150304957854a1b3241702374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001310d38e52278edf1973df79c2cf3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf28c0835f331d0238adc1c18a38a12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cbd1e2df8e02b0b61b5df3936b6d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981bca9ab420ce081811736702e1739378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d0ec777e608d80f16ecb015dd43e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b44ab522d363bcb838ca4738a0e121380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84bfc29e58b64e733e8c6b58382e1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaa13ea815bee97cc9019daef358a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada4eaf187c5bbe1a7ce8d1fcb2a97f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d8c52f4a95739b2c5f9f16f48cbe1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e2d0ab02f3685274807f708e64d92385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b97da414c116c2ae82efa054aa109386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdae22c1abab845962791ca08cfaac5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696602635d1e723c0d4144095e72c09c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea31ba1ed4c34aca324e41bf082a13c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee23b5ece13f88811fb61e576926d31390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8fdd3ea4806965855c736144e56f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39ca5dedd612131c8de94e0df9f5a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59e0e6029ff64c5baada40d8e35594393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a678141ccaf99516662c55fa7e8810394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805879fa047e5d5baf002b879ed2bfa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd519de37b516fe71b2cf66317f3d7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230f5915c3e7bd18e48f2d3e77141ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a7067084b465a1636f76c52dbae4d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e49e31f16ede9fdcaf032d5d9e262c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c7319aa5d4c90a9a70b444c2cffa7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a6ef035e208863b15f74d1d0744c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cea818650dfcf01c56cb7c04427366402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6197fe6ff939dfead580121b95c10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f950bc0a529394d6083cb6f789813404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60b11aacb291cd1008b0e31e52f01f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23455f77a2b262c297b9a0688a29c360406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0018a32886630406dcb9371a2a77fb1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376266b9397e53d0bdd0bc4bec499f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5f1d90c435de463c349dae17c8975409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041dbf1e5ba8897e4312db6266efe60410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ea289b03bb6a0253580788589df43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f03ef0d52be1e3d645f4a8967bf603412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9bb44367c4c938014a16f2f72cede413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c9e7199ebe694b05091a93c84cb07414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e2d5489dd13b34a2a080275823098415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af162283dee57caabb6e9810ef51382416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bfb0c2b4fa313c1cac88e45c3e0e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfe6822cce177869beafd093c2c282418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460654f511aec916bcd7bc08b15c064419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab792f0cfa85ffae4f8b15897ba32fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055f5c72c5d4b6eb0c3137880f6c851421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb703ec91702a2f754f6eca7b446e20422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75170a956ea8973ccfde6cceca2960eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb117078ada01448405fb6a875e4724424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e6be8e170b60069ba6b980a85f94d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd89a0da4931a9afbdeb91325057d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5812bd56299de13ed1ad8766e221c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35e3eacf098fd79162ba0551f6f362428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1528293fc4bfaac8ab420a46ac32a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4589882252a43bb0c044e198ea16b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce80485784feebbc7e57d8968975ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d7407ce44d201fd29e337e9f97efe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f0182b41875c2a6aa257844be3cf7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66148f147b84dfebd766a995017810e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b18a03b488f4f687af56c93925f572435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b973bc4e34e2d757b96d8af76e1f45436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502e0164822f9317d489d5ca52caf63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee19f0e8326705a52100c9e5ff3ef1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989a30d8628a8fd1abea499f0f4e0b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac8cc565dc9249acb892f992c3827b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabff5720d5d88c88c5ba2421e47d02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6ee49c21e94d57917e39ccfe088bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912860da6bc00f85eec962f59ee26192443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcd84b7ee39b0c30c8aa1357880d0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db29c986f6bfe61ce0a424baa755057445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b938d7a30925623a08e54c3f0b0fbcc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d299e66684aaed7970d278285ed46e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eee66c3d3e3534997adafa5a96a678448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acf305d1fbf8676a6d53a6e95ee50a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8c0300663b2df7f94e24d9a1f8ffe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b94900077a870f1344fabab687bafb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e0e9766888bb55419faab21fa7235452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2805cf9ecb1b3a5e8ea271ed5ce0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca76d5b78f86fcb52ed04ef134f47e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564f45d0fd908595bc453fbd52495fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680f59abe95b25052f4c38a24ad1ca3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a8fed147d04102603842d95e8f490457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb5514097e63de09d654809ec8f294458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e53638f05affcff775d93ab6ed736459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c06265ec59d4016f4ec2391196494460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd920b18e1a78962a8aee709c420e3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6857a7905268af3a8702b3ffff690ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255acd4e641a3b60587df26a61277080463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7deff01061d5c2b5d6c840b6d84797464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2e723973c333517c16a834b02c320465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7119463d8b6d5987f5dddafd93fb8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f1fd0194f058bfaaed096228d75ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854676a6ed36b47060552f3a137abdc2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b82d03a4473f28f026d8cb3c7b8ed6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05a55d03edabff4e875004131e4f2e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674779bf0998d516e72ba8d75896bc2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00be12d9cdd241fe7f4a78c384e9d82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c560e1836b16a7c9e8a8513875aa5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a83cbeb40c03a0d125ea9a09f0e0b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb1e33c405878ae6b129b22cb95c3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313abe58475f3c918d77d90b2c0f44a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2b19528b8af4e66d6a135597091ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c651377ca63ae1f7e21b81e1b99e851478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b027f3a6785b1d19c1f96fb4ab621a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df13f5e0974a8a6a77a9b15812c0dca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9212c016e6a649c64480354d9917ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a60cb2fc68cc319a792e5f867b0e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea12eb77592fa2af879863a946b341483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04418d85d57d4ac41aa78f7d3e3de7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38ba1fcb7746f47556a82e1349dbaa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb696eff00d2c3addbf0f92c4cbcae4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96e05520c72a91c54fe02785845e43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135aeb8cd9cc3095155abe7323b2a3dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd99066a8e400e2e8ffa309313246b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696d91a453e5fefb631b7251555bafc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a209a8ca66fcbf213ae12a439a94b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c434426cb247cc0337770be028dba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7564aa50ec0839cf87d6149f7461b07493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5ba60196222596144910d640d3d31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2201c5c81213c522399807d0642be3b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0189e7e47130dd63353079e4d08a777496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1220fa9a50414158aae80aa2bbe6315497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47ddc3bec27971c98b85558fbbbaa9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa61b98c415d3bf24d290171e400e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0977d8f876836d7ad807362caae368500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b954d4459b59bd6d0199c1daa7316501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5d287834324e5c0a7937df2703d8f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b69978dc0f68a708bdee12b701a59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1403019a3c9b679cb9413781aaa9f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6460a95da42baf0a2a6ddb900bf72e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc870c3abe6960bab35d35824c06c1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b09cec291b07786b758512e7cd9bf1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75e75c4956ade0695e288d974b34b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d47f6bc34659c70f7de6df01cbce9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411666ab84d8cdbe005b0b4a2559fc92510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ded0eb4d7dc9fa7afb7076412fba8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3f32db7686632be97c6d6db26ecc1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c368ebfc3a4b0c1711e225096820c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33346bef3d0d724c2e7b53af49eb128e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8e47930f225efcb50dfead9fe806c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0d0e0ab27e1dc76bbc21972dc6509516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0469edd55f3c4d2b2094bbe42ff002a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f5a9050f23b68aabd11d1b97a17bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab475727d05c7cdea50d830631623e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76eb79d51d6fb2c0cf3a2ebf5c8500520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37c8d6443f8bf0135d20a8b90631eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40026cfae4a9bac7057a75e6e5875c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3be0423a26c0abf7b89f01d0a18b2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34860df5a57f61947de5ca659c12a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15249ee2a906910e1dced0b5e7ee53ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a811638ef32813a961e3576f52021526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fda4ae0b6dc8e478d9bb31050600fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7297cb01ab48dc1ce9c5a3708bebd1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43b160d5353cbe84331e5766260198529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb3cc9cbf9f38327777c4185e0f7f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24b5bd0fc9335b3cc41ea75450fbf8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1592bb201e240e2d8e53be0b5ea4d64532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d6866c2b1ab86109b3299f7ea1869533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9225d5ca0f6a65342de575beb3626534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e235edf4b5fcf4b01aca5975bf418535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8347b4c6b515b800a5cc1a624e03b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10139ae4ad415125ffe9cbfbb9533a15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d87224fee36e36dff006d4168e06d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020566802b9d0a4f0a76de8b35e07eda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa064f997ac08d59992d078706f56331540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dc6ce546d25f74c026b032332cb29541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72701e3233e06c58c012042960d5cc0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30cca28511dd1e8bbc63f05c353e1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1e262a38976da16bba30f464a2f67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35336e9565ffb173a4799441afcb4d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247d5e5cf6aaaef75393c0c440466e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615a397222ca5a0c190dfc3e1774f84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bec045b5522a67a98ebd5bb747d39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434471738851099d6737c66f47064a8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fe1d3a0efb2141b52bc2c96e4444e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568554e141abe7649300231e7db83ede551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c0dad78ef12d395b588d7826b3ba9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4c0bcaaba735e2943ed2f1aee04d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b7e40e456768003ba2f77237ab4c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566884cd6871de3e6e1a125a1368d0d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13c379363f2edfe3e36bae6525d4e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e41d7366ef900572929c39624e2420557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9b8ae9210dde487bc5bf6a41d28db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d476c2275ab30bebfff58a3c0bcca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce240bdbfc96f0220242dde993805b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64915e92bafc246ef550741c76f02b56561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bdfb3981140e19aa287e74bcdfee2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b53325d5e7e4715dfcd4d5c5ed6c21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd5b57623ac1c65b85a9eb7eb2c96b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16c03ed40c7ceddabacc93804460c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c9a8cad351261482985e083ddc4c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00d607539a941420a77fba7d473889567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dea961828278430d2f80bdbdcebc63568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec03be79d895150f49115e0c176982569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d87bc4717cc4eed0f8807353540931570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b4460a54d9c7fd66c7548ea6a26f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e879c5d90f18f3f6e430493e0a9d40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1a690143f84c10e535fc8eabb9766573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c30b084c626fb4bf78b8895a51f28574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b914b7cb15b7dca5e8a914c5ec1e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9e8f17484a79340f38b4e59ac475a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77302295f8677507aac1397533b946c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef9fe1421652f49cd6aa9743102a71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bf733b477c3e483566c2e6c2cb00f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5186bbf66c9c3c9c64a08c1e559c2da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a71abaf814fd4fc6ad506db878e78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae487083eccc211eba53b0ef97ae40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bae37ea8ced9cddb54c535f9eb6a44583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3bad57f09a7784d8675619061fe03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262e129bcbd87448a868033b4345307585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39023f26a9959cafd4ec7b6585e610aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cc908a627173eee968745a79a400c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1960b0a41559b32a67f4cee99f11bab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43cb68a0de263c2520430cb3c91501589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f20698fe46c185ec0437ff08539c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a121a8ade10073758f858b10455eaf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168bf25e35ef86eb0d9d659925f1a75592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b681e52629e87a7b528e60a1c43559593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486af472a4cb540b5429a27d5a479f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4788916a29662c681a49cbecfa2d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990e3c0cb94b0e0bcf72934e6b73bf1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc51595097772532af931d5dba0f935597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682985dc69b6e1b8227fb114540addc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ee8cd0304841975cd89e96c533c2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941abfdcc4964c7c1499029aa5a0250600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a90f37473d9ea4a2e5f1be7e1cb8d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8c9e39ed57704fbb1e58d0421dc5f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ff74c4dc7686ac7bffac23ada9398603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83c937e538a723aa28e8ae7229e6bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e40881b6337b1c2193bb03f6341eb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a41b2deef64ca7c9163505419e4d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960b260dcf1be9a2076a9ac6286d45c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28754260bc34cf2be538ed1aa0db01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687335f5077f6c913258ea109a88d66609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc857743dc00e9061aedb00a1f88d44c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e02f3e71b80e2f039cd5fecf7bef0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ee93ced57fdf95d63e94992503595612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427a7017877248ebe90be676c3a6bb4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb13883f9a5d599b5c954a8e7386623614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449eeac5ab769a26c813fb1839af7f27615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02d5e2579219d5750d3f6bfb714e24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657719b21cfa38e1f89eac0e9da603db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cb61e83046fba9af1195b7de6462f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d3bc6387c3087a22e6b0379a5ffa4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bb0f02560604a25352773a93698e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ce499b7ad8bc3d521d8fc36b17c94621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a9a0ddf9eae277dc6dc00c2f4c69b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ea2a11000740a9e4c4431416f8f1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea50a63399ae8c897bfffa2364d452624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da29f76943a8c28f2fbe9a696c78744625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2d827581cf9887b4b46f9fc9e0269626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807926e523810827981e9efddbbde195627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdf3d6808738c44bb7e3f2628c3f5b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723df0cdb4e8c7e8218c99c68121dc1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2030fc50480d9f5f59d3b83aa8463630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac771314d2d6570a6b9c21aae76fe8b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223ccff50fe3ee9136cf3480d20a143632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98aab2646ccfd4586d89f8169d6c00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9870286808505ce79981c8e967a60634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a67cde231e81ddf6ed68a53706b4e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a39207c7ffb23123fb2ed3ca8670fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968d8e9884c5f0a1b6d12ea98cb7cb7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fa2fd521a2332e7aeb6a97df0a3e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957d37aad3d9ca77ffddafd08bb699f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afddc520791fddb947a831f820be53a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad21e6acd850b9e53d2a95d745b093641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b759224a69b8a0cf95ae8f24301d458642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329a758b1a24da3bee13d90c3b7a4da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941755fcb145a224d2401c5030cb3c89644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da1fdcf4e942c889925bea6dbe1532645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ba111cd46862d5f4345ba54b7c9ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30362b3a6e39193fbcf4df3dbe9894b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2f31287180414631135f651735ecb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd44369ca01f61c5afcee45f4f89b75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4daf77a44322594a5745687fa15f7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fa3a23957baf43645ba41ca385979651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496df33ef68adcf35bec0c472a4678fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71794372d676a4e9f64b5b5f2759ba04653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b228e6bda15fba561898b9a9390b1f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820b31fa0b8bfd8d2c75590e011f4c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cb0810a1fa2842e44baf3662ce785656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f400744ac87f1521d9f27b3b87664657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79a3e46709cd182ad7914e2de3f12e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb8ae4d5cbea7d0fc996d2bbbb4346659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393f8b101e14623868d8636ff9683e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66135f58e23c99a0c39d28554270c48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a1fa789d40d8fbb6f15c2c61719cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8011e46e4ba42c9f6915bee7c3d74f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1019e251b40860722981a358639ffa3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea92338ee0375f04c79b84d79b21aae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0973e3a8b85f6f002ca515846bb4841666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095a387252ce46452bec8d7e4fb9d64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfa860a5e051c174c29e85063b34bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2bec8b98f2628953429a0f2092b4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb01473e6955300696b55a69af778b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c18eda4ad05faf95a359ab03eb3c34671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd53592165751f402c0974fe16a8e89672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ea58029b1a1106770488d82753bfc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680ac1e0ff7cf94852459e193e3228d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed582dbd6d90cae58a4e6bec864e4edc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758f154f6b0649e837f8c1b6c1d1a62676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72002cfb5dcf327fc58916a808643fc2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667c0a2b1c3b6d9db21cd0b4e3bcb20678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f53ef0d24310888f0fc15c3f1d142c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb4b2738e4945343f34bc304704a57680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74427ecc4ab88570f51df0f6e3b12aac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fabb3ec8d94768bf076b563c82f557682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c066a4801917f69825de6f7eec321683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da225ec5f83f9dc8000819176186474b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101588bbe8094404e11216ecad5a270d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714b87bc2148f2bd52029b193dcacd7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a623981bf110f3534684030e5e6ea3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec3da8ba368db6b5d7834e3ac3c36d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf901eec73df522440c89187e25156689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574eeefa16b2c273fcfce9b43231c044690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f6b8a8c11646bef578337cf20c02a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daa7d2bed78a54a5254d7ffbc4f30c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17431f9cd7dd6e82bfc6344738c6ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdd35809c5b09fc3f4e213b621c406694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db56f1463a2af90f980c6355e660e02695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2cb343cde2649d6a4e89690531b31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3509f4a8ac14c4b89341ac9d8b812bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ba32770a80e61e341cf73837a5e98698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ec7004b0141c7a608fd9b711d71ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742e59d589c67ea29bcb833d5fd3af4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb438c13f4f69af49bd44528cf4fcd7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd53e93a1fa081e736aaaef5751e27e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b0f901a73e95d192f94e9f156b2d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c5893aa9c4b03a3a256c03a85f960704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399fe1cfac9e9b65ec2125f9652d8e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6fcd0ff5384efbac103b3853a409f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34088db7c6fa17ec193fbafd1465f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80581b1d9afbab957e4c3f17a316241b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c11cafe72eaeec42ec7badb460b3cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846bdb312dd3724accc85ad9f20a8a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a2573e091a6c107e866691a5c7c14711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60b662a31719102db41d1dbbb6a4b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c02311e965713d559a613e037d2cb3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38f4281ca3d3eeab729629e3ae6327714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23ba8e9218615c8cb552f00710488b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70c8361595d44afbab7cbda60ee6b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4236100a86ae7a6e206634b8072d24f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2876dc98b882da5bfeb9a4a22d727e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceade16fce0854d5745199c08ec43384719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427410ce390f4843833227f8b8d2468720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57347873046442fa105895becda8acfc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db402e2e2234f75d14803481a3b48e07722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586f5db36bcaa31fdf9dfa76fc54ceb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9168aebe62a59f54828337029e2426f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2d31d4dc68170cc750d410a2e3035725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bf61431bcd5215196b64d36cd4713726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284f5409fae42f93fd9b06db9e46980727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97ba5bf86a95bcdfad0f0e9b7a6273728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c2f05abe047b4c882e3ae970fb874729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3f1c5f265b593a63f20c7ad340e46730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9915786d47d21c5c05748a34af58f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fab951967c80050849cce905976d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181108e7c98d9dd93992ad9c81e406e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f51c7a7bb1fe3aa4a58dcfd5619d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea5dc54919e8276d3c6e54b6208e14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9dbb73b4e443ad3d7498e1858f591736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16adfbb68783e17e8e539de543619b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ddbdbd190ad6f5b068b0dc42834cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5d229c2c1d29ae034121a3a31a5bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2b4a5a2e4788145283c0cc4ef9e41740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3664ae5701adcb61c005ffbb4103b29741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30521f250b2570639b0f0f83b25339742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defc2e0690f92cde318698f3afdc0cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43519f101ba6377e53f167f4a536a9e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd1dbac8927bf47ea30321b0efe8fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036293233c4e9349e4dc046b4ed2c44b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956f3355e6c08146eeeca0a9d8b8521747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7ae316a6b20cb8fd00e9690b0b9b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2344db3204d2124b802fa7349ccea63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fec4f415fde79fb8e1e15fef6a771750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e811f12cf628bb85d9cf9ffcde1517751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ba498e90ca722e762f3a222d5dcf0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da12c4cca6070710b920924cb0ae61753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a66e585687bcfac0579c001456b95754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25926f1ba504e8d5a892586d0f73cc6c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3c79fc8bbe5cb9d5e914077cad208756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a928bdbd4127ab18835944495d696757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495da30e69859608fc65fa20b88df94b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f5ae4561606ad701659e4463c157c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc8ce63c4118d7d8ea7d6c9628c6051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97305ef2ba0dd989f9c3b8f4fb013512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1626debd3c529691dd1fcc69f8bee23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbab267319849dd05e3036a9c593804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f7cd0148662e83d2e9968703755095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303d092022b0c4cdf24bf24279121f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7d0a8c976c62e5a8e80083febe36d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb979aba2085d02040865ecb25005f5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254344cc3dbaf2f4154e3449e8184649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea74967e1c12c5c221501e3d3ef509710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f31283571f90706b58505b3194af3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d34561f2a1173de9ceeedfa297c70912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e25aec0ce39a9a4722a7681f3f2ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0c7d7cffd10c72e593aff2459f6a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b61942cbb5c5e1f2ce2e7b6a39554115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a7e35be4616c940e7bc11a9ff395916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac0ed82e291ff3bbe7956a6100bd8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d3143adff2f3de3c1b3e461febe9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be1b8a7dd211c871cd992ce3d5619f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c17c668ceb889a3373cf07ebca36020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067297efc07f4e275db1cc509fdd34a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d18e29ae9d8640b696415e25fb843822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fd15a77e5b46637031bc168ae543323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771852749bf2010927288d887f1788f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22750a7ca4bd6181910e17c307ea7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d63e3bdaa769cf710a1fb5a46256f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd20943141580fc16fc1b58cb245fe727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619ce5a7587e960d63cb629f249c25a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82c19bebbf7e8cbd57b090ad62554729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30faf12a60018296f66a0f5ed258b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3fa422605bb6e224078be8eeeac6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdbf237e9831bae875b8febb741f6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1866b274b7bbc1c899579b3a62d584b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c7787a77259abf0e80873dd3b6dd734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7a4d5797b0b12b70c92ef7b3d2e0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d735ed82b980a278cf89817aa3a9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52418206d131ecdf8b389a1678ae2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9197da4359c47e3b31af7ad11b94da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7a564b18f024298658db073b0c05739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b348b25927483f018e74b77653b976040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406621e6ee869e9d81ceafbddad452741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b873eb4cd2a7f33537666ed7cebcb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a6f608ebc849bbb8073e48a4b6cbb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37864fb7fc6e08c012a2687d7468c48544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1e292ba8c3a87b6f3cb8ebbe6404845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea17b095bc463be6fd49ada97ee33c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9438ababf58741668f2a539c621b0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f52a5e386f7ca83cbee7765e9496248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf8c75195913ad5fa6b3e6c1ac43d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250645a106b9cdb6cfb71c70386a2f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386c4f2c73abbaa76a5dc3ecdbd906851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0f736f25a7c8ed12599ca6da5903852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db2ea5d3effe471baa3a5f88ecafd253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d1a53c312f8dd2c59077d4327581854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e74010bfddebce48137e2c532e1b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8257a3117c5ceee4fc181ef576829356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69adb3f78c47e82e17315fc797c8fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed340af99511f29d1955cf2cb926549958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd2a2e62a8ca564c3f55cbcbe9232459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e9d0091a30c169b143b4ac9aa980460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c328933cadefffffcce85064404f7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d89861e4c311b7ba2b7a7cbbd5ef762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b3b695b276d4266047a99dce9b0af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aadf5bd73e6cd5ae3e9936451bcb9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500fc8329c1dc77fc6a61715c27ad0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5eadc5539f8aadffbfc3ff277308666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3ef5e6921aacd80eae3cf35b730da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b154d1b57981731af94c77e1769508568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be3675c6c4d37960e17f551690491a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7e1bc49cd8264204de4b509f8100270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e4915824ca13238abc8867161e5cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6d60df2065a40eaa3b484fb16606872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a2a30373ad129d77c9e8774f1c12573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa00991f580d6df3fef1f16ec68368474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d924aba1b73be1a7bbb96e6019bea175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefab1094c6a193f395e2e8995bb32e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f51cdaeaccb6909c6155cf6c920da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71f719d5aa650a416ec14c4baf228878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289aa0a3105085d1c63f8f2207a1f02679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec389921f2241d87b722d1a2cdb845a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0e1ad8223e8c2f73e5f9b35a2e41381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d29a1305b59c8bfbd4ab8fd1d7d4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72902171022d4271a5cdcd86d4c04283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a52272e12bf09831bc7dcbc894f2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d19c0cade72b41c7555d9ed40025285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af439b346aa708a5dc5f14e8ca0b96ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3421c45c3bd4a3dc8262338f6bad687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c04cd6cda3c8ac8f127e7649ec8ca488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542d537aba0025b968f5c0f2c10d50189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9332f3b1affa1896536826cde0ba85290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcca313f8fd229bcedd83ed226c3c8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd338e534c5781cb8760fca83ce603b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7617c0f42e5cc4696fcddd332f3e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a8e5045b3555f4ab5eecfce877cbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb0ebcf304ef0933caf0a866e030f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48669f507b5775ad2535dc7b7e189ece96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a2163f4dbc21f5b6600c5d974aec097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62cdee2ad24fe4924eabcbb95ea66698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8482d4b7155240a127251d8d3a78f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99a6da009012586f96354b9b0ebc70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164084e0f7ffdee2be9c8f6b3fd5fc5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f730784f8b9e8efccddcccf9fe7f2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e2f7fe5bf9c583d1df333e54d6c82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf58e512be4876435214ec7933b8dd4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff4bb36f9b578137b0da76bf872fd6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedd0e64da984b204a718a87447b1e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abef723e836891a2c9ee7751dc538a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5c3f379c2794acc1ecfb41010f9ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34bc004adde5486aab7fa654e007a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21406863018bb9dd4a4cee9b4b4e873b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966af01314a9be5d8880df187c61f549111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06677f582c28a52f491a823c99d846112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac849b9a977c7c0a4a13c65ea26bd2e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cc48c24d1d9f76cb02ae3f245c9b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efedafc31bcf0fb37cdaaee02930fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604c173d23400a63d8e5f4014f1bc8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a69f0269834fad96ae1a136b91898117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e64d93b7cd07f447aa20b8b1067613118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228bc69d96076bbc427e8646e6b352a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39416edda1d65d434afe2c62dc3883d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8327490742c8464715e53da05bdc71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925f8bdbf1405425489abab66e8c53b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9ccaf7e4a2271e335980114a38ae0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414db1db488dbe3eb56905247062b94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97ee0511700724fea18bae7f2d7d0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bebe24fc1af4c1acea00d04111a7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408b4937f60eefa3708e49e29d7ba9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb899370069f87b77b2b84c1d9b2d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe6e4bea54096fcd9e4535fa516e5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077d70e8bdc6d9ec0c4e337f2292d5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f7b0bd48776e5cfde3a4fd3c4f477131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa677b3f3066fb48a44fd7ceb24146132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779412e8fbb8f8306933d2fe11d62d5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bba0665016c0012c1e63e26f990dce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebb139d3bc31f0543fb2b9b0a5f9ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641b89414443be4cb3e55bc682ceccd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887da5338abd32b36b483ec1d16da5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564e1d9994eadedcc482f20b0b22958138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ddf5da1c42126bc235a6e3da0c799139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58a214759c580c8302e2d7aa988178140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6dc9684e5a4748518aef8749517d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6790cdc304ffe29bd762a1efc0d0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00554dd33125a6093e389258e592295f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b87860a4dc68c7b934051e6388a901144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00232bb64a766dd7b892411e07fdf68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711aff3093cd4233030254e225bbdc1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7577b084f8063a710f23f14002c28c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738dc2343fc2796d1017c6855b783c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf92dbcd2a54be50d13bb9077ddf230149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467bc15be65ba3e34e85f5e63986205150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aaf9eee1e981066d89cdf7326c748e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc99c65da57a688cc2383ec81dc1a93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52c8057bcda8b5a60e2aa623dca2cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0de5e64557eba068b68cb6894ab8f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45f1294be28c635cb4424bc8b4311e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3802dd054d4f4ffbfa54d2434e9b23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30087bf2f7ba85dc4dac5e11cc426016157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8529773ebc04421e31b27260d9122158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65444e358ed63b2ba1ff52229f2b90f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545bda9740c7d5d0c1a50179f99f230160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d32d2ec4a14b0a98134d14cfb889f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b94f5fbc6e64038b437eac60057506162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc97b0196b63e5bf8a9ee32bab5c2f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dbc0696d7f13ec96bb253e352985d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df25caa51c5dab486e117fe706e86ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28022cb7618c2a8eefc938089f5d2151166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896541d907d5ce51a2d218e86394de59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cfde0ef56a3e767fe594c4ffbb66f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58b541843cb8dc6401c94623353e5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa380413d1152495a5bcf0441b5273170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ce1c3dd8724e09dc6850b21324d9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f33ac1e23be44fdcbe8ef5aaea716172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3f3912e76c2c6b92d412075275d51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f1c53da19e8a2e39dce25ed69435c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087bcaf2a6900e2aab77e17c5dcf613175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6d0e0c9bc533c86cc33a6405fff55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d61e2f04726ccb4cc222c222b3df9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec1349865c62105996418037c54068178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024abdff56d68a3f3fcadb39c572b417179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73320ad40ad854cd63ed1c7da99c6906180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1703b8a858e4086a5175c10b1f8dc6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1e3593bc8be6a898052b6004a0c90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e086304522ec0528cf629c16a01feae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76142cf872a1cfa6b0f86a16c8b866d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13461487545d1424375764a95382f99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8be36aba2e1adc743db06701432d90186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd537e3e40101937baa645c14edc670187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d81b8ecc35dbc2943711b7d70060f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbd99834b9f790bb5f852ec3700c47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70343e56975dc676496adc68012b06db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed09a7cadd3f8863a6ab44e92b9235191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39551ea50f54ec19af974e307a08aee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d358314fbcf0d75aa5edfdb99d8b6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1118d7235183a873e08d001c2f148c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95e2cd4599093922dd1bbdff103497195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382bfa07c9e1f52d74a55e4fc32c7c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e2bb0612e8a2e90217ec5767cf472197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4ecfde15bf75ea1f6b4ded5bb3239198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d4b6bc1036b2cc15edb50534fa43a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0ad020c3554918b76daa05d4bfa1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5eeb45709a702205d98b87721f74b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd46dd92e24018c648ef29853381e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d086f1a35a52bac99ee37ce5fb6d73203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6969c74690464cf0e42b366c7263daf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73009225fe121ebff2bab6e70a99d440205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe22757ea4fd9c5a84b2ab658fa872206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da859ded7d9fcd2b672a30f7c0cfaa2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc94a9cbfbf9257bc550024bc8da89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d499b91bc194b121877bea11fa407209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03ed414dde662e9e7cc3490d7d4dbe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c06b2be445e09987455191e882a2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385aa626a53f3a99c0f8e217c8ce1ade212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2299676cdcfe5782fac6bf03b5b70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b80f724cc4f1edd0fb8fea1e98e57e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfa2efb2bcd1828725d1e997699bbf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5b13510f2564702c3e4e4a59fe090216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2089c69e525962fce0330936ae6f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee95bf83a875e109ad1cb9b49d8641a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d364ad87b8a12e6c082a5b95896fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f26a197ff12061fec05ff5eff0acfd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a609f890c68ff8838dbf39e32fa5ce8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6da6cb644890a48303e0a2adacf7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4800e794f395ef27c89b2b1a832c0c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad97048bbb4bf0ec5beb6fa6d3c3e83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6e473c32c04ddfb975eb98a595ed4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867231c5aef775deaa021cd3d8427e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b0d5536dc4339eb1e8ac12a0525ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b557f7b90c37515e145b8d49c3dcaae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910f593ffbf35e7a946663603ad2e65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6ae3d7ebc92818609eafabaa05a9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63799eead765864506218dc752ae5556231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef12f70d863487738e527c194ced38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80921329582a3b8ad70bb2a40c560bfc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea8f4e282f8e1a663567c41ac0a10e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4f3b2b54c50578d8a6a860f93a161235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3453620214daf12825bc8bc621cdf5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ce0f3ab6b0ec7244fe873ab0814f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63861f37be2d93bba4ea07e6974acb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e98a6eea5eb7e71799a3f8098d3680239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f985e1fb90bafc45ba487a2e0f54a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec6bfd1c10310eacfc3cc01551ed82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096030503737530af52999b7b5cf883242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544780ee8f9a211940089706bbfc99c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaaf388d61c998f0888ae81a7a8ec9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdd5de0efd002b0c695c06890bbbdc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739e4200c7a4a4f8caac9fecea3cb70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e244e7167fbca9cbf5140b7ffb9cdf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff70fda6f6d14e8b173fbd617ebedc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91513109e9995814f0e6e0365e62d4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613193b7e967a7fb2a8b7a6ca6c4b41250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285ab95a516583d727d7206600dea85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4c79877e580e060e08f1621d5e851252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a20b73965b8c643755f8c6ed03edb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11bfcb14ffc9a5cb373d94d0df28f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f2acd6bcbd3bd84b35805d5950524255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab7e7832a530df001d4d4dd1b75cb6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b060e9334f36de672355b68067c224257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635992c800958c6f88a0e56ab6ea064d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c09b93e73f5723924c4e01eca2b59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34107b39cefe5fe09a567a94bfc8fb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6cc07f2f6f294b112fefba588dd30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68938ce1d0295978e950149114dfe529262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dca1b3bd7817122132df3cbd0bae7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca69d84ec6a7138e767b715739722b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c79a121548fed9d15715c4706b2400265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da03d1505c083c7014906e13eea207266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccf83ed8f7c865fe834b69ef5f7b12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813a42d7f26321c1a9fb07ef8954c16268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa169e7fefd47167a0369a498cf9ff7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d700dbe41142cf2e9242632ee2bf0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8a56c28dc55984a871ae1053dd129271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c56bdfa168dc282aff52ed328c199f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fa715d220b20b08daea77bdaeb687273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119eb17302c9f711d9c5d6a7ec66e27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8512be099b7a03ad7d9c6a4dec821275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed75f625e97d154bbf3f5854a1ffd9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f162c05d75fdbd512939726d4728e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461be0adfc9e7b5032225cb802c17ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37240fe7bab0278f81dfae5d68aea63279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1289e2a1eae297846c0b7afb3bc66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd48542b13522f76ccf48fdcbbea9e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627fae20de26816b57b9a8c6ad02b9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4c5cfd0b4dd14264644beb0a999bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f365c0cc1f94cf9a6c0dc4e0067ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d80c26b4d2ce85f8a80c29a22ea8b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fb9592ec7a5c20fce443c53e64455286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579192b88f84bd2863dfd06bc9709d00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5152059725eba99b8e0a995f44219288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1421b94d43f9801f817fb5f54cc86289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387458c48a018d1d5e67a84f2a83d0a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502adcf6ffcdbd81b3bf8f3412e31e96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c55c8e80adfd4817a632e05d27d890292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca0aae627f6e3de2ba51efe651033c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a7e993c6b3614f939d2d8d202567d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee11f3ad2d4bd47d24dd7b77c4df78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fad75622e37b31745b4549952274eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd12c534161dc7c5488265ca0125e6b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea574139cc8c00b8cccfdd35fe202c4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da120383e3e161c0ac4d7fc4d557a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8d052aecdc8ab3aa6886bc0d3eb6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173b17e2b78871a4e4198c3e02d52ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b784d3d03873304269af565f8b3348f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d7706d0452620ddbc5424005856fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e783cb07ba4cedacf362cf5d45dcb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96c1e1afcc001384c41971fe9027da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325658d050cb1c5dc2547732c0bdeb82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94088b9187569f2020225098f187619b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35e206394c3f1bcb5d82accfff1903308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae20672d9aa2304a37df05fe9c0fe7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20351fd6fe7877ccd05675ac708534b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423dd7c14280be11ade7bae8d8e7490311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886bf47abb6cbd8a1c2d1ce3cf006df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31495a4c4d702a5d8d59977b4d327d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242912daffbdacedcd62ad2c1cf8fed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c6f02c4c41c50b881736f552ecc03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f81628c655c883fab82b9ffb7327b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7c3f39b97f04f2c7cbd68ffc697cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad406695e2f9719ab03fa9b46a0690318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45756045254052a067a68a5b998be4f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522576d0b703c23bfbcfaae242e3104320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b63652d183dce1f1c4e1a06c22a55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4158162ebe5b3ac97816280d95fde322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c94042147a1131e52c6b9fe78e63b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78852a56d112086a4ba8d8fc249d71eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694c934fedbe9746d42ab9d8b5c89c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d91514b1d710e5b89b47b263d29d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd365bf11310e21684465233d66788327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc600d259211a2b526ea8177b42e81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853e00d4ed9b2f061db2ca05997d28e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7514c62084a6592ec28d8d9741fe0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508384ce98bad8a5c123bacef4794614331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a25bfa5d39ad5e14bbece98b5e1298332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6311c5cceef89ccdf04e58e1858d34333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafdb0c5ec82983d15583ea29f30f46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e8b1eb95afe323b33425a17a9eb72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad42af4ad4edad389c1c113b78e4b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc7581439f5e3bd77933d2e482ad36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a302f2afb53d599ff03a1cb5fd992b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbac276adda2bd8d76edcf43a60703339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0477502f6debbc69b82b540641c36e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a018b84b62216b7d56a9aea63c6f57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb246c75128d680f8dcc351183f15fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09160538ea4725164af867952c285c3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37c6e71bf45f00782453426dcd873c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb78881ac6550db5d1368a36e10d937345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9067e4b31d77647cd41b5ddcf62b1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e5842e5d8aaa9891655cf4353c33e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a904dedf3c5995d02dcf3345faf9e70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e024be8c724b478e28f8a6e84f01bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979707301cb1da1ed755e10bc2ec7a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a124b7b98493e88961bc08767023a3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917d7d48fb86c2515da26cf6e566da8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ea85532fdcdfe1c3c07691d6d44d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07c6371a80fddc9e120ec5350d4607354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77579e02052b23c1fb686347725250a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e77177bded38d832acebee5b39b269356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8c02f2388fc62b883127e8ef0c677357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dde7c03e1fbddf9715b91c8dbf56d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfbbeda2b6051596385108b3204ef5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d59879e914ef421ceb84ff75c9070360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27022a4b6fc14de66901d139127ae035361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1f1815b99df32ec7cb2062990993b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de7d7b541f2c73d74ccc2d0b4c9ec6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259132426a3863176e30fdc8dbaff12364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971e475281b9312215c003030896721365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de8b01e3940d2d9697cd26a668cf5d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc565b04ea133de412e63ad7aea2747367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4e1703e3fcd11f620c28e59990f2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ec79d9c21d774fa967879470042eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422f3494803471b751da79946058763370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f73ac170ae8590f795f3be5a53b4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572a73d8b930d6abad0c6f52ac8dc94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191aee699d583f3565d9e9d47bb3740373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53390f983ba3913709a93de3cc6edf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ccaebe358b38593ada4057b17ecdf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585950fb2505bfb442cbbaf19f1becb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e7d60a611ac009ab3d2a09e11486c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dd26e5cd7d331dbc72744a4164d08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060117e8882dac3616de6cee6b63539e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba28fd772e0fff437b4101ddf2be76380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde79b3a89d2a2754a23d2b6663a0fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751491fedbf6781ddf619b4f25e6d95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733a7ab10e9edcaf4d9ea7dbc9b88dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c080038d87d7a5217a59b1e4309e5b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b0449b70f173594a3157abc2b3808385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1223078c783461f1bf88b498afe905386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389a477d76ff54ad351115dd726886f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777dd80b66c1defc78749fd041483d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e84e6b409278b579e1b502a697267389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c66b676e3bd017b9d0e7796c5b6efc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed71d23430023bb0f8f6cfbdf4dde2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50e670f8ae8b33e347030a48d9c400392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36996cfa9c9fe973ceace462909d203d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cf7cea35e8b4c31064ec4b354b5f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676cf392a3c542ded06183efd26ae2e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ea28f9fb95c7496ffb29b0f76b14c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25a62035eb57fb14f07d6884472a02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11c1c15fe2c28a2f740dfd0a391ab9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ba2abf674eccd3c18aad8aef503c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71ab74d2374451da9a4d846ee1c661400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b1557c1168ac33118d9d104afdc86401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb2a22a1fa31ce82cad3e4df140523402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f967be3f9647332b4ae5ea4b8d6fb40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb84e46b7a1c3b368208780c8cd41e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b8ed7aeddf897c5dfc2395f8e4b08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f994a7baee44690e107776a39564b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40262319861b5c00924d92f5317f8045407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb50b635bd131a701e730179618fbf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7367fd55b8d1e8fa85cad0b5dd36d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c238759c253d04d5613c1195d97b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcbe8212a906011c8ea7d0476d656b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963e0971fc5999f4e8cf84e9725d4bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7960210ceb6155f4cdbb1b388143508413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f801d47236a686c6ab581d890e462d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752432b6de6e6bb211a2b98145102e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43845519facf6e5c0e49b455e0a266416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d53caf7791ad55053a34997f16bf3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf7f857086b9e6fe9834320ea18cad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3effbd8c907e78c3bdbc3f0481b4d0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb99fa7cd2ab623c40db832ab9cdd04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf323923b21d09ddeef992732d950047421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287299324878d917c7f7f233272b93f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc003f8bfb80cbe5d00de28025d092f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d1bfac15e15e683e2ea9afb2d3a77424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a63c96b05599b80bc5f06195a8c453425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1fc46af48611a88824e30b0d963b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b09fb528e08dd05886dd1685e18600427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b61e5fe6e69052265bab798c02668428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63a898553f1775eb1152a89f402057429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89705a769520d407f766a96075fb2cda430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974e02daf9b2b5be3b9076c77d742ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157f14d9330bdb1edb1071d409d7fd0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043264b83f6c1b2cb161a3459d36dc6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf721fdfc0d8ff108a77b636438ca4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed54f72dde6ce73dbf5ec2449dbe691435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6efea40f6fe0ffb9e653905e68e4c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a321d7932b64c35cc11de0a6315eacc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6c03919fa12b8127f1728ee367da3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8257c689216d718a1e3ac05d9fcbf80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192ecf219d74921a6b5c53553a8507c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449497b597d261ee4b03412135d8741c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507784738fcc103fdc0c1b9b44375d5f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939fe1e10449f670b496c69e8ec4414443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4282a8c546983a38ba7a637091a3f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64d333088be5951fd3d248c3e18a87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3946ec0cddee9602932adda3e862e20446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db97d790e758f8dac522fb595ce5c30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0092634f4ae5bbf1c0826a75bb4b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915c6aee9e6836b2650e1c8dbcdf3fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddbcbd914544db10e28e1a9ca1d773450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192f5861b43c0241012916b5fa81e45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd415577ad11ddadd6ccf30384faab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5a6eda949dd56877ba7a174b31948453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462c33012132e58090f213a16c65358454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3df25a011ec898bf62d96229dc3816455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8c6ff80aba69780264cfbb267c52b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139f8d2c4f4b18b1498d9fe2a30b91f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c50b70916887d511534808013a321458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018deee2f706d0693f95d951994c40f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f04f08262ae1bf8ba3387af013f178460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc4df68ab3baf405ddac20b5bff113461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f26106a11f4355a76588ec98857f76462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dab90b680d0b7fcbae794dc6ab753a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec6cef26af77a26757cd6df7d01d03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249d770a90855cb5c76e786c0ecb6ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1eb12990b6f63b21a3d375c5dcdf5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf617786d3378e3d22710c9a0fdf5e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ee3d76042afc276726d6f9f8a20d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1898ca7167be9e1316b931be7b511f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b20e9ed3c866ef08916a8eaafac6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac157b3b38cce83c874d01b5305576471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85c140de21feb4bbe33f42d728e59e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee791768b69eee4c1cffb3f395e89d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81d78222099ee58ceb0130393c09f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ebbf6201abec699f3da1f7760aae9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e83e0d23e4bed4c9166c916113142476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc61b6cb98c4c62d40f7eadd59ce426477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b602c1744abf65a87d757178fe47a3e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0062c406aaf65d662672120621fd62479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edb47bea692044a233bcacf6fec08e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b632a82620706299990c51fe23a8fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b025ff479decebd1a62492a15a0f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1541ec4ff0ab90415a8accb392da9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4227230e5b7fbe42bbb655ad4ca1ef8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fce6a8499ee1cfd0c56590a52594fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724c229a9d0b4fb6e18094de564d653486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55487bba098e6c71f468e2ba59de6941487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1e52338e7539b1b653bb7337e0702488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4ac49006b6176627ce85d1f09d174489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bf3a86d154de733b7eb7b66ac0022490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b2600097caa3e05d184e8bdc5aa58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45eebdb699e1f814d7d50bc440c61c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b1210d7b2f7e51fbcb54689d0d4c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e75e891fee4c41b68d198cf6603889494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a14a49658496bc06dead057b75891c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59667c8333bde0c189a1702f802fd582496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a72fb960170464e0809547ed8003fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b9b29429c6dc79c17c0204f3b4530498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cc8338f1dda4a51ae5c4d8f54487b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d68ba3c6101efa0086da80b802ca6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07335cc2ecb9a0d5e6acf29f9eae7658501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b11547adac6c63536bb70aef3b0df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e20e4808a2a791e34db1353a7cabc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b967cee31133b348051fb6df1109b84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b10a0baa7631079909c1ef23a18e2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465962761f9e32bcf4f1c5c7d792af1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53ba2ebfe8772be1960b22f6f7266f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04478fb313e5313085071a1a4f41237e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be8c55ae7c3cd307d8d863310c970f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8473c3e9944b266b786e64814e5f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fc278ac0e7751c4f813f704c712c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e5bbc2ec703ddbcef8312f773567e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451c66d373921aee1bc5b9557ff1325513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c8f8bc7d01ad261c916f2871dc850514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a2cf3cf19a9b32937afc88c39be63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b5121328e43b444e8804f27245621516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a04ff08e83990c86cfbd7c21514b17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524364911305678d36ccc65f318c9090518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208ac58fda3ef4b686e85845586f55f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd1335a7bc802e6c67d0c04589b03e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2535fbea8b746a3a10be21f9cef788521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f69f7637843e3b08dc2e143376c7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2d5baa8c82152b7fe8f2f74cda875523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231223672c7a300a161deef83e905cae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631d4b779ae6c5d09af0f8b6d6613a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c2bc570323bf33ef68611e8915674526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bac44c41c8163eca24b98531986245527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f7214ffadfdbcc0c4e610d4d9634e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d567845aef6f2b330150c0bbaf30b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb24d6df358b73460ad2e103cbba7ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0f6240563a61a12fd1308f688ef13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e891b3b7f6a1cb809daea54a3c0ca9a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816484d4ad6496246778dcb3c54dc884533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a333717da129393381a88d4e8df7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564a284d21728b0afc4b7857510fe54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9eddb3e61deef686bd7438e7aad63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5af6cc5b981b26876954b79ea789a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc65de320e15003d15e5a2a16beec7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb5cc123a93a885e890604a43f20af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a3a7445a368042e35e59c812684f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6264631db24afd5a2622fef8105c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b280b53aa8c1fde614a00a8826763542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d8156904b0da8ce5ceacba9f8ff31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6de5aa4ac97e9421d2911cac02ed7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5559a097219cc7d1ad16c81701f687545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19e9e9c249ad8651c37b8d1030a92b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b0dda09e5e0e7b424eca83c2b6b2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5d27931993a5af8fb367ec42bf0e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d87adfa44e5593e580645d000d776e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe513b6ba4542c186d139ea5ffc6f17a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907c76c09c95dc7675186e5fb0dfad8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8e03cdb31577c9e9464b250420642552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb154809bb8a725f77196044397726553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d34f3793e568d3bfde0a768bc5589d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1e125cc5acc99599e46d03c660d7c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94a84014fb50d93c601cf8feb9e7af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb8deeda0ae39eaca50c854f329911557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137b4e1434fad97231d6bd6c40190b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d3b59242d63494aea72f6df7c1309559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f7e4778673f1863805caef940259b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16751b39c65a0844088d85006499d0e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16ee73daa65429beef065429e86c64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65ae074d989d23a2e5cde25d14b644563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccf4bbd305eb16f82d2132a6d2757b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b617da99834a19d80d49a0209b9953565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f89d12f4595ca6853fa8c6bd13f659566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203bef4fbb7bcd4bea95a1c871f81f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d6b9bf23295c81f978cdc4c06a2d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484be7839b1fa4df12995ef71a36c761569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dad0772de5371eea3d9804fa835e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e64085d08f4486ac38bbf4a50ff50e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1587d3b0846785f2d080749b8928af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113d048616694f84c85f8f2b3791e22573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2a943079c167647142df1734ce647574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdeb05c5328b439f52aee5a8b888f55575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7549ced627a38abfb65b77f1d3f4ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22b2cbf5097e2e625c9db16dee67eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6c1bf612526474aa091096ebaef03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161758da793581ff89310374d3408436579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764eb2a3a09cd87b899f8ee4e93f0896580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae61b3c3f271931b5e8dc6dd8c27427581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89581194e752be16b3c716f3274f3b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7014a8304a731688426589d389065583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e603d1d50ae383aae76a92d60504d52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d0a7b4fefa8a3b51250780fc35933585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17093082c1f8b76c911b8670848bed9c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a352c063a54cf6e85a83b69c9bd770587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa4a62952eda49b7c8c0b78affd2e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57368ede2cdf4a9aff5d26bc570518589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622354b998d59281ba17234296632c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73b4e2c6622e9e9e7179bad021e6bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b26813878dd28c0942318db4929e3a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8f658ccf2464608368b42b0997400593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805cf98f781c4b038e20f2638bbd3a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb7c3d983cf23f77369e4701248bdb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9679e052e99c6e5ae0692e8a82c4067596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf9b105293e953141fd36adb8d8309597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a801be2e057c120afca4b101a8b8ecb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001a3875a543681e220a2515fd40e12599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b1d38acfed4fde222778087c7a9d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c315926d19429e563688e9dc22e17601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10d9a414a5e7062c25cb6ba182ba6f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6f9c4e23ede14352cf1d894e3a8fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d211c6cfa6decc467ba29f4d08c9025604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f8973406c3c5568a92514ec89882d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee1e6c09458090235e3866d4b3909d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdfca848f623920da1670e5a902227607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71590c82821323ab75557660743762d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf0b3b6c8ad163dd99f757f5b9dfc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99df38cdd1807bf103d87da7f5bfa2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91823ec4b04c60369532399f5fdc2910611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e831e8a4289102e6647c6a23ba3a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0e5f0b18591acbaa3f037c5f61b16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4d96987c9b1a7db673fda7abae6c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bccb148003e4c755ab54445601e3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49df69e162689617a9275b49805fd6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8760149d6f179ad6db93f3567da342617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f1fc9a9c66bd3fba8a4b03713e346618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398343663b3bbe80e431bdacd36467a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cd5c180d151d94cd565c9df84e489620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1f4c6191ec8cd2a3ce29c23ad78f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc4fe5fa71316abcd54256faa27524622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a22dcf2a860181c3639daa1f6798d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f47b560e371e96000e3e9f070eb9ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f7fc54d9041590d8c822aa65d920c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2725147b7bcd527128aab80f87628f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe7d10673e66f9c4e6a986711ce75f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68d906816e6ca26ed96e3f1e3697d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee7501a71925710f2b73a4bea005dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948a8c762df1e4f604ac88393a0645e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0311fac8c8b5d49552f29f708a43c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4de0c73e74df011df961af0b008152632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf1f7ee9695b5c7bdb0c476991d232633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ed5b1f721b6c252f4a71d8a616198634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fbecfd2f1023260125276a1439244635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4b30f3d6eb571fd7b69814d116d6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a8147a4bd129b2c24ded867c03f42637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335b011f34b33b4b97404217bd20f7a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d28d1b3aed6bf0fe78f5e59158c3c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1aa271eac55f2f5d5298bfb5fedd6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d3d7960c94b4c918c7091bc0a7049641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ae3f8ebcf779c5507b89d293f1178642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b8abf2bdc0c6af5e1494f3f2eaf83643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717302908d7c55a2aa8da533e8e8083d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58921e36f18f62dff2f4ba33fb33dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde485704f6cbb87438ce104a72f60a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ba6c4ccd62fb04b5b879517a54ed9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c790b9fe015ed7d51bd913edb55f96f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925764651be02cb0c5e2cd362366f76649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831d5a08be2811d0d356393cdaec46b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabcf8f90860f9d8d11ec4b0975021b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52327de4dc00a0619cd5cdeb13f9a081652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484d23f0c715eadd7cc9497a9a093b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9cff56d942c9c5b991d27483d8bc8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929a95a3f1ce8852aabbd1d25de56c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757746fd11f3c9a36d1a0a05cc43615656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b484ce1ffc9bd458475d04b465d03f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee47494c91f276e97ab6fa05609f139658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8e935ebf7ab1eec061adea003cb60659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3bb75a86a02d05d3d14de55cd939c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6fadcf1f65317a86396d3dd6305d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5bec8cfca0e563db7ab3e32df5fe5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacde7cda473ae57ef9aae5fb44bb400663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f22d4a173c133cb12789b6205663e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43638b9053237b410ce9aaf75d2686e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6033a281953bfb58785d849eac337666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b64db50522a76bff1c37aa6487490667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6425ca8036ee72640983c722f1096668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035892b15ed5379668cdc3a0a0f7e24669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a902dd9f9b44c91fa297fa5dbd374db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee163182dbf917742fe9d45b74c47a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9aebc5b085567b78e47ee9fb6678d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44e5d7aba55b2d6dfdcde2f62add61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad9e9086dc94dde936b9c07a35c21b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b732790cdd757f27a2921dd1bf7a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61577901c84b861d4460b6d26b631866676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1493fc24e4ac2c5c4767b46576b2f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818714a79f107a67ef9c1dee2b37e12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2689d6d09689d35d1dc584be884b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb12320c8e2e4681e3fb60242a1c19680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58609505865274f305b8bc523270c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd26d9d816bd59cb1fc46ec0905e64682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd04a6a2f7deccc77792c8751ff27d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47b0cec5489122331b6ba3f92d3ba6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9ee9d2b02324409b63d11382edf74685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd95c60783cd436762b7eea4dcb4f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff54e8783cc565cbf9d09732d55d723687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb0ffb7b59caeeb4435be334cfc055688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff114a1ba7e3fe8fd173031e448c5af4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580426300afb0fe620cd3c4a4f033abe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1fa1808eea57c68b45f16dd0bba94691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314924be0ebe22b178d9062ae3f36dd1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46a510557b5174020c3f27a43d11d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c9266a1d43cae4fb748c599e104e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343cd7eb92f3471ca8c003d71d273cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9d87048a34723ae64964d55d0fabc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27082590c3314c7889963d86ffe46cca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffcc5eb514a315ce8740e8c96859c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eeb47fbb2917f1e246102f30252eb8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc39b799816179e9e8adde89829db3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb4e911e75466ff518863def643831701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76616454ab3be746dba7c69cccfebca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fa73baba9999ae4eedb38e7b6bcee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c09bc237c5a367d0fe79148f42740704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981eb146a008ed17ade344e958609ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7789626ba184336c2976ee733bcd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d054bc0f8c530db1e2ebae5bd1609f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f106cbaa95337b515f34ac9fdac219f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5bea832340b491a6885bfb976309d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb5cfec98c9a70b1b05f57b995d19a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd898cb2accc4938d590bb4c8b2363711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88489ff72b7bbb2ea88b56a40674d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e465e5138038f259b8abcc3a7031e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33349045b4f1a532e63f676ac5cc98ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e873d154d96e11ed8b7c7cb09f4270715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccd53df8df7c9b8746d59795eaf805716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd29e2608ebe852dd60be8b8e104433717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09ad15b5646b1e2926e41cd0fcb135718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a06ec3a411e4d98d1bf08edc5fa79e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c54cf5af60c4dc557adba15728e265720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a7dc325c94efec5dd49e613b4ae45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f211dd04b656b659da3cc6c366a0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cd45f1e222184897d3f9b92749c8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762c4ead8edc57ca51ea7276636e91a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78b4dabe5dd074ae8df4639ef87198725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b9b71ecf45df988d379631fae9f4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a0127f0764383f801933c2e365a11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee889e6f1ba641cfd1a5d22c84e1dcc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d83c4c6122cdf25edbaff7db36e6e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e339ad3ec1c6e8eefd007e99ce4db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9f3d9a89123b125c3641f5fe3e8d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2f3439b8a70d1c7843c74748db646732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67de363f52f9fcaca62b3730d9cfbc7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec22a122aef152dd4847cded7ab899734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dec52058ec551da1b0fc100531d316735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475023c664ff55efba8a343074f7e1df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751991e873550b15710055c7159d864737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc8c1d15a83bec717af57b5172c539738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366975309e054709053c3e80aeeae25c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d408f6d89b32b115837e6f2d0fafe4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5a50082eb3be0c55fcc3bed47a24a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0660dbfd080c8a4bb7d75f349912d4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2b08a0714f64390ce461be19f3d65743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b6eb65abc2a7ed24929066d6a8580744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61d7943461e395b5b7f0509e1b4a03745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10604cc3557cf5c97554d9f6b6ba72b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588a313744f0cf77ddfae2cdaef6d16747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a811319c400405a5325b31586f2f7d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14f77e558ad50d46511aeab5cfcdf5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf909b966b695eccf6ba28798831db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ab9029315979df6c6795275431c97751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48015f06c39a57f0d16d058d38fe2cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d2d25aee24ea49b77a9594d9b2b83753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8421630a65168cb1cd1b9f44a6ac66754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3445bada54f13dc763c61bd44f1f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbf67ff6593658f44a338b1579eed8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3799e6109840f2c0bbca579d2fb7c9b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdf6c93ee8739e4914b587d03d3b14758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c24e2a76d698f0259c413a8708ee6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>