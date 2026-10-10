--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d45d9f504f2b88134533ce6367a821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bc42aebe1353996fb99085687622f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdb033c633c950c31e3d727f25d7323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f969888c7213283d8a424f8842d294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2e3c1d6962de55fa430160251d70d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443741fb70b7c139977145eba0a97526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13fcbc92788f6c2ec3d64eb6ceab7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd56e042e428a478d8fbe2f53e9f2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51cedc078620bf1d0e235db34f18ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b539f690c3d94aac248aa5bdeb50a4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99b3b3ea3a53ca04c50d41a42431d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e217653a9df08cd6350cb7e4ea74dab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23600b3d339d3ac380f1ca85e9e46dad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947df05a3b8e5df63899e2d13c7e29314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298d9d1369340636d07fd8e5e1d211015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2702b8c793b5e2d21260f6ef520c52216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba37c686e1a7ab1e7c3501b35ec140917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b331c5725c0e02632ddb60078aa1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f90fe762111688b1fb9ac31f85f2ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b31cc26be5fa090e07507ab53b8d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52799c24749d1d1061e2ce2715f0e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d00409b0905ce045fcb57aa5badc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad0eef01f4521e7459f0e4942bcaf323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc931527a813b1cb2eb724e6e87b0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d554c935b190c2c68d44cb15d07c58f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bece68b538d605541e0a23da1d0fdf526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6839d5e10f76b79cf8f8aedc9e0dacd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d240bf89acc708fc4af3f738501259728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16d16e5ee8abfd9458ddb04afdc37b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e93668ca74b62c5c5ad9ddfd99c95530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb02fa258d99e2bac1b5d301eae428131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841339caf988b2417a7ebc75fb3c6a6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c211f1f8fbda8907df665cbe3042e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313340ac507b0caaa7b8cf255ece96bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751012dcf304674c296f2e22ec0e07835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d67c2614549e130e5a25d33c4cf3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36401c792622aae35ffc2d8073755a2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67128e02697e663fcb19a496eea84d5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f6b0bd6afb260ed5ea4560a1cc8f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8ebc9ae49493473fdc17ccd36111c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985a3e8e6f4f3efd095def065ee165741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dc73ecbeab405a004336081dec4bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde0b917ec6242dbce71842e03319ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85545b3523e6454d8ca93ca3d2499af044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748415d7da25cb5d5a4ee84a2d4cbc445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada1fdbde3e76122c097d1a09e3f45346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267395c4bdd47d7691a52d6ab411548647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26abd340c20c71de191f23d950000b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03040ebdd39a19cb0382648f1ce8cde49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248d8c2eca1a6e7732f642c91000c5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3ff906c31e98ba28666e3519fc29e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaebcd930d254057cc4145bfd19a88b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a6091e5a0a22a0ad86557cae7977053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db275c93ed3c6167f7d9f35546d49454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117c0f3a911bc0590b2037553ade50d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1206da2bb23fb879da312ddf2063356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f223576af0623e7edd6e3498cee388a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b47871441476bde24aede75eced7de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaa81286c0db1cfb00b84c892dd61f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7f1f97ca5613edc221264a516173b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375db004fca0d1951f3241513328349d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372130756590ab6f38fad5e56b7eab8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f8e8dbe46843feaaf7b9e817233ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94027ef4a976ff0fd05669b16514767264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbb952f72b752aa90d06a573741d8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483e4c2691c7e98e8fe8f13f9ee769166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316896781fbbd85db62aab828b9388067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346ec5502903d47b236d6337270cd4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e53231b9ab1a668ea3ef9d583d9e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49039f9f6c8502fa815b0a8e89f022a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b55132a587c691f23533c180f7a8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bb9a1160641725aa5808d80b8eb8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73905d0657c7c26b67e0d921ed1b0a4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2780227809862347c927775a91d58174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4d6709b4ab465f8f9d140fb36291775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd52836da467e9d143e1a3a82d181776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867460535e56960baa86b25cc4c8b8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15bd1b371e9e6d9e30e83159db2a2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8373ed77187b24f349de27069b36b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa32c74079bc5794fcfb4f3da9e67b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d15adb49ab009ed704cc3bcc38f16881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce0c0efa4cbfbf5aecde618ae486ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560578eed06117cd38dc9a0df510eee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1b821341603a6f185c4939be241d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbbed2fb956ce7aede48bcdc790c4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049749106323e219bc7087933faf5a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67bdf816914672f2bd03c538b50f7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0558cb4931b03ff4128763800846d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8b312e5511f8ca3898089ecf425ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a59c6a136401bf08e9bef85c0d23d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838c448904525be493e63a667aa02fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf60977616b9b4646e3ef8ec53b9dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436894bba3740efd9d6010091e275b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8369a64be428deb0731b1caca385d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf20cd7786af64215fc871202a79ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908db6a8ab76287009b76dbbe31552696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da615bd4e56e13318abdd328b2b85597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770a4b3d9a7c4bb67424862ccdf27a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fb556f87b213e05883f6d9215e93d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d38bbc0d8f124a4177887dba6e4cc5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71c3cd162104e5f3a8bf42a1f1a2ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e0b8a145111436be3967d4043be64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ef246cd4c63bace4456bd9a3167eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91757eae007864c824fda030308c494a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b6fe1fe0cbd2b8bb0a3dadfa656d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a586632f68b9afaa6ccc75995acd06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481b8a734741e54ebc5a695d1ef3c21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fadefe22633d50655e445d082837f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78225ef18e2b3658439bd63aa2b277a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f992b5f96e9532e5ce66d87fad6978110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42db95c0398662cabc6ad7cf666a8f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578687ba76e4917f4f2007fa5c13eb01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f8e4b094354340cda98309017ba84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537d56b485b8a0817315635037d1d11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f118622299d899296f5b06c1996ddfe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2686812216f5e72d1e9df733498dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267969dd28c82469b6f01760e4d6482b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836681d595055b9e224b1104aa9e49af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4058a6e9796e23bfc40af66a9e6b5ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49ecca5eb3d4b2afa03ad9a9804f3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cea562b7f18462038397397bc5945121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967fda3c2d64858ebfe1984c3043414122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc729c7196c0c414bc5c97cee8aca97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b90998719d425b10b59499b41a915a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6486242ff5465f82fe12c8bf9a1cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349d43727b8c560d48bb3d5093aaaef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec00c4b06df09ca338735b6e203fd59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d067f4b53114f9fc0ba58d5a37cb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9bd0d3a0206298c78db6b5b7eb0b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8a70e7c7526360354ba8f485b2ed8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0677a4dfcf6dc7a252ec97e980e197131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74717ecd2c06328d1f8082393fb646132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504023d8c31e3a62bbe42edeaf83b06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd22c0178f284247b321d72a5419a43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621b4e320c7558c55957c7dd1160534135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb514a132497a9cd55728faccd0a19d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7368d8be631d3a6d2c6458ca27d617137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8073079a69c037a8891353f641d66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c699bd5242be1985ba0f8ccda086d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc24688ddc65aec13498eec483e777d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b943ac25d395dff89ded7e7d6f72c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336468af1e84859868cb84a9f2491d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d97bef955dcb4010cdffeb3ae6e2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3249ca5881967b1f1185a94c68d40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f07d540a74a3b84f29fb5e266c623145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be0e74ca6f702ed5dfef04eec221ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca1961fdead4ce6f38af38d3bd53e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d4f62808e27a7503c5dea9d624b32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06507ee2deddcbd387ba769f5dc21f83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31a25e3f77cb4e53a844ad78fe14ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc317815a74248329818c7a0d6c94a87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d7e5284e4a6ae277e3977b752ce19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d19ead647bca4c323aa54d5c7ec45b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d4264edfe8b01d4c69fcd5ade5fd0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eb89347f639eb589c8add0a8285dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770571ea2b56f1362680716da89a7b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf84beee620ba99f4b83fa2c10aa8ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4143522f77a7959815e7da3b4903a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83dd9b9e04be8c96ead4bfe91ddddc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd55ebd7366012c982f0045217f93e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aee44b1dc6d971abe2b54ca2868cc7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07d897cbee1eeb6fc35aa926393f5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b4fad87c975f2e117d9565c657b52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db4d15c04e9d5acdaf5d42502bbf0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac31235531e3dc7a2a1af2e04aba803165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cfbfe85250ea0415b6e58ba5c85d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe1eb860eb66ac9d5e57b60bbf3711167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb2e410460c205a6fc07066251d3ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f8a2730f450a072b00c7d7e46c02e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c384585ba91f7c444a8510dc558687170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba789b86b89a711731a2e929ffce03cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaca1bfe336272c3012291eb3e5ad6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5589f3426d37913e4990ce9d6d55e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c69f06f06de02b308fe79ba040513174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871d6a0a97b036d7433f0504eaab3d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd45f9acb9165ca0edab93f346cc67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdc01485a3bdf1e9b1af9fd18eabf5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b6983a07c43a0094a7b3fa38a511f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98a5be1132b7649981f07e47c688b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7ea4091598b16172e43a27472e172180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671b3c90012fc1fbe5e54f8e23f6b35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f8ceb109c0cfa7631664bc36425e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221a1af67bd2da012454e4b66328c40183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43083231f4547a3b42680842ff09c60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b54c497fe04c111eee56d17e9b151a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3033e161287f76fd5d358d0f459cbe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a8b42bf88176844cdd7c1a05747ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939eaacd991d7a6a578e889aff3dda7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adb5276841613374973b705bfd2df2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0b9217f7719c17d9f4cf75f2765ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c7d21529b20002d9cf0f7344df87d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c937b091555728066c2157ee2396bbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780b7fa42fc6cc552a945d2b27f0b21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13255596d3b3e39392b2d57308440451194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba6d622c78b4dffb15d2c2f4f0133a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64e7ea5b751b7a79c50df0756144c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a2c4db4ec70718ff17fff7b5260b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569bc3ab4549e72f4a09bbced0c5820198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd400c792f65625c659fafed21d86275199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75be385d0fb48c5e1940b43d7bb308200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244df221fd21387b6c16da51e4146dda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da711fa5f477c277f12e79c185013e7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000efb838f611ea463f7cf44fd240c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a321e3e4b78431c5a80af198a618590204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e6f1ac29fe070decfea429d558ebd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7c17b6e7d3200bd29a11e6181bc9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba40de90a1b5ca301508f2486dab262207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bb0b2c82253fff56e7043daf850bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8acef93abab161774648ef23b53b01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44ba5efa1e3f199c0ecc0f38efad49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27661e36d70f8cf812967a9c8a4725211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd36eef36c089ff140b79581d6ed05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb7812de06ca9a23a46dea8e86185c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151930e854867a49f4a0bcbca1f542d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c88f8261e27744e39f6552e2bb84f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a879b8a652d6bad5d964627c49d307216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e6d78b42e8f03b927a27d6d7fa5af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8228537ad4ad6a7043642705abfd110218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86a9f40ba4e84171a84afad69653d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd2d90335b4abcec4e2110f969c8a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197ed3a5ab4202fe9259508a1d3697e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8365f52d7c82450fe878e5878c438b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03358450943791e012971abfbe7c4f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7a9f4af3dab0ae958e350684ef559224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efbef76eef08f1f7834e4416f0cb09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae691278781b606ac4c2c1dedda365b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32eddad0f46fc04e1aa44f2bf5e7b00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e372163cd74d1956491c52118d7cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45bf2a834bd02f95ce1596165367b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2eaa2fccb07b13d448f090d246a7f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a1a5ef5dda780699f3452c8389349231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf653a2e4d91928b2e4cf829f27ad8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913dc0f1b1ee9cb8cb1582eb230fef0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6771047eaa1e9929a5b07df71c3672234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9c0333602a8c178d7cf82d71feb23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403c7b65b2c4163419f0e631b3c3081236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5c244522af0a0e47e3749557b7528237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8e9135d0a3c82b64d75fdefa633ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30406c7e8d77594543574903cf69e570239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57993533a180f4c89004db9dc91fbc50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6a6ad74ba68e9ba7f1529ff501588241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34517e6f46f2d7a9ea0f9ee2350dca94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e31777c6cbbf628183deb70c82339243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da828ea418948913b188f90b9eb8d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bbea4ec4cb9bfa55979eafe0b54b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a5db0c1ead32d10e02e09c9e0c7d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb0eb95dccd0638b22140c9db68bed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebf82c31542e70b56e94cc45622056248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34433d2ecb5edb70112f0ca640f58b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b3b9711d30b6bb6572f3f3ae44267250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e20a25e6567d3ba04b947cf404e770251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ef8193660cefb29051a01688b73f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b030ff7cdb39e94efb1dd46fe0f263253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008348f98df78bcd3648ed84c62b522254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80434ef317129bcd7d333fb0f3c59063255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc380d1ba2720c45407c7d912a66a2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730216fee38637ef2e933d7212d654cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577fbcb888ea1f0168916772c959b48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34577a926ce2419d812201da17f2e9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e041ca348ae6a9288661e2ea44b4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10342c9968b5376668cd27e8e221e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118416563405e3104f742b2f9703c916262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c4176ca8f554874993270eeacfeb8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f72dbad09841c1b3086c1edbe37f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9a8ba449ac59b21bb400464e74d4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525494ff173311f990554db339e0a195266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ba43c71adad1872646f056aefac15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220bde0d8a0887f9b60fb4c6d03cb22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7a73191555f17c55125f9a7fe59f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c05a8a63ce6abb829ff28b7d90bc8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3a2040a80d5d4698eece42a9db637271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666357533c92b8458bea9496f92a8e7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67234f3624b290874bee4fbd8a0db9d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a8d110ec24a29bf1b4fc22c57dd3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7c419fc2c555d3a837afdd782bd7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d06a01fc952d205904b4b4363a07f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d17ef179c9cf06721163d74030e2ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f55a9f7d793b8e7ad8e9be0c415819278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1424e8dee14b80be5a68c3f35521752279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e51eba97ed189ba0a623a739f83d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3093837c7175409a20f0bd61359ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8333e022c460c12473659f5997258282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66ce929ab1e44f43bdfbba268991c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82134ec8a66d1e21090dff7304ca4d3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2aa5854435b4ee12d171fe62a6b35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f794559544bf712df990a354299fbec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43807ff96cd3ad5cb7c74bad49fe67e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7f10b42406effbedbfadcdce0fe07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820e656d68c1190fed3249e1e5fc03a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93da228592769e9aa6b2b78bdb7fcd4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d094676a175d869f4a4c445865011291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98aeea5c600f872059c84b57732b16292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf0d3dd2f5815aa52bd0a61c357524293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03760dfa7f244fd4fd6b2f6b65cba6a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91f79cb7a8ecf6a1c17884027d2ee7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c54b90d1494740c5647c307adf428296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc68da99dbb3399f52d03e97c40db5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13319095755b9ff8a19d01aea53b84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4ed37b100709bdf520b32be6a7807299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258211e556a98add5d6967f8b9f1effb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba994b32ae4502602fcc9399c84ab1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53819aa2f210d449c75596c2351e3a71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51413d8c94b0f8b572c5d83b73db18a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d6fc5b04c7bc54a8acf5bda826cd6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f449cc1ef64cd5f69e1c774bb79ca9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ede6b0a7fa87f201b31a5682bc3c2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83982e6e068d3443ecfda5e0802f50f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f4a707ca8149e62fcc10d468f695d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9325fe239c03429f0f44b79294071c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48898cdd87cc31a6b8e056c687fd23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea557621c1b9c6c34f7b689545e3b1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce263de29574367b9975f4d8b8da2f16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4f128ce7bb40043520ae63038b00b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0570024b12c2aac712f897260a7cff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd271dd1782e9c0ed6872af7f7bde08d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db131ee97ccca61aa116be7a21a903316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e575a1d01ae2dfcb46c793d8e2b71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e087b66e46f570190feb9779fc2a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809846159ed2e1b5b052a08e62b4b2a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c662bc6e719386fe9a470380a978e17320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1f2ce9a77e5c174d0555cb78205bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea34c3683b314cc8deeed8b18fb711322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe60e8972e869fb5852dff7183e674323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f140386a27f965702f7091439518ac2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377beb9846d8384c5af8e77261191ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d753869f6e896e9034bf19da244d2c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a921165ac5489c7e59afbd43de27f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed450d56a324a765ab4f26aa13a6cccf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5862e346a52d5ceaab7b396a427851329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982cf9999294deb27aa667576b86bec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973baa55fe9761e1b7f878d5173c9bb3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d331104e5f6cc244f320a784e4c859332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb7ccec9568a70a807e9548d410646333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0dd6e90ddf1637dffb9745776fcd5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c42d39e45c48389a0ba0b38f4a2496335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5d477819ba759ee6e01f802f7f093336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2089dd8c568e6597af9a0dc35c6c53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be33a685120453c5b4f98211027669338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582bb2dc74567c66484c950bc3abcb6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a6369297d2e340bdd33818b59eecc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323a10d56acf98c8e067303aecfc305341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a021501b08048415a60d5b43ddbcb1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da322228d6c1089269656a4e947e8e1d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f8bc138cc779ffa521c3f50770eef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c303cab608f2b9ee5fd459685261d9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381554758da19570183165b9bb0de9ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eafc05ecc6e4d60128064c5f30f8de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23e6d85b118b4c87bfeca633009e16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3314bf38b5def6bfa659b6d11077650349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec57e035d1e8b31b7d7c1f8c7aca22a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee94b0aa1f1c1c8c5dd609adc8fae48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216db598b0f7c2f14ce2182def658c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150d97dec691a43ea31f772e3ce56bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc003e59ae20c96409e9ea76242b10354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46a559eca11f58fb772612b745c627355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf792f27e4dd3c21b557fea93e9597c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6abd8e3479da0874d6474d458cdfd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464af2245cc2c2a7548b04efd4a093f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae02a20e89f7b0a4c217b0a4e6aa68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb0decf7f908c42c28f5b86a9c4ee2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb3b42a1ee6929c81310fcfc81dee7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46d5fa24ee1a5ade80cc8ccf613968362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a114726dfd479dcc054a3bc7f8a82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5e10d78ede47282b97bd9fd091b23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b13aaa11fa0317103eb6068528333365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179c6d7057d578478af71807946e6e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daf6553aa71e527349b146579d7e08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabda546614776e0aaaf6e5f26728ce7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e260d4ef3c6ce7881f09f263b27f469369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850a8f74af93816c983efac77c1450b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5f817b11f8b7d0b1a6138801367fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d7bcf3fe0a2f3b59f3890fbe7fb2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dca933caabcc474ad5a97b2d21b29373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fac365bcd729fa0d91ea5acdafbf8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd0fb1d15335cf7dd221bacf14d985375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ff10df2b72b8273b3d28d2d885419376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c418964687731f579936d2ee4990f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330542cb8065de228ec377cf1732ef6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a661b8e0e15177e359b1e2814b40c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3064e5ecc4553b53f25809652f9a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbca0fc22ccf6f76fabbda823ceffba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1300fc2a2f83924000e1c2bd67437ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052e2cc9e833befacc74d71feeab8a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d97580f6cd49697675ea16314449aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4df64fb834984ef73f40b20e9caee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237203999e638683ea2c83820aff6bc7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce42ac2d976dd3bc58d83cabfc7cf1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af564e87e010063bdfaa6823385c908f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093e90831f0d1bc1ea3f0ace2c73797389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185c0e49792168c8abd35246a170f95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfef09e469eaebd8a3910dba58fdde391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c876e04605c5fd6473087c251c001392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe828c07001a6c676d04e2ddf0a937b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573a2f0670f5fe10294668f5d1f4474394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d29540da7694d3a03c3a7accf3ced6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a3410a8ad29bb743241aff7ff7102396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21451010d0eb0b2276a04cf7c200b05397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8d9d3bb2628d5d53109f234e34288398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3d98d04ad03aa2875b965d5f712e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e68b8c9bfa1a1a4b14a3a565716c0a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd6f1bde0465bb2bb8465ae611458c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae27ac2ad3f3328280c47d167978ccc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ff2317e22453ea7ac3258945d6830403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2980930a8b72b4d0ffd2dd987139fd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e01682d374bb9183e97e6042cfd389405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b5f9c73d365e64920fde51815fdf0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c72fed98115ce5e7f974865b448702407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f76ca8b7a6c89e196c859fd5366b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8fbbc57423f5f799f04f01956f8ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87350c6872d39187e2bda6d9fd756b50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a0925041d48aead4180c1a673d4dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf17a59d32cde9bfbe10a0301fbd61d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8017e3eadd34384c5ad7e8c23266912413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8336dd604207dbbd73a6b75ba18337414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001a99036fe40131c7e7bf15ede2ec0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995640691b78c54754427141fed7316416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0a4b91c29a2d081e49ab2c2246a8a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d43b7914aecf0ac1f35ea4f37d011c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274edd34a198ec7528bc619c9880107419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb7171a9ef62bd472d54492a73c5a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305cc250b2c48a807b3b571e214313d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4813fdb7ca089e637ca87bf59bb1524422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cd92a7aaacd48ad8895013ced4507423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c1267ad5858da39ec7703113b8510424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770b441eedeb41f1d94e23671b19bd3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d90f92dc64f8c25ee2fea00dd8933426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75347e22d57af57af9c41dd5a1e8a608427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e7014290230788dcb32692058fe51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9f10958c2a76c8aa9a6f7602745bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e423853982dc5c0ccc0fb9983a40d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620ec140a3e011bf79f43f8f4a9101c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c06d615fb36bb2f13520a318a073b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0dc8ba60fd180891cfb5b7d70d0f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89834caeee44957541ccc0d8a9fbfe79434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6e6598f23f924dfd970a52e09f6cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0987bf4f5b45ad435e6222d40150c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a79f02793493b914e67ce6c01ce7d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb680445e464dc4feae0fef73376de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baf823c1a2e6d77748cef452d11ab1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b509488a0bc12ede8f73cf3d71f77c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b123e879b38394104302be9253935441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2016f468565ef62fb289d16a41085442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18535740030406a84a18637754369660443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907d7f066e82938350f924f14ff3d9b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b260dc49488db763bd2e0663a03a8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c739e2981b7d3bf3b732688a53c2dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a79b2f12eac8cf061f71d2497a2489447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db2d0725554f83800a49843155d222448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec209ccf710fa5f6f08dff70aed4a3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183f388b170642dc95cc20b109c6e15450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4c5352022f2bb2e2a5e954a23dbd2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb8c988555aa6072e8928dd1b8de8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44604e16da9f37e0c659aab84af80d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844cee262f36c0bd8abd5785b5088af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be2768c7f0c19e081def473a1b38ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccc1706885f8cafb0621d4a9f41656456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250b9c3b8ae61740d639494020a6865457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f656387f8a79dde15d3a0cca2504b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13222a97a579788d12822bf96421e11459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac882ceebac4f8db84fc144dc0dc72f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47584d5bd55a8b76912dffb732afd0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f0d311a0ac469ef09fb0eebe3768e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51e2821c6f1d7513a7d480304bb488463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710aeefda3f74ee69e189ec178177fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771e8cd097a83e26478df4f1251a56c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011de70d23d2bd3b3196b4ec8692e88466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432445138fdafde807ed49915b657c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a081622a36d54399a41ac014d2a72f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09731fd23bbb0884c8df2c9d19fdfe03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3302fda68d1592b2469af030d1ed5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2becf7a43287c0a221e4eda43ec008471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc2969e9579c1f41e76fd3a2b4fdd2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a635be1a9d0db4aad939e5f24055230473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fe826770fe72e244719578e6d81ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b42067ee8a2b9f3f7ee3aa97094dd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1e776e26182ca6cf7d7caaad75420476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a817bb2849404d47bb4f142c8a242b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d0c8030d80447de24a8aff3ae739a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59fad111550dfe6685b2f90af54c54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261c334534ddef16c33983e4be9cbc2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd6244863c753a8f8ca858cc05a451481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d1435342e30b6a9b54140cec28862482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc49e5d3abbecaf7065f298ceaaffc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8d59207618198d183e769a2244089484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a3042c3d0655e108f9c10f4d36b65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf3a3c9b3c98c75430da0c777aed5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9650dd7a44309e5aebe18e097c32a11487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb721a92081094b84db2ff31ea3cfda488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101308b57ef30d2cb3b3d0fd2d6edcaf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446723c38b9fa42ba62fccfe0016523490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8495f1e72f6ea0570c88798196336491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c859e495da302331cbfa2c231b41cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033020dd5071609d2c0ca645b633cef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b30e1732366272cc3f6220693f28ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc82115a86710edb14dc5b6b39fd868495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d721afa1efd8dc62dc18c3688969d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd781938e30fa2183e7f8f6d857ad7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040929e86b423c52d7b1939b0893b29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6b413d9d47f5ecd4bb15f76c8c82f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec44da7cdbae2afd846a249e4841b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef594fcb47e43a86d0c88da37fad783c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f53fc855e3aceda4e79c55866a388502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc82287fe495fea3e7f0b7876c7dbf5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde2b196cdaa98932991b5a488e2e5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be025e8538a961d06d64d1128bb11aa3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4e435152380ea05b948b1f3be518a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdf818b3655a084177eedc76a83cbc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7b41fbe304ac33310e5cb99e1a8cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca0737925d0cbfd1a536633bea48f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadea3ea6baff5e45c44a21bcbb8150510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5b857d42cd4247416fcead622f380511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fb0a573fa5f1c68ffaf39bff7f477512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7cd03108c11e25c05ebe86a52728a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac003dd6749695c1a17bd5454cf1a3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8b58fff21250183b44eb90c39e575515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e844e244d049398b707ff9fa3b03a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a5640b2a5a8f6f8fc5bb6d1060809517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988a2a1ab0dad0cdd223054e59f88c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a6d9789bc5f7070fc19897c8d31a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80147ea11eb40eb45aad4d98e529a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcdd5f555ff8560e50128d982c32e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61618605f5e6c7f6e9bef28a3afbb87522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff0bb57ed89d522d981496d9a5f6fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ab1eb557ba34464513b86620614f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbbe6690d625440cfe667a295a6429525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee2bcbeae411c7ea190dd074209f9a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6f79619cb6ffa39ca4347a0c43779527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422293551a05c4cc273cb04d69c1ef65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5dcff593fbd17ab80ac8fcbc2d007529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c45fbbfcac3a92cfcd63db2a09b063530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c8e46aa2c6be45a9c6efa8af3e6bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35c82078aabb5f52b512a9bf4aaacd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81384d4134879384abbe834686ab876c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace4256f6fb34f984cf1b5b23347233534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58f059ba654c48113807d267d42081535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7328de65d91e139e1e6dd197bef8d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac7d676fec6c46d779a3405f5f16df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cf29d2ae09ab3ba2b14f0ce52e9e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a513aa5dad84122fbb4c604cfda696f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211030a5206cf9e2f376a6c0596bd43540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08be30c2bc3fade125b8d613d5d3117541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4cda75d8c7b36f0ff13dcb13e6bdf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fc4565643bbf2f0d750f46cde4b56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c5f02f2b1c540105a9e8f2b697338544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb61e81718f1991c732d30292bffcc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03a8875bd476049f77363e031d88d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7914c3cad165b7a8fa146ac07896316547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4e7ae9f5670a1ae891a111cb77545548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695e547e91a7e7f701eda593b690249549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9713db82bb01a3225ef7e554ee152550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6641821c971306c423fb6863ba3fdf4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b816a84ca857f8de4c2d2ffd73c7cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e06564bfaa72103acc9dd0eb8a0e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444780a8cba81b0d23b5aa903c8260c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db652ab9e1e8d5fa0cdfc9dab38ed319555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6e3bc9000067ed946cda606349862556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725ab010b912a1fac46352316563c8c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397674a2f68268b03cd90df1be98786c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40ed42576b77e62beb76a2db2512ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1344f05dbb0bd27dcfd2824c4a8c7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb94a73020f78128cad702f943f237561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5c16d91a42ad75e65cbe3ecec06ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16100fa09f44a6c783f0d8c3cfb5bdf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f8e58a6b4249d4f9a69c68c250513564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3a2c2031528488a246ace437e7fe1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d9c3d3069be1ddf41a4a259bb48d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a02fa000b69ebaaffeabec1de7175567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872b4a51a1148d0ac11aa8f8daf118c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af494838afd229f2ddf087f18f8af10d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6413197439db6dff4a8b9d83da84748570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7042131b3603c861554678d7024b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70feb724238d75e12c228bc78ebf4a3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c662c7611b9a93fb09264761ba69272573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106384f70f1247b3105fd97b4c0a602e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e9ab10cce10574666488899345a38575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca377aa0d17cde1b2b73b2a7e1e9f4f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25d6893190356ebee28d092efd5b65577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b54d76791829090ee35b2be913e167578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3d5dec53dc62adda8ca69b0c6f91f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3723656fb867083ecf856e53a3099b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a35c0caf0dd7b699ee06804ec5bf5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b481217668fd5a585940a7cb07a22fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8a3cbfa830661cb2c759d3c833519583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a297b93568d8ee50dcc5174f1c597e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a5f50104e1b5a178668a00ff5e5f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9f9829949df1dbfd664fdec957ed4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe017afc765afeb5b5d2b2db2db66e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b05aff0ced366138686c45d1de9321588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779f3823497528965b4d695a8eb39e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada74d453d691ae14e169a171531328590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191831c43965c9b3e82338fa12b87ebd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5133e6da8d4a693595af8b7b5812e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10eb08b2d3b7e89f60374517c154511593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fb57c2b66ba1b02251bdc2db73a55594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64433f2f85b6ef2b48e5e07418817a0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d737a07f837cd9d7b80c9079b215bf7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857d1e9638e4ca7bcd9f6bad084ff72597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3bfe1e360069b32e81f1f9878de58598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573288e1f2f0827c126a56abcd8668b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe143bf33db0caeaa689153ae7fa53e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8990a10033476f9df8f2db89ddfd33601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737052d0f94e6e049fa6d8833fdc4bdf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfdae70d46a5d3800d09154b4825d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689291bcaffefd70848da2c25b98dc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c296489c90c29afa039083b218eeb22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66db3f395dea2a6e497aee9f3cd13ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c18256175604b8b2be9b4c42a7074a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4949874873ef29d46a2791b07a72bd2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d720ab20c277690e49499fb104ab52c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a21455a1d5e12c3f141ac8eb8ce5db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f29e7c1743e480c13a532dbbedf4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8267dcbd9f9fe827a996781bd94f8bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dada315475bf71cbb12620a399177a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83895d0e1e49ac58fb3a55c5b96af6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccc23360a46a42c63535421706f548615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6662d8483503f95a390a6990ba930c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228457578d89012daef5af64a1cf187617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efdf7ec569c4f088948fee89604f3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0f795ecc745d62d3059d06c12a4e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17510218ae04d2e6ee06e83ebd0cfe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c995ee7d928b2b29c0083d629bb3a0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833899d1811c7a5187e7334aca514e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e71d7bb87e88f85e5df6eb67f28bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087c6c5c7178615c176ced31c6b4468624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265eb5c25ea0fae8a4b8a990e9e75d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667f5f9bcb763c8944bb83d30fc1479626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e1cea5194e9425196063e2a8a09d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd827bd0974f6344516a1676cbe375b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400184e37a589d7a2235ced5121ae3da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8aec5ada9d7ec54df68e53418e195d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2296109c2347100e3bdf43f6cbf02b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3d9233fe6f6b837c06ca974b7268a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e53243afd4487b2b468040ae2bdef0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7808476b5af24a0799f943dc4a1ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7de985555ca2f8ce32e45a8a17d41635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae04c46f872449dbff0c0095bcd178636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa6447bd0e3dda84fcd223ca49c84d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ccef29cf305e11d141261316db772638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1321ab269c27cdb4dca4a4a47f554d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81293050e1a2641d333df4ab89b221f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b61f256d2885dcae3cb0b0c7448cbd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cde2ba8d583ba21767721b135c173642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb30fa03341cdd83e4ddcfe048d320e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff79e1f079ac93cdb3f93ee4052361f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee977e3ee72d7ea58fcce901c2e10c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7ad3f099f1c2370410262007f3e28646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e48b9b9bc979dbc11c3bd1835067c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a3dd23e315880604f5d05e6be74fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aba010ab6d9b4f52b44396486acc77649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4fb7e89adc9a37ef8dbe572925672650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3be3acf4dc1637e41eaa293fc05e7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd01a3ab82ed24a482e05569457aa2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774ddfdc228615623d894dbfa0dd71f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba2164f0785c67d9838210799e8715654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9caa5599c0e37b9bf3299ab49ba75655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e70ea7859ac00d30ab4144ef4a53d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e80f4f037345fd931646afbead1a1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8477b0473ed755c1f77e184e586c8ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bb33f81a2dad79d79f185085bace8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19627450404f4cb7f2dbe516511d3b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7437de1a5e43883a465f7b6de0cee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574ba57ce51b9e33d6eb84ed187b3bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b572ce1ddffd08e1953e6944921f19663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e54dcc22e041dd749e9b08929d8a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81be9120e83a65c76cac389e436e537665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d547aa47d400ecd8744d471fe05ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292c120bf515963a142bf7b2dec8803667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ff6bf633dc1c53da7d453f4899009668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ec0da98fe487e617312f564bbf25a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311341b0515e216a99f7fe28be609975670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f352b4a9e89cd8b4cde786cfd4d99bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a6720fb2eb5fcec57da24223c60ae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde6ccfdf3bc850849e14977aa558d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396348bc94a14109b6ee8da2e602df7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b6065dbeaa3bd9a758654f7048451675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79587494593670ea5506cecd714f56e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64aa2a45b527c6ca85bb28bbeb914f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16d425c7f97970e9f835398309ede2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb093867ebdc2f087057314e444f3856679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7299179e1000308f8a18a1c586bdf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54e13778864da51e9e7a5ba4836a16681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e458e08658baf83947c63d1d144d8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec7d126e152486f29a7b701b8ab359683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b720c424c11de6881d0ba97dff4255f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b9edbd5f8b19d615d40925e77052d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37660c5f65f1a546c6f997f5c22f816686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64036512c0cc7f72b482b2e7ea1026687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7395d41d3e9beb4ed74ba2ca613c48688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb585f7fa71f0080c819182c2815a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318aacfdaec08bb5bbda4e2a93f8e1f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54c9c5dc7e960a2f0472334782cc50691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948d23a6a4e5a4b72fe9ba21fa90f01692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a46892ccd6c65cddc597060d23282d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ad5cddbbfd10e217b8369133fc165694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc016e72ca98be4959330755ac3430e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581af60ec1f0d79538a67012a110f03696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4af7638648e7aa4d2f3e7c20b0df5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82204f8f4c3591d5afe726d5792934698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503664f50879d1813ef9282ce57b98eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cd202e460cb62f12b18504257d69a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc0465c0a5d43b9d4b5c236ef285b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3f8e84415096ef3268721718df375702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ae9ed637e6b08bbb705b7581b2776703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4200825dbe7ec59c235e7a2b48277704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba19392e38f3bf3ee86cc1f9676e3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4406e93488bb3bf9b0054f6e4274280706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd3d2e0b86c5e02e8972d5a8061532707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed00b06e21699993f10d76480ed75d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4c4d8399e7fd34b812a1e2f223649709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f51d71d5ee235722153ae98cc7840710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c07c93d7e490ff8bc1ee6bce03fc8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c84ff58ba10127a903d75300e7337d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa67bbd00008131acdb0677da0ea9c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042fd98b8b58967547ba673e645a024714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633344f644ca19d5cb07c80b8013eee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83982420112e33172bfe68b6d7d4010716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3513975ce3e555e6ff39d6593a971717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629676004b185a1849c29801a40b32af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6ce0e578c93bf5d649d4203ba3f59719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9975bff66b51391d5c55f76c1e28b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab8ef8284660ec4e52f19757e7156f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953258b5ceb1ce0aa8d581605a622964722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0541494122673f376c95f7d3d0eab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa399f141065376d13afd3812d9593724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388e3ffe694fc32c60fc0f45a581cc5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68095187bd9ce3891e9254ccf1543986726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466bb71987911734eb212fd46a794d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822a56f2ee728d4385143e75353b4ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267f07617a935719cc2507e6d0edefd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c336b09676c8086ae190e731f1e3740730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d1f298e5ecd73bf1b89884d33f846731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77fc9875571d0c52884892d62058bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b9323236bb0bee2d0eb66d401384f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144d69f077dd621cd0bf55735777114734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b5597cc977cfb148e89cc661b4571735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127203e4905d2607bf23114c145a460b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fefdd0b844d5bfb88aeac8d8fd362737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13da2d0bbe1fe64fbd4c9a11fe7e92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee540f7883c426e8bb2bc7238d1534f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333ba17b8e8a8f39e0d681db55e85b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1eee40fc2c288c51ff1c01dad8ac3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32716a6071304c75769b6afb21368716742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fb89b8d14c47161b2ccc8ca97f096743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b8493ae459bf13042d66c30b7f98a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6f3988360ba69083b38fc478aaae1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c1b021cbe4a01c307b255b2c7c034746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dee6a0e63cdc5154f9e960e3acbe1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920c868431b2053419451d91e280a12748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cd350cb4bad810809b47d3018106e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4208a032300b3cb5a7941cdea5c364750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1401a575e13d31a8b0d229a660d189751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47538ae5b8be570a327e04046e0d51752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cabfcece720f2ce7b95e95c2d7d53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add28f925f51d30d436a1666c2dcd34754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fdb80ade1628f47a79047dda0a633755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b03a89a03ecdff9c213369a4cc139756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c833be0a5bd22f40f2b1f649db0a0a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33c1194f63c582c4f206d8fbf58ec4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c719d5f8e7b7e04d429e1a6336868d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df56d298321b689654b528273ff2fa91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7f1fd590be9a42c9d67e2704af9572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a19ecc8576086ec80b827e0c8ee3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9622b0c9c8075472f09755f100e4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d25fce012939c1d87b05f58cf7cd65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e71e8d4f7a6a92c7be378c224c644a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0713fdfdb4d0c4668bf81a453dbfc827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a02f8ef233942f12de3a72994701ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc6056a5abcaef044219e939c026409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50155dbe7e4b13a9047de136f2b1a17810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c93350046cbedddc595e6c296bd7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5db7a2ef4474f3a302e7cd405763912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681264ae265181786f6be0f65d49230f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9996fa5c65a128884c1cb6cb5bec714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7b01144adebfeb68338308d05a24215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375420d17471dcbe0505d6a2f747111016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec41a595095362d386cde0a94410c6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fec2bc546a5fdee61adc86b3e2187618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8f120a243381b123b58102124c97519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcccbba8215e8b6eda64f6a6c1a60c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc25238ab7909f13283fcc0e940ac421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dec98568e9b98fc40210bc003762322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee2446bca3a2766cdbc825cbff3b7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65666c96d4188545b53a7619cfa6e63a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4087338ef8576cf68b119d480bd0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b22cb8ea3ee2c226cb0d2e2ac0bd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fe93a6ded65f9ba1a246dc38737ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d2558fab1dace21e06610454e091028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e383b66c58b476cf7515bcc45152a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4ec2fbd0acf39dabec2b6e3f15fe430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a872f5b93ac3d106eff17588509949b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cce9f2eb0c0fb123831a335a54989432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5cf4b1f88707d1a3965ee6cd5b44533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ae7d31c7f085939b4ec01a04acbaa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fe679f3936a326f9bf665a18f6e5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c0e9670dfa9bc76ca8de9493eeac536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eee631d34b2ab42d1f813f9a7d65da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a85bb9accf97e319862e4c6defc2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174f228149cd81fb6d224892bff643f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881192bc99ee6b2f07633b7029339b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6527909395554e66a26a09489ff0c3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71844c4d826765eef52c32c3784ce6f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cce849deac295a414dbd5e40dfcfb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec37739e50341410601bc709553e9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bdd59c5424e8f6c489a9b6e23df1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bb24795cb7eade6dea7b63177901946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388247f17da71454fb869d901c7762e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98201f2454e0adf580fbd5dee3332f0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cdc92fe449434e32cad3f3aa5614a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599fc74b071afda2d76189f73da43e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8591c43f56e38689bd4214a27071f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fca4bc67fd8d6268f105a8e1c9f95552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246b85cdbed938199f6856e63a7db0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcc811a01ebf8fe1026bf045064f4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708b7cb8a59bcab1e66d32d0e92956255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9bac34227ab6bf451c83a60f7fd8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532a80ffabe30d0790c23d0e3ed2b1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d123a2b5edf0995b16318f8861e7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6977ab9b107d723e09e36e6c269b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dd0240338f8e7318cedef9626098560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764f050ed24af8aed847b1e4f05509961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b7a866b56f0c6b32076eb700b5f3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387feb71eca8de0cd4b51acb5de12d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0810d4159aabbb4739547df09897e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e9a30dd3ff6c284d4d628fb02860565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896a0b1bc2810e7fc11a79cdacc20be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cfe3b85691e82bb25783c4cdb54bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d6358f05d6471c3787fb21b23ec6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be1c8edd5e23c7d3aea20f6c65348169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917a97e5e66bce62835dc1ef7de507970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2d49c6ca2fa13ea88990c310ea1f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a1776b7d3ea24c764db2cc202232572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f45e2e0eee19ab3d22ed7f56a66d9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa3c7b8551a92a05dac9fa86a2a60074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9d7219d2a6a0736447f8f1fca96b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e76b067fb0109f3ca4bb27e5629be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90c81eeef28a4893a42df813afa25477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68ebacd9c32c128b6cb139ee1302e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be091691f7f18323710ec360b13d394079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f237e71de60bc47bc37ba3fddcfe47e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea89119a46d788adaa653504f4df7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5991b87778e61c1ce4697b0be41e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f098f2a2610871094b680bf6da48a5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e01d1b8c32cab4b5bbb2f06eee2b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492731f55462bf65d44215e137c9c1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2067cf6814d0cef6a832a36401087c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408fc26845238ec80f57ad51e2afb7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2065ee25b7d4ca9bf55b37aa59d2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83238fafaa82b8cf4b94b7ebdbf90ebf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5a373cd831fd3c2cb9fd0a07a223c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f3efc43af22b968d712d91f9898f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a70b3cbfe6d2bc04342ba8f7fb392292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ba189401f6c4fdb3ab9240345d5cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb9e62b2f76086576d9cfcb82b4aad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b95950f3fc0793d96bd770fee77b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016a16467ba90578e8d0615b1ca00d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bcaaac353e36ed4221757542ad97e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab927dc0e0d9b11572d8c72b8da6003e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c328c0a5919122790bccb311e10165999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac5f9a1209c08051f52f08368a0e61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df20cb76aa23e8c792fd4f9ad4b5c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e022785a043ba9afbca805e4fa863a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e168047799c2f08063ef3042662ce6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f4fdfec24d793b55c045e915dc38c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89339ceaef7bb2bd92777f8395537a00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3a304120f1c8a25ef7e35e24ba8e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdaf525e8e08990b20d7c9c049f56e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9db38321fd163a58a977138351ba76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32243e3daf5ab595bcafb5ed2a86b4af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23c997ae80b13da289282e30587e84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b82545de2504d91bc085fd9b8eb4e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636f01819a400bf344781e65fa3f78d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90647f78f89db8f9cb42df79785eaab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd25c0733cf2c50685bceb93c615c69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb52c55777fafed4b82f5a99e9c044115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff96dd852207cd7d300942f595b89ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb37e287451ecaa11028798bbfac9b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c723db895ac38f14bf29ad5a26e47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8800637f26a5f6e7df5a07d055a7e51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfbfd2128261075483746b0fc529d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025ae84e65a37dd3a24924aa0b45669121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d04018cc12f292243289c41f7b3c7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157cced90375764cfaf3aacfc6778ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28391f8ca17d0406fcf7b919e75fb243124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504adda762baef87a8b1f510f393383125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cc8a6fcb5a4fc5901ff15f2edbc93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77070215084223b6e3bb264dadff8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6d1b24f4f0f7f20b716fee56ee143128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565fe47a0422e613d46e5db367df61f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8964631782fe47e7bee3d293f51b329130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d61fba11faffb0333ae18f44497b94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b829c0dc659092d50c89de0e95bf6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b2ecd63f76103988d6831079ab9af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d3c5627793ee37bb733529250f2ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dc66c4662d208dc674735e15a011b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1829e91fa15321057ad8448017428136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fac3d1e4e90695139e6eeb04563aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c8b1c5d2a7b2ac133714aef1deabd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29f6d78e7aef7e8710c97383ee6f8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e4d4103df0fbd4244016f2e22f06f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae50865451c02db82fd4f5c0349385141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456baca5dfe6c1e2261829273326d60b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0151bd69fadc884d10f696f2b5e5d9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9bdcebd915fec0780787e6f694bc2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e938625cee0fa9b90cb8392970084145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bfbe45328cb0e1a5f1e705b5b59db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4c1bbb2a7d8607d44a712e367b7f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be0ff6c6d4530c26d048d0b408d3e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0f1a7334439f685f03ef04fb1a8b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b3bbcedc998e2f1183f8d6783a24c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc15894418c7952ab3716f0a74f50e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9b433fc950b3b294b81fd631c1430152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004d6bc41eb74bd6cf7be9e775d697d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ba50b6debf50fc8e090be1f1957af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032db7dd51eb6d61c421f8093151ad2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f509601aeb8531ae01754d2f6e456156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048fb07a979c8d7785bab4fff8659f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404bb4499c7886cf815c46551973c50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb7a8561ff0aaa3b0930c712533d20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19f4152ac68c809c1ffc28ceb4e010160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194fc24cbdf61cea2a952c86b62fdda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26ef2e928679f30e59eab339900cdc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5e6b3d75e99ad60dcaae47df4e1ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e0f0c8eda2ac0c40a053effd4e8a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36e3016f34eea5a2f81b22b27ebd5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa69bffbe95a987572d6848131c5be6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e381ef59e4280db48426faa97cf57e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d1c3fcb4a83302e7484b3023fc5d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5ff112309cceea2c5bb6d3de2b98b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf8453d9c4f3937de57ef84d10878e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4654201581c41035259f930970fc2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42ed64265e991608f0bdbbc324f739172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bb01417825a99932fdf109b5a3f6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c28983298dbeb615dec37588066cd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e6ee0acc1e3f845d8ab91786d49b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479952dd9c03a91c6690695667dd57e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3341566b5db705f9179edb7d018f547177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e720cb99c9e56986b7389cc7e7c3251178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9e8ebdd5ad8cd6288457913eb03a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa2b7bb769d0e842ce9a12c696fc01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbec141cd6e40f68c7fc7ff75ad782181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4b321c4a020a700cdd3084970830b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256adb2fa48dacaf44e88e8b9007967d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e40ac17b42a8295711dfe6663a8527184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74ed8868d5d04cae6322263794a4d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3d61fd2349fff21362c1d0176c4a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ffb11c3d607856f0b2088a4ee4669187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236fde6f9344c798c048bb0416d29e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17581f2e61a5c2376f008d020dc23d5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41b907512f86419ca88d05e8f0c82c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59b6b46abfaec4849699ecf38166f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfa72c42151a4c23422797c131b579192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44af0d67baeb7385fe037ceabbc589193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dadab8e5563b5ce80a9c69e8a7eac7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b6629cef297449f26bea49bff5ad4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d96f03c38cb3b24b726b65aa730330196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d470ff79e8bff7ed2c27f5ef26002d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f5513a76620d53cd75717ed2a7cb5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519a83dd014827b9d33f12553f9992b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c714e555aa7f094a6ee6b9d9423e998200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0e28d4763184de09dd274e96195ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89bfb297b377a15efbf3c85b8f6f0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a993bbdc759723e4b69788f3610d3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586376e288d2990b3bf94d427463026204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff47758086d7f25fea8229bfa046d76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22469f704ddbfd7bc995288389b6710206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecadc82b56f7ce9f5f5f49aefe48826207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba4e1d69f67eda8ab43b4489d002dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173e8d8e29f34133a0717e89cd90023209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c23675d54ce620d86c351fe9db7c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c840c10ea64e29494031b94e845fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f04dcb78746917c8e6ea53246bab1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19afa956a9770c3b66b57400e9df1d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300ecbb00846c2b6e27e2c7dfa26997214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c0465158f0f47d57a5c976af36032215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f293ded51fe55cee5fd98bce03a4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c1ae4bee2cab21ab62759984b07e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46bf3586b1d266d3732e293cdf5d51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e485f3b6033eae0c93da1fc48466bbc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f76b48896605523b21cc0737187b89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc635fa2c99fcf753078e44b6df324221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9eb04c2d2e9032523919eb27baf34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cce862d4c4f05c09e993bb1b66d0f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962376f4344957c65926dfaa9417ce9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf01b0e9f51bc7f9e7cca468f6bded7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441de24fdaa2c0847f5370e67bb6e4a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92521ad4458faff970322bcba24774227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0478dd98e30b05194748a6d33c467228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1cd7e66005fd770bdb9a870462a4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd75490db0fb063f6099b08a7b26fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daac5386d95061f96eacfcabaac6b6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382edb135502b6c64674e9367f3378f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f7b8abf56c816cca7d8808ae5c656233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af1e6d8226741c657630fb49da548b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff161989d083bf770d01a76dc06fbbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79de0dea486bd893d929ea4dd06c65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f898dc2ce101668af7fef1c2bd9b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7a81465f4e1025f8b71b732a8fa92238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac04030187c8feceef2e956ee65974239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65df40caf1e96bed3a33cf1b81a64d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85832fae805fc8d5de789bf176c792241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b8f09ebc925c544253753eb50ccde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef20f2027f8a44537e6cfbbbd1549b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e99428f70160d398af7ad2ee7cd7d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643f3fd8ecc8c0728f9ba5b68690aff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce516b74311e77ab839a65003ffdc2d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc7e99b14e6d30e4ad509d206df839247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7adca9f16391d49940022fd894b67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32786d15540d7a91c3a827a498423558249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32143029190a7035082ce79716cd0a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb14d91e6cbd463a69eb2134e69e111251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05552f09878fd3be33c562e9851380f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ea1ebe56e0073f9f528bf52334f83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f008cd0193b0acda2f220d0a09622254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2a08872ca90ce3c0b861e61321c18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d3a09eb83f3ee8f0a76500ed68e04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f282b1d3a5253b1cc857d953d75b42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848710ca178b340fac387e4fae545130258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25595f9959a7f4c98bbb8dba5e96f158259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e48b8b99356ba40c9e98905786c4a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5022b3f3b47b7e2b3cc4e9e727376261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e8fc588925cf12936b4011f587a6e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243885997ae52fd06fd6a48e1f5aaec8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cae4c2baf29392ca772962316bb751264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e80d53f9137f838233b278591c601265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024774d756468655ed9d640eb331c57f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f6c49b5fe80690d24788aca588e9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0b06158a89b3746fa45c6e73985d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3992f37d1eba3329a67539938cabf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd284ef9219a2cda1b1d9c1df9053a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b7e6b43a7a6b90a7e29314632aa33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098009ceff20bc61ffa3f63420bbecb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05283f891eccb67819fba4a4d239d0b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa34f55e409ab834aeb7236f132c61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af182fe2a358dc6d6e0065f6477396275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b849dd4a83c3a75dc089bad3207ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33151464688beba90ef0d35d982654277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153fe0a4d053fb4fe77dfed7974db6d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073892eedf0f833edaab6db8d11a1e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c1da329f92007b2731f376cc178d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0fc82f1cd40640690ca7a95390e2d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9048ee978a34e27c27efdb34f6bf89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d57ef868864c44332995ddb0942670283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2bf833897125f5f007ab9252365ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965e26e48f41a4c879422bc7bfac03c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bab88cc8e243c74b26f76c6942258286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445bd4b8b4cb6d07e9e419e41673228287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa529d834c031ec0b2177e800ede37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6dd00fe635269438edb31f131d06c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47198ae974d5fe37aaa36cf6ee281e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd607f9b7809f14bf7d7e3a5bb74ec0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa75623f6fbd728b0abed1dd109b7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeacd64441b34ee96402fd66072fabf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc408dce1577319f00ae51c7aff2311294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c8439d4e8c14e62206f7adb477a4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fc2015010fec6fdf65785f61c215d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab08247a7b3cabdd1cac369884d325297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920395c1a1b558be54deeea924bf486298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985875d5c4ffa492b2d4dae165045a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0536c3e36ffd2b2f85cefd52a5764300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38489078c7bdb5c7e514312019a4b7e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954fc48178f07d2811aefa6b7bb0d27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445b4c57aa1c615059de18f604174c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887943c75a7612356d922dfc9ca26ef1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc220dadcf5f829101c60ffb3bcbd4a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff533e5d2f97fcba67da575879e15fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286e9831624e3d0191effd29bc6e880307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06139aea59ac2f59c44c2f1c24a3eb88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540396873742c8003e7f781cff9cdd52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9b1d3a716130c518cebc4f3cc26f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d7d598b946af44d7a641c4b274e40311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c432c5a60cb25c8dfdc9047fc93580312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63d0b63931ebbbc494562cb2223e79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f07dbe8511c7d1d42fe3ed30f1756314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef510362df4ef0242dd6641449acde0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899f923802fe778baf626b4fed9134e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa2846497101aef9d82e1d30ea7a42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20f4e3b96fa1a7ad2d36414164c67b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40ecafd5bd0b364e20e8b2cec7f575319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60568345f8e9348421cf06236a47c8a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6594bd85650fe32bc4f639bdf47db22321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281f934d8188cac016088b401ab729d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493e3df9c9b593ea52317c37ec5af57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f651b48808f4158b9c9af7ede26b815324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffe1a2db81da26b0607174809210c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347f0fd79097de00458390840edc96a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7ca39e2fe2a66642215b525ac2514327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8428dae9c2dcb15c4d8826e4c3e2b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c58ea7383032c6abbc2360b388006329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ddca6cbde2a153facfbfa10d54aaf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82021552afe29a35e0b8b41cf5de35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adf3afb1681e0d3869ee06f946c61d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26beb7b42bc2b137f214eba1a805f1e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97d640842d1e468180d197783d3363334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510310d9d3487f28ad3fa425e0605b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b58d220d45f8f884ff60ce8bbd7cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b77cbda79d1bcf96c661c1c0ec621337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22830a6f7baa33a1acb1500c31e7339338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c116c6cfee8c7493d2aea167a004e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794cf515b902ddd9b5d451653379d96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff46139fe81067c06b634643462fb6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd226faceef388ac925954ada6424364342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619476330fbaa4445d21c9b3e75f5c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375800d770e0cf410942bbfb82c12c5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30613047264ceb8748ad481f0cfcfe8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f40aa5711ef72614153ec2a45a1a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d335cbb0913c237d6fe0f3b72122c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c30d70058f6ac5272dbb6ad698c78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605ac77a0738985f15616898f418335349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc84976502569c900ab77da5e00bde350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ca1741935415ad6b94d68c265e614351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9fac251e4862c14ab194c56117944352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5efe6acd4944ef8d268bb127d3805b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdc054536b5bf02f2123b8828373b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434b68653668f2147ea82286a0ea216355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3c507f5883ecb7979955c907eca75356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fc12270de60ec7dd5e0868ef470f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a6e5127ed026f7d3a0c997cdc6ffa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcb93a768839560081aa27b77153fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b725d70471497583f197572c720865360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b909e76dd5e36eade24eac8bcc8416f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c720fc5cfed70b5faf39d7c423fce3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df77024f1fdb65221f705864d3b70ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04783309b4ad1fbfeeec8e933c00617b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d427bcc278223cfc413b0e19c52e0e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a825edc8554ff8f09fde5640e68250366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0d344a3962f32df69f17475a06bdb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80cdcb1081005a8dd586d9b057b599368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37fbb380490b5b0979636a2480d014369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437211cf42fce5175e877d1fdaf0eaf9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18879e4bfa4ebbd5f34413b8d1163d23371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b357934d01b88b80a5c8bb8e8f5b4a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8bb71ff69755b8c301e2f3660653a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6ef003934951b4db7facb3d557b74374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1c2ada9395d9d0106633e5b056e0b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171aaf8d3aafd07ec7e1ef4ce8042ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ee3ad06bd532769f7677e3aa0df97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d388cab3b06047b642674b49a6aa735378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4559e6daca112d4e849d7dd5e4bfc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e218d6a0303c82802598dd5fa4239380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d48e6f5a8b63abd599a7f0c7f7dbe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd429c90a6f17be57967e8c56c4576382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a468998d02c547e354730101b7ba22d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b3694213b9ab6b9ce6b008d5448c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008b9570a3fd9559972d4b9a98b4a33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f4b2700270e511a4cfaddf321eb7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2f296e36a2e0f24ff186189069a82387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dea6238ed99d68b5a9900a2f6a5327388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4533bf68a8026d418dbe21de6780b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f052b4b3050995ab3c7668bbc5f57390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c60289b337d2f64d491bf52be8aac2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2aa6e474bc019a61f5922ac8497ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c05a23efd0e5c8b0962112af89b187393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba4457c619b805533b1072d4f156c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54258e812d9a547fc749d3caefc3a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3bfdc9ccac3a062049cfa8e913e36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed376c81c8723432217c637499b05a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906e4e205ba1a27cc3ef03d0102659e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4622de3f91a6bdf4afe37d29fda9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4eeb4d211279cdaed82e241cc798d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2faee86190487c80411c45fefe50916401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fccfdf24a46578a33f29011c2820b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a522ce9ec88fcb99f4cfafbbc16712403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f056100e1c6d751f64737feadc1e52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563686f61e08b9748fe19243a441fc73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf71ad787f4f8e1be7a588bfb4f5ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d4456c57580426ea9c52874d6e94c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a01f3fce928f7dc92ad1cb8e5c01b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df76fc9adc978ea32af8946923f4e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbc3b73fac0c6de1647ed7bff4fa6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89eab44489b64fe556cfc3e1353bc56411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3febcb031d0f1acfe5776f6dae05151412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9932aecf8e7d3a0ed839762e8d58c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed09e3bda65aa3df1addb7a3733376e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fc5f3b4a57a97c6a47ea89b2ae92b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2add2547ff243912fe739517fe209416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006077a9e8b937929817c0c57eb4852417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be951ee76f196bbadc3e58fd4af64f96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52b3f1994f3db31ceaba0b60b9c741419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3897b1c97da40569abf428177332c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b0c3983aa657992b06970f56ac8c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850b57ea113ac1feca05d79fe5cee57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41bc419b57c9bca813ca74a0534b84423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b502a20d4a4a3bc7c8f0efd9a7452e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e298d610ca082af68cd1c043dc5624f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527ce6382a1f81e7504c53a92e2163a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2ab78615e89104fe27b059ec65ae0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3129f57e27985aa78e32d804f584a33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f55ede27b163e1076233f9fcf982ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58d869b7e70ab07214c37efc025c3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecd63231c4864e1c79f494f5a4748f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cb0ab0d689d1b7dd03f6fd15de832432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96d3b0533a8d7ad14c2d8f967f9fec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830f4879423b416f3364b831badadac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d646ea5827feaaecf2f0fc5f8608cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ab4a8326347b60dbd1bce16fb1615436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f1e3ad5bcf3992b1636a2733b570a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8d31c818116d85060d64d510326da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0699ff4316be5a3d2af209452b1f94439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4b4499f7f531a527a98932077b9cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c68612081af5212602a5cb2745789441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d3c5d68c63509cc374287357909ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e400807f88a004cdbc6142c7b8e0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54958b71dc60547057e4b82967b8b35b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a779c0331e86121627cc4bbbea992445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc9f15240ff3d8b124fb4b38b1830b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035138e8498852f63bca7ee0e3d20b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfbc7550c5b0cde5b3d450b51bbb9d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612b642d02a3064ccf97a42a704c188449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f9231644a17bc91c5a2d611d96b8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3bfa2257a2b5dd7866d8399157ce5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b9ac95fc475860c604f97cf204bb7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903019c4cfff03245f79fc87b3547c06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74074c91bec4583399db695977fce5b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5f210b8bfaa28a6e51434f55fb9b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a068379d867652318047ef224a565456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a978e94afb380ac93ba0224d5e2969457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af81abb00548836d898f3a9fb436fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ccfd16dabaa5758675bfac509b6a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaea149e3d60f0754ed565f61b63c8a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45aae0f5b8e767f9cf9d1ca6404f93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb3fab469ad8695d8a21ec0c009546462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301296daa9d37add03737a170970366463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4db594ed07f44e29e0604063656b76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93fb27444a9fe242a3d34221ce37b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dff9b55e2124fa28f67b71e29e94ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0cdbd76dccd466e66ba643c6d6b10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb827566688eb96d42c14ebf1f351e99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82592185433499d930ac47c7abccc4f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2282ad13f023598818aac9ef38d65b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbea90d8ef9fdf911cf354e77b9e23471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92241a0a949c38d1d7a0ba4a628be1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966bacb4b2c4bd5f8e58790d1ad4038473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162272252ce57d6b95674944f660c03474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3493db39c2724364bd2430baa391d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7dcc91b93aff85d139b8c0597afcf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095997a40ad06cbd8afe9e126512f83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944108e2d1087594c0318518af5bc3af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31b4efdf133d0c7bae0ad2841ca11d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b1935435eebc57c9cfe8ac0b6cd11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ac2f04b669e3f5a4b75ae5f024aae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecb88e25275498aee56672da0a5462482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696871bb52339b6c40a2e586bdf6484483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb46b7a0399f692ce661be93f1e2d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d00980c496e7b08a71677b3d52f0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65413cf1c8c960301fb84aed63e899486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005d63a664257b1d9b19bb76e97876b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fecb297de6b3a4ee86c3fd2f6234e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7509e5c5a9e32612161b4e3aef716489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581f257485994daa92fe77d327d4af1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0715e20c639234a3037e0d8ac4b59491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef5503adedbb47cad516b55eec9418492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dca599bbfd5382c505c3d15190d03d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2f938afdb78a34f4ded1ffb130e0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56bdfd04e7320d8c61934486332e19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fb9a16cb71b66d1939514ce40eeca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964c4f80dfbf2ea252c7d03d3e41789497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf45338ff25dc2f51c6ec71ea9345e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958edb962952290f54b373bc09fd790c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7254001ac3f4b0f4d2947230e666661500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75803962d51eaf46dce386e3913843f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b69b29aeb653e5d69218ceb373a74502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e05be00bc405f9664911f6e7a31cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da461a9227f6a3c9685cbac3dc9697d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75511ebb8fb6f4c9ece67de8090f393505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b414f6a2a7c1da4c8a820a4d621d886506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fee8b01af7d3e36a3235f44bc0912507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f6e2776fdd501b581b4ab56712ca9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258eba46acf9ede5c4abc424f4c5fa9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e2382b5b8b5a90649b0eddf50e3bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6760fe5a7ab1596401c8eed82b540511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff530c754651aa132e039abd4ba2339b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8543ecea0bd9fbb258084fc53f54f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234675c83e89cb4ede7782a2cfb5e151514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727482d5915a12ce07bf2a5028173cd7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e1904e5ee2d385666f5d2ec09d469516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b9515a92b88b1fed3604e34d89ccc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0ef21f8e0baa01c3761adcd5df9ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b100aab4d21e72b785870d9c6b684ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe22dcf7e2f6e6bafdb280c736aa4a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1d7aa9182040804455445848ac86f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ac714dab97124fd057fb6fa2e7e15522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad32fef6fe6ae7b26cad2f95b8dc37b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c35992777de32c5d8e536d0a7017a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da642be3d406b9c960561b1f27bace0a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e059729ed1b1a8363329de72104580526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00134587cbe0407cd242e2eaef87e7bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbce61df59599c60819f4665690da4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723309f68214926d37befaa683aba1b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47a82d8c08490d962f55bb5a7ccad9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b47c0e9a5d9a2598f2598861491a50531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868ae7eb3ba43882d872dd9a0f24ff2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dd6c01aeee080a95f5ba1deba06a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b43af51e4e125b652133087307b9f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09bfec11c42ce7ea9c7ba9dd1037b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f197b4425a9dd91f30f7c639acc07d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab46524c928dc51996f9b5c37f5f614537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5996f79d8883a0fcb8684595520f19538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ac6d95718a7a34f684aed709c26c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ab0686c58306ad36fea1e0dde7265540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757ec726641cd4415af9d127c267fcc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b939de301ea42a075eca7a4de3e1787542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c12159bc522a5e2604d6784784da0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faee5b7a37d0fe685d1f40bd98f06a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3cff190ba017c9ed59e3d44c8f6b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49097c7c55883ce2f0aa597b39ff1090546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ed55fe8ded198b665cd303582fd7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727e16c57df746a3aa05e2b6cbc0372548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ffa6b43cd41d2d3cd5a6c180537af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9040aa649e66ddd3c1f341f82417cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fe26ed99e3341ef5d80d06f2dea6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f89d2a8e2d742228c4599aff9fe74d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2c649f58224c7ab793b37767033d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae172cebc36b49dd345be0bffad91a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0cba83c28cef8d840da33cdd8d7fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf4c8f777c63acbb2d7c3dc6811960556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601787b796e55b9435d70f14df86cdf1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce8fdc7f0a95f4a216cdf19b91bfee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3baa3232482070a5a3dea4353a3b95559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4092d49893b75b16952303f2bdfa1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0955e88b5c4de456a31505dc4b535c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0987050e8e7588ec462d5dbf49ee2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685f340bada978d8376b0fcdf199816563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbd439e51fb44eb8d10f664119991b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c7f062071dcffb0c70b154bc15902565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3509b6e64f061b545721e563fb171566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962708d585a96436ae3549bd222aee1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80962b6263f015027aea27bd1e6c91b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa80d3166d8b4bf6916830b8f4ea2dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba004f26277356a6522755053007ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae9d421e7793beaf9c8732c75cdf89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae818d2a6af5d5a10570303100e9406572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3831c5fcd66f6875c059aef5ea74d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1767b7c463a9b4733823de248a4e74d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6cacf675de6c2274a3a06e65e3490575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bcbf64e8725840f68cc7cca6eea19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa9104c07b6f27690034a118a9e534577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12ba967059367bd44c1dc1d464d157578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd78d461c0649050e5db0d170134800579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc61d0b7f1348878e0b891aa7cc0f10580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4869fed69c4b4ad5ccaece4bb6c302581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec69e41818040db51acf1b5e2d27776582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301608f27a44d6884d7fabad9520dbbb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec122a72aeb194aacae85fefe6f87a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64bae932d7a63a271fa7098c8cb6aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dacca0fa43acfcda3cd0ee0fab62c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d46e6f968a97464d3330b6cde6582587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea386fbe87993bab42f1e84e02991f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c2eca1a679cafe807248f4e5b2b58589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3caaccf46d2d58545dd413fd43cb37590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8dc024ae990a479c2f80989f7b996591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780c1bf500423f6d18d1c33a6254e88592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c220eae97ffaa4d36dcfd99244a954593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29da706282776d674928ad6329b7ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88f32686f6424e3a2c3eca6de8e393595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bccd8f11b112799db9f59f755ef01d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236965b573cc0fbac6da1f6c94ffec6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed45ce236b8b64dd78013ef43c8c841598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4ec131d360e98cc74f4ae6d0dc19a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79318c6db6ae88a7fa5aee6280c30c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b180978a866b892e124c105877f34e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088fa15479b59e579188c9f2ce1bdc9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef584495895b5a83ddbce38dd767952f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb2166244702602ea32cf5642f46c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337ad66e9807db89c58307a2f701057605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e22766dc26d2ab2ed7a7853304ad7e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7e69123d878739d73e71b19bb2e08607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ac61a1a4ac5bc2995b3a54e2bc37c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf783db59b570ad3614f3e18f8bb08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d956185e10b7af390959107689ca14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81591825ca8f6afa1808f82889429525611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a483a2bf0bf5ecd9700b2d253de09612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab89c550e1e97086484ca7a6678bfe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c755dcb26b69a0410907aa7fc16124f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5442017ec9ab82f61ddd816f25f82615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388c2fb45dfd1eb9d037dff7213a6ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a407f5b74709ff9a4bc0959a8b17d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afcc2c4bd34d53df0ae82ccfb272d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56094f8c8542590db5fe659f2b0d1d6c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6f5b10d258b59facbd07bcaf7d33c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f95b8e8e58128381153fa554a1d6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57706a8d1a6bd5e1396bdfc34272bd3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012ffa185dbdf8190e6dee2ced976ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abf90bb125480dbb66cca595125a61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333cee5170765d1356231a3639b1247625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe7134c01cf51b3e3edfccce650bb5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a498aaba236cddea5dd0c2c2b2730ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b933860bd8c6f76db235f0c046153f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d97db7f6119b10a898cc58dd5e122629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b184e2bc9cda123f3eb6c246e54168630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790e66f1f5d67f17e0ac3b56e90d337631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddd404aab4b7bfe1b98c86a01c2113632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ca3241fbb0774686f7b3b8e09fb8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2122f533edb62724dc687efbd815ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d16426b6314b7fa953f3216abaa5e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2244b9178454699f29f52fcda600ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8125adaac18c897cbb8ac3f30f0df2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7df4a88c365dc0135f679fa3031cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505651ad9c90ab9d358ba56b593873d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee325881e4770441302591345a126ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2a9b7f3d3ff7021b2a47d19053655641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59ee0639f84af1e9ea4aab772c7eab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96052fa4f0231dc9d229f0445a63787643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5239270d0ac0cd8ef77e3728f939903644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5870c36168da051d5f83a6d44fe96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e861f19e42cda3ca0784028230997646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a2864200e698ef12dbad69e5b5a95647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660491e193e7d3f4ebcef4256d3f974f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9d5c7b09182c721ef6d4cc2347ca6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70455eeb887e219dedbe0d46b5516d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19397716a4299b3a2f7dde368ce5e73651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f0035af98f6b25f0b24b712b1284b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0f1d4836370280e4a7ba83379303d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d04ebe8fa42823b5f7c91a35d0c4b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110ebb51883299002ec0ba7715153a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbc89001ada85abaaa15fc0cba7666656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a16406c05c8ab209e94fdcac4eece3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42cc2db28ac58a94bbb95bf70e6329658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a684a65b8d3821542978a9196d17b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4e0abfa2669714b63daf76038015b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74c232b7b1d979a3cfe0930d47f010661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297df73ec1a7adbe45612e2818da026662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c2e99b3c8094d22c1875cfd3c098a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe498a9fe0a830de0c9f6f4a6a903d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539b1a8eb9324d5a7f6fd266e7f58a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6cdb7375b1599c52516305e10e1a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020378fb435f8648d0aea79d5247a4f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b968cade423cb12b38d4b8d28a0bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa880a1458a5a3fde96ce74acf4ab30669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc7159047c06be6f0c049760470593670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d13d97ab383a29d47f7f837eed1ee6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586489525aefb204ee809ed18ee9ccc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8e7feb7a4223fadadf78e4d6b487d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3fc41b3d1cadbb09717d2adae3fbe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683fd079b7a4d810b081c7353d49cec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627084b5a989e90a2e1c369857a80538676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dbbec1c58cd35c3d70e624987952f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e37e05e6df2fd94131a6ad7365bcf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d424e8884b1c524cb92b89aa99942b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d10d6eeec8ae52f76958cb1b1e3fd8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e503575c7575b8d80407f35062655a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4ae06b447d3256250d62bb8245ba9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333341dc7f7bd02754df819938f50a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2628efce09fcf6f653485e8ef80be3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494371294f734de0deae7b7cfb353b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc935455fd98ec9c81b7edffeee2d26686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4a52228fb6154df4a8d4d97545eb1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40d14f2a0327816af5225104552a82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9187d2c63a076172dec07866918028b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0dc1baf37e4af25eb40babccab94d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c58cc5c8649b16bba7ad85bd0c25a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6ff5fdae3ed2b44744ea2922fdd94692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63683f897c5a331a8cdc6976947c6b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07cfdb79d0b30474a78d05c4c0bef8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812b1c28f8ee41fd59759f8609f776b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b8ae2baddb732a7c40cb0c2f1b860696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb6491f47e0f14a9a20b78dbd1fa29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d96d8f1ce07d26c399271c3acafc8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f308c6aa212821b8cc06f654ea91563699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c949466d49efda271d519b1feeb6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e880e615d1bbdddae5e3738f3885a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c6f4959282b6fa32f714dcfa35ea0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aafab0db7ca77056c16d870f9c0800703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc89cebdac711c73f7218201c9fac3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1c4909dcc7f0d1c12bb83239e327a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab57b897e6b7a2460d8d735a754be6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34891de27a459c61052b69b1c1b42755707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8ec27e5696aa9d792ce2f67376743708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eb29d5af95bd05aec51f6f7b521e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84f96a48208a3daca5b8d0b39382b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054f59d86aa271ecf8ed1fb7743c71a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0463bc343e5d101720374d41b368968712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27380368a34fb043a38b4dac088e6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c74cf000bb73664077f08d93674806714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8ecd87991c1dc3ff864424afaa4ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167e159135700e6a198c8e3e00be52f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6760a7acbb8d9b24d2dcb83376a5512717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fc7d39a3eadf26b66437015b95f73718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eec04a3cca60e64f8275c19207adbd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce67cae7d7208fddf1c8a4e7d17730720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce117ce3a9cfac9b19a04d724d93ff8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63320cb0b7a2d467bd755f411fff68722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0ee05698f5041329e9b9742607eca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a17beffef2fe9ca9bfb9b9e65da924724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b4795883e892a6225cd9003b75970725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9197169b35700869dcc579517b292e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d6ec12e9f28a4d75f7d55e86c6ec0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc6828cc1262facc94798a0e7e718e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cad466ee9590be37c56ca9a9c4188729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547a06ed2f5b603c60730cef15b2e8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226107b66651f2cff48f7d987a2815a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd991be4c5070d21e3dce30677ccdcde732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c8afd47fe180a88ad15aa111d19a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd891d378e57461cc5d216e094f602b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d55b100f4a5d27fd9c48f84e36c3a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0e2ab11cf458cafc1eef125bc157d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15320a3e443a3cfbda79c1cba4b22e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903f48f2241ed0ae9c194f814d21a8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd6623d0828e5fe8d0ddd5ef40ace4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a53086b97b4039099efc2a6eb411f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a65004eb26dae1bf2dc30410ab0a88741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a887acbcc42507e33372e5c221f1ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4186bf244917882856f8f6f68c0a9a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c9f12fbad943ad88e6a84e323fedb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee9b5584bd8d468b2f5681fd7280fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ee8791b46a36a5646ebce369c3d2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f36eca662f56ae88b2acc14764ac5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffaab6bc3780a0a05c7788154fa915748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3aff1a4749312e6f6b540bbeebd95f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21150e51f796b6d8546487bf206f317c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05f09821afef1dbbcf5d7407b5b405751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc0d506e9c2ec17fa9fb8c0d4e003d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a1b07353c6fb3bc84c758965e0d89753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd083745c78a2218f5f05c5569aaa18754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a615b602f25348bc84d0a4edd04c120755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7014acb6d204e7182c5a3064daf93756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41023247dad68bd9429e31e955d3649757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a33fd97817c4d0b8c4e2d4c19f1928758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfa9b213955e8b15c20a635d8d185b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>