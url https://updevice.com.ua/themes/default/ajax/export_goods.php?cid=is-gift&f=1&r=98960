--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed620dc6b101fdf4eed110567e364521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b120b7951a67969dde211caf81960af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c1f576c90e1c243e2242417b054bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9cc218e4e643600ec75d2d7cef6794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa7a7136f08bccb64dc5ad96a982b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b0afe8efc95890335897dc8b197656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2818562a7feac1f1704cccb279967427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71760042670937b12bf09e35ae2bd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4eeb6d81d505639234b89ad9df18659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fe8f4302bd1238443a2be4611babe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb77d2cda2d9f5e2c6d7fce1e31bab511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0688331ea4cd0c46e831359c433039612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e9eb75ec7d5cf4eb6d355bec861a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2600302ebda6f984c8fa8b783e75f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e2c5cfa14ad472dbf4cb05272757b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0593d99b3f2eda367dc4a93aa27572516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed5d120de32ae3b8a0fe091ac9a24817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6041249062d20b8d46d80540da8a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d9ca422d300c664ff8ecd32605ccf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eaabfe3b59f431ccc2d147d1424bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb61c9960f9171fb5fbd0adf4d551221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e73bcaee7d8dfc7def8de4b612ad1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c6a66e4b57c9238bd56573b25f44023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d579b5048d927dcfa75d4bb4afa2cfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4b48c601f02840947298aa03f9be925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ad45c59bbf19e24e419c51f3b61f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f705e9cf5050d1310d10e399d274f6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a8dd05d3f90efb5c70dcba1e2e66628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6af2e1e93d5f60e37c4fdc5db4b7ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad666f0e66ee2c5d0666a53688c7d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909db2da8dd5f90763a719342cc370131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fc3bb8aabd1662368c79d7a8b0ac732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac2c4b170328851c59d356bc1a0d7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add897f2890d7cd5c612de1198476b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc582c0aa352addf613d71450e2ed235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5b1cf03a91df9f4b5dad6445d3bbb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170823578d971ccc63c6059834c2fe037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811420de1e9bf0e89bbc57c8641cc27e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee902969e789fa1957618ba3e3f2e57039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ef3ba8f608b3682211e83aa89263140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b848780cb7223be741334ab5c95d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fd12e9cf2cbb18c21ec3f462b9eeb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc01c0a868714cfd5de96f8892af5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e06a3254292268bf63c6238109ea1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5259bb94f3a93b63a3b538c67b73a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87f801f90c83c8b470681fd860159f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604455f248258a7a223a8766306e8e1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774501f6664f408eb569eb78954a0b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e9b41842251422f0efa508052513049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae14c26cc2d0d45e85b0feeb50799150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2a900792af9b8eb83c6a10873ef5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979bca39c65317efd0374b27eb90eae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209767552c7d378b05e34bc2f3225ba553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1b6c34b35ff1ec9f29067772c111554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bee84de3ece2a3f5ecdbf2b26b38655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e32a29d432f0cd02089183d58c62756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628977460e6afe3bb34b9c126d5d0bcf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79ee92acc5665da548b4bb35d592a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117995fe1f1ca378a8f2ef43004ecf6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c57844df708f08389ce5776190253a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4e25439515bea5392dd85074c71b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f21ad2ee6dd513d063efa70976b35c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6fc34e9a9a73dbf3801148b1c0f7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9e24065e8dc11e21de8b5daaa1e7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ca2f1cfb04f9b26a56dde5054b45b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ec956ce3d8fa7dff886d7374ad9cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8227f781fc8e8e8a5a0317aeae92a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad8dffd93590d7a29ba5bcab9b445b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f6f721df565d12161c93d0a0e169b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec3392913b909426f125839c5a6b4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4418f1648311429c5a7a9e7cfaf402c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae513af4077f48b8ee1ec861875ae6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8ce1646ae6b23fe58786ffe057ef273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52c48e054beb77df831e8488fd12ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e70ce60a2660b25f95ad1e0546d57675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d929319d819d107cc3170f1daf73ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aca5a2d58c9e6ff461d5ae649153b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b874120799fb6d1ac32bbc9f2a0f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f8a2cabcd4f817c57cab75b324b8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc76c9a629ea46859845e34403939cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b2daa046fe224fd44bf35b3c0e44781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e583425ba615f2a18bf6399b624e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc50ad43d8dadfc5cd89eb59f9e4f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668e5a9a50cc8563150491437f2678e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0340cd39df7c0cb1a00ff50496bd0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973637d44c267635027265784fc2d0bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a55c94c8ccb809542cb5dc68bd94e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386016124ddc92df3cf4f19ee05f4fa088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba47c836c903a6b4b3c1848f6659a1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caeb46f208632588e6de7a05969e7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63300413323377f4063d713556dc507791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9bf2c57be022efbe5ad17b908858792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f089767093f7057b0a65daee133bd6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179559c57f52bd1c9baa0c56319185b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55670367624eea3b412b2c62cacfd3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17aa37d990f5d642bf09751f07061696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f66b32444d9a40fbc046a2f30cf9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578200d0ccb7139c87dd1c1e91587a3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667711f940e4057a85a8289efc5e7d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a0494fdcfd04195ea0937e95c8add100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72968607f42548f7b3ec01c8c87ceb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c9a668b1ce589ddc803b33d5e4e10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0742e08ca773e7c412f57813e5ab6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce555536e1d1552c1c61f991a6e5dc8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2af3863f3dd50e6ea3186077b536cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ad35cf8dc043d2f61467f6ca3cd5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d39333b62c3103ceaef1bc519953df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e03141c24667fee51a8d531dd2a3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e6fc97461510c171712d1a4763c06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b8f870094b74f6f08e2a9c833dfe0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac689ecf3ba38253a41b5806c8486d06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df04ab36176841140ac70e76b676d19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38304178cd5051a2390ab5a46443ff66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e462cd943eb1e4cc77e81c08777d235114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d1e873e353a5bfd578fb306d60688115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82666b6095ab8585661e2a2958943199116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c608e04b817f3269eb72ee481365251117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651cdcebdca1d7a76e2cabf06e5ee81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b769bc7d890a71f5f5f9b9dee4242ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccee02d22368417ad64e9792fbd2dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da27e715d38b648f6e15d9598af549121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c580f1ad82ceed6c5b636857e3fb34f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748968d1f3d99a5ba66ea925041d15a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1116774801be30116f42bf9079875124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e3d84ed983e3541ae90b48a55d455125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab7a3ba404284fce22518171d66fd8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912196f7d47a2e597cca623075ee414a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e554854f94723e53f92f6cb5739180128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771c5a0f731de9b767a872f37f2f6c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6113e22da7a256da6a568c3dcec227a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff879237b9fd11aab448398b1149cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b74eba83a496962a98136bc7efd90a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77626390d91f4db4457d2f48af7765133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539aaf279ca89bbe2d81ca02a0487089134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239381cd739908e9969f69249a9e7503135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b3a9ade1ae106932bc20c89e28839136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93595cf624b83824bb1bc975f7a2ea1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045b7cf2362c13d3bd77a01f69e2d7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dde24a87758095d8497847ee7a71c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6871c17153823238ce1f6d4ea42b403140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872fd3cf50e426af9aaf5987d82275d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd17cb8cae4d8f7fdc3ede316862ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730f677dea567b3cd700affb3cc8d83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ae05af02ca0db3c342ad3c2fc7a9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bf44f734810a9cd5711587bae0a59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87223e782e87cc0746f5cdd1a27c74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17eb2e7b8e8d9bed0b2a3e8c9a1fcd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db480034f6686292ae25d1901274f1b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e07458bf703bbf77f64644be769f45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0012746aa279ea265927771f83ff2cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1ebf269879298ac6623ad84e858a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb751650ebad46c244fabe43c064dd0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0b3a7954d72f28626ead1db17f346153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e2d2fc787493854c1e8dea24ce8e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeead8e8010fb5643ce0c0b1d708ef7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2091e7f4dc8cf6674a03fde4543cf2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154892bb0ffaffdac4e0ed74c6f3801157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9d0a8f998613c5072cd65271df398158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a55aea17f659fad0ec8a11aa2c6e19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d521a7b38d3fbc00c969d6980222777160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093a66bb0fb77169b187f020adb5259161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1be81edc7252d1700e5800f3fe41c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb673e5d1d511e31b8294c6cf6038df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34404c87ebaef744b1cb0747db4b45b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120d8e9b2686eef0b8c81043eb303bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4225533ec16af4cb6d41c107fa63813166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d3ccd03e4a5ec05e4ce9c4fed9d2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8046ff6ee638532abfe630ac6d133168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba9fd19ce849cfc09b08e06303300a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7e1c9d8b178477f8e22ca36af3b32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b1b3c6882fea40af59c006687a94e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f3307a15189d6abdbcdb4871cb48c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405103b45ec463abf6e92249ae79f630173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e94534d02cedafce08fe52f0bf752174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5767d76b07cfb1646533b7fdec7dec8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f187a2ca80b17156b95556c941634176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddbcfcb0a45a0ae090bcc87de005a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ee0d4ddcdca4219d0b3368dfcc681178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d613d0f284a5f9a5bef8161c7a79ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf7c9f6220d204467d56c12f38a19b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082fa1c1f23ae00c7ecf8e4b83132d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbfeba8c6c54a7a8aaf55b64455af9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65173129e74d3ed59017710426ff775183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71902e02ea7626fc24e1eadf9371775c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71430990dfd9913b44c0914efdbeea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d52f52990d2100835d8e4bc57226d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831cce07ca4cf78a0362b45bfca1a50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2781084eee1607bbaf705e0583f576188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d20d19ca7d11647066d3f96f3d8ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8c3727f1c96c38345ec8dc31f73db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762886851c66696a76657e461f7b561191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f7ce822b0e2a36828a582b7756ddf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45feaf607896aa4c5c5199fdf83b7026193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c54b1e3a0e6bec80f6baaaa441213e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caab2070deca5a2af7cfab8a34ecd5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f286f735c143e48c71a8ccbd8c830c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79bc87844c8490d485e1ba13cbc18b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2aea2f2e83adaf31ef80369c4f266198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497882aa57e278e1935cb199fd055c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dd651537c49707d358123a8b57572200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b833a1ac04ed359ef7cc5e706ab7b14201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae35cd966ff61eacdbc0fa97ea32e78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b3a5b88813e6886199ec55a476e0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca311093aaa55ed3c43e5d496a5f01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227e19f5a4b2a331caebb9da6b061f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048cece3efe6e974bee5c1e0ac1449c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c7bd31368a50d665a3f83e96b5711207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9813404cb515143a87031c285b6c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261488a7c701b7601d4d37e80ae3cd5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fd5ab20ada7ba79e7d3b6903d3cef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193900b4fc6acfb8a232248d78868e3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707ef128f29215b4a8f6db24a5b7a21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff04f1b0a45b8ed5a786ea523803e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72570c42aec1eedf5345a7655ceec788214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8cc14ff022632c725a93a768c9e1c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227487fb1da3f0cef2e6f82666966fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababcb14cca2d3f879a289fc9f50b005217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8953dce6c1bf8eacd53e5a35bc93e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca9c425609fec69feef046cab57a6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238cfc64ba64dd0215f9c52c2626600220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b61375091b4032326979deb0b7296221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e9455af7ccb61a827da2cb9f0d475222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d7931251149a028d94d69534f65d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b62a19c04d48a54b479135008075e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3b63072f12efd108c4a608984875d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ee7b2fb2e5eb4c161db1cba486125226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a4707ab52b6bfb5a04c5096c03f66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7128a305d1586dd9d96ebd025f28e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb0f0c1a7aa1d8e272cba11c0c03b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b95b7229740c89d7547badb4b1add230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfed16003ab68e98147f1f2a53e989231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed0a0ec2e214379e0d36e451611559232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1577b4188f306f7a92d3afdce62851f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925dc7fd1eeced00695c5975b930c89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd4f7f02a3932bd66570cc795c541c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde162fde658e34e8820cb0c25bbb856236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad35f6ea9bc68e607994f1152003227237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd9d4d98535c9628720cb53df7cb3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276719446632e69f4aa614e0c96cd1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bcb09e80a831e52c998a27adb2b67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd639434527c7b9f1da3baeec9eceaf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc6a4fe61e58bf11152619f1e49fb7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72159760867a356f58599155672e1b32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b8063c0403ebe448a64fa75cf3788244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb6295624345ec64a9d9f3b74a6838245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c249514b13a679335c8063bf55111ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581003f9cba0331e61bce1eb489e933247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafc75e4974463b3254a19c7d719db2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10e9b879eac551d8002077f24ea472249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a44d2c9c7362f17f6fbfdacb86a4ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2ef3c55a0930e97c644485e594556251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d135f9643f0522bd41451a0a51744252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e382a9b54ef73eac32a2801eaf1764d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36802038d6db9bba6f80d9e513fd4c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db6703285d3417a19aaaab9fa43060255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e0ce192cdbb9f71fcaa947a2563dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0e0b0982ddd971d21140f41963b0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dae3b8e2f2587d59a71426b22bfeb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976dec05acfe81c8a922f89a485a097259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680beb7af1bef642ca74fabb63a6a8c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d139f961eb66208d4b6a23b3a5c8a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76b7717abcbe277ba8c2e6b0dc9658262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bf9bc4d8a777a4365fe3fd5bbe745263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d143aa00620f500df0089cce675b79264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045c206c92681ce68c253e2245306fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7f0e98320e8f414566d8b8ff74bd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cf8669b2ac3c71d7e6a9e83749609267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43903bb415ae75e4cf8c747734bb64c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71acb0178db9d4b6dd7ab78bd85b740269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2442389cb78df11d24336c6846aa8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ffa20b05288a4f82947830ef1d073271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383385c82051fa7b26af7abc60319ee4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd98bd103ab3cfe42291da41b3bc296273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6878f5b24f3ed1dd0bd406d791e8fd5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9c08e6ff02ab2a80b7369745a1ae4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847cfae087029f92e7ac5440a1286c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6032ad1e599369dc46fc44c4751b2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54632c6213418d5fd80e13faeda81f08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc993bf3b2dbab4bec257484fa2d83a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666436bda969aa8cd9b42cb33a2c9a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d2cb6cfdc717179afe7420fefebf0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a25595d48c0aed862745a26275188282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb74254ae295cc8feef634d895f7f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a91bda5a5e53ce4672a7cce52d857284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb090113e9ed6baf2516c26534e7d71c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eee5804295cc63c3e121c3a78da1d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff7a467c560f034260df4d50e31802287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7e843f38334f3b2eee1f17404e845288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f516635c37ebcdd04bcd0aa27c4bbd9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b831567df0edb6bd78a39cb75371827290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fc28c87bdfc5e524253bdfe9f7d7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c400436aae108709602a086754a21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a132b7869a877b88329822cbd802257293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6627178b87306cd489a3a217109ca4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3e79afeda97858a75336041f6e7b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b334cff3103e09aeec09a103864d31d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320f19cd753c0b43129db11262a1541297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a989fd7212cb21d72250cbb0717e03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e98314ae076592aeded71f0ddc4d22299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99715b7bc49bf17682973cbd44cdd2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28997b5449811e73509e44fa81d20555301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9dc285bb6578ba4f4528497cb784e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88752a5775da1db4c9457ff196232cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489396a1883f080ece6eeeb63d9f9d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a107035b3e486c3897fa1f8bb7a25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e838cb4133a960cf2051fad1553dfdf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a977255d1a15e922847b10e84bedd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cff80ebe251ff2ef88d5ace6d9b81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe29b3c75920d98193b38762b59494a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b27fe5afd3616b5f31545d0b7df40d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa304e3202228cd2d437d39279c5085311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56842064dfaa1e69e8db0d2a3f312075312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0908f407030f0cbbc67e810f16fe61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbe960546fb61af2415b42c8327329314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd853b69dfdeda893f4412a579cbb1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27b6a0c6be20bdde7cda854c794e29316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f047f6c8d5bbf84b6ab8fa0e058cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aff820f8edc3fd393be9aa57c28699318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a33090c3eba95d008b53464c874fbd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ccff1cd12beb0ad8815fa851b5787320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03c36e7794a9f01018681a25a8809e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e008ca933d64dc8b18d22b9e3379bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edc637430827a6a8322e122041c1ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3febea055890dcf36a8854a8960b9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d76300b54330a5e9c622af231319c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d545d659f7f206218439342ad6f83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7a0708c6ef2d5f53598a61ef6400b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664bbbbcb9767b5f15b6ff63c936719328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc721316155bec91ae6c128156fb492329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1aa92decd78794d19be52668b8f9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23ec48066b85d953aa5035b0622ae8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58567d8e582ed819e85f29dbbe2aa90a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af1520152fac37f46f3134dcb78282333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d48cae0d169d7daf8a3cfba588e34b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043c920887931741c1963551fb46e66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533daa42c59a0bab61f76e4f01250400336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de51d650e1ea4b511f7d963e6875c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd77a13f599d8d87491198f62067f50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e0f4ac15bf7bd486a8a3162996697339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60135bd85924bab145694e6a03504da1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353a8016a088f3041417ba02328849e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0838472db36853027651498b9393ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d959d026f31a1854e8e268916ca1c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11c3a0c5c691be65072605b7ee298c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bd9a906f0d18481aa968d33aa9e63345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf059239aa9b3f5a4dbfe39d28343e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31412d9246c547bdf93f3c88238f09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48204bcc90c9df0291cf01cf1e10c190348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bcd309b5b4f8ad906c12b443e426a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb76e4aa936f2d38528c7b1a7b453d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0533e703595ab482b08f0521d3f85e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bd1d655aca218c8f8e5fa41962c87352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a12b0945bcfff57e4ea8dbd3049269353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255fc6bf83794f969e51605d60f8452354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8884cfb5fafa794343ee90bd77f2bea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e970f452622f5ee5d94a8f558f1901356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe880bbebef832e7e6ec364b333d01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9a774df2ca412872d8c19b576a991358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a260eb9c754a477289b15d3aecc511c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40976b23b0a0af00e580955c6538ec9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b27c073c7efdc64bc12791a6b1e4d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213257a62eb31cda93e633da9d1e8530362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc57ddbe7cd353db1f2b4422d9a679d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5426bdffa45c47af5c1d147cb824e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48522d978685ae00e8b4f6e86826b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e65f4108968e97c45d6c3a7054c7f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e5129042cb7634e383814ed89eb4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d661ad999fa0e0117cc4761b758df9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4c360442dc099254d9fd6e574ec9b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187c90054d8dc4d6f7ebadd142fdf7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0318857ee099120c95930b7cfb9a3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed770a5e5d701464f48be02e64809b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433d0e0b985782f728399f364c9cdf4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2580e963f1a44700f13b551ae71e6be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6c89730389290594ee3c5e2857456375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b2ac2122122ce142a55f75f5bc2e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904a43c5e65065af208ef4976057d18377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ad1073aa048a9e397ca8f79b3d557378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480833f19219b4f32cffb2525c601dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb15e8d5b6b70944c6abb0cafc05a56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d905da7824cc4a2d8921f0c7d03c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7756123ff0a6adae66cd921b50a6d10382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92de9442baca38fb57ab1a18bfc6940383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e97915d39b182378aca018c298842e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cd3b0016dd57833f3249bdf326390385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16395a90ef53323b7ba013fc01577fc3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f1e12a69794c236ea7d97aecb1f24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302b5b8a756c8d45e20101889d80889388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec5080f98d5ece65da162c2db6b3be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bcd86458ba00831d10baa4b44b0e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad78059fa44cd56d983c68c8c607c62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f75cd33175fc162f5d6a982a838aef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554c72688aef5c4ea9bdddadeb1a56b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73799437620808d6b966b3a0661865b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfad80a9a4f711caf4be4ce08d3f80a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab7b1e6d8b69a5885677b32e470f11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b759c75f6ec27bc0896c9a9eb44c044397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c132f6bd4d38f32cf1899d519bdf6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47344d0d3cb65cb085298d4020d0d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f588ca27fbd0b1addefd15086fed63400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd0726b1745097c4ad13a6e3a2542b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa35fc2e5789be740bc84d7b3182d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89ddb99139f04af96803f7c17b8c86403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb45ca90a164e7d461289e8e8a29acc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1497154b989a93559a18a0d55129c2b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cd09d81e4104bd0bec1a492016505406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab3d79002872e548f44cad08694a77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b45f2002ec1f8ae894533b072065c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0581f9f27e320bef184ddf35d5300d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e021a601bffd7762f6b7f742cf16e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722bae42518ca0a17c3b43bc782c5ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee99b14a2c60e104e190f56b11abe5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7611d752a43d72b4c147371b5a8804413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccecf8bb3659823cb08dc6577353c7e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4805c9e0c3f5ac33d41fdf50f3f912415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2d29009a9342fd9e8db7d4c3dd52b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4f30babd9aec0c8ec75a713c21c3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e277451954b6b1548265d9db030a850418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4dff0e91967d2894ca952535f42d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c2a10e0b1fcc82dfb4958c08ef8e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07baae4bc64b4fbd72d2df1f82a10c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f21bf737a43f85075a0741b2a9ea0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147058116b78cde28f8e8a021d29f62c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c862f9e54587356dae3f99d72f65723424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b8377c29be67938200a4471d450c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59966c660ab1365bce894cfc63c754d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a29883da33323c17874c43672a20c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10ae1e802ce931dd93c3c2f0c3c646428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec820fd8f0d1a0478d1dd9632f079c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101f3ae6c5418cfe3dc66b7d48eda3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dae5853b0a49b0eea7fba710febe7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaccbfc29f6ee70093326e9a1d4bb2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15488a2e7a1ef8006c67938dcf14f8fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173a4a6fd65b8dbbaeb26ef7ae49e96434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a0f25a919648174f02b953283f9f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa39cc9dd58b397299fe57d237460c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84cb65c7573693000439f5fde10789437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931b1408123757a553ec7cd3831e3d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923984b5a3cd29544fd75ab8dd34858f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2a47845a9a6a68c466fc7049b340d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779ceb6b7e9f0c6b60ad4a1948a356f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325960d4c005578dcf97e1040fd8dc4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca74d4c390361e62a42308d278b31ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a168d984c3f2b7d3b86e3ef447865b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeeef56435c019c41f5089819320a4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b6f66d93545cb54cce5b2a56a04cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60add09b76d7e27903ccadf454eda8ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2b37108a758bc4dddfd5a43079803448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dde8e5e00c7deca2ddce1735cf8f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b475cea0492d7435aef5ac6cd38762450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2126637894468d0f6ea35cd5bfa8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3414e0a823ccb083560f573a49192f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a88296618dd3772b8e25c9cde099e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb264264b43d8af2b91fd56897ca014454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156d9b79940d911a08f821913ca3ec9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afc2af050813f9247328fb4c7737e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fab08671fbdf15b34397e584f9a8f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fea9f24706e7e8c299384b53e52e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ba7970f41e1678ef6bd352d25d33f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3981c7e5df7f87ed6981bcce70bc7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3aeb12aef86702e16bb81d88393a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80c057cb74a5d9c7927c625654f3c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76333e54788c9606a897e1a3d63a63fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9759beb1712adc4754ec7fb1429910464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca625e846ba93c3be9558ec3de74989465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364a8f242f3b9151588cb0afa17bcdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a3d2a7190903e5609a15e86f36b31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b6b1f48b4ef6f394bd0d611fadc7e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b369dca5d7d190c2544696e8ad917eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58edd89f8104431499854a6c8be7749470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8f5770df85c3e55273af2095199bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d6064b8a27280d9472dc1ed4bed98472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c7f14f552b69e5e729f438f0a5581473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2de2d4843dc0f4efd793b253838c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da71940a5fb468a540d7720f97ac6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514b27ab90fb70555cf3d27330f64de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c034c76b3611d3f93e932f349ad0a57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405040b892725fc699ff8c4c870485e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92c72e79fb550af950edc754e00a4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9607459bbe1b433da832f81a465699480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e25358e970b6a1544e5fded4c1f100481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66908edc64093b81eb03e235d0acaec4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f67e84bf0a9c3ac6e5c2f97d07cf69483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d67ee3780183ce5ccaa3b59598ea1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8249aa915788555192a40b5aeaa220485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c216d809628d15ef7fdac035126b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c0ba5e03ecb4d5922b11bfc6c5072487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450801dc73d3500d7659243e5874a6d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ace4c60961dc4deb9ff6b23b228ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708bcd511721fdd5a1d20454fb15ed5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a963e8d1c6f726ba051216e06468bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499a3ddb540d48c5beb395d8d9a0687492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d1b02a2716d8587c51795b8f8c8b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b3692fa03923d6bde5e9ec0d57872494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26ac8e58f180c296f7d14880614a3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb503eb52172017eb6561ac5226fb7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cb33f876de88dc9ad238e61557fcb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec176ecbc3320222d8dd0a7f38ecedf3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223e3441ec75220d917f02e308c0341499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7436dd1e13c1c14b342c70883b9c59500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6d0c380ec1dfcb4c95b767e8ed8f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916825258c6de5c15e0362318549f22a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e898d4fa79ad52a60ff4e98e2a53beb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bb178b161d6616b7341af9eb06162504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc19a67b1ed4da865e6a009d61eafad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a262ed43c4b973e55530a7bdcbeba3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567713601dc417b6622d61743c2589e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652b340952af4a91c46a9d4ecf664b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c406a75dc7b37b1ffeaa64172b4e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad828a801df2b08dfd1d29c5f8ba5dad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca5463383be5a44c78978df5eb694b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea8987d44638ebe6ea2ed6a6599185512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973077763150ba6ec511ebc2c89b6f55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a7bdaa3c4e85c60d6d0b6b3df0e48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da4743b84abdffb0f4a070b2b08adc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d844cda663f72db2b8bfb082fb17a1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a28093f335f5a8c31bc44c678b6d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68431ef35c10d15fa85f46daa2cdce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5995236d9a2895ed756b75868ad05da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86126e1b0ab85665fa0d854b7976b57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af88734f49ae29882ff6bf877edc846521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce4319ccf3c4904c30caa822a38e05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5423813c8d3ed21a0ac7044396fe3cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3fcf871552c492a22487d729caa52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba865fda06c9ab6b4b197f3672b0c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cd6b1960ac56cb3eab07c31bb9d17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73b6190bd68275e629a4e123281a22527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77da76a8f4f6966453f97052e76fac4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b8c149fee2a038e37cc0ba9e29a96529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf94d56152dcb749692b6cac6a2300d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbe56177bcb780ce2fc279daf0ebb1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656e6caa05954ef65c3db2f0025a3e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fc8c3bbdc7689aac0bbfe0f07764c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c6e7b70bd4c76506b807cecf37690534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f232eca44d03e8dd746990fb8139ee4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485d6cad0a609eb0578350881cfdba9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70499d9926c8c01b764601ab4924b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6b696d0041c1e2ca390af8f7d1350538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699548d0f7ee457ed62a69fb6e52c8eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f739c7eaf11cd80d394d11964af42f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5b664ceea679148a63112ccfc8ff4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327540cd148f22116190b44399afb62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b623e2f538bef0891989ac2be9d56c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89cf8950167c25b3638e47f83e8224544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87743f398f5206a25bba3e2c64a3df0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546c636795cbd4ce87ccfd71fd62c9b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b97453710367caf84909ada6604391547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be38e59853a1dea6643ed6908071e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d145f57208aa515a78c8771a4b6605549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5d843082ad0ab2f71fea07bcba5a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96d75eb05f7ae9345c47080556dcc1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7ab8bbbffc156d860ca903bb8bd83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96cf8fd839269ef30a8a5338de8d7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed3050991c25dfec199c8052bb4216554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3197185d4b14b81604658bac5e960b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e27b09444de08517f032dd768e633556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301109732070fa09894d14f0924e7c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faae8a5cbe8161317098f9d6c63db0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0de27e9f8c8b1b0469e171bd031856559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb6a37c4e046e8a76825f92efa6fa3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc9dd213c685f97cc453682df68490561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667e53e58b32ea6c388a24526dd194a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17d2bb703c6dae33703a2d5d24665b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cffabb77ba285cceeb256d4244a118564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594741ca93db3473629604eb7fc1ba8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2effc7a64db96c691ef37ea55de3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac732d238a56a007ef28385bcc6dce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600a2486a17adc1ac966cc5d74f43d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4ec858d09c1a8827ba803ddcaaa0c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af557d40300fbdd88ba5e15d1fd113c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bfa6fc9991f0e215cd86d5f10142e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba8871f915d9749cf2c3a5a168872c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e06ed30dfec66176ed949eceb941b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ef6b79a5f913f4c287c98c4fed829574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b008199d5de8b8f2143fbe37b497b4a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d7ac7f712a849cca5593412a910e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779f8683c58cc27392a7525121316d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ebe4cc99644ec3cba637110217f50578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599c96abd56037869f66281855a2652579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1416400f1fdcb38a4a8c4214a1ce27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5942adcb74d5ab74210564454060c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a8c925ca6555b2e5eead7079c3fdf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285f42413a92a404dd4154136be39ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d4428162d7c10cab035a4d6dd2b51584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1ed6af0d38a917b1ba833ab3a2124585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274c195849ede5d538a0eb38eae6295586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33163dfda23c3407865c56bcf565832587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33b1310bef514697da327481748502588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fde1af262f1115205dc905b2b4ed82589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905804b75ab7003238bb2cddb46d01f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669b7f66d729d312ee5435d4430243e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771025c461c408b8b6ebc3e072c33cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49452361c40aa7f842ee9aafa940511b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a36685fd1bd845da3848080a134cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c15af59ad2b61e2181f05c0f73a6d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9291a81f2a82424766312efd8514db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c252c574d66fcff1397d837f00f2c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a306a52fbcec600ecdc4aee24596237598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102894a107e63328116e2b94e8c2599d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01fb95850df42b763f53dbf8fc0f03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9700ffc6d5949a6fde24eec5bd265c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45e61dedc9b7258d31705ac7aace13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb456a28adc53339670f178ae5755a1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3d2713d02d8d73a9e521257969a3d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00959a94963a90cb66afcdb3f945b9a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb37173f319a8df223b9f5c3c0840a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be49f9f75c981e62efe002e7c0f79a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1a4bffbe77e56fdb7f67a6f3f43fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1418103e04f8a4f6ef142085346bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2e67219f44dfca1b7ccb2990045be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c0b705f7bb4d0770dd27e2ac36f4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcf78ee3d8eecf22a951397b035bb7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fbd9872fe2867fec39ebdf0eac35e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b424491b1fc2694c10b71475b9219f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d79c8a62d4b52c1b85d6ff1c3f66f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5805fba260d90afa3f50461354ed9f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374f2f4dfdcedca2cc0bd3a266debf0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8118ca4c574bbc78812af777011090618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ba7a34d8eae80a02f40afa69b388e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf1406857a97dc652824383fdaea23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c229822aa5ccd50ee0e27f7c87258d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d8bed1dff65b8a44253c502e8eaed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ee2b220dbd09da39151ef1a3ce0e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0ad89bfce839eda6fb5c686f31c53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca03ea28ea55c702a0c302b1e770b4e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a5fab881359c34ccbe1582940542f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410930577348c175eb6433bbca79a241627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8076f32648baf995a13113a1031df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe531c7af750e3afb2f28b2c1e90ee7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfbf6ed95252ef19664e2e292613c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ef63b7f196a69a6af7bcf38ca5230631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab068ad9d9bb2028f5852ceb04dc98632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50dc103b92adf130ffa533b43960a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2d86b9e3bde1f501be1dae4ea4abf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62826007d229e5b8fc4dfed39f17e1de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8958c1d8745a57f088e49a7c64829636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3fc71e559f4ba82ca1fa666dc0c1c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878a3243f0334564f6991e6d042e119638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c5330dec6ce0db5fdaf28c922dffe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990de39fa82b547264dac18beef7f7e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2119c50888b28e92a04a1c7f9e179641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72e610ba225fa553de1ee57f63f320642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a543aef3859a405dd312879e0046ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfb87e8a2a7664efa9d1d7273bca3e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899b1dfb39bafeb1f99b000e8149afb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a1d715f68bf45fa23f3441aa6adfd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5dfa1dc2f52d7ac2c23c6b9469e91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194c46194d45b047b1bc09dfc51e8ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73516d719d20cd8a40a4edeadd585e1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993be16a7572b00d367b3a20aa4a330650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c54ab9e526191682f92fde9cffac80651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a180e631de2b63d90dbc9353ab4dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbe7a53cf9d29405cd2c96421fa8e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02d342ae5d8e32f3f9c3960511e212654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16e304be823f93b04669beab0a2c96655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86807e86e6bae4438c9a68e029f25e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4929a89bf50a38d5f6ab183e79f33fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5445cfc38472837fed3357a5fa700658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f82c2a5c704d7e362b485582e52d30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68952071034b6cf81e95a8c9b6119bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc442064a0ed5217eb9db7219897a851661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41e259c59775eb0bafd2fe7e4412fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e7a73a95cf1cf6f9c52b29072a636663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7dc9d8ef1854b7299317d745a2392664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3029be485dbd740d4bfdc44207b74e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23affad04117708912be0811bc908cb8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e725a90cc5d4fb5311e3da7eb7269a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ae8f015595751d36782e05bf5c12c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae1ca80e5c8c9ebec99de46b0cdec6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eaaeb23abead2b831c20094edf5d66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac924fe04436ad16c413a44cf76b23be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eda20f9b2bc1f3a264ebe38d5fca4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db7b0807a1cfe5845c3ecf999edea1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e8494a238d1a0dc1dcba16d83622f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205fd216c649f4cb4162c36c3f60d52675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b958c482bd3b65bf582c2a4eaef1f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f224f8a378e6cf415726c4b58c80c1c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686aa7c497ee0e55adbc387eef33416678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197697cb289d727d13b564ea2fc32b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae12a1de2192eacdbdce6a7a28ebdd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16b9660b4390b68a771b07dc7efa2b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4971353419351f6185b655a0275c116682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037be7e33897924eae253d33426d5688683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10f5b7b077d139f6154857ca8c7bde684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc2fbc98ceabcebad8e4a947966654685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e147047536f4d57d3400db501919c39686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bdbf194b740f6d2799ca8292a36fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f08cb4b2c3e5fd8dd88be8740c23e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c648a5f83f2af376bfea53691ea6809689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387eb119ba09154330a1c8f6b9b579db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d91b6fdd51af51dc8bf7200b16788c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8bcc1b7daab746eea534d0e1c4eca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c10eb4242432046facd84cc776a46693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376c0d71162a1e6847e24917afdab62694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69028248c043d2c61749fd2cc852ca42695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab693e3828f4f0bdd36ffc4483b0e17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eed863cbc94c852d30fe6536e47f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7d40fd62f4e057d040a00109b3188698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0129b2ebf9271a60096d4b31ad6d8cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8305070e4d4f125e933d429f05fb8c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d3b29005de0aebb4d8112290b69e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fe6a88cc0354e88a70b1758db5c31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e11883f44d53eb1e998e5382039148703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64de2abff73d28b23ffa0e65cf5332704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575898fc3b2473799fae26e0bdecd4e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5927ea1e3a2668771cca5fc65c8e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a8db55d7d3c8e58a21046a6d20880707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399239cfdaa6d0d812b13057c4a259c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daee2f0272c66fb19bc74fc62d6f0e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e2b82307551bc13fbc7f3cea87fa3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b02326e86a63c8373881c2cd67a37711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fb511cccc305701ae0dda03c8fa0b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf0b6b4d1f93c13e71046dc73e703b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7828c7ba7a8ee55e8d01237bff837714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067e413c31fd1276f4d824a2b0fabfe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c6c3cdf92e600e889a826bc301e3c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44239b525af686ed79926e84ab24b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b6610708f759278fa0f32e67cdde5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f485a93f6ca78386698aefca6339ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5df7e98e742ca54873384dd26a942a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164078dea9f38d14f5e3d276e2d63d9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74217fe069b8af3be39157c52d64726b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f75baecc0a04d342308dba0722808d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6a4035b5966b26fa31a884ea03fb8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c9e31649a29a07fee8b1d73fcdb92725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9ce5549af4edd257b1644b0ae9a6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c199e4b8f7416ded70e26f5964e2374727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213062dc4a4d343270f673fd083943c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde0204a6755f6b646864a1bb568492729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d7765e38e4edada2bb62e65a26420730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a875d6e7184deb2323065d0ad626e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9eb8a5e166c6d720de6fa12bd59901732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b34768765d1965a96ad34063afb6a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7916228f5fa3b0d1b67487f7812dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2693eda17328ec78f3df1ef6eb297a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00cfd6db1d79fb214cbb447f796b82736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1b3024dd44301d80f62d61c34ff5b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420e5b0210385fa7e82f5803b483a66738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ba7728477232028493eefa94393e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae718317994fb1834a3fffb4648d95f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335120921e96df9f6442a4d7b7dc858741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd564d9358120359fa9956d43db55eca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a395a7d82d3e79aa78437cb97374c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d53e2254ea4f761061721dde7ead1d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c683fe74e8c62e32c63d910297f9e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83b9190af184feda343881062fc2a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33a8e61b986be050dada2a4d78c357747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288cc54690912759529df58984b4030748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb31f0defd5d4ac9282a5e92056e562749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb791c7f281f0d750908063dc83af4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0f56d15180deb325893f3b48201e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600ed352607cd6528079a821cdcb8a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00254f991ce229720ca3bdd1a7c0d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fd4bbc5a48f6b7de39ca2d444141e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dadc864ff08c8e2f0bd6d8b3c92af3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063d847e270752c43b4365e31d80a96756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d94f7148f63719d196ea3c05de4c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ed78bd487bc6c689dc9f0e88b3c37758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be138ec8e4137ef4f662c727d2f03e2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd33b46f59f2a71111766a598cc77e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13faf51d2252a1b6bba493aa25dfce22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e69177eb7fb22d1ff5416609f3806f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213aced68cc74cd9fa3e6d62888564d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616d74efe8bb54815778ade8eb035255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa61ec94f5d1e6372ec612778e2f266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1041824731b6f73df5c6ba50069db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777820ccbf5e382d5d56571ca09b4b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65ca76a3b28ea0109feab6bf4eb8579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a82a7f9c282e8cad9f008f7af3160510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268e0c849c2ebd9031cf6b41f1a8ca311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ad82ed1843256bb9032664c30b2f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183bcde1268a4ef85275c9849e66ed413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8370bb69431ecae79caf4a38cf9e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef8046a4ae72767df43fd490c9172815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8cbe5c346a1b6396e90f5f8f08d4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85beb0430c21e3d578104207fa4a5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce34078146a43b59f594995425623d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb97ad6d7f95ea63c6a6c8caa88970719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a361ffbfbca676eaa0509b1652a32420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc896de755bd21b71b4213e2003645b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985df80e3dacc8e4b9cc03bcd33e48d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f091ec136f0156f203d13f248ad356023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad46b954d6bc67fdc3879a8393ed6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703c9b1716d9522628598e3499fa58825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3aaf03ec1c02a983e92748954b76526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213174525fd08e09ebbd3518b2f50ae827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c55390e2059e4348069bcdc7c3826728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4b3a159bd1448e39f567580e2b85a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368f6c22eb1c99fca600efbf3cfac2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4335d452f1bdfae97b38d8b03557df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc80f5b8e98f905551930d6f21be5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ebdc7f165e85717837ab62657f7a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13156fd8792bf1a4590b5e9318b53234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28559f54b04db79c7515431d18d88c9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995f936fd61a9518351b0fcd37d788a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4a513f57131252ce795726c9eee1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f1ae269ca2ea8cd9118b969f88f2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124db2d38ff6be54ea85cce1ee3204139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d3b027ae2fb4c32767fd87343583e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc56cd2774da4a9cb851fce0c16818241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1db4e2c3825be9711a031a871b38442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfabb3f44bd7174bda8400fbc2213543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62027171b007636c2475c43789362b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86559fe08e5aa4ec88d8b4171e0ba545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cadd98568bff00c760123670ba59a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb28fda2aa094f6d8663618dd9782bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc58973a6929d129e49a96d95faa18948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e64ca201d398023d10e4612d33154c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585360c5710f02424e552bfbdb50db1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f877a98281b43e02edc9fb642c86951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd71db7e15bb7241fc48c1c88a6535952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a943bb6069f9df5d71ad0b6d230ec553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8c920d9a2170b6afdab2e5e0d48fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d53bbe9f34ed722a2404d3ed7cdea155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43317bd03cd50cd1db4d5df9a2ba28d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31743128c72f3bd7ac96bef15916850a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f426f7a341def96321a4dc8862aa058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dca2e3f5137ce1ca730be7e92f7de759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cf5ba89c3e74a08a27c3382502c5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f66c72830a8d348473be0987233f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e52f5dc250490b4cf957f8006e957062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9fd319e6ac31501c66f47783d6e5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab493e3ce5059580b8ed9941036a89f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d204c880c797ec994cffb18ec7cfca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8f06b6413f47b7a12dbd2e45d6bcf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78021f126c6737bb07cefea0457ba5fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec7c7a0c735a75f310483102007a8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c333b4f21fa451c52dbe5ef2a1766a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac46ed52c819f76ee7f83573f9f00cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed7c9977aba32bd2e694a7cbb797ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12bf005f23b3a553b5bf33aea84b3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fe20d7af4b11ab8c07deb9130944173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a593620c4baaa7038f595ffd0553074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f21264e0d4cb22226b3b7fd0211b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc95e09a8a625de4e1d792496481a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349349301f2dd6b7cad5f2a414d571177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4de203c1a8aca776e4385061a700578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70606461395bef81ab9d0400cc607579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f83426982b54999202b48939bbe6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afc2281eb26fa85d006f6add0434f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f806a36454b78f47a9e30ccd1e07a6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7a726412e555b8e19a866a38f7a2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab828bf23accfcac82f8f14d81470d8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd709d26755bdc373cedcae3e7f28e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8b0e0270bc1e3631959f6ef62991986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f94cec24f9eac8b81f9f1df2aba72687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbf738d4c5becf4a8f6947c48b7b6b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30eb1f6f772550056c38375018112d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2c52d0562f1ffa2ebd5c28bcffc2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce821df85605b24057ff2e5b566945e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8fe57f9cf0abd161400c58702770f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bfecdd4925f560cdefec81f7335db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33068dde27244098fc5c87d530236f5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cb7d66e51e9344f5600ca241021a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456b78090b0c655a749fd80fc223e1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b54a9d5a1a8a41995553e4f7c7591697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9939284b019c54d879f9caef90bf3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a9e6804501335ba51c1aebf47e18b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cbfb681c5766dde60f960111ca836100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398c5668746dead1800ce0b6d604647101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a448df4bf4808fd1d9df4445173a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462e82c19e8461464fca9070c2854f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2cef47c44063033ba5c77dab11aba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28832fc02fc5f44e43da610d6a3c255105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7482b2c5a3d4156c2d6210bf98ce77a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748d627c49ecfdf3de911c5a17b5e89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61dea992d51501b41e7489443c7e96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ac9b7b6db7d4410ce74cbca5f594c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63ab3e262a5069f8c4b1fc0a7c974e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddf4ec1034eb76369017ca59f842a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73cc997d767670bbbb15d065d687cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502c3bdeceab59a278c2d1cf65d8cce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fd1760c96defb0ed71474a0ca0afe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790d8f50515555c06872606df802a17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01390a325a69d8fb7250273c0301a39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a4febfafaf5d03142381a4863de03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa9672fd5b036506d24a1d719bed1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db77f5e75e47b393fcd467dba8a2d61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d2842e5b3223329234ac54323cdec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b490bb46d7465471b188e318d8f0a87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2417aa166b59396fa208dcd202bdba4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934f1b2c1d6e7d4d2693b9129c743b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c498502bc4ba23966e974cc7ec232e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37398179e34f71c3955eafc54d07fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3df75cd3f5164c39ae2b3219a0db5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7965de1fd2643b4ebd9267cd53ce4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa9609c6fd45fac62158e5a4959896128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1ac8929ad1b8e6f9a209d75b93461129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a69f973032021b2a395115b3a6477130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeecbb9c7f21d6e3c0eb00e1e9f8bd5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939363db7b53e288319274aa7937fa9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dc3b5ce47ac4574b969b2a824d80e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08029360b2317347d6d8702b5522297e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170532a5c7353cd3c63ecc12177f5ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbdf77c4645f374489882f5a8d3b06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626035f23f33656b6d5154d0a6f775a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa62b5b491e2bba9005b2ecab0ff127138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7735adb0da58848ef94b1426e1c4e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3a07a9b4a1031dce8a4fbfb9c1e02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1de39fab51cbe34dd10bf5264656a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b1b65cdcfffcbafc0f002ed5bf17b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3de325e6d09c11cdb0f9af572dbc4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca6a31f3d719b4f64bc449ce0b5386144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04cc8cf81188e3f8ffdf60bb2994ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fc4047718b292b10faf1ba49d5122146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a77cee4fc9e9c8c6a321209e6383cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f09d1eca81429339b4f712003cebe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb6f490272fa22c8e3836c786dfd43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb3401ab6b263ed22b8d63e70721d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1503edaa2fdc6251e7ec063249f64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cfb58ba34482be4d94e42e3b42d25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1fa3c5a365e7efbc86f264d6b51ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ed62e76c902117d1cb4ca1a356f64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91946abe7a130518dee9a9b52f0fad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24376fa4bca2b1dee8ffd69ea694c9e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06a158aa87c96605010150927bb6cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcf4119033e7b87fafc5762e62cc75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab003eb98de7fd81d59eb44dd51c03d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7f42e744caec774388d430c309568160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cdd43b23a76214378224b6357d571161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a0877659539d6ec439f19c120d019162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2cf048e7eab88324f93a431adf447163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648a1a9377c44649bf8e466ce281665164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb77448b68ed349778291843fe2aa0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68eb95a6a2d74ba579875ea79a4169166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93834fc8872c1d764506f89076c8c7b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d489fe2e8e737f9db5ceaf1773a345168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83d868295569b26a8c1386449536a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb090d537c795f3127313d7043ce7bc6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2bf94e236b63980636bb5b208b4b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b305e45e8d3ba7d77d2a380053d9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c4c234ef53bcedc1cda8912742693173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacdd02ba09789159caea14c72774e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6cb167d0f59edcfc1da726a85376f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1ea421dba6f38940b08920d8d8460176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f244dfd79eb499aeb7fe9b38f7b56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e226227296ff175d1f7bf0b126fc4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c89801097065f6aa545f748a622c4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f116d5cb0e8fb0d7de88d9d52d5b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9c22c9a166d46137f6f70e3234e40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f623444535e158729fb40e5c6caaa7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078114d715da3423510557aa5867093183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c53f2224b30e19eb2008e60dc0d6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc19c6cc888190a7b89faa48268e97b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b8857f1c965484d38c6cc3e02efde186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0d09945c95b1150805a88667d764b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15833c9515316654edbce7aa4e49789a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143d7b74c456f487c1b50eeee3f1a47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf5656e5bb7589c0754058798d7b59190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8d41e10400b64c388d8b9de712f45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffc00a0f7d7f9a973f011b8e8e5ab9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f2e48769efd31036f175fd6561efb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1f881ba83887eed7fcbfbca7aeae0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82890c2c44545455ae45ec39a0b002195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c0be7f71f5c4fd4db68a2b9f1d9f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2ae75459095494cb30631d07e7d9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099813b7529fbdb5898190e4a59f923f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d53b6cc02961cab387dfbac81f1890199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff889e312d54b40d906bfe16e0280b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1fabf9336e51b9233e2a47338b7c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a0a5f11d3d0fb66bb3431f3a7956e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8e8c4b3afeea33b32f102c9b16b1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2d083dd107a9262c182076c94af33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc316fec867ba15818fec13c49f55921205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd64d0c19c664f236b9d96bdd1e255206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac61e93fb3f67f34cb1c0546ea014ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec24b64094768c27fc64bfa5a836c68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c3a514be9f050c1fa99d37984eb26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310fff404ba0363375f14de3d787f80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5096e37ea62cf65b7554b99c24ae2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4f034fcdd0791e712a8a92397f8f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4f07d232ac64cc79df0eb42e71564213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca05e97610de498570bfc5462695b8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cb550ab2e5b035f02c3319654e963215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7fd15d4260eb63b43901e5ce0a8fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f369ae585164b93b868f39b798a22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cc097828677c163d1ec82d5001623218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8e5a4b104ec36ced34dc2a0f0f191219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324f4cc9e7f0f9dd2b7fad78d3f2b05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd591d8430e31b069b95e0213cd03b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9f74554c6c2fedeb002539972dbe0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356ee5a51f2ab3f6bddbe74f1d1587e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdf5d202215c445d454870c7136ffd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf19ca6b92678d6549208e11163ac36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aba6693d7b45d193834a768978215d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7652fd9c5a64d5af6d26146b58de7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d99d0fdd7c2bb914df2c7305b3e3a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fd5ebc8aa3ebf28ce0a02085acb2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47845013c6ac737e0b16c8e9aba9ece230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2608f6b4eac4d7e0deec79754cb475231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddb8247893fb747b6752b0be967e1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557b08d1da1f3079e32f36a10d31497233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554d3129c660ddc7b7947bb69fdf0ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f957c9cd061cbc4316228fd84ee7aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f079a011427eb1a8f6744927741c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400310df4b44e5854b608009bfef217237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf333b72d5ceebe62b7aa40ac8d35076238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a89e2d7e5c7bca49cd6efea956f882239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e628e6a93fbbac4b6243a2e07c101240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5320e450081d8ceb5836a8ab3b1946a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd6449c433fb1eebed2fe6e9fa4e80242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab9c7027cd348508257b655a6218c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf3176fc47ec4ebb25695982043cf9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c495afdc127d9f5d701631c48fba8bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee7c410c24ff1d34740050e56b1ffa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd9ae7bfdec05e20b13631fc4cd00c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f48bae911a77913f65792fe388370248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91bf871365cd59bb1608430fabe140249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89cd106c8bcea21cc853eb6602b3bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2c694211259b13222d9b8d8b0eff1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb50ef093f72f031ab5706e12852d15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b23cb34a217849ea5887b7085e9902253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093a7a6ba5d4a8af978e11fcff02f20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde5741699ec26c76a500f9a836480f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5b47af166b0bc89d09026ef2cd2b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a258ad10a1c2a3ef08784f1521c153257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4e27373798a9f755179cbd4b790ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8094aef91fcd8d98729cc8596e6f71d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac35d7d2028d8a90ca7fd14b076ed7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a6af0d150de7b226f49778cb7398b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259153a83406878e6970ef0f2f4b1b04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5083e37e1b9239943df488c0f5f6efe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c787f1300de7beec41b76471c2e8da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c14575f70d43c8e5b0532b2911287265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddd7e48c9c05eb1cef98dec8bdf670266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b76eab6c2058cf3b56ecbae6eab554267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625cdfec79c2e25bcfb2884ea1a8e09268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad0491af8bbf3cf2e6af99811d2e73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f02c85907f789c75ff5572a644ed2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8e74d771455431fe150b50948cf63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559d20794fd51569e37a81f9b38db0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252bdb3c5c8dcf6c8e650501fae7c8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca36d5eac0669b3f4dfdd234b9d051274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd4f6425243a798c5e10131bcdd601275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dff7d5bbfd96ff62ecafd3a62e7e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4d2a7aa437c086d32f9d3e096496a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe8c1c4bd54a96d887dca0dab2483e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58b34252702922c99c3bbaa72877d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dcd2e23249fa3c2b865dcb2cbb974280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788cd28df3f6bfdb9684e40278c4f8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697ab945932ff40edc0e491a0b9ba00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741630a89359de5e86cd7861c958f0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00837b9d954b942243aad82244182b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd086769ff632363e5db410427870a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae0a9e3bb663f449c9462a87998418286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933b59177b2823623768dc8a1604ab9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dc78683c9dc88065f5bd162fe02e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07396ea9ad80d614497650d6437a07e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b1d9e2fc2750eae4b1c7bb471bacd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3221756f231dfbf40fab8e95106a70a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0388ba6b96297f1b3c42b3c8725ed2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce83a9103a5dd5015e68f1046bcf190293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f1de592a7940b600bb19a6d97d85c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54352a1ec0f72ada22e5dc9de44dbb2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a8b75038138a03bde6ff1ffc1eafa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba189d3f776645a0597c7522e04f1cc5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75c33f16393d78a572a56a74689c42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f3ff2b9e0afd49ea81cc85d974f7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ed05bd30c81d9e56e8e323f8ec197300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f928cdd910fe0d2dcf3bdf534d917c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a672370cd2d595fea2aa5c253f74a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa4c33a0b265e43f2c822ed7b63e46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e023335a3420ef8a70515eeff0727304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def32e29fdd382b5caefef037f731b75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2128af17fd9388c12a18891de5286fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d982ab0b8ccf7906a7361268aa85fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caa585eee80b92119ba164d04a2009308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94468c088902bf97177ae0114d11bfd9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d8cc62cc7ceb92607fc17bf7c5a99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e4a0187f0d8bdff04241cbae7d978311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff609aa021df32d94203ff0bdec0123312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8c46eac031111098e90847b94eefd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468598429afd5f7ef50e7c95ecb6367314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd24e729464868dc8499e4ae906e6e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ca31e98ed5166cc7b2e6e8c0dff98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9f79592c84f52f6bb443cf2e004b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c7e0807f32d68557e41398fdb16f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9e97765b4be4f9b787a3cb7e7948d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf64874d9534eb603371020185f7368320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf6eaf5406c57deed200e61b14ed53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec2cf5dab86ae6f70a8b3ca59ac2dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ecc99b4d25fadb6f84f6ec0e70e56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958af0e1b837d3098fd35a60f49bd19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecae26f14db3265fb027d3aced0bf8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2419cc01cacc4f7400275b2539bb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0de5f723bcb13cc1389c9fbd645d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777397084ad6421f2750eb2cd2049cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985500746abc11fe465185ff1ba1965a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363304001bd265dd51dc252f15219f8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a667452ca4504b1f48f48cda06d03b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69ebc5c32564f39f37d8c31cca50cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94304937b32ad717d04782ae779b5a21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2c45e3f6c0641f7fc2a0b7122fd80334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69315a0a9cbfa5c2695398f1360b1b8f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0cd2fe3f90b66f1264c2a90a85017336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b246374f37f572c5d16382139516e5e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8d72de04ba1d599f8b3b45ba5776b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa466094a548cdb9fe7320e488695d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da77ebd31c4eab8ea85bf6e0922598340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae25762fabf85d412ea68d0a519708341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2bbc0064614452415d67236ed1228342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816301c572f9808e4e28fd5715970407343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146de2fd1066fb6eff5f0a5eba6e3ccc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97636947deabca35069e9c1441bc753345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e91fc18113178a03434b4dad0f462346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5ab84353438a3a63c001bac9c3dec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f250147cb9cba231c7c3cc8f32f6b8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4834526f02fdeeb358b266eb336f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3354a9468e7deb3505503e1ae2706350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054478be22688b441ca4b47eb15319b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239a430999b69de65fceb8f4b96e224352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122932c831b22e2d13f104e479849f4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11353fe133c5af743c99c63a9f5e8d1d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54f28abae60221f46bf7a9e6de1dca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e724824390f717de046657029d03f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b4ebb02b4f62abc91a865fcc71313357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cafd1645b734d062a5e77aea35ce99358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc8795d27adbcc454c0f09bfa141d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748fdb1c051ea7eef610f903e996979360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f71adec0af14bd4e48e2995354f2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c60bc8e510c15256519e49a8b76faf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f54145f9adf43c2c3a70f5b769f51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c95dd3fcaaba558ba5beb4c12adbc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfce51afce013665dcf70b63dfebe4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49513d96084e277cd1bde4a3cb9c57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea49968219200da671cc9094abda3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b175cd916c70432ce79f972a54e4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e77556ed15db0e59592dafee178a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f957998c06706b92a760d204a28db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00221d2b250bb326bdbaeb8af0182e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb30c1dcc1074d3316dda51619376fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa55d068f760fa170ce0b552b7405d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a25e179832ecaa9b896cf7c75e481b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7500f96f402a249b0bb5f8103070db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6046b2c8526d5fa1608e0557cd570e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054f7a970aab0c8378ba44d5521c81b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49bfe6cc286889a9dbe101d424da51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baa1d582bb73adc7538500629ec7b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694222c11dc5d052540693b1ce8fbed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3f48f6cee284e55a58b3726c435c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1b4758bbe38f9e80b524b5706a90d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17050958269a248a946d3643e422a53d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c3690204e4c83c6335a6076bc9ed1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673241f3d0b933d116f1f68da5a7bdd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab7eff76c193829ab3f647d8b1deb1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f318c5d9e1e0266d96ddc463d699a09387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b582cd303521acc0b43864df011de9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838e1dfdaca45e13c4c02745a3efc7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f185693aaaaaee053205049417129a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40a090941cccbe5b960cc996fff966391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed01c55cf11c0c0491cf7c73925be9e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c33caf5bd739eba0db8279c27cf37393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5cc387acb7e0d0ce4bb570ff52132394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d13fe6b1c4e7b38acb4143800e9d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cc6fa2c2a90cecf854a8cafee19ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcac39502407bd235605a7701aa7287397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ac3b3359b743dec7497246b21ef58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4207d72dd7c19f236dfef49e4d591399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22dc5d999fe5cb5f925bb8b8dae29b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65836f03d05b76563382d1ff3e4853c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14ec7ad70ff2ab8aa17878a92efa0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f201b52e52837c335cba17007fce58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8b4e8dbf9b793b86176c8c306e135404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2817cc98e56dd5a7fcaccd6e4b2012b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e908de67d0bc2460dbfdc84f090155406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fbf11530129d415b0101b822f4f62407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece90a591611b1a184b10ed4532d8685408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144256a599e5634ab5a777359ba7f62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ee28d00af532c90bef5616cb9084d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8f043786e632a3237ccc0c96c355f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f5501ff2ce370a5c27d8b654df80c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e743590635927dba5a6a63a29eda068413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e70baba2288e6b667334984eb77d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccbe5aa838234bea893a54bef1df1a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4914bdecdc3251cd217fcce10fc54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ad0c4c59f52a1a2cc0c63d7cc3f50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dcc2405d8763e0067a61c1ed2f31d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69084ac429723982f2e967140360ac7e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77350be1a84bd287b7c2a435a05aee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841eaeb2bf8e065edff5d38e4a94ec74421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6680f9b2c00f04d6d80d2150029fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bba963c88ec88068d1eed97d01114423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfd7fd72309e4e28c8500c5efbed3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c609e8f2f9e7a0de3345d2b9860d82d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621142dbf8c2f6ce4ec809e792f27a6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a194a4ac52be83cce9e970ace4662427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62885d45ab5b389373ef9b7ffbf19fd5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3a06d69d7ddaaf95741fc9a980af3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad799fc5fab64c21dc10f685f6224b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f85e31393d0718170cc48cd369b9b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a8c4ef61264c29b1f7ae00e8d1e7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d688a0dff785a73b83bceeb234a7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5295692114eb6735c66b9de35737b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c0afedf91b83e58095693a3fe5020435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0224a5852a1ccaf6e2d0d7af56696436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d01fb23974c6985a531f4a9a9f172437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82aa6bf9be1ffcb3e4915cd1e0d428438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536674737300a898ab7bc3ccfa6592a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702992aa382a0fad67aff990c5724b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd75b0924c73d28a69dc5e29e68b885441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d997223e19a1ba456b7f380d3a94a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b31b402ebf2778cf5dfb8586536ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f399c902abf5bbddea7fd9ce017109444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899d20870d30eee17d870fd6c3cba6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227a43896fd9f246f10f80945f38d10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d633ce08e1cd291cbedf87dd576a2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c835788750bf86a458541494b3b5d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134d18c234ad0c4373d5eabb60a8a51449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbfc825977ec097098517ea29d7128450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f385e4f10fe004c3ffb31f5fc813f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8fb701f810bb066b11d6c42be6395452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15daed06073da9a107901de2e5da70c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096bfad85bb959902c9b7806a25b30d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f641efe54b552db2bb95b0b7d4e0210455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320258f5323dd7069c419c6814410748456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a125b17f5e371b6b5e9834786f584457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0781a13ea9058949dbe973439da34e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ed7552cf319f126bc1438942fe0cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4360b84c1037e9df41263a58bd00f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998651d7738ba21a0b1731faf2d83963461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08157e60867ee84911e91f3c18c161f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f452802af8a8f328e3c4732dad180af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92d67035b559b958507a9945f86503464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4c72c93e45899949ce26f4d725cef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a22bf2ae947956004cabbe3bde55c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a80d69243713d9af4844d9628008ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625ed5f7e263d8f4efa63f85fab0600468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836302f9cd956546f3c70272e2ed442469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d501e581e5041257ee5b9a4741b105470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce9a00ee12fdc3bb89f99cabfbb9f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ab48977559797d46c7a20c050cd28472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b1b2dd527fd0aba065ba03072fce9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c84885dff79b7fe033e3b44b9663b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162af3a2e41f76a74ec3badef0b5cee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d34abfaffc47197885159428d805d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954ac51dafb9b4c46dc4c68d5b03f60477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b64d9983e5e80a5909ac41d319d3c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ba87cc83065b0250dd37b8aae1302479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc5f0c7c077e9b0fbbedf3be30237a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20938903493c9426146972b17ae13195481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10fe468102436b45d87f7d75790085482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50e415862aaf5ac74f6fc080f53fd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b519f4bdee2e42d8173e6cf103c33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4059b9af07f51aaa1e2c5300e219fb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0e31153edd4569bf3452458cd3802486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31740b1845aa4d03deeb5b779f416282487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2199292f56cf16bd93269be2bdc3de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daee9f433f9c456d71a1d0a03d7eff8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32467a8b8a85de9abfd84c9a1d36cb4e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e383dcd93c964d134337739f54ed10a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f84dc59d44f1e4d4b62a3af2af500492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca777dcc5ab33f445d85da926c96e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebde1e74b9997643120d8d8fe586c8c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cf2f4b3f5aaefbc764a5f2c34c9aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429d0a1239b90037479f10a08a8b851496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d96170459648a44ff6c7762451c45a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54f174069c2d01490c05b0dbf42c80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4c3f1c68842ff89db37fcb2417714499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698457eaa8af0ee71b7af0764802afc7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e099a68adc1adc2ec08d1d91570540501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e335050f628951f6bae7ae016a2b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86e24817fbb227a9167187e6d52805503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67e7819c682d1c05456893ac834739504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816396576fadef98eea477ec296c0f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1c0c41eae274a105fa077c18ef9da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169e41f3384577411c111d6193be8a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcebd0b923cad31a6277d714f6fcff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289557a479e05c70d351d0a52d9ee73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbdec5247f9bce474aae68324cc88b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ffc4ea353d9672aa9d778bd1d2ef5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855b2cc5deaae615948c65d227a4feb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2a8245733fc7435c77b1f12206e79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aabd3d4296406f6c04e673302f4c8d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e820c8476728c9fa2039b42195afd6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8391c6c71dd67c52e357fa6a2c4de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21712993fa67b3400e9ffdd620aac3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600918c07cebe1d26daa248c6467cae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82933053d6a234ebce34f0836fc12bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ba41ed1eeb3a23825934ecf94b2fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaa26698172d9c45c15cb17d355ce4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a9cf66d3086c1af128571f17f5217522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7eceefa96590ecd4662df9d8cf8a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf7979c309e93ea8e4d2e9757fd2bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512dd701ce667d48cfacad751159f95525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc426dfb1d9d5339509081aa8fb8e975526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e0777cb04a18aa294da7d729e772c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205ec7758eb7a1f8e90ac7b6b1ea813528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8c3a916ade3f077b8f0edb2c9a583529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c56052751361aad0944b398889d4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e23c2fb3125e95ac77e0fc56b94bcc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925876de2ed9aee242942bc1dc52ffa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc1d7c0fe0c73b0a521de61b87622c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ea0b81132976b1206214e46ce09b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb24b40ec491aedfb5aa9bd72bbcab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6172f9544060b4c63ffc35d31f5a7c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2550f44705d0402f27475fa8ba6876537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a0bab2b94320a7ea6e5b2edfb52e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88356cf927ddb4996e0cb1d2acd06429539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f9b6da7c0be515539d222f10cabf2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b979b9615dd87ce831d7e409f5981541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20b5d56d7e360983818f7015dbf294542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a118da9cbad3db34156a7fef8d4f2db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17d5611c49636fcce0c90941e34962544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f94f9b11cf5b19ea0ac89d81dad82f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a75b573617a7b9f04b4d6190a26284546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875278fdf8b117d291ec3f0900e15d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaf5598488593e215be610594a65b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7085b9ae1ee66cbff32d5219afb866f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4abb3ab9a04000fb9eeb7390e5a70a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5cf4a824d8abb7b550c7eeba467a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc799817621f3cf8bc223bf36ab19b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052c71a9090a1f90df9109427294af8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51ba147b8d30d275416234434b6a1e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c41433bb7bb9655f6bac6b96fa5060555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e86b810585c44a15cad1800342f439556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5d10811d22dc3f96eafcd517bdec8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779377d71ffc1c344b2f644a0c6fe22558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cad22966194edefc84d6d032e3c73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbf6fbaba2614320cd752a77f0e489560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9717ed32bcd7e4aff6d17c65ccb8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e4de9bbe618d93769dc3121c81c07562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965967c6d9a71c63c80a8f6e2be8cec4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb16574a236e317d03b20fc3a92f1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e38374cd12758c7ce73a90a8a6156565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bcad41aa857a8b1643573f03718b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084e05b8cffe567481a550661ff381f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f7910743e349a1407e42461c3185c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9713f6b19b2b3a251350afc5a8f2d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f723d7306ca77b3ab1681d1af83a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528b7ed017c1259ba1b008aee47dea2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e9eed75c45065cdee8ed32644bb27572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020b439324a53d256a5f6fa4d103851573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a3fcbf2b810d4ddc940514c313d57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c046697ba02f4e928a70ca3808948b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc4cdaef3fd9bb949f761239d6e786576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecaac4960d986893f27ba185ed070d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375006affd205405adfaa3934f39164d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8269ff5d2ba70c23797acf916ad39579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a945d056d749aabc82a4966660bdc9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9ba88813791fca9b31fe617817bf9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba800b43e6533d09dd82300ca98e4eb4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde06c28cef08b4a88fdad3e08a4f65a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2739da8247564c0474fc287787d72e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5a1c50f4dbc161b78a92fae66c567585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466cec14e2c285d33df92ee2e7e9d94586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982c70013e5c4b5cc707c93be0e86af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b2544d19f40d12d7541b4d9b69e16588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab105736fb42b0c090270805ae2d6ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff1d0d49300b4b5908a4aec33dc89f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71dbc6f8fcd04bfbe53e10a1de983d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62650e5f34c47331324e737943420f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcbf4dc55f9a882a2d7ff8ddc097bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff68569a6ddaa0794d052f695485803594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049c894979706d79f20b428abc9b08a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2a35a5a974040b7c7f7ea02304a84596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944de5711e019987390e35dcb89632d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730e53efb8f6c15d80ec3aba024bfde598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ae1a6b47fb5c3e7f1e44d3045ee15599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21ac254d3f9bac27083778d150d052600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d637e6e78d4dfe511936c0ca078a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efe0e9b237a7cc138fec7ec52aba3a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec7cc4e373e74de15f7498f2303d16603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b578f03c04ce10cc8c4377b6adebc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294b30c135eac95a793dc99b86ef533605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563ea2299a80d255382366964d885b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3eb83863504342a64a13dcbe8431d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa17544331cc081855f204070e5535608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ab3fce011ddff3894a9c1882a33ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ed27001e5fbf554f070ed356a85ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a3772373a4af6f1b9a5b4234fa7da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ac765e90161759f705cde1bfbff8d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44f6f8579ec6fc6842ee9283992f26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4b28c20671ab85e4d0ed056cc61cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53469c5564bf4e7baf67299d4465a2cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff364932a84396390f8a3e9f2ef2b0ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0fd9def0a8e26206deb8823a07c78617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3f123d79aaf9c4bc5ae5168c66536618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4bf4815a2a49939969c17bbed4dd7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2d4738c7ccf64d65c422dbbd6819c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dff5c3506aa6a44f5adf001144102e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfab0c5ed16950713ea5916f96c7f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a32d69d3ffa422e39074bec1871306623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b980ba94664dbdab070eb2c8a4e43b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6be62f5ed8d45b566e271e86fa3c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f9286e338c625f3f70af5007e427b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803a18b6011b20313eba29410724caf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c47ef33c0308bc95f586b0ff08f7cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cf1d9851456f0033a7795ebd989f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbe63ae13fc5f1a4d521675ec73af0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b22ad7e22c1f9bbad1cf0853059e67631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eebe6450796ab098f2758511f8b1aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bf9728bcad394aa35034c30784b1e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879b45bb63ac70a31a5cb443d0d1fe5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84053cbfe072a5ab09f47de8f11c83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34592a5b8d18f3cfc0541bc2f89153d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d4cbffc9cec28205e9072a8f0be72637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f5555bf6ff15d24ebab5cbd4bcbf7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389062ff74ed72a1a69c72290e0c487639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59f14a0d8c0e20f537c75cfad8865b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55353bb5e2e7a2ef940dce6196b834641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0905cda3d5935d21472cea2ef451b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb0b22aa2f76e9b08daeea9d0363dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52685e5c6878a54d6f0bdf18fba33cd7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3747f6899be0e70d9790295c2509f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93010c7bb52345932ae31792083300a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fef5929a3ea0d46464782029a6db6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebc2b055afdb834bbc0a602255fe7c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd4bed4317b35b6796aedb3801bb01649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05547ea60439389e514dcf5151affee6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41234cca42d56aae20470ad2101789651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196da7a267edc5f9d41845c8f51a005652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c26b2d909f3486c8d82ba6c83fdbea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafddab68d57aafd412554d09da8793654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2b381e295e8b4854646f9207d79c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71b91eadc7a08ad9622cad25459a6a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2f6033b53a754bccabe598741a7fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c766f29a109b28391a6967ba9a326b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaef8544f1d0fabc68339c19c83fe07659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5740d5bb9bac534e53d09b58a0b319c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea9421a3a59a8792e0deee685ba194661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2036e80f1cb6966c29ca2c5732780b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfd9b50c59705f98324669b3dcaa6a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d52a70721586fec144324827065c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e2ff36677482702326b7c765d851c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1663411a29afbdf37777b6ef258a46666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6aad4fec3cb717f0a4f3188cd4724c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3a811b81f5f32c3e6261e874168bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10705fbd56de78405eddd72d1bee73d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a65da0d0036b52c6cf68a362fb553e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70f217838ed6e85657a8e2a33ace2e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd9f43ea6ae19f846576371492b723672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782806bb9f6f975e3120f44f40bc892673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b404f946e09f86e0f4dab596f0755674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f1a6fe90b02b945906fd1d41c1d0a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2d4b4b99d0ebc79d8733173e621c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920783127bd186b8f2a146408c5ce6a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fea74fe8521668aa6a79accc236e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc6e5f02e06df83d2de7fa183f8d8b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbed52594106f96ab304fb4cab3c2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a41854e244d0fa399ab124175caea8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68712cdda8c516286798d7b5cf85204682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4ef6fcc00389b3ba25960254ce160683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957352b0eaaf4b86b5427e1500707351684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf8d4a8b213afbf4922cc9a8c799fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e889a846e58fc51600af6db34b0d469686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31721f0c9f969a8a2e61c058834ae564687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9bd553a1d0296e241fd96c742732b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd57d22dfec0ba165b6df39c08008f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f9a19eff5304b80d0cb644575ba28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c3ccbda7772af4fb189ebfe522163691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b037e0b4707f88232c0a7b21845d2c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbbc09138ffae44910da60c5520ffb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4dd922e3a910c89cfd5fca445342c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abbf6c31383986380cb07e5bcb94f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d115829b0de76fecd1851f4f01b7d92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2648943c05afee5e948bf163ba9906697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935929c356460b074e3c28227520294698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd341400fd9413642db54825fe5ff073699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0bcbc87578915d11a7b30b3cbf924700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cb93c3febb62a5164ca4b91fa5941701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00beb3f8041afac4aabab2d35e11b172702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7caf550ee7ca90d5aeaf5792dacc3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a08452a2deb856457e872b691f23f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f5e54e7104f334b2943f67fc279af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacf00f87f35572530bd7f0c65ad6d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e45a3c4f9cdcf9b5e2d8765e756b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d0d5d4468f9456ca961aa2c1feb22708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682206711fec0292fe8d4b0a01bff7e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d47f90775f4cdfdbcde69b1d425d4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8134668ddad1fc9b4724723a36dd1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685321236e83c5feb162088f3a307b86712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d59143c727df1a8b70cadbbb5f506713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422171c8b7d2c969f0b1c7b611b6745714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bfe035641689ee4e70723817f1422715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf40c93685205232c7f77ac31edd79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad16cff468abf12ad372dceb1224fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457e143cc5c4cd2bae519b798639ffd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b9891fe21d6646f4066ac5470153c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddd7d2c112e885d0514c9b2dd2c53b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d965141e7101562de351720495464721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6c5be0bf07656dcdf8ee1e67e10e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdf45d57668cc39fb80c6b0298dcb1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4698bd129aaf8edd989120a7356570724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d025ea3683c96862956ab2d6a31ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc450cc28b02e4f1935c9b5e3aecadbf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762da603e0640def4e84f1638dd6ae77727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a1819da8ea92fd41d060f56bc7769728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf0f2a6097fce2c21359cb5ecc6b91729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19a371d3d30a7e27bd597fbc028574730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394b4c7755db4e65782b97333d19df2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d4881b3b61e0d473762dc0e1939a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d3121ae7a12bd5117f555f0ad294a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610576d0ac7478f9031800e1a49da77734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b033708a8b61faedc0152e4ba8083735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368e961e873759415a677c3ebff73c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750e37e7561c3755990041587862fe1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09ccc74f512ac35c3f6bfe180e456c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b617efb08542d541a0d8ae154523c5b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bca91b762c369e21f55995f24d8c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e4dad445c55711a8c9a3a0174fa5c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4f3f9db3cbf57ede961052ec77686742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1cab7bcc3624dc67221252bc956d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee54dc2169ea244ccfd728fcb6f2fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf848b6a09be236acae4eeb40c833e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59348f4301a7e4d9ea0f32d8d5869235746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ab45655ca63b0dc69ca4fe460bccb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad955df8a80a8dbf2920d19215b8ad1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc10f9cbe3243227f6fe816e300669749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5b27187b9dc2c50ae3ce0231782a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fdfd8b72739457a1497d53bb40f1d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7f48a5b469acee1a1adc783eebd4f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aae475448ae026c51cdeb09b515c69753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d1e377fb194735cefaa582eca4d4e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549075f6d1afa216dd156168bfc75425755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8714b58bfbed1a12e5a954eac481a3c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cbf8878afb8d5bb53f5ca35c4d8b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b7a49e13c6a6a35247fecafe7577f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568f059b82640aa3e94bb182aa3dde7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>