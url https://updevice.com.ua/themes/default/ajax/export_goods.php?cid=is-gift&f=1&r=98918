--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358418f5567624cf78a5b81acda88541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4f687d4e63c58cc6799740e6d48b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13222b954da8ee3abd2b69ce996faff13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b4ff2cf54fc4f2584146adc92aab84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d84b06f2e892cdecf4abe3f5b06c765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b2bb07264663cb10cd5686c4c6f846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc9edbadc4ca865c9676823c57bb0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0b105caa67642a5702eab4741b0d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78ec984b023a22f0da17f8d8d893379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83558c72d668b60c438ed6c204e0b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e91a1a378e250d85355ff86ca18e8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e06a2d7cdd513b2426c59a55bbd84e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e874dfc1cd633f9aa961d88d67e313f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483bbfaeef7bd7909a571775293e2cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea8412a38a51716837d5795283bc6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e37e2ed2f5820108dd838c84d1e7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1845fa3eb2b268dc9f6ccb0683b4f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad94eb7eb553b8a8de7b9487e20391318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a477e35a4cd93fc22d9f129758fb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a2f2a74fd6298bd11e63f44f4cc4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69aa096982a287dc06b272494f1e41221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f582411bb1af733405aa19187f6182222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b34b211574ab02b644f7d1d621818a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f0c24b3b128550d3202714184705324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edeb07ed0b49eedb5f77bd76f276a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54859b6b55a1d39261d029f2745f2aee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1566bc6cf439604ce84cf5d5fd96227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e59d4b2b0be327d945835fd76831c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a87d70f326fabe68906e40ed7141129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86a72a8487b09ec22c6634c21c200330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfdf85c1f9d45597d6c801faf952b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b70fb02849da6a83849fc8c2457c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5822cd0ea8e55a18e9bbfa2d9cfa5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2247101a623e35e0de302786a22a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec153da013a9aeada4871937fddd3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b1be32ec45e842dfe5425dfb3d92336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c90f29dc045fcd1eef88771a8f14637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47120d00d3a5fe5ddead6ad081e70e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d4113b57bca4226cce873ad2c5e6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af3bfc1a226d5d3c3d976185760ff540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697ca03adfaa5a0dd5fcc0b1417525841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b62964ed21ecceddf2a27bd2ec734d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4415e24a5485dd88118536a1f1e90243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296e2f750293b4355dc85893ca8b16b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca729cbe8be2ad059162b622f721c6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d931d53194168d4f3d5837e71e79c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dd02f3ca9ef67de33e5c4c879dc1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1fddb98d01e546a89f91b51d0b11048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9656f6af7b5551a65b58fb9e3a3d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341eccb1114a31a3095809d72d232d7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693409bac7ce5896804634371f21b63851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179fea7d897147bc1647834518a077252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4447c4b1f2493ab1e6c738d99016f3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ade6200a483033afddaeaf4cc773854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8a2b1e86a11a1cdbdfe894c27614b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a242b76693fce64149c6d5e482a196a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cb254d6088ab2a0235881b150275c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161eadb13717970912147d30db9235858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46d247ab2e6d27d3408a1b18627fc659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86acd8ac977c52810ecbfe5342b66060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd6d7df2ab5e34c8c0b335c081e11661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce301b9866ac74e3a4c932fcc8122762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888764fafe4bf5cd4c5a12477d3b77063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024319c991a1cc6ee6fcab1c6b9eb21c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4664928c922173c9b5ea7c1968c6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07556602a476a5c40654b87fe907c83766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e5c091194520590a27822c108914067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76f87345be489601af380f1db7a07b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce044303da80a661cf08970d100c4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d510cf2b4b27820978faafbaca039fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44278a5c46d15022654844c2c910da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de83f2dd6db78818c6f2ae965e6521672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635a9ab8f48b5f8eecf4b2586cacdb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce7ab91f3a0e02a294959a2bb9dca774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00877deeb3c421be22b479ca0a9cb2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39474be7504ed2d2a173dd7f64663a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae349cf07b96c65a2b822ffae5121677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703283eeccc070a3f08c17eeabfe778178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b85189f9e2dc75299e99464eca8af379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c22f73da3d6ad0bc9b3931cfd363480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ece43318745fe6d61abc6da9dd1c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e1c448e16d23f819b545e8d062b9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da75413c7e6b7c080dde8e3765467383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83656537180760afa2b44f804a6946c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb133f8146a3432e2a31bf2f52899ea285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7dc5850a00d363b722b3eb43d2acc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8576b8b444027f481a6252a1912a33f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9156bb0e6fdf90317ac1b68e4b12688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b11967a68e3055dd6559bdb4c02f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae0793317de9f5f031112d3abf6d8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f008fb8d02da0c6554aa444e903095591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014257aa6755875cb5eb28db98d888c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ecd98c50b1405e7cfb9029e86f8ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce07c8b5fbdd3e3a04d540f823f223c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc750e7020045a0cbc6c2901b9d4f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c186a94afe2a00301c8ac4e7206170a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807ae5f9a3666bd4e9f2347f73cf8d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac817ecf66ab281e96ca7a1168ceda7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964acdda0f6b67d13212f1079d6743999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43fe18426db0f0bd555102cbc6fc73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11f0013f07c4231960034ce5260550101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75633d136dd9b184e59ba5f4fb4c08b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14d5180b5edf9f948f2c43eaf03a65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b9b4165fc56b6a48120e3578c55a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54ebe390ddcb22236f6073d00049b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a698aebb4fcc7949a5c71bc3d57cee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d5ad3d4a047cf71fb39602a533b00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14fccca8b92f530ffd512edc80ba3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567129e8b57e1c6caf9febe683bc5eaa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8111a4c8b829aa224eb55e4bcf3f0d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad910b574967ea5cbb46308205d9b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9873807f22d05eff065ff6b7408849112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a79fdfbe26f9c644003987b1b590e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfc6ff7787cbf25255d79d6bbb7a04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf8ed2c56deadd49d5bec105f992d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe80a30ddc7957d45127dc22a93b59d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c52fcdd4b50964bf6db0ece2293667117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a549102b48498e84886f2a4caeafb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ae475ee65870ea79235ff858d59cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95237f7b2bb4efe0d8fb3348184936d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee071c78c9292b6a9a9e0385e641e490121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b848b86d117e30d94daa69837e99985122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f057c14549d4ff2146f376dc56eea6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b52206055aaed57dd39d7e23ba1e21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093562c3e4cc7aeb2e6e83126f1d37a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0430ddd392ac2f0bf9d90f8b5eb80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bcd18ca76c40476064b56e619fdba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283a82acdae37c3ae9c1e3973c0f45d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524a0e2e7a4d7b32384097aefafe566129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16ab180d36799dd437bed794d04039130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363635774bbfc61c02edf2e38ce8088131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9196e523669cbb044650bd815fbd011132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef63886231ad8621cb36ef5379f1969133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123c1199529faa360d1530ecb89c539134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7190917c09b885f6ca428f67e24794135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df4a45a78819908dfd956c87f1ea8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f35d07dcca8a6dc6ee423e405b3609137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bab7905a4906f544156e0fe4cfa9d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e184901354d3c7c9b0e41660bec9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892aaa56321114c77ca738accd6903f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067af9bb201493b374ac3889adad128141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e10056181961023c0fc5cc0b2e89b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b094855904389a8100cab0ff4f5f592143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04809b84cda145cbc7a93c73cd456d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9181a148807b01056f29ce6edb454c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13cf89624fd7c4b56f708af4d647b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21c5b46ee29f8df8a7bc3d9b2f53b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b653aba6375c9d69f1faa54f750823b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03541a1fa645ffdc9a5a51814215a8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495e797a463c4e7038e676304a9cde2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b571683b79ccd65f7e0a995dff205f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d141200f2cf24a9570f3a99b63583f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c6402d45705ee632f870b320ad58a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f6d5e640fabf43af1b57cbbc8ea00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4625029e4eea58fd5affbda12f5ca03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f05240af5f628a548d88b1703c243156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f13e129c01451a90253414140fd89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a0d38fdba7f3bc94d807f5463d066158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0d44d83823a0c7c7d7361ce55abe0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cd80841e8221c8b9ba549c1505ae0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaddd067663203e2b1179f9a20bd292161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74e9b3874341ea9b791616f5cd6204162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b9c1745549a1db3f8d60572aa290d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4b90155a5309a52dc74eca4870871164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d3e666c326cff13dc1ee4857958a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed46672838873f6cc7e027574d044f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84ff41ce2c8456bb1063dfa3e2bf77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee83c47e43249b8ba755a4f2c9d451b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1f4265c0c684edadf7897238be034169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed84904c3722c6616d76932899f3d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0abef9566170528683e5fb796b2b90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879735ff030aa60de88580e233a8c27c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9fc18f28203e469fcb6651a53a120173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a4af44f0ca8aa857ed9cea6108bc7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc07a8bc90cd45964624ac4b045dce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff399158c87dd01a9def0956a23e31e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e027819175026cd90b5d934808ffd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a43057e01562b425b70ee18661ce96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dcd4afd0a2408010237275068c823179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e716b09b662210d1f7dddcd8f60127180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020ee482a89ee8b3b0099f3611ee743181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a901e495abb6354584916e3f6a4a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5ce1e0a98be66ba214dd3a838eca9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c433642439902ca80b3af81b6c0d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e86b5eb226b3b49b7cfbb7f5bea0be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bf66d7c247838e3d86984c8a6e004186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7f8ea049a16f0b88a5a01fabeab45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ce9de97c322c4ae2f4839fff8dd8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536db0ecc71929f937f968cb32c6ba3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce410a7061f1db59fda5a19dda93031190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4ecb891d646083cc0ea4a2174f11d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae87290116747f9b78c46627dcbe07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f90db2c0149c2197913683c268400193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ec7d355745f4681725f25036c13f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1670abc529ddfe4cc47b8f88103dfc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26c88ec62b83f0461d2bf0fa2fc7c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892add80bda30a5561e94254a8b2733197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf3e70a127ded93e24ff7a2763c43d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc40bc1f55a772524a16966441e57b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744da9f84b12e788a393b16c7d41ef35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8411f7d3e35c70b5787c2af02f77d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b563a041ea767d6e5a8e9e09fbb9a79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0bb496b4117d4fd440d4e7e5facca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede4338111735e311ee8e46408787e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ca9993961e34f080cd2f4bddb8953205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7becd80705575f832acc278da09ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71372e012a5a07e94be346cd51a997a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b548b828bd155bc0e5374f3ef416ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4842cce3c03148fbe4a01f0288460fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f01b7765c3f87046fac297e640dc5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93cd015f6f8e469c5a255366c7d260211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285ae56ceed682f1ba4b79feb47d0f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9bd21aa2cbb8cc8e20b3e19981f40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a33dbcf7814e75ce891b6b0c88f0d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a398dba53fa0f1b96e91df810597e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8ef60d09163861078e7c548fa0250216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fae5af575401fbf59326ae236aa20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f787a0bd182cf1073af280097a181218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a340c42494f0f1303b87af21134fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16be9fdb5b3228e153de48066a9c20c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb97d140e5870aab39624b8a176d864221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43776c622d3377eb90f8aa2df9928f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f68223ec5caa006b5b8be517e927fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b93ed3ef463c70cde3cbfd067977f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697676f0847e7f24fd5492b359b062b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e15d4949c66bfef4553208d0338a68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6efa0bb19680248a6eee92b4ef8497227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b010f23d8979a44175aa381c1a5dbfc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515f487f326f49c6eb8511251ccab8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702031972d9fb1141880bfb7908d0555230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47941790ded6e7d2f4ece20e6dd2224231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec45e595d160f8fd549ecd7669946b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a49eb54170dc6b1290f565b5b9745233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380b5f909a76a34f7527bf7b89aabc9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c75e8da8d1c0da926973408976d8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927fb8db3f97446b02b444e870c3624236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c4d4ef619b537245a05d8847c613f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985ca18787ff8ee03d02f1a98080547238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e5c2a62a53db62804dc0497179245239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b47e4b004a4e1bf35f7232c184ad47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfe6d2130602b132f72856574f715b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71567348b2f22ced2c523779aa795957242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41962e3fbf48e28ff830ce5120ffb1d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360778c6ce4bb5e380c1b44b0792eee6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945390c96555f1017b7fdfcb49b4e01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a40013b1ca861d3fe484b11ab124be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa087331fdcefc81e40fdff78d33f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15d2378ad89c28febdd3e32d88d5bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e44086e92039a424bc226d7f0ad0b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0449dc5f694f34a3f1527df6a8a2a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0a60782ab4cbdbccb2081e2dcee71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8138f8bdf1bc90046fccaee8ee4b0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88819515cd6e39301269ee5bb210c2bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825b086f182b753df3406b55c6b5d9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cddf4eda815569808a26a80095934c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bfa7907d786b3400a19bc5465460c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab9bd62e194f9c9d5c9529c97ab381257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede00ae20bd920b1b6bf1fc496df476258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdf6921ac6f8d347154b73c08b42fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477e5c2f7b4d1bda3a8c2c953fdd257260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243bd7a354f9eda83e4003e9b288b44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e12557f4323390a7a3c59bc8576002262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51df127ac2c58a267e8dcddabe4e40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d3d2a7134575c1eca8360a246a94b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15907499af1ed55c6161899706e52f79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae6e36422560a8d51b003120e889be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566148055fd45548128e7323f0a1a612267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b952634fb4f66d61d55241447e010e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092c0722db2805535a86a15dc6d9b50269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccd4e405b96ed961ccfc0f09ce5b84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54dfbf67d12298e7cf28f7c0a4fe51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e51adcbe71a16a81c30142fde3479272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfc75dc58ea2ae73eb3ef171e5b54c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2066c15146e9e81c664e329843f2cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210643b2b76f434f858e0ecf569f08a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88822b602590d02d377097b8abe5cfc2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d155fdf7ee031ef7b422704a095a800277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cd22ec24cc4b98e902c30527d2c60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f33a06b239144b8094016949482c4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9202363084e1c75772fb76f7012cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad87338b425ef9db920beac930b19b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe253e008f3e805cc8ffc4284f25d503282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d8302b04834276e29efe0cc126f3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d7f32d7e3a6dc73d435c89d9fd84d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15344b32c4fe8a7557d8e68c83d2abf2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd320dce03374e63b7553f0c797ab2b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9b78c75b848e1e180e8b2f52d0c5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7902201c2d39c5186b5cdea550c7ac3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940b428ae99a158f24e7ba4c6e90a55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb3e00b74859ac7fd034153636c4cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddc5a858af071462b2b09660b9a85c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d7c3804bf7f1efdf7e75f0fa54029292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e07c5b50b0ca645096e495646cbf46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b00bd98c4b35765266b95c78fed98b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50a068fba937ff3d9cda48f76af47a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a325276a5d7cd66d2e8af02b19733c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fa76a1bf4b33728984a27bba3a49f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19892aa4104cbbe6005a9e2c759767298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485fe71a5d2ec322d4cbd3a84e90ea9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8983a92d6eab255fe8512772b97cb77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccac55ef6c73b0509cd60d0eb59437301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c54ff37442ed4548fe8573694a901302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c124272c0b46e620ae02c07cb547964303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f74c30d9e91058cc24f2ee8a38106304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6a71e8d8385fcddd5262e9eabb676305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ada54460f07e37da185734eb9f8513306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ada44467e72713141458c98d5c77e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d281c6d2cb439329063bf28b8c7638308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc860f712dc0634d7ae45f8710426b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851186841b58bcd4bc9646607c9635c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8a2a35866bf4832479a554fb252dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42221a3af4b6fbf0015aa27d0f040aa9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208655316bd0e5060c9fe4833a01106b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84502520df5c94ee7bc557b14f0e3a89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad722002d6accb753a930cc40c9445a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ef9d90f00c6fad8a20be60a26f537316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fec502753470efce2bdd8bc3bec8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d03db56c3f6692b4a8c02147e08ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87d609486412c9be3b25f4391fc482319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677616cf2e4b192134b1d5c5f112e8b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27f862e64a3aee022672d156af1488321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b796fa452e45acbc120a55c5cb2b42c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac62b0951ac0e991073c0cc4b7db93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb3dc9e6ce6d35ce723ae134050dd3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5b8df08eac279ead05963339e9bad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d19cd6987e3823b232cefee39c262326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb5de99e79d08b70da597e23028d0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d03c7a658ab22aaee6ef5e51c29705328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084aed8d87e47631499334105aaf76d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2096a8f5a4d9eb5c060bbc432a39f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be441e9e70d3ab44cd412bbd47d80658331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ea6ff39b9d44e5bb662024235b829332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86fe4f41ceba62947c66aff44d8dc1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab1af43bf16331471b2c3ccefc97c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a877fef8ce19bcd79ce155f23f2107c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da171cc5ed60fdd41e973c11d69572de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b40277a42ecc74e3e176ef0cbb162337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a723a8481ab4d73f76c8a40e07cacd6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9fd9378ca2d4f23785cb6fad99a4d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91566449871929dcf5e43d358ad4c83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e64abfeef846f85a09904b69597b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7995780675487e2be3668b1fc451c4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e69096368ee2e93523e19e4bb6687343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c0af3de0ca267beb281bd913775cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63ac7e654dadb25065c8dd5847fba4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf84eab19fd414bcae6f0068ddf5ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ee64dfe4a86c7db06651141c12a9b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0024a19ebb2fc6304ac55653404a51348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0158baf937540fe14b540adce8a46349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc6121e135f3dc99a69319e91be82f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c3701b4340a56287ac6227a025496351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e6eb8bcf03b47c11423db8eb00faa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdb2f0317bcb52fedd9c5f00887b45353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e228e3d26f51ed9d07c17673fa32a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3f3552310ce26d3edfd9f3e303437355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5e524c62034302d35b48ccaa5ca42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55bc206dd073fc277ce6235c1cfc39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8bb4c960978c6ab4872a1be3f6568358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafd1a126d40758da1ddd2f2ebb383f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e52bfc4d995dc40ce69e1e2f4c91e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52057fb68717389d6af954d10e5bf2d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a623444d779c8065cbeacd7a6497bd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c2ea058656aee53fef49f9257163d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc6420eda213c705572281c694a2af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928795b023e6a2fc6cedd81d84c557ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692490915edfc06010f841f2b50c9164366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfa8a205510b8205e984ca930279ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4477d0e9ee06b1c45d4c9b1b32d4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506bd0a32ea901573cdbcdf6ceafd06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8300f863917dee3614379b6dd83b3a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933cecbd6723df0b2771ccf9a8c3531371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526e293111d4fe0a34a1088654cd380372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b4d9a86a8a5ba8b38fc275b4972d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e215ed2bc38aec242a641d6a45a0d22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30886c9b446044ac259c4c433b201609375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dfc5e35bfe0059978e6ecbbe432dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b0671972d384446fb180d446fa006377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5649f13340d616ba07d90f3f8d9934378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0291c64417ab92d1b2c211ad822cd1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1bc20312425b5954502c7ba88f0ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3bf5ba7ca21bfda3ccaa885ed6a9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cef0263373f825605f51ea4c625397382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7e196fd78f29d37391e1cf8a40e00383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f86ce7218bedb9a83ba4f619e085cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a679e666cba0c346706a5dea22a7f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a9ca5f8366a0dac06b835cf26b498386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b7dd621cf46ca60dd1cebffc93bc1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b2aae60df8df55405f5a2730b3f1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bed4bc73ec976694b66066e1610eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3c22943ef728daa79608ed802a4f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6e72e15045c508e550570d5ec0a8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606653f528edfbe8c1e04b3c7ba66837392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b43cd799b303446f62f73c4531716393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e9f2e815c1c3dc752ca21e53b6762394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760891ce322a2332bdaa41866ddee19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430112d836edd3c81c435e413d05e00396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95411d8290f662f39b9a27dc7716f483397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d2ed08901ae446f7f35f3567bd124398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411943b46c46a86dd0e5e273f3040525399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9c53315dd51e0d7c63a16c75b62d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f19e47f72b185c684afaa9162a370401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee4dbb8b522139ef397488e5c3cc09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df1ecf090628f2d2d91863d4838f3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ea052093d85c325d16965bc2f7075404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a82d850e0a9e6ea057e7336a97997405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5b9cf53d466ed6730ced4610f6c37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fd89f6ea10d28d79e1189853589cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa937a5a3693c7d91e6327b3b920a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a304df84c119c894dd3f9db7f87df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e794a98669f442079b445a3e7e1ca0d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b37aeb5c8276f74a6ace10770a14fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34910033e6cfe380f259dbefa011561412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4b02638dc463918db722105788621413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd790ed310fc8e616655fed3e9fdd3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17c852a9d382778d106a6ab8f418c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b0bddd7cb83dc666d5e7c0661f647416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d0f3c4dfb2439dd234d31971809d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde02a8b87bc35a7e30493bf289f29f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f63e05bcf4afd94316c20ad438c9e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a840125de4f8ce265fdaaef8dc106e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bab934301ce61a2fce637359ca59a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5603e5091d2861ff1d327ab32070a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb7f3d049426e38a3b01923740bf82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9d4f93140c4dcc247d5e29ecdde53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cee3c0e6a0821645b933849e8839a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f006fb1791158d8f6150da91d40021426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e36a18ceb816841754e20c279784f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101efc093ad952a12536aae233fec80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c3c76ddc4595f38a3e05040dccaa0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee3a04fa78a7dc341359c71a544c30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c7cbdf1c7c966030a7620835eb35b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9372f87d50f85138a0461a9566e08a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4999792bb16e99baf9e40517e4209433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9385a5e3834c6f577c3c7911c87fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f90c42cc63fcc1ef1aaf84941c891435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099226390b986e991c122b5bda1cb50436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6a264c423f43140b5d72a74ebd81f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14726d05dd0485dbd401fde46b151b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfb352726802252fb830db73d35480439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b9a6b9b5cef9863b026bee27a5f28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd63bc3743c4bd7887dbabd32d4cd48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6299d188879841b7c30a4caadf20711442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e5852d94a1c8c1bb9b330d69f17a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad12abb97e0c10722a38b585ef2e64444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640da6862996281737b36cef7ce7421445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746dd5449d077855c0c40f631af98f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f5994db470921f0579645fd9f7c7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3b9420f02c05b0f89c1b3b3cf2be9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3741ffff214ca9c4512edc0fa5df5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c8261c6f800fb20c5f466136bc2ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0a1a257712ba1fed93f8730da6660451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a81334357f4f801fa4266c6941a5a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087ef01c610bd6f093fd781da087b99453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da473ba74ed1bffeedc92d12a416f23454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0451e67f3d7beb6dd0b8baf2e9f66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc737822d1f796bf8c8e678090d9aaa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48ce3242b9502959423f12d462cbea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1869d9f84dcb0d13cbce7b6934e2e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dc8d368d51f25dca6d2c0dd1ec3de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651d50873d4878aca7c9a526cb194d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1eb47dcad3d5bf1b34b1712044433461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72ddd107e317224d01796220e6869c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a21cdae792b719a87fb9ff0e647d66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a954c0a1d366a3774e7b2f99dc93e76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4f3cb783ea5ade45a071be9dca84f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85873323774c5becac099d10ada6dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded8e1b68e3498fd2c5676569bc23aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c8f39cada6dee3e1a64250e2f3c0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad022fd4f91062e1c3526b33a88f6e16469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa274a6c539f31681f38e3fec2d63e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b36b7bad8533ce693002e0bdf0b5bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f314b2b06490a21211565cefb32d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebddc1c41378beb165e6f007c65407473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e8723a9cf7fa3f4376697975c766c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10402315f092934b1004d180bb0130475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f2ab4c69a1e1b1d15b865d73dc8cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b53ab3774ace113b99d461d65af5ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007be003a8d96f956a85df8773bab4cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea4b06d8952740a87271ca271ef627479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e9d708981b9887f9aa9bcdaa256fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a51031d5327678fa4d0c2839ba844b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c44abba2aa256c08bda591c91af342482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640561b9b116c76a314ac95da8f466a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bcf1ec85fb7ae838eb650615dd2d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87e0d122e48f9d16790bd16128039f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b71f0bb8644e33f4780112552ad31a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e617d070a052b74bccbd267922b53e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197a49d4e0eedd1e8764c0883cd2417488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ac1c07c42005397857d410d1f833e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3b1a9966c9c888884326ac49119f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54739be727dd451e7e67ac6485b096c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1953a57f93c9c9c3f16a60820c4e4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e13fb00f357f8fd40a42f8a8b0dba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca2c0b76ed0d587756db25c451309b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476f2a70e0f66951ae61be616e392d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031703146938da198e3e7f3a5c3f24f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262ab26e851ce3c0c1c2bef05b70f61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7a171542fcd11a1f1d0ea24445167498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa48fd94c8b32216912ca92db44149d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088f5eee764d363e571a79e6d4b2e11500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4caa99d7516ea232d455c94aaab283501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55d31162e1e61f6c80c437f2f8a583502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afb463dc43ec2c5a92ec2964523b91503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1ee9f557c6cdc1d7eadd928e5abdc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db23e9e758e6b53362cc49d947deafc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d3c1caa9d5fd386bff161a25f59af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be715805dce5fc0d51c1e44ffdce36ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa6a64bff6429fb72fd7fc498d09d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689672d6849fd18c2c7216577711a1b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf275d84afc8893637a99805230c6eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7be16711b1fc9df35a0e445400ec5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ecceedc4d5e6f44e72331eb84d44e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707aed31feb9f039a9ea0c2f2c01ab4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a5450fdc4cf49c8e8bbcf9a7a25ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14cd778702bf2a03b893494d617efd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03f0bfb434768af385e397008ae74f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd781a790ec9959ca13cd487bc86ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed9b8f267b09c4d59af565a66fe0a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb6f6ec3c92a6e3c64865048ac418a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb549bcac1bd910800da22ca64ff1704520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ded9bbe9bed694fae2e46c82b952f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2029f5ed0f8ce1c11d9a12cb3006ba0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da947e571b07e39c112d07dbfb8ed8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc198e0475fcecdbddab6c95ee17f47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c66e2aa3e32441d5260b679cc4eb3b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cabd80c00c0155506527eaa292539526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ab3ee76fdfb10aa865aa4b288ccdd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220a872797bbec075257dd570b4755c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397ed4dfc71b875ba8fca8fee5b991d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37520385b279f3d2172aeb48f80154ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ac27baca1a2be2f5fdfa8c815f69b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd61f3a09fee9201f9bc978d4f4fc6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fb44009c7b301928adc947f0b81bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0d3b96e5ee5725cfb992fae36179b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3eeba3aca587cbdf1b44a4f80af27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28189809029f169f030b3316798fdfa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792e348eca3558896ade2947a971571537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d57c1ccc0c0ea85f5abdf8e7ed3417538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d4e0108afc8c8e569fe95a0cb6ab0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a78e9b19b7243d0297ac76825cbb54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d08bb6c50378ba71d4fc3fae2eff1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499af6ecb3fc392c9187a82282e93924542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fb8378085b3e6b2c326291da37b93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad03a3d5c93e3dd97ee45b0c24d5f51544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97d2cd81c7ff5c2155ad9eaa74565e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887130f7a57f0219ac160edd979d713546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e5ef7771ecde230cf3aca702ac767547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e51f8bb5acf4ce925b434c65e74e4c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08edd1e267387c399aceb9127d6df57549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b1c54df04ec89a5f1f7c8f9058331550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87daecc4ec05cca1d4b87d39976e9113551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2667f94c8a3ebf920b623c47bd4568552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee185908ce306864fa0eb7735f497b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e019e3a5517d816ede7ba1148957d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005b250517acfe8731d0c434a91a434555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b04a63dbc0c7d5e62b484b6bae37e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c765f0fb273c45bc47c519689c8a8e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de55f106fd346a1ed43f4fa869aa43c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd937fd1bc04a8e791a43da84cfe733559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485922d98aa255c78cb01ca317b84019560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638e24e16b6d9f12b3d4a26263a4614561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68313f5264972ef7a070032d8e007d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1194e26afff8a133857531885a3ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b186a76be795f26e2cf32c51b5585564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b8b2bdc49741efab7d7bf1ab9c118565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39aa2600b817300e58bc02a6f20d19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50419c38029063da349b9c2cbdaba4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568b35ebc8dd222b2298eeed838bd04568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb6bf38c6864b29b50a566c2cea68e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a1bce012e11e805e536f84dc6f5d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0c7cc974fc6bddd45ee81aa4af0b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148760e5875c43c558e7f556fd21c08572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a588474c6bddc1d3a9c9a948fb2abe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070ac6bb0536c7248f4ec86acf70d3e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb0d309ea741012f047069f5929991575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e7340b50491e24816eda74e9fd64a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62db89003889e5a77cd6774b1b70030577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1edb61b3442dfe14527d13656cd54f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea148a55ca952fb166f709a93bb013579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e344d316effe732ee4ac5aa2eef042d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6165fab0a2ee16675b6eb0dbe5ad642581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b57af8038272d1ffd1360c0aa07c4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b830217a3b0ae42e50219b25fea1149583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f419a42b2e8ed0bfedfa717368ecf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c415e6cf9fceab3b977657e26fcd74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce11dcfc6c041c80b8fd667289bbe2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be033f4ddf864d5dfb790fe2dce955587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85faf15e941fb6b603e9ce5e8a6dc5d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743e903d75156ad2ec656c8c84ee637589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0531efb4dc759624ee75bdd0018ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b903463b7261c845df236a4afb7fe0d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aab43feed9a086539f28f31c65d3a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e646b235edadaca54f3b0aa230dbbd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a1a4374ebb6dba70d3d8ff5b3e100594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e39dc835d2d7a960eab077cb6c4ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47405001b3279f090853fed310cc1d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97324d6e27e6a4f642b1168108009b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c08a0baa33d0be073798cb1a006b33598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1670cbad4328f70bf6ef778019084599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df904c6dc1ad22f2d0c6613b67658f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0dd01985e14f2fe6034df153141f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c28d1310ba8a1f0df0d5fe78b23d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d66e236a22a30f84611ea599a8d053603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99abf4b981d3f746285dd9929254f9f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb857c15c18e688a083ad5d2f0f104605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05087b347c342d6430d58aad0eca37606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8a278b9ac0a01b1cc9c94791d342f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0916438b67e8719de4e5fdcfc97d3f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6491fc4de5e478870868623a2bce8e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d270546e6be7e4b4f88cc63eec9a0b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952a5944d08538e65a6a7f4b87de838611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516b22f543cc316fbc4422522d8f691612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278877e544e88f2b1e4bc28a9d93caa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de74a3633f469c330f56f2caf9b1618614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97affa013dd221f1c23f935b4fa15600615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c2eb1240a0a90dd371a8bc853582a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45217a9d9e05db3aa7f1264aa1baa064617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbea3b14fc295970100bfa08e11b18e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f4106596856bcec56db49f9e2abc9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04137f350cea5b2896af73b07db2c57c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90963f22f55c494ccbfa783a75f0a27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0864d7e86210f50c1a7e96a3713773622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb2a07cc8fefc9be12c32991ef7535623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16737a65157ea30e5d54b28d0ade09c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566b13d97441921496dcbe8b1af234b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26565b7d48eacba5bc792a55602f163626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62283f51246e65d589b7dbc108e93eff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee488876e3fd6c03564a591fdd84e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9699fcad8e7711adeb5b2696352b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c96b95da35ce00d168d1f75498149630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076203830d1de476bc2a58b2d379215b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67bfd581f0f58e96ce007a1c9b2856632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1af285e3a6d941da2ba08fbe135a2e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca7a90e0092f5559f1572a2ee265ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362aee54951846dd1286b9106536728635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f0a064610710649a08cf6d8a25c54636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20316d2bea5b14568ebbe3b4b7a3c490637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c43c2a45338868733e12596904fa0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ff574663c746f6be764418e1bb685639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03919378975c7d10824dc8db56609a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2724588b9d8967d2a42eee491f946c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfe26d3666113c8fef89b0d0f0d034642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ae511658c958cfc56a7b1ae456410643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb63473df19fe6512ed5cbcd02d06d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458322cf473ed00629d766542e472726645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e4bbaf9f19f0d05ef81214f81696b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6b3b1936260fabafc68c4b3984faf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f2605b342d31750ccd4230fdafdb7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00e095aadf7bd4d8689568ecae8f40649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac555e99f83f233dc5527326a7f9ff07650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4f0c033d7baa0d81cbe97ffacf082651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807eac395c6c2b8747cff3f86d19e94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc55ca6c9fed9e2a87711f597d2712653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aa8c2fb2ba24fa1264de62140dbae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed2339adf7032a842d1acea2d13597655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270039c1d2b875cc5e35b280487ba4e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714b3836243c8c60532c8b338242b62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468408665301f91ba61f73bd1aaf66d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ea81981ac45cb863be9f3eed67225659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5b40350ec7434d166897e2572cc38660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840140ebcc6471c413d9b071c277aae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7c4351b7c35202922493f00e4fec8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160e03de54816316c0f26083f7fd939663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac40e4e02bb2da0d074309d61c1056a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e180242c89da190f81dcdc0dc25a022665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425cc0fe371381f91965785ac40d221666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a5b6c3ed981773d4636ce010e8615667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8178f927108d2f6926ed8cf8a1ea26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86745594223039e725eeb6fae6ab6426669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4e5ae16aecc3c8fc4d6c50b2dbbfb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf6a00273493c1e79be3c961d00aea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ab7f113eab3899cdb74cc06b0674c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972f2c5632086f33815cd5765ed4300673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e02b9e2e6d2dce24a30c4c0824e3b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddebb6680466f4e91a461ffa3c0df69675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467c0ba11f94ad72045a39e327f1093676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72371c07f85c6c82db391a625d7f5a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba44705068d85c2a6f08a7afc556bc1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb954c6db773658bba51c8791b87686b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca75a72d6c5ca7394fcda58393f1717680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047025088446365a1777ed28b9eb8bb7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237387aa91b550d03ea34c2a794c220d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13e8c13c60edbfdb7a3b4edaa9ba22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f4631cabd8f70b035b4774073f4c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647b8eeda5dac5232e48be8b27c7823685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e770d69f99335a07b3075564c2d01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495431d148d1e830020e7cbfd1ef5de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f23bbc91a217d98d6fef4bab48110688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8dfa945bbecc032e3b7c890097cf9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cea2118112b7d12b04d6a86775c6c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6607ae32b998f188aa523141db4ca8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666a8ae4df1e3c1ceae05a3ffdaa4e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed789b33c925427726d87fd0a8612f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d56fd971de34d8d3a8af0c01daa94694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61ac5317be98827687dcec5e02b181695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f30a07e95b585fe536cdeb3518ea37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9ab6fab36749fb81870d0641b981e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbd5c634bd034f495df938e4cd164b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6d2b3a1d7ab3a6823200f15b579ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c84d592c7970dc96013123fabd5981700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fef6566fa8dc81e6609cba6954136701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dcc4423af3e7a40471d3aadca0bfe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e856ccab87c53adf58fb69d8a4ab7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16227de7157036de4d4037d1147cb3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88019a25d13ce79c3575ebfa5a6d237705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1255da239312ccd2a70680e463d6c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b3b0cf96a51ac25bd9792f46b487f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7017754dc7feaf9f79c237f2238a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1bcb6ff924bbe16c1be5bbaa66379709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b341d6d72bd9e25ec81c20772868a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3990dc281e8b99f8a3561e780f811a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980dc6c21fbcfb78b1b31ce986a1e56712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d48069363240a159683283885dd580713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed77d1eac9f5f28d23a609af53ca12714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861e8e7dedeb9c9a977403934d1b484715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681661a7662ac713f4362128e0abd90716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3de806d28487f019a0bea37c3d979717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08db469ce78f80098da9015c9c46c96718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aa596ab6f43ecf223372950c0e020719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc85c8763869152a5cf1270e8cdc9f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af79ae25a50c58260d1e80e0d7d028721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e08edf4706102ba6d229603495e8b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecf9574f40500eb8e2842681b4659e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fee634d5c4d7e0ca3f2890ad28466724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b13e458297e1f3e748f502e18e2de7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc81658f32f5c9d456f8ee1d8c9553726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a478350f67b3837b5a0447534a769b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4211056f537b6eb5b6d7140903e17728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea8839f247f0c2e54ac972eb2ba081729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d779d0821a2607019cdece890ef9963730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfa1b45a869030a66e9da661d209cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0000de3342367f1cc621c36272cc9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f881c54bfae06bb58c15aeee0472327733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032970edaa963335790d2573daddd1db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4278bf1ddb42753ac3b62b504293299735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381410b9130e2977045faac86898cca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1aa4b238984adcb03bcc4aadc320f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b924bde1900d2d893989665ddfa3630738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39bda19e6de27005bab01626f2e6fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4523d0fb2efae797ab3e55cb2dd34c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1777e50f563905576db35fbabb7641741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60c0c783539dee118598b92f5b2c36742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5aea20b344d04c75a72d75cd640a3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b626e2c3f664840922734a334dc0a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5ef592077bc39298f6388a293fd22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404637edaf5157bdbfadd1ef24e23c44746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7bdc3602adbbb6fc106e12f81f3f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93725f0eb120b211125e35d89e2b9487748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aa4354ddea2a03f312c3c691d3aae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44509458b03c65cb105f4876ecb6335d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dd2028ae5ce52e7dee1d6f4044788751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a53f28ad4edf011c987c05f114d2d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5cc37f5a8002067926bdae7ae4391753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab204460ffe1bf12175018acdd318d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fab2073ab53fe5ca0a0bce93a25bc2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b439bf2cdcec061a248a5183199fa2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1311e89cbfa98e43ffb9decafb3ee5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98fe3f8f3eab8607177ecfbeec547a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d257a852bac3090ee639952781dbae759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ced60096dc5feee194e479298d08e5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb56a433ff120620434d34292ded9a6761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5f42aa2d075ee676b315a5365912e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82a65368e1bb2cb5ecab9e1b2ca1aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08625dd72d2c49da5882e1cd3461aa333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a7a3a36ed311818a0b8f920bd0a524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44fc110f55a01275bf8b096c0e83bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf200d03a4bfcff22b96360b846cb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb35a6b91cfc697578a29161ca8b97e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd647dec3f5f8a0171e17d33ff7c5c518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7fa615316303b57f15408c306888e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2fef73bc80a78673b15a6512e4c1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33187820f777eb972a5038bad24c10611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94bc2d29ffc94e06a5873bdf7eeb9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff1073ecec728fe759d1f5f8eb1f8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b85566498f5b29b0c2ba44102707814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78700d3d9507735d88aff676981b1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b4637b75d6076b151cf3083c8b5b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cea7d9e7a6062067cdc9b2d043491d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd33d3430d2249ba4965d7fbd88bdb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1e479f6b3c534266466d04ef0d42319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81094c5c64790a700db0e7e8fd3c828c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e40f241057cd182d4ba30e1228a44121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b000ad2042601fd57f752b4111a9b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a43078c9eb9032614383c98553adcd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cebeef55f2177dc6d2e02f799747a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0fbb59dc72d3bcdc8fa8e3f720b6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e917696239509dbe3dbc73324e9bb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c21bbf05a7ffa9bffa19b6068ff0db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc674925ae6f6228bad81c2ca0a3adb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02008893597f45cb629237af5c053edb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a704f1250898e5465e213c456ab6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5150e21e3d024ceb687e9c604b666e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a067dedb7e12d7bdf78290c9527fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf3d28270a6339def91b7c285ef83433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05574208d44bae189c9cf47ec1900034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3976eb673cb196b8a6962db9a83b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cb6840b6b4c168e8623ac9d5e4f6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f246bd2bb0c4df95544905177e74b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7d5f524e6f3047af4c54f4352784838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96406ee3b71dae4a298da2107a8a67ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb735588e3adcecff66e5f4999793d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c322be800e66091ec008619554176341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f1fc3ccef4a878200cf6a2d39764442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a77825f38cb7dfb65d1ded640963643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af2bca8ea3538cc8c97090b8d39c2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df84aec8db3e346a3b53db7aba3be745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4210688d132e77f53d32d98c87d2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fe5a595512fa0b86ddb739834d00047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f3364a2d3ae593686f00010b8fcb748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d196d0c56de4e629cdf0ce8302bccd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54335291fd86d27de1cf0650ab044a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7388e1045492e00aee3f39be3e8a7c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa184b5f2405f973435d7f7a504c5d7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577aadd95cef33af2cbe561a4f22ccc453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adf1e14559c9f7d3a8c0e1434eb40d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91758afe44d69618187a5a464d5d16055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6ab428556890594ff3f54a53dc17156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75290921258bf21479c1d008ba01a82957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86d68dce00652a2532f4be09bb893f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57f87374552302e08fbc626b003e1259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0774c751823e1b34ea9ab415b4ee060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279cd1f3f1c45e48e12d15241f6734a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d34c4c0eba4e60ab75cf6e279c78762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e92565a656577280e936e8895029f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0bea729813fc2ccaf8c02dc50c2ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba4d340272c22d8174af2cf0cd808865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79e1d9587ffa77f5d0005fc163986866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2102fea574f5594ea9f5c8b61888367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b397a5d832eaf46200cee7674bf52b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0c0163bbaf8aacd674c5d67af982069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0de8a81a258fb6e488438598cd4b6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11b05eac9ea336935502f66da9dfe771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78233d16318c534f6329c8df7aa86ab472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce66e67149b505b69b413e8adbb7b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b61d0cb7cde6d0c3496d29a71a966474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee398873f3c7fc88355615fccdc1b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5851a2c7fa864939ab8e4d3e48452a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2852a90779a3e82af9cdba9b6a733a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853ab4b6ff300d56ab63ea16f82059978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cc5a418cac238be234c667f16b59479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f842005ac072dbd293232963c0aef4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccea4a9e26cb2bd2a4ce199d24955181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4b324e690b64000863067d731382b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39716704ca475c1397e207474de7621183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed05713682672056464b62f3cd34cfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8e516f3af9c2fd9acd6d8202ac69785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393a42c85964e14df9c109b7d2d56ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8390b29608ffe6fcb8b4160bdfcb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcc83511f5934df9a62a458cb1290c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b88b5ecd719e82a68fb82b9cc758789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c4a4de890e2812f982431c9c5239e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b044e86f7e5924ea70b6480b1fd151891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bedc05fe9658618d71ecedd56e32f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7f3e61e2731aca287441f0d767a3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb52df78af868cc620daaa4cf8c86594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08314b137e5ed25e56eabe2084fef295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054ab6e03fcb97e9a265e7c22d9d4df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7aa85edaee6e8a30ece9099ee94ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59fc04572a47ad7c0b7f295f32811d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87248fce8e48dfcd8c1e8e717362ec199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e28158557316f753cba7c1126ac41f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbc80148240bc24ad5ddf7fcaf9760101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d60909c89709595bb55ad5f5dbb4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d14ef97fe323636fee2f2de7dbef80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741187f60f836c49930b5eb7665d4ff0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a507b604093f5c9bc4576726fbf1b05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900186b2ceae8e1961862a19b17c932106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577725676d111e8135e1b77445ecf17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9e5235e25ee19014e221857b9fea8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6e9ee63daab2653df46c371d815e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53356fae391dde25870eb4f0d120bc3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4cb4da86bde2e306baf032351c50a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6252c9d6ca0a4bd9ec3c8b5dcbb76c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9444145d76d8146ae62439519db1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7095630dccf81551bb4c69f276ab663114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a77f0ae9a45c3c6cbd1258c2efaa3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ecd6d17cc5b9838b4fac912697253116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41548a6d3fa4694af6f770900d364d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19cda3711f51826799cd1ecddaf206118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab354542b60bc82ae4d2d708b5bce8f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e491a7a7ad85cccea383f529309837120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bed4b205dcd1fa0716f3d83436b955121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8bae694191f2b09db19943c57955b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707a9c77aa9cf37ff3372de552b0703123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b06973183ed66782d6389c3e207d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f4cb5d326aa036449b8a1a61e1fe1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484cae7bda95f4da9c25023c6b0ed4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a2eeccda8799114fbd87ec58343c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc185ec33e3de75f792fabf02cf3977128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b51ab59548c55cb7ae07f7d44583c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b202b023f2b637848bdd8867423409130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf595e8be5f628fbd07f7cfab51fd11b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343df37e23890ba89f01725e47b5c500132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470e61166f59986627ac769c0cd4428133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8b781876e85e2e303e635bac5cf19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b058d366f871e70eda89d80d066748135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4c0e27dd66225b8e72d49628c6f96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594794768829a56eb267caff98197297137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6436e9eeb90b17f3da6ef633ebd70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cbf03646513c9e0279ccd296a6641139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0042aa29530dab936b0ff1844bbf81b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d34ebc6f86ec015d8d187b1c9f3ab8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589eacc0f4472e6c3480ad52a5fdd63c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34323a93b06485fca5cf497de131fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60430dfe0d6951cccd9f67ec821a90b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c79c0d6a3096b40e8c9ca68448d96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee1e62dab71506f20b0b5d90547e94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6fe4f78f6ea7556f295664af73000147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583ef507d07c39ee4978d33c3261271148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf78cd50e524c2e923ea1d65c038cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd1611ab267f5a7a9a70bf6d98a5f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22f991e49cd9d6c3e53c3da891d85a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46679e823447c5b558820696e26b17a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5db7cce19b968acea1f977ed784b6a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89855b45a6ce51dec2af0adce8d87b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d64614b2a0bc0963e6e2edd49d85b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63003f28e0d76bfc25ec824dd294b17e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ebbe925622f3e2fc3c45dd5c30857157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754e3f0b06ebaacf530e3e93be98399158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef81a3d2200edc06037e6d250105e80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f3fa09d1628b73a19133fb782207a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82429fd9147a884c90bc3ead7f437797161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a863d08ce8acdbe1b8bda68b768094162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ce7082a36e04f65462b48b9e06acf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0941798e6ef4510c940318649a0442c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e40a1c2bba35732eee22e5144921eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bbfa279d1bf67d32dc44a51fd1d74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f0bfa7c0686d235a02b3ce9c876a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b081ebaedd6a8f91179a90bf20deb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714b6feebc541be47a91d2012e55234169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6daa867ac443d1bce5744a6011058c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be654cde01d93c86d87fb20cb0f55c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a16e35874575da0995944317d83516172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50ad6ea7db7e26d940a999c3e4769c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5aaab4cdb82a4a951a9b3ac8dfe56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2373afe068af5a712a29ef148bd385b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb47b5fa0ec469d0670c786c6e0ca4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d6be4df1843b46eaeb7b9b17bcdee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78965b0443542f9e106f99cbc2e7a198178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cb6ea60a85c7e3d9aef8d7af45d44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151191776eee1b69fa99e296c5985ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62aca074032bb08d4a0afbd348e2c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044b0da191631a8421d7d743b33ddfc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c5dac4e7afd9e2bfbe0e190458d55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b88d266f91d09bcb3f740e89dace83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c7a53c11f6e33df06293fc1717d07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc64ad19dd9be6804814e9a0efdc272186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194a33864d903263af4ceff7fc5700c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef732dc0967f728e99b4147b8d4e2e04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace8ebcc6fc2d2eea868a5dc5c2d3a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d6d0e6aac1f410ea5414782ef98eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b79b3ec7c9eb9a2c554f07d06f06aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbec66fb8adcdcf0240deefeb31b90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336db9c0c3cd3ae3b5e787e71040f012193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f14c1eb7774372762d4bb2ae51d8c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4ce5aeee94d9cc73be805540c0ce9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19149071f2dc1418a0a5bc5044d64b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a2573d67c0621680a9a2050b8698a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a70be4dbdd735f7b1e91b8b00b0ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae68f1ad028b7cc54224e73780880af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e958f805258eb0920011f835b63289200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f80b727818e4b2b0868410b59a8ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531f73aaafe374851e849a08f7ae900202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9095a9dc5ae39abdba287ccd5efc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506068c2a538960c008614e6b6de941204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ab71888ed15cb95a34aa58a0405ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a98164010a971bab039a1fe77c3515206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bd9acc26ff7a9bcca74fee71eee37207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802860dce4b51360f39590b9eb14378208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362222c25a37ca58320dc5acc8bd7c25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b359b442ebb873cd157fe6087e8308210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6b0b441ff9acc253b48f75437a141211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e295a0f281fdc9373dc65c78d6ef18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2ff2b22c843a55d59117357089f3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57120745cf26fc63678d4aac97b9ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2302a3d4533b1e68105372dcd5b3e08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818ca32cf5d80fff3ca8c5da8917456216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc26a4ffaf6d95dbf3289b20689487217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4f6b7f8c122a94980fa78cf3cd7b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad3def4a7f40419a882020addb8c17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96899d14b21e0d7f66e3b583de5a0aa5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736b113633002f101cf2e57cfda69f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863507adde010e729eda484e846d712222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fa1684ae576463e62ab80db8dbe8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac25a1e2dec1ca35e1c56d0fba829f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b26c279115cc65d09d7499c1fdfa53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9114a5b410b9bb776c2661d480cbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69552ad325e2da93cc210106e615894227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f07a47dd16ab0b220cb0cff6b0934a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988210d7137d9249ed1386f62f2a6af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefeaa84a39d3da273639523e7996f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21912cd21c6b4c692e56decce3ab10b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4766187f60eb31e061bd2258bfc57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491d72c0c63b365e742793602171bf8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcae62c96083cca11ff4d3bc6096657234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430f3fea18ae06b5c522d3fcc203cf0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad417cb491a0134922fe393b041646d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531ff59d0925fc990e34dd7c38c03ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ec9e0e0e8f73eee1d974c2f7b2246238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee11a902a386d2c40269277e01f030f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9db4abe28bc6ba9d07b61039c3b48d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0e832b307e47cdcb2255adcb7661a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd8b6dd6ca5944e4aae05f12ef2acb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf3244e8d88f26684d175d76c0ca4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dfdb92738cd80c5e58f9195adfced244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83035b1674cedd995249243a383087245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f72e9c710abbb18f591622ebf2420246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88151f84f6b3aae09a3c2e3d3aa994247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10039d393b6162b46dca52af5e63e9cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c765c3930c79072250df7cb2c84e56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a2a272e9d2916933847593796c7e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0604f67f0cef64a9500386ebe1cc2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa568dcaf254128c8d7089d85eba52a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e15edb6cc141a9f8fe97cd1c5be0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030f3ff8547335b0b886f81462ba511254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a2dd993cf178a859dc268e1d01ab4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbea989e6dcd9f1a1a55e326f24615256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725aa2c584737cadcef0a4664428b1e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca2e8511389c0d35c557d68aea8bc0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b82fca94dce96e03123d831db4abd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023ecedf734e540fefdd5f46d263135260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619922f839c36bfc4642ff41f07245d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9df33b297ad6349750cf02ea545ff8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c014d86fc236f1a0120f6400f6589b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc1b081bbd470a8c55b9c0b54cb779264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb01d41f1b784153f4cbe7c492b6d9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871512fb59fb8ef1ab422a0d57a3067266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cea0206c62e0fb3007bbca8525e1c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de64b027a411fda394630dd7d2fa1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ea82d54271e4e74311993d5ca52c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffe8db901491062af6fd6888852a18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6958af98df1d7fbe595ad8a9de6ed1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899349cd1428a5b0f1980554624c2a68272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fffaf851807924ac0244c674d37e4c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dd67443786c6964d1d1dc69759056274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494d14a6791bba82b0fc90081130174275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c0accd9fa640c1c5b6656ab4d7b78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269d60091ce707f4c1bb2a86eacecc5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f0384842abfcd743841cae612a1d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677faf842a147464f804ed50d2acb31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca8782cf77efe590749d19a1c5e72a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743500b9b4a92eb9135ed4ee4afcdda5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab80abde3ce0d71fc95c5d38b80c636282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406487c53f21f00c498694dc281bb8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791919eda31a46e52f0ed673643eafff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b36cd4819afc97991b00942f872ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388965d50149c11f6edbe4c30a00788d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9112c11046b2caef2e2e1ee2c2d0292287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b37fbd5a534cd58c8d67ae8ae2f98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721dbaff3bd51cad9f98549acc937a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978b20a586daac25ed8f831c9900972290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92cd31ec414fc12bc3911a382c0002291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089dba005ce5d71b2b49af20c5a2345292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca12888dd665bc0e008d23438a2794c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae84f04a166df77c938fd6e1242c8c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4630dcc117cc1d4959664a5168ee947295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc01d91e4e2075058087daa0d0fca16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b75a81e21e93191d4be349dd9dd33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d220e8e3850309f735f552870128a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5074f907b2836083f277ba30b572f72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1d3adb4b9a72e15af65384833470f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab4e98685c3d265ec2cf88b225d9b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fe8d1aa2698895d5c0b5226cd8072302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f7f97e27aa3894c0764a15f9a39bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8376d87016ba4b8b511f55f903e41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720809c26255aca8f4140b5ba5f1713305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dab1d3047cc16480794ccb8a67878306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f42701eb69d3b77f21a625a718dfb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863929a282c63b7fab0d938e8b328d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d037d7729c12504bded85fb78d382eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bc16fdc5f36bb4d1d0f12cd585469310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b8d17f9c3254e620ae3117601e545311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c823b5125a966e296a64a324a788ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cad9daa473a23838153883eb8ad23c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c02fdbd9ee67fefe295f54a7c32a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63e8df6c1cd0218dfaf16e8121dfa2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2faf86891dfb6f25c04c677d2b029c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedf0405692ddd205aef338cc699fbf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcb8a96a8e4849d994c72bb70b38fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520da7df83d43a8420863ff85b1438b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac515e785c2b85244bf751f7587b6d0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f8f1eb1bc74681ae9133d665aec49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d7d4c7e089c0ecc5e1c35559a24b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4ba2c3b704d9c6f3996a5dd801494323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480376216c64837cf12046ccadd1d02324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c712cd76cb011d110922735bc42d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382157d622e906772a86b6da2b10a924326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8072a7947d0be318016d8f8c2e8f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0ab211f2d7dac198be14df6d20983328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923539aac4055b83e9ba56a1ca6a354329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d72e29d6737ac471cf60df253dcbdd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58727aa4a62d2080508ffe42089de6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554efa6284a86c72b3353ff4200f6664332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9f7b5e93e57132c794471c05bf94e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4459ad0973e990b5950a1cb5b56a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a564a6313a91faefdf4744b1989783335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471301982d10bf8097a18a061f93c70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec1cee3bd8893889915cfa3bf968b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844c17368e6370a755a949491af088f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f61a69e44a9f4f0779cafac7b209b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e82be88ddf858242b34021433807d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81650072d33237ef25cdb23dfeb4d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894efbedbeacca22c40d75aad3faa32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f48f7af4fe6bdbea19d32b9c95a0c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff3e178ee311d1b8dceabff21513a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563d219f2f465f8ffaef529b59c154b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c817e6e824489bbfe8b1aa58632f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c05d86dbdaa94a4f198dd4311f7bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac974c03c09851ed3d081a08f5cd5af3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ce0a2821908941d6e83f25ff751c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dc0cc8fe41e09c866f72f99fad98f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8be036268ffcbf3d3082da081079a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74bbd0b34520a415d4a2d50f528662352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b42c029616eeaadee80e5429dc90b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712d03c2dfe6dae234a37832241c299354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa50fcb6cb5c06203e11073f74ebde355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524200966a2cf2e030218021e122985356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de31f065dd6e5d1f7c817f45f95662f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855b6658a4fd67faa4566ff9fb21aa7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6377b90b0c9a951cf1c4c2c033c6013359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfcab981dbf717056cfd1ce3e20cdb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182ba13abda00a2e791f7b55fcf0cdd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974475ad720d44fd34a2ab2bb86e682362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9073984c32432ea26d2126d8698de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f1f69c89080a33443db9f5cbf761e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cdf8e3480dcbe55e9e70cdbc52aad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a415fbf2d806775284e9f194ae988366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5ef3764b513c34c9247adc766643e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e094db888f8de92bc6884de801fa6f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218eb74d2ab71d8f3629896633d4b21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16f534ffc59824f2bf2eea967e1396370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd7986a8af91ba9cf635ae20eeb48d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd90bea5123344be36d4723c1dd366372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb4ccd3582c859acf72ee6727ffc06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da62dd1a1b42c532539a8ceeadef04374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1445b5f5a3675bf165501bb56b0144a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f63b86283351b66fc09ec278c02719376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681901ce621721ea0da43f4acd4a1365377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf3fff11d65b41323b9113bddf61c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42cb59a9a996f4676f96c6ca0ed598379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e486326022532a95ba4a3d23139e10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47750b2226de1522cc8b826fdb6a1020381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a441f69f22d4010667ddb7f2e0273382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2a4f5ceed58340368e98a9651a059383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a432050f245137cfc920b7c0d67d32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df508c564eebba4008c8b74f5c3b12cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f186a3795efd0103dde3ecaa2979ef8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6df5497177883a27dcbc1b4f9a1e0b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557df95e15f280244ae3937ccaaf10c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3a675412756b1f04379909251d6f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38283c7a84960c7fef195f18b0b7901390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2112de8aec32462e81093b7a64f9ef9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a57ebacced804663e5453ad5f7e02d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea46d9d71a3cd3ae76386b988d48c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec2fde373b462c6a805104cb55e3ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308a4e3dcb423c61287d17da685b861395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa664d714f6de987504083699f63fbf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca73ae44a1f9bf5eb8133fdc8df940d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ed1c85ba317022be3d2cbf05ed099398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7727842f0ca7eca83ebd76953b0a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537ed09fea341637628400b3a75ceeb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788c7abd516b7c6a1931bcff5dde0d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326f99132333d64727fe9bcb5e3d36a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c88693cdb38435e9791808428875b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895fe4f5f3285a36aa8502805aad89a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbeacf8a7153b3637ed30e19e32078405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a6f32ba2d01969906ac17b390b0e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52584b93f083edd47caf33148acd4125407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8100dbccf7a9d7a284ad4f269e1b14408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae0057970c9b500ffa7b1ca9c7dbc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01933faba44494be2efacf0ed7098e41410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d72887a0b51cc2f595f2bafbd6eb0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a0c2079c3acfdb8dbf41499b5b7b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7a0f763cdd57d2d69c64565d64112413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0e7f37c02deb52185ddee51f8ccee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b38d9d761f738686acf3d488a7aa9e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7adb0878fc7cba69d7f91e05c39beb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfab0432c917aca4211ec41454a282417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599c81147ec597f1e8a0be6f0691d5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4336d29e4265e33106fe1c06e08668419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e0a4f42e416bd695a2823f92afd08420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593108cc91a324fa57fb02caaee1d37b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e6dc9a17b166bb85041818a1fc149422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd83a8aa3caedfa0e6eeea96c5676b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa42287296d8928fb61dc3ed270c52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b595a0f7a0df5c938623bde7cbce57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61d4bde11fd7b20a97063f2424c1ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa02bfb88448084323956611ec9a76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6146365017e5b18bfb3cdfc97ad68d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cd5a23e676eef09be82874a7e6009429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e610692e0ecf8fb32f3012c8d93741430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6ac0c2a339fd5247ea99bfe2758ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390430f56d22f434c145c4ccab22eaf3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32539717b2fe09ab6999c5a011c64967433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce494dcf266fdde96ce4a121db9dc89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afca996644c8f7d1df5ec30f7943d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafe26bb7de775f7088a15324b58a5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc31b7bc30f16a1dea24bd750027789437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbab4c19fc22b289630a060df0b11e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbc98388df65e17093d6870e23c527439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4200a4e10443de6e128c56250f901a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a41ce25bd3eae8d37ae716ac204a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb4445c26b6855e8834797c57e7da7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c4ec64572cc2d55f291e9b43b517a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807efaaa510860ef66efd61a26c1dda4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c387afa57fb8ab30c4d407c15ce64445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044bf1ef6def2466ce6f0da08039bba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54c715fe567f45d9e9782f76c34086447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e440d3b11c0008c5e311bffccb5c77448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e2d55ca061123ba6757893df039b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58709c694af232d22e74bdd6d21b5084450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f68fcf97cbb90d48dfc306b66318fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba78e787c7e7c90db59b2f8fdb481b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2349103c4630f668a05a7936655569453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7070bdb2b74e8f92ca85a3a2d08ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df24cbb95f8c3d88eac6dabc83148e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c445adc3fece5c9c8f958e0eec9f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e12f54c4f5ef30c944deed1de3c74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809b05f6b6b220195c13bf4197ae435458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546371b900fa4f2657e90da0eed9641459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7848d834075820e057e80189ff01f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd96a15c012f645d4b37a59f71b25a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ecce00cf84220b9506a6a5823ed1b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb687e4e32db19744e853517f28ce176463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a06255d331071a011f541972c8214464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0b89426aef61aede419e9c323c626465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93c258241184849b1e99e636d8c648466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac24a59e5fc28581d71a509dfcc2372467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dd1adf9176f76227971047874ec20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41248d76bac6e85ce95d1c7e1739d265469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f0ec8f4403a1b93f92093f29bc276470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdeb104b59b3890d46b8c3be317b1d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ce385842103795d0657810d6ceb0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d6b3c88f24dc2f398901cd96e963a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb188b35de9393135e44f52a9e0a0af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0aff8960e15fe243b937435e232e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d59ba34a48ae6e7f55169ccc37aead476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ff59cb27db74bc38527f3e19533ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4d6198a2da7691a2c234c6023a94d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf82324bcc37354ea22d193d2d9e2b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e6064e6342ab645108721d7883a4e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092aa96caba6d6af50f81571bb0584f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4f689d46f9dd53876bbc3cb775693482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964b65a634990f473724e955814d30d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe4abf043b47017017a69a3b2a94fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f62f03fcc0322fa6efd84c5905c77a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a6cd90b8204d6d050856ab216a993486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3988d16fa4a42ab1b931b6d0c8645f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219300f68b9abcd7de1b31d595a17af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58da49d941a281b4d9de4ca610a767489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe265f75f8d9e610298bbe296a4f25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bfece752b1ce065fba168c6873a06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872868a9896e736771cd984806ffd370492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21eb020568a39d7c061341577ea7afd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41402b504e9aa0c746220724efe51d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c1f45dfd6172336258b3dd94d660c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aaf6e6d1dd7697b32c10450f2f5dea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e4bf4829423d6e12386d4b8d095e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd7b9b564abce2d52ae2d21c7b0b84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe29c873b31aacfd524ab5a47377448499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175ea25e9e0982c0caa7bdab43ece1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35021ffc589cb9b98da77d5dbac8c363501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087876f85602df4662edfc6a8b6f507c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464680e34813bdde2ee71a8beeb727a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a975362d1b3ab64fabaa7ba01f216504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f4d6191c341ab6dad9b7bfe69402e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e934053e7098c935254708249a4a05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de87b83b68c77ba8123ad60e01384b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337406bc5348163747d412aee1362b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd7a644c610af059f6801e9e5583a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9e6d74e8211787bde87367c3fe7b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155af9948c3283056cd78563d6631dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a694f483108880976a606fa559149ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a42fc43ed52f896901977b96d4480513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def52f8932cb9044cd6f7670b0f7df13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85413a81373148dffda22071ffeb8f59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4c247feb7a5d2dfe26779a0f1b4d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f8fa41670285da4b165aa7dde8ffd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148486f6ea6e743031e7a8706267b1f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d0c41046dc8f5f151a4dfe739f6ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db107f5f3cb04d9a963d369d1b99cfc3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd9251614f9e8f9bc832a767b2fa82521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ffcb2b925cb92a7535a0b7fffc3d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29de817c1ed80160645ffd401d2314523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa215014246a48d172b5fa43d78af18524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a1af7c06bb9dd84fbcbef3ec11d20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4423dce423b7284fe860dec43a3f33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1ed2e8e0f3faf53882ff81d4dd7fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ec8998a9f507f4b1d09b777076404528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762c3ef1887146729873e1ea8b64ac2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372b574c433a2dc675962e89a99b534530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1df572d10f1b0fed9a95c10f550a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1879397188e3bcd7cf477f3aef5671532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe75378f2ff1a45b9ce831e6581926533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72e1014403304eb86bbd2df1e11ce9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd18046b82213fbb7703ec7bf89de7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7910556c552aff9dd0a704e1d997a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11deb1d34a2ef11b2479ff1d8da4728d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f28eb7abd89e566e169710f670ba92538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bd7bbfbef4db367a9d6dfc24df700539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04332bcf3bf86f78bcc953d478c3f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d6b471b923c6ad1abc31a4dcbc382541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e68d2789f105adc048a86d87e3a53542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7795d9fb004862f24119001c9bead543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a28dd457c2dde2cfb5c4633d93b142544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f36d354b4469f3b6f631febdd8d84b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fa6f53dc9658bcc5651a42f6a3790546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352df64cd2cdbab9bc73c5a535e1cdf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef63df34047d5fd3841337c32e213d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb538c1379a8ac009f25b1bbc2586a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bd5c31c3160eb918d1d4bbf4d3811550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff6abe1da1b4e0df028ab8fa4d8408551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7ae55d49ee1cf91a6bfade1b91a3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96778e4a4e238623195308a82cfa2e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f648538ef0bfcf663fe4cab31d3533554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd38166f1fc05bd74f4da2ad5feefc3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e34dd7e36ffedecfdf4b4fca2422e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801cf697a732e67457046ff4db8cbd0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621a6ac57f683b668c3d595ba29a0b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dc4f18b59b11f4d925d74014ead6f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd99caf7e3acc12bacbebfac4098122560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1fdb1f6bd769f46ded6781decd6e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570990f46d1deda90fa7b67c66336e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808784c27f9124c5eee3ce337470a8c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463c8491fdb8aaf80903576c65b3359564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ade84045b733ae6b9a283cd1ab8eab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6954ca14a566c5ebd420e17a02fb4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24d51ec4bc1fe724740f518e94a045567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa14eac8e8e950ac01aa8828d99f973568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4ec021f67921bb30959e650f76a06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84d692eb56420a3e12c6b63833474b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4748400770f96e912b598534d8eafb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7b1fc236f34f32b571c5e44b7f756572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ec78fcf3f928f1708cd1a265b8417573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee268f811ba77e16d59a18629265ece574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7663fb30ad287f19560aedc854900575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e6c28d1dea743fd18c461b51e45ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f3709b95078a7fbf5f626b23d107e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077901bb85e0152969d823a4a107066578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6aff00d0d089e1cc361b5a1c34bcc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f564bada96e1b1967a262c9fb87f94a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696aee7be2bf1f829a012a45cf03631581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a5f9f35ae018c6158303163d791ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc0e604a38af584700be3efbfde87f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66e7b0427cd42e8d22d772bace6eb9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654412457127db857fcb7be246aa91fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9c999858227c6e804ce36f0c8fe64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82971efb3e39b83052598496e7bc5f68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41ff017d2758bc8bc9b3e156768eb0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cf157c2e4cfdc23064e7da756888f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f9ea3f4b9d2b6d45c16fcfda8a1fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a3200ccba83b3520a0b61ee1fc921591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce6fe5574bfa9fa4e9389becc1fd3d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e518ce50cb35af40e208c6d70f0190593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a253d021af6d49bb0ab503795b290594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223fbbedb62e3adfe1d89d6160aeb7c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00280fd3e5ff690681933aa7733745e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf8c692a6e5a8ee6518de560534104597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc237600bf1888be3e45ab9933161ac3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1ce74e739e38961735c46158bfcec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401fd8e32517ebee631e8d4f2d372e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71affeec43918d86aa51c135ac1d753601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f93a44ee8a8f3b234de6110b78ec45602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e586ba9dd7d5bd47e0a822381b4a7ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c720684cd02f5db0bde86b6ef6ae39604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5ee4fb40c5de029fa842e466a423c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209884f4db13f2c5f1e55effc280bfd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e342c47cd636bbf33fa3e3023f8c84607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19811028045a0197e27c49eaf977a70d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab0e2077756de46cbd1a0a9c9b4896609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53784d20b15feb06dd505e9d4f21a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5583c084607d598936c95f8aae997611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed105ac52b2904923ad710a24f867855612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8436b68a6eafb2d5df80935a65e3a74613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fa740f9c0c27dd944d88a70f11da0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869448c18c48fe41f20356a46048e3a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15cec7619616a9c6eb803bc1b6f221616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512a94c110b229b7786fc301cdf606e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24106a4a7b4a366c77f59d4841d1ae80618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47bce985111d8385bbb1b7cbf3577b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd08a720640d7544006280a02924920620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d3520e6b562cab4a30c3a45bdc8f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36b2048f5344d2ce2ad2fa17a5c5a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dd5176a16e82363a48e4d5b69e03b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068d911f2f8ee073426fb1a3ba2d065624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93c07bbe71002678b59d0d4a03e27b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8a1d485c52b63e38fdae7e9bb09d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f3aad28134f34e94f933bf97b2b7a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e873008f04c204aa47e34564e4c26b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2836969c6d5bed35f65662db188d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cb02c908613fe01e1555f2c939c19630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37b9306ac4bd85a7560406473fc222631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51200ebb70937a996e08307f79fb59632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f194a5442a6306558146d7e91d7f03633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28093eae2cc3d9444e808507b2c3db14634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4921a21e182ab150a874d2c6bca5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5544df637cac66151731d7fb54680c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0e190d1a48b44bc6d3ad15e95e369637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc521efb84ca91da4d076c9118444ca1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b641bade02bcb7720b0967adb1762639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a57d57731439d4dd8e64e4348b5e17640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575ac3cbdfb60e04ebba9220c980647641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fb5a660ac569051605b224d4f4d87642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6180017edacf405b8549d910cf897643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21afe15fdeb27b5faf7ab33c44a38dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2373a5d2bf40203ae4fb1c89e277c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff86a58a849b30645e19688c842b38646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146aae8289f45da42abebcc396a7224647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998d08de43694064cdddd3fb983bb57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5ffa468083b32974bf0cf5a8107c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79ffa7b5f875b5603de7e72083c3db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1c1560e509cf5a0c8eaa802734272651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f48671830b35923edbf43b8c4466df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78874239679bc65218ea3c4e6954765653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd3ce076d88b5aafca8f5fb03a6b77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240666235e405eaf579519e4fa6fcb9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde82fea0aa20c859be876ca991e0b04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb5747907eace8a940edcbaccdcdf4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9348c12b9c891e22edd7c2dce9a072658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a464f444ac5491f0f2e226cd8e1a9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3244f34dbd9c99bb89879fbc05b64c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1d427972d2a75b548ec24cf3c8826661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5cacfe580759e5ac2f906cc6112ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae6108b42fd5078052c9c362a60d56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048bdbdbe4927a74a52984eb6ff124c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055179a0ef1286b71ee2cab926e1305665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378c92b9f0c64d960852f2eac1cd814666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f3ffd8a08048d4539b7c32be6707b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc08f094ba1dcbdea64a2baf4b39ce6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4709ef1f3cda4475d910a22843100669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e4b2ade2d92519628884f3dfd5334670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e588ea8d98947a285241d5aa599433671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8468517a7aec441f42a318ed0fe4c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0400792cd00726c840727c59867f670673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc61ce09aac81a6e46885ccd6569f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df6523e3d248b8272d2e44d7584272675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ec7faed8c4d28cce5ab138dfa23ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f43671ef4403dcd0d00a44390b8498677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848788659c15671a2ae7dc970206c2ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec88dcbb6b0e8a1990ac296e26c19a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e623018d27ab87fbf279ab9693544680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955d1ea08d2b0c3a6c05f8035147d5d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf643367dd1a8f6abc426f8ec900ecd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4daa828b04cb48a8dfa6cbddec5791683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129337897f1b6615592ca9f0ee33891684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ad2ad6ad72f4497bbf98c292841cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c1eda95d16d2f404beca5034bad63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab8785ce3c20a17a28d9b604e55e03687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ef036bbb755e4e80909b17a4c4dd5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152c4d17f6772b98a4d34ad917cb8fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd58e9ad70d532363f438280babe8b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03e7eea4ab3e279031a84ad76a40cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60894b86bef317a4d060304a7be75c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f85c78cfc67c480782aadb4f7f0a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7906210726cadf288be02c2076b88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548716c4c2a9afdbeac87cf39412bcbf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f6354460cc5031e00d88fbe38949f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1d5fb76231c3b875a20ae29792239697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1bea856140d86f7107af63b430121698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768abd821fae2fcc631f2b02d8163d9b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572e63114752774cefe99d5a80e21e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59b1a14bfc4c34f8bb5a4e902019cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c4df3b0c9ce776ecf9c5ac3dd8bb5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a00608e88404bfd0443eed5c54ef3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9699fab07c4380f434df32c588ecc7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a81a1a1f7ad1adb47b966b585a170d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b03d4490b781f9534a42385dd70c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f039466dc318c9ceb132d668f54daa8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bd7dbc79a67dc4ddc2cef091aed2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0106730a82874fe8e97210f8554eb3c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6bb8d55dc9949abf1a40d12c2e9f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1c027c027bad16bdc8d45d2a1cd4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a00316b8e7d3fb69c5696dca081e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae01956f1071b1049be00e4358d62d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f33e510018296de27f14ac071d4c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf7e6f1b82bbc4982684a487908261715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd800a17bfe3bc428dc2b44b45e430d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf89a3729f35fc99d6bae2f03c46ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8f1aa74b336743e5dfc4d1f593ca6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deea889696c4a7eeefbab9cffa5b195719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329dba42f7b412609d3ae9eccc04213720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89e58c55a3a6521ae052af9e88066e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8ef16620e52db05f0703626df0ae3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2fc12d34f4775d7f74ea510cc86bd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d67ffaba904ba19063233972a41478724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8aad22c7a42aad6cb37b5dd75c956725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6056ef34535a574b2d850bd745dfa2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadabcb57e5dfec26686c91d67a1e37727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb56fa59494e47476b6edb20fcde2fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f28ace99c923e7dc2709fa7f7d1e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a0aff71a6e57920907ddbe019c250730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db7a40a62d907d5d64b2390d47702c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9cf7f07e18115e78c4151c2d11f74732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c041ebd6aa45c75c135734f071a23c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de790e8fb89cc2d35759cf93a191a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b091d6c356ffc47f6ca49d5abc35af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b3e2fca258fbe1441d80de53f9d40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cf5123d52de93f795f27caa6ea23a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ee17d4d4c26f9bd30d5f4fd7f3e02738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adb9eec4b8d761065aa51755045663739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60990d1a778b6466a2a69e7f344cf58740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2cd91a04b3297d815a41d5a03abb3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17749823c9b81fedd55053b15efda2c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a334a7653f30f01b28e06d3af024d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753ff80d1c759b0b4b545518ab0dd28744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dc54d6dd4d0e99e1912c9c143b72c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63a2d5ae4a392ff1c00dee73235e6b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8f3e11777b5e6a2389260d5e2e8fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5370163d1aa5a39124e39f6a6312f90748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23544ea186e03be6a3de19ecaf2abb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7541673c4bacdec32a40ab706374a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edc208bb27dac3526dc0b50eb019db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a440c97f44f78d7128ac9fba6ef4ea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b33c47d63054054255f786350c90ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0689eca436ac3f724d378c80d49d1a7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5213e4c31157d917f75995cbdcbe942755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b68ab503ca100099f65d6af0c4784a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fec93e02acb7a9e590c154eb77de07757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e96d845648b1eb8d0522a94459d528758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288f65f3822adb54dc228a9387b2466759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>