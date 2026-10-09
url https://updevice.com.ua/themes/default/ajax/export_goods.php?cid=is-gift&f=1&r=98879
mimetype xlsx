--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e2b9bf2fffd4a77779f91236431df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250de00ed4ee995df91af10295bf0f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70500e1ccc162cb249809334d100cf333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313e3c30b9e7f2e8e3db0a19f73c93f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07f726967b0223c4b00a0d02b167985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549329db07f8bd5031054e5b2924e556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9020a6497ce5b874c3258253ed0423f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923933758383fe251e6ff518a381c5828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097427aee271c3e8a76971d9f1ca8e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e440f89787e6e620c95d991444def410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6debe369b200402ff55d88b2c1f6d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eae73ee99ac36c4ae2f1275b72ea3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791e27585e4ebaa17495e43c4a8258a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3a9b221de3544467bbc809d49198814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c1e21716509f33b7ae64b299fb0a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27e12e530e92cf0f667041a0f5e39116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ae1ed311107e4489460550526285c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ce08c359ea66c9f48a98e0152fd9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4df1b2ca85bdf1cf2ee0a71f54be919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02a918f168d3ac571b447f36d0c39920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407cfa600637cdff659676249f17b8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a1a0a6a41dfcbe03ec9cd83c8625d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69038a3f3eedf6216753590c6ccf174d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f049356abce5db37ca4ff8ce7f31224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbd53902f68d5ee62689a34b83816325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391417581896866c10e47b24443de7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127948ba7b00d1983d0154432aee650a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87491d074576d9f137b5b5268f6c99a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b88d7a43744042731ac5b83d289a3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86678dad6b6226f44282da9f8fe5b39c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91cdd862d2edb4a11826ef5214021f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2eb6113d1f2211d06a0ea8af5bb6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac002311ac9ce30a73f6a11f462bc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c924c2012ab2b18fa0405a4e77857a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af31b4ceb7a61e97534b2cfb2dca6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62b4f221d0c9577d58a2e34757283536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a5b1386feda1cc16cf71a69994ab237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baca7f6e2ff2c99d488f41beef44b3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32374fefa6038df9284449bd0d99db4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cf25518eade0b5a8e2609c1f383fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22655dfaf1d11b80419f02eed9f40f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634271321942c343600245ca62938ec942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e388a5b5d1ceaa6b61b7743255fa83843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16d9d277ef9f70a70addf0610e758544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e44ef22547e1965d6ee6a691260d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a792f759fbe12814f706c13d0ee4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb4fd1cb7060c7bf68ee2936989b6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e508fef9b5b1e57cabf15ca55576b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978e02a0d4cc1b2d7723bdba90685ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363257e0447a17a0398b63126484d4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e291100af7d6653d3459c5fc3a2e7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8eca95e283c2af6e700f94343c3b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbe6b17608f97da50b0bb072c65d0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfd674415a71bf5f2cda34d0a8f17154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6173c2288816dc5a92f8dc571cd6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba77c34476e79ee78c332b9328914156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2f5539812c9ba001ceba5889d34b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7118b42b9183d101b664ebd19bd2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5c22f5dcc89e60e785b9db58f3aac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564fca8735ecf51a215bb8257f0d27a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4434b2065626f7314aa5256152cb90e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fb0b19a49700118f9ca80709ae62962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1cdd68ff58f2972ae11c8f1b410ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642aab6de32fb0a45992eb6d5adf04364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5084bf04092e89b9b2d479581b91c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190c3771b7584ac68c90903d8fb267566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c189c12d343b2bb46890cf6895bd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6dd922ed888addf6ccb941841002c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614a2527d10e5385af56b41b82f74c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d78b8d61877b39b72ea28524b51eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb207e3d3a37c769a5c4f68e72651fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1320b0c76a6b23f5abdeba9940d43172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f58a2a92ac59f80a1a85334d037be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1093d5fd1289bb08e7eaef7816a5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64d3885a56de03293240bc1f8cbc4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea694db09fca0619f6cfbe976d1fd476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcfd79afca8114d37c7086fe3f732677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056ff3636ace2899a4197ee078a059178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872f061572576683c95365dd5c2f6dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bddaf113e5ed1f137fab9ae5fa123080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4a3d93c59e1f6fb67447651f8f25581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82652893a0c75e88263adb03a68e80182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807faaf600142436fb4e0367b74b8c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf756e8b0b6b46b355a3f1869d7bbed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc30ce2b74f7b9bf4f7f7a7925c127485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006a0ef1d9449bb9907208e7bd20df586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c890c77d50a9bb5820ae7daeaa3b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f94b892cbbc078d151bda75c18311888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e77596adfb5b072a4cdaf78ad7bb7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e37b71cf44435b7a3835c05d6a5a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e16114bb5a33a526fa3cd9527a08491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8873da821cb7abcc913752a513ef13192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd594ccb8d32a0a229dbd88276dfee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddb4fbb7a062f40f65714282d49dc494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27f02105820e2f3776924a34272c2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d9580cc2b798bec4dce7a06c4cf9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c050c1e9932bd896135c291cbb014d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd520f82a790fdfcb8327ef8d0364be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57083c27f7b46f90594d5a071d20c3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35f4fb483bcf9626a81631313b8279100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bf794c990b3950fdf9fb0854e4f8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7e67bb69f0befd4317d6f7c17da38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcc952b5f91a77bd13d7a253f3d2f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4abefc6d658f65cda629cdbc1e6c13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef56826ac664e5507909b5c12cf15b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9880c1599325a976b288fde5877012106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3520a2541ebfcec697851fbb9469f66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca30274f89e3eebeed545d1affaa56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20354e30f96c29798543b4b353846f52109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0982919272565bed7a30fa279ceea9d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2c706730e9a13fe78304fc5c8b7af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc67275d755e142bbab13f8d118965f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17d1903520aa29f0244974bc707fe9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b6a490837aa8b426e3661bd2d4e07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17d543bc08b66fe6ce45ed75ed65f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742aa2bfa026bbbea7300492f946b60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643c31c9c4aaf127beb142b17bf87c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21af337b045d86e2641b7e64b2aa81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83f9a3ecadc1d8ed9559f3926874e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cf7589c75e4d9aea8295f07703f5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6aa039d21bb2d7a3c07ec29493781121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efe7cc1e20ba350cd6bff7bde9af33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44df95e34f449abcf44c8326d78ea1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f21fd979c005cee662f367a668617124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b535fcd74b36a1124569dea50ae8909125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a6a798dd160d9a1be2ce7353c456f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560138f996ae3183c58ce5c743e44f54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195ba6a80a593c25855055ae6118f66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd691f4377963b541df41cbd46ddf80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d83482b1239e2bbb202cc78a173e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4da3a1ba332461cc02acddd0ffdd0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4dadba031d2e9c7a314b1dd0769a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dc782b98bebc871700e53e330f347133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827d47843b4224873d09891dbbd194a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274dadff0ef9cba88ad4e34b7b6758b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7051b6677eb77cd58398f3a06e208b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873d032f16ef4cc8451f8937fa36e43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37e7fa2a07847afecb3d8b3c49ddcc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7798f4c5a716949828913d2a4ecfd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6745ca6c28ced8f6b53e5718a844026140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9eae82dd5feac6ab3126f282d0ccc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044f32a4983ce484bf69eb4420fe399142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e78468f47e7d47b7bbff6b92678be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26cdadbfe13860faab24a469e114b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a2cd7af2ef1da834302fda44d62c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504270a5f218206bf5275a829f961628146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b386c33f13a37e695f02a9c5d07bdf9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369859c6fbb3533fbc5399f9800fd89b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ec75900740b2ea39f6bd446632904149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec78cfc44e0d1a955d4cd61539d350d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01e67cb3fec7ccd3fa225218e0b439151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52475689b10dc99fd67836d5e4151c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12bfdc27d86e16dc608eb1c2f4de53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab99491df86f273a6e28a2b3f4218a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e2bd9e54293159bc3c7e2874224fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0436ee7e0e722e10d7b0ff488bb592156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d34b295c3f1855d02e3ebc6e4f5ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9d60b8fedc7d77a90ecf8f35ab102158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96939a569f811fc5309365e7f62761fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12d2d5e0fc0176720b84ff21bf94a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b168856648cba9fcad9afd9a51659e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c897615c2e06648de8caa4205394c88162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49aed39f69c6c9484440a2f25d8ff9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d33773ced0aaa8565c56f974ba552164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80903bc938ec2db5d375d5d1928eb7a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54752f9ba0cd60517e0267d00896c98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b354e3d10b895e940be0c25cbea9c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec487b521fb43f8fd8d8ab076aad3f8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512199c658fabfc409de0c1096dc95a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57fe423fab25dce5b8b63064953b54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39efde9d5978afa8dfba9f6a3e88f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a263a6b24451a7c2099e1877f2230c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c41a749c79381916ce4956114917f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a56492c56ed5c84371eff3bde94c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f82b1e099b26a33db679a0744f0c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e026d7baf90986314095f505da001f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a4ed3da8387239492d75f030f3ec9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14967c7dff20867c9660b2c76ea83db5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfff8ac49c7504bfbcc5e05d979e19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964e96584720b0c8f653174ef6db68b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed24d9108cd8fcf99ab7a62a310ed42181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325edd1ae714fa485f63031c1053289182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634d68ab5bfea54420ddeab4f5030a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d020c678263b42d6337985fa14dca49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187cbfbf581b4d6003a76c015f3e457185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb1bc16f281bee2806be84b5e286ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49825da45935cef40db5451046e665b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d780a4ce785065b785a993e58f05c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb261fa59f6ee73a64480a43b9f0d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae72a61170263e624110d5c335915e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b89973478c837f7603b261dfdf550191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb405c4b0d619fad8a5206700135e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5adc77dea2999a77d826f8f0447732193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d02b770e6a9c9c4393f0d45440795f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14420a4b8641735dae58d2f6ed5af3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d64cda5b6f6a0da3c8e366182c8b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0c907f5b40ef390d5c9d721948bfd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841515fa5a997bdb9b044a2039923f50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0204f07edf57649c837138380a455199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deec9cdad52c6e47c37740cd335a2ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424edc545929476a611c447912f122ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f9fea378a56a6078cbd92c7e88915202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dbf2302076dde23203fe604809e81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187264e5eddf0597142f316b5696056204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6fdaa0fda814ade3216970bed5c4e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373d45d4abd3d8be8cd168340a2cb83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab955a0e5fb29f33b637e953fe3b9b8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06a21e279541080bf66450459c0af4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b3fa663df94974e43a93098f6a97b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8218af5a09be297b6047dfa0c55bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdec769fa756aa9f9faae9863db50e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0372debc801477831f492fac896a38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fbb9c7192a53d224910d3f8a7dd2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0f45140b7b86c317bd67fd3b29733214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7acfaadf0a2a22fd4b811bef3e0169215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c3ff5c0652a42170a310e2d85d164216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac88be8ba57861d3f66c9777ea3eb4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b9a7a4ede978d442b2c8b207e78aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578297a5a20fa5c88b5019070e991dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8be21802b1c01e1198818bd41e4b32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e6536bb948b9346f6fcb48a81b600221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fd7d505c5c3ef864297e00ace3a30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4750d29a3c01ffca05fde18e96399223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab007c96bd8fc86eb3a8e03654d3ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b6d617d224b5d1398eb2df629f5d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696625a9db2a5ab69f9ebd64a9c0bbf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3517e96a6be17fa72a475ec226a2e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c3d156342a92d04fc82c99c854012228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e50f79ec778d1e02a5d0f0cc86159229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783cc82976d3d4b4e877f2f16f0bad5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1941a63ca51f2208490b8ecec0312a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1638c93a42879fd68d10886535aa47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b11b6b70122e02aac7d895ee477e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27790d18e4f4cffb2487d91d31236fdd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4fbfbee00f8fac69431bda2762d67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd64ee774e2c0f882d1f22cc4c8212c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424de0359951dfed508ab31473b1d2d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddffa63aa91be6654c3857dbe0b583238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e477f2d33245ceda4581268ee6061239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79551c1ad1c98a196d2555c9abced64d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666a23fffc6b6ba3ec0ce9710b30be2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569f08c0ecf1337b496e788259eec68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d74e74163add6498215aae42bea1c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f916165eb1b321c6410974bbbd833244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50157b47a0ba06a3fae28149738675a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ad6776ddd0a8cb5c83254dd0153ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d1e1deda8907497a6ee3db33929ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae46640a8326c9f4daf1d5f161d211c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd80d0e073f783db4f5a9e5d72dc03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b379c4efccbed603b8a6b1938937428250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac774f757746a6fe38e8133fd2072c75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5841000ef0253248922ed6ed2300108252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89526df6c92f4f1b629582d7bb696d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43336016bfc55f6872182179291aa26d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68fda8a0d9f356316417ca729a6348255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eb8030e29a1fc9afb95a037a7e93e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137561470c36a4d67b3703813c7cef1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37d61568ae4ff65495af7c76cb8672258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dbf79330fcb122b533590412803e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629ef9381a84e9f0d1f0d4cd7235427260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343d28278c624c6b46382c4bedd47d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96663e5b598ce5f5f4fa92ba2a13cfb3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eda015adf9193de84771ac06fdc18d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa09ff820dd170e9121e6a7f23726ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fa5494477f3e1ddb48c486d9a1b85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9539cbcbe5728a07286a0c3b1db60e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebe81e888a841ec829e92c31f11c7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64e8f8d8d6358ec9587ece5790b2c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19421719c9dc6f35356e3c89a727adc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d70a935ba84f04dcfb86d28b32b49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5ca9579477ae43bd214612d21cf19271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62df518bfaf20e08226cb44aeadfff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb382c25da7ec876d85c03f72d11808273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e519d5c9422ce5d53d518652437061274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c62790c108a1c595d1d44b4139edb2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4f7ce834ab5807c3217977efc329c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4cb4d63bd4ca060f908dc5c032ed6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1273f5ac10874d9e8d2f88930295ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348fd1ec6a12b362f94786303414166279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb69e03a7d4d2c6b423508380bdba0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f70465eaf1de255bc3a6ff170c2996281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604c600d63b30792974c35b77c1f2c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876cfda849f21f46308f538d34ec190283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4b2cb391032fb0d39ffc695e9b29f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769d6fa7ca49ea58f706d18576e80be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238d66038adc94e49b739f2c495b059286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384946565c118b53c08ae1451fb9c654287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aff17534a7b5506bad608faf04624d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee57772e6f144033910176007ea27c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26384a829450b218fffa503f554c5c3a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53367e99dc36b60f0af8018ebd15905d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8239f3bb1742c9102e4d8c5ff764b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb184d86e160c7eb0c3ef874f79359293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394c5553bb3a4be0959f810e1cb5287294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018f9b632e02762c051e186174f9ae4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543f0f6a4057db631d3d52276594535296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf04d2ca6a1110bae3724395a97cd77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808777fc101b71b6e0fa16bd97d79d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad4444e2af8c2360f6e93d2721d8f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52ed24dc77131c8325846d0060bc8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a421de94bdaff28be0a4d94f1d8ee2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adbb8630bea1f6f475843f8047fa59302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a17a286d6b8342b38f6342ce82a0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff768fac0e5cc2be85c444decbe2e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ba20fb630b7d0fa68dd5ba1f62c57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0a96c6396b3dd4415784bf709624c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802adf7a79595d0c877d58066dc14bdd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c2086a2a36098f53d6c97b573ef0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0be718ad029bcb375767fd5f0bf347309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60d8b95b2754eba77da4517f782b80310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bfb7531be766b3b40bf4cf9d4c30b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa17b412bd6455ccd66ccfb7bb98be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db741e324d35cf03dfb549ad42a059b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a44dbcb33eb7817507ba0a250ec63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7e79afc10c95aa185d09d42495bb1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720d8269df833a82bf3a477cc7b36e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e7573e184dbe7c18f684adbf86666317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6603cef65ca6465865f116b70fcb154318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cae822c3b5268d14742f78fa55e58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34854cedda537fc59f938937a42cab8f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32640ad0432dc65e668deec72084fb51321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68963f9958dd883bb2bd314cc4b19e28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af593246da7e54fe4772aa062f1d0c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12b17d74f75e20c4ceab39f837d5b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7f458980dd354b925804b2c2a765d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8e37a829252795a886574300c739c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c51956f502600a1b05ea8486abbf9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48fdd2979623d17f501af22a3a5e09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46c0c952e122189f258c300f9f772e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d238f8fed30ae6a77288257ad51e2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc1c57c8a070abf9e5ab9e9211c8fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2041dea244d3b02f79f9f529938b0a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05a6dc5e96de9d8e30686c9fca753d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75070fe12570add97c2c3fa11f78af7f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79cda00e1e0d151d3c4f178fb4df6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2fa73a7759629730a5e14cac9a288336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a52565227bdb21c5e8fe97e99cc75337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863761c4884904647efdc5802598b9c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca1d9a56724288cd6f49e369dae894339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecbf504082251b4f2509143307a0db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61560eec1eb32cd4d04be8f24367e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277f407abd094a433cd5a55b6365cb3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7fe2eff70b60919db534a5287daf9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271451b55d4be49561d140049cd72f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68c772af8b1400b15d2c2a29909709345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c3f557262c9c1175174fe15cb495d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c12edbbcae38ad8c10f90660a09076347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ad6089b53ab5cf96e713e62ee984d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef00fb3180bdc3cf02a4dd70ed8d35e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4550a0791a5422eb5b7d76362323aaf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb537069f33703e939dc300a4f1bd7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450ee3e325b7da524810337ce963a7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873aefe2576bf781e7f19e4b76bcc62e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2334413c7fc786bfab6a8224602bae8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc802423ab917eea9e1ceb8282185ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e8fac4945136fca2c3d9265e3721b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b826de85d1c3d06660b08c68f863da6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710164f8d733f31fb5b87cd5094ca5a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33084bc4a3612fb69c50327bbd16be2e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d951d413915808a8e2448c713c0b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2ef7f71de95dd8def5d60b96d9c3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da5a0683ef1220f48ef024eaa6aeb5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c4b24153c7b2407d2e8428069f39f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab426c1438664bc9955e00dfb64bcc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f083346e668ed76e0b6120ca9a1da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60942c2a05ef4709227cda14ffcf666366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc40f47b8da4aa259983e3646c1fd4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34333b7ecfcfb462d07761e355f6dd3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0849b9612783fe68eb32a5bb3d97afe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270245482bb77b58cb48ba2963f6eb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fffb800403982be1af65f8eb2a3319371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfd091d061cabecc6955dfe689d3b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab50b14846a5799932c8a11a011f26373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa103652572de404b93269b0400654374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a14c524d4a4b8ea2d7a4d30fde6c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852bf2f1e9f0fc2947487d139362a03376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6ecb74321b16af3c4e0f565135222377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51109fe20ddd17589e7cc2a88bced9e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70469998c2138cfc6b34c8e76391afae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e45a53302deb26a11d945a94b7f0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89d0e13326bf7ff555cbf2f19c7df8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f972dc771ba83cb88b61d9b58f0e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa91c02710623b71dfad4ca8726590d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c33adce82283c46b00685e3b8fe077384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098621a6b19ef67da6413b301de712c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfa447ebfc2744bfe309372c0537af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238100c757f129ed1b3305d1bb5cc49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a751a830f3d10846359b71d90ccd1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed64e7134344eb51203c7982b173ec8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908e8589c0e57d950eee970b56d41d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87cae1d5c7fcd862a0df416650df63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93708dece32eb7a65d8f25b2e1058b2e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bba9259804349ad3b4c0656cb4fdcf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458f25951d20d164f351d748173a41f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e047130e7e46f4af8b806912a580e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12c5c6740ced442a4142eae1dc4e73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ee77370efa3e8c6600279c2259899397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0a780617f55961d8ac685cbe9a051398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe607a345b85c5fd032acd5ec85781399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143671561a27e99b4f8a766563c55c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83f0dfdcb2eb58e09ed09e5882d910401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e72b64407c2b866b10e9fbd5a3f5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd84476ac097b445913bdce5b31dc06403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1959a47bb95acb86818f9cee2a82f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0fe1dc80212ae672ef8297a77a875405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13a9fbf930687d75c4bd5ad2980f08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11093416f5a926e09fcf1cfac968c237407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9417b36190a84d72deb72536e1bbd37408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf738215bbc05f14366d8ec79845ead409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6119c40a57f9b7f2972b4b374c61b55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d173f3231992db95e3ba01ece6b4fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1c91bb7a170ef6670f0497986d55f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bce521d3a908ffd0ddb9b4ac24d71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5be82d4cf53769c6325bceb19a7102414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b26965840312f57a36b4902eebc6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04750076a971c7d20127b5d28c8e00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381d6bb3040a6ea259fe90bb57efcfa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea037bc0638f3fc3ed267c960cb4eb14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73047bd206eabdc0a1df39b430d221e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ae0d231a167f43eed7054f407c734420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e6449ae1146b13271f0433113c46e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb14536020504a40a57c38fea2ecb2b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e818ff18d3ba142eb34c04a3dc5bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836d1c09fcbc5ced7bad81d5536b759424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e7b30876fbcac9ddd54120cae9656425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a38723fc59921da216069692b86be2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01425b9c94423e532f34b7d44955ca45427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b74fa082fcdc592c1771804587010428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572128381962f8b2762f7178e798bc2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f26fba59a64b0f9482f2bc229e2b5e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf0e0e3330e4d6ea291bf91755067f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acb70d1c676395e28c988f6614b16d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf122db5451ae19dbf839e2f48bee9d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abf7a41db4a778bc068aa6049bbb3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90be3a7134c4808b88347702fcee5c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7ae17bb2d1607d445f8f8a3c08bf4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd50dc91177ea739918f7c1f74a7ede437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1065cb2ac7fd50a3452b65cad43ac3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d0f3f513c44f0e486f74e6e7e51f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da147e99dffb90ef25977b62e529fb8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e64f888646cc6a6227d620f27c215441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94e7c30d4a00eaee685d8552c5dc73442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c8db64bd51dffcd8f99fa7c073029443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d4c95d72850b7ee6b6f0529101f1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f60d7eba5f60b41175896b6d32fa7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d24bf6ccaebda0dbecce71c05b0809446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362d1f65dffc3ca018fe36fec2e4763447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5596baff1d640ca1d31a648fdca33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243e9ed766263352aaf2b4f37dba7a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a775fd8a7fe5f9511d3938dfff442ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef99ff457dbde3b371280b7d69e848451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26dc0354024e6a717adddcd2fbbd5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0184505f9814c1c8f121e627b6f0a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea4937e8b1870fed975df073eaedac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673363599a35f0bdd2c4b8fe1188943455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb07f40188d3d6f53d819e9fe18d830456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95e0d34998e450d6ce8f8b1a448778457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8e8c740035cb3e8db9b68b114d4c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3da38a086c2c292640ab4c7014b8a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a7abfda6cce47b6d6f88a32639aff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cae7ff8a1af0d8548d3d92ed6eff9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa3ed67a15364b72879b99b23fdfe3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8112efc9ae446d4820073ef970bafe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1afa8bb47cc366ee9e7034960ce17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af43ed37b8b9b2f5eef098ca7b5855465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fa6790fca4ab75f288bcf1601f4ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426607a07537f9e83b5065193c3633e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd104678548c62f0aa26cd2985a036e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db84bd23e0c02c701936e11125e2c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe121aa19e2e920c935681d16ebd41c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2e2f58b14280cd2ae1df221a649d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653a92dd5de51138aef33fdf6b9b00f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba0ea41a31ae4da42216ab32950a04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af17aac73b936a727ea832be90ffca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ad47e21dc337d5644ebc20aca2c21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb4cfff416858c866c48f5db3e8c10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f78fef640b42f826d102fdd951e539477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb757a87fdcc0843acde3fa66f8c4a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb22e482efa6e4df619d3f49821b02479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787ceb3698435e0ee755752cb708757480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db485342326672e81e74bb8309f915481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dedd789317692318285b86f1a2beb1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e5ec7dfc1433c906e85b3c4151ff4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab52b430a78e997029c7603974e6c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62baa248682858e817c3347f08f55d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048245d8eb02b74b3efc6d88e5289594486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32063d468a701b543847e91e90f28abe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1321cdd35a71894cd3980784eb8f5f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891773e3cf1b28c6bb92b6ea8052474c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f975414aab6f9b697cd4ee798c351490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae96eb0957f7a46886c7466ab62d15d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63ef5cc6e5fa7d963b032b2ca62761492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1291a78a687364ffdbe832bf62c9a30493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1350fe9cba2ed8960d9e7590cf337494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6dd62931c3210a5cebb97e3cf9cc7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84376f7d39186cc54b64f0a1fd2d18b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757239078593ca6ad3eea0652478bfd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b3f6ab07a764904b2c288e0386ada498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8c5859ebb1b6c5d80a4699a0e92ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724dc666f68121769129d8a3923f43d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec2fc2ed3e670d07fb21e64330f993501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b1db5ed0a91e5e50fe69bc2b58022502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5e3b82e1cf4adcc7500b3947a9178503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b54677336a3c40e30295e7d3fe625504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ce503df9b3c1b03908dddef39e259505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa356c28eac9597a5801faf0916c37a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25d4c9dcf629b67a8b84a0aaee7614507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d4b7844dfd4b5974a938b5069b89a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090decfb993970556013738d8945c96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04457e888d9307e102ff8569ae0b862510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fb43f40d16ff0599125b88c29a8c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e611240d4e67a7bf20f1533f44f5772512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dd8ed30b1124e5e86066d2e47918c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338d427f1e0953b736a59811bdbc30f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311261826cd5179f0a68533d28914ba0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf580cc448afffd926225131801fa8e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e496b5176e33cb7393424cf25fd5f68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70307503570f1deccfbc38aca9959b9f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf58c749e9815b3accd3e9560eaede519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b769fcc2ad9a683f99448eafcccd5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38b1537df410d9c0be93d7dd7a9d88521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f25781ec5b3b694f7e2439d7111e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951cc5e7dbb4591ec69865c7d7b4ed2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3648ed00206ab0735c94b59758a76524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b1e5d1a3862512041ca181d7002c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197704d420aaeecc564cb7ab5dd25881526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e16141dbdaf150662cec853e7d873527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a109ac25fdb995241aae5c5b2745a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b244cd71c95f44d0cb69911affc1e3a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985408c4d5022a0cc71c14d30b7f338530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca76fd630996ac4b4189feb9860704531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dccbc1ca33ae211c1fc8cc383b8635532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d6840d2daae67bba00d2098789953533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36386e34b6212163ab1904d1d9eb9205534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d027287f205ca8897e16fe1222d0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69549b3c8e3636343b090851458928536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83ff2efb0b1ad3ca0b3138a2ab9218537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a45e1ce6ae6fafa4a185941f99277538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce516f12cd1bc76cf85c4e398e893963539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec913d11d4b20403d9736a7f2e2c63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e673873ab17750cbd5ba387ed0ec5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcadeba463405da04490bb00ff295f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5399bd10b533291fe22b76e34a6e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e24ac227420539f071e6c582f61476544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69552cb43b2fa807cf8d57a59dacd626545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb53aa7db94c73c294e6523c255a83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f5bbb50bc247e97bb8124209a6999547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a1e07de466b8914ff87360dfaa489548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf45636c39105e023f77667ba1c492549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373d1304066af0a3c44da55f65d4d61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5326fc5c6a6587134d202faa7d002551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b390c6dc8aaa21589ae367d2e8867c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163babbf618060b6bc9d6f605208129553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c0abbb8945ed643e63901014aa6b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c09c005c225984311aed62d0d1a797555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1399c56962a922004069c8bc9d975c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070c9a5f9c11b5176add0398e5b4299557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee5f4a7f29cc3bb930c15640308ab2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a3dadec6c47dcc5189f48a257a34a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847d208250f2667a4c2eed184f2daed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2b50c7e8b522ca55ee40f442054cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95345b42b25973bf55dfaa895d8a6f79562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f50f75e7a3a5152d83f8621c8b0379563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0608bbd2f82c387123cae8b5961e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57b597951d67ab2e0c01debb0b617e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c9afe7bd400477b808b96483c5ff3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fe0811b42493d22db97a5a246ff22567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228b4b98604f1f51c3a878d9826ee71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5a98223aa0a7df9764f00e17a9ac7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4696f0ea211f9af5a15255635abf69d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c50e187fd26affa9ce42b5a2955cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012411c908b1f500484ecc733506cf35572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a37a19a2c756092d4d879b4b9cac60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161d3fffcc790b7317be570758d3ac8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb6e1ce82a3b6ce7ae8504238cb88f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5ad51b25fdeb9fb90891e1482fb48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaeba173d50401f14ccf7e79183d30577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59abf2b472df7a182aa5bda8c8feef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eac14c7a6a0f6e96142549a0c57edc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1973167d29a0f280029542af06907580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac7431181bdc27cd587c7423ddccbb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18a98300ef651c39735985b646a6bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213319910e09d9d5892c37851eac63a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfbd623795e36a9a0a8689e0495c27584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc70ae5c0b8a6d014f88f158dcfd4d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9e589ecb97d11c303bedcad59a04f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e9b870977d43c139af4c122924d4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb526494dd2b371af088328f918ef816588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ee99d91a37513be0715720b6aaa32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8b050933f96c1b846ed64c2255315590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e3fe4c4c2e88dd52e66f115cee5d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a9f60d05cc4aa5fd79aa9b0ea649f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ae0f7e5d202a1a251f2fde5680036593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360721bbcc79a7c4e6e84aca28626eb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e2da0b61466df903bc32e13a49403595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beefe55f123a5d97d9f4894e0ee009596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7ea8119b62f331bc943770189767a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ae4a435651bf276a42e2cd28ba087598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7ab299a3abaaa36425f87689dd945599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ca0f19635972b74b6c6e16ac59b10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0f527a741a18e8b590352bb0bb394601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8793abfca10171bf370e95b53c31e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981c87730038eb43595c233c2ebc12f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309b963d17d09a028035eff09765e80604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8884edad6d7f2b3cd3ba96592d446605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89be07f7a199fae3cc56f9186ca25b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8795f15b18b06df3be05199e5183c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82dcfa3f1031e57a1eb70172819193608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9504087ccb61bfade82a09e3eb60f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e858997bf332ab71dee430a0855b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8be01d94e76b77bf3654893f2c989b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dab9a9b12a3fcbc4a7c7b21a08620612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d38aea17eed7cc2a0d296e70a2830e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82eff17720bdf5ca4954f7c1c82bcd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cc7152b36169a6758beb9e050cc7f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214d83c9a2f4f06f155e78966c4000b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885be68d87e74443d43be76b20ed62a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405577762c654433df69cd6ceddacee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea5b5a947798ec91261c0d5b529eec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662f6036ee842b9c9173bc14280051f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d622009fc5617cc4c06372302129b92621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e545f74f60b5a186e810dbf83b173622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbc16b4be4b689794f32e5747377fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b2967d9f07d2e06be0775a8cc4a96624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c97e15e63f70b9992f641666483db0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baa8176c60dd06a5881f5d4d2e0a05626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75123aac15bd70fab74991e2f7739dc8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c631f8dc922c0d55fe4c5657094bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba4c3fcb817b98758acfb69d9c404b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb992b18145e234d5e7cc614ff7dcd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55361ea43b5117f50c2303878e9708b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2f3c1a0090f73d2b308aed48a1e7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fde1b83d161431f3adf93a1aad62bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa93a23bd0eb27a2a9109aa0608281a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9c65ea00b7690d203142922ea346e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed80637f97076fb77edb5b2d9722a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20835f1b22db937dae96944135cc9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21178ac0104161daefbbc74b116149f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1552b10cde18c509571eb889adf315b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180e67a1051d1ba67ea2d87b7296f9a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31bee9e0b23b96e0281fdde2b4edb2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59975b26dc7b7b50cb7fd0d3db66d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99325bd21c003b6e9c4e5001357a8587643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b4e9ac74d6fc61309c6b0f27eb287644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9c07f96435317dff9e294449c2854645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8af0f813fda2e91a775e6e2181da1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bec01b156adae566753e36e65ac05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510efb47f5dce2c6caa4ae93c3a025b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dcbcc9ec39597feb8bd452aed9fb3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7bcbbbfd01729cd9234dc27ac7f97650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235f8a7e1d92db3cafb2fcdd1553075651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da57f04dcbc6fd125673b0d5c3f978652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77d157ec4ae082fd148c7d0e91f417653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1428dbea750305c135316f8a3b33f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48304d5010a265521803be221098b352655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3eff6843ac8eaeb6ec1a5c7196751b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c8ced205b77d25a70f416126e558c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29158f256cc25860b68b3a4211f61bbc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f224b8d27f5475d97694e680d1322659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7706856bacf8aa6d894a3320a8eb2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359b239fe1924ba2e3aa93ff5507666661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe93c50a9959f66137ec5b37a8b42a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab72519a7b6ea04ff1228aa0592851663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07439a3fc72d71dc4a87131d5ec55067664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6d7d0205482e4b41c03cd68c2ce19665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ca51cc6d4565c83fb98d6ffdbf5a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6771b216d1117e4e88cc71cd155b52667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507f8db63c7f71e4adf0d6d00f929bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb86d6e21dd73497b72e515fa3e4797669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b86b0826392d8b5d74adb84f23ec24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5eded65f031f2f708d6d71740f7ddd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df40bb0794903fce6b056c935c2e14672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b636dc7dfdefd213d19d44e9ba277673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff002396c6421e355797f203a4b0607f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adee29355751b3ffcfe4fe6286f4d70675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6506a2fb82ae85579cc947116f0cbe4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf809c274d3a26ad7fcdddb9f86a26677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c9a5919b59e7799cb926ae0057032678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5f4b50a3d0c84856c60f51e6ae977679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547ff6d5896029de964bd046d1efec4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a7134c79963a3a64923c80109653e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8058024272d69ec1b3712140784895e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc744719612d3464a9cd423d62b497683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ea71564f47b7637a63bd4e158cb0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395f6a421b8d28c473b81dd97eeca69685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f783b0a6de1ef9198bcaa0ee571a872686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a9c1e1b0368fd0c4dc225f5b2a328687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf1002bb37c10941f96970f5f75156688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b92927259b68860f91b9588dc7e93689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edc226458fd165b71e79ef64c14ff9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84b4d51ea6a132f67dad0b411f5bb9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11fc1745147c9eb6f720113ffae707692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c4dc6fac2c5b5d01c097f7b8f0b78693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b48f148a0b27b72471c2d62183dfc0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7a78334520012d5ca8f0d4e2aff8d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afb09723417389c2d01398f27257f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1c49e53ca2893d7f47a102e976c17697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce119f494667fe37693220c14c82c1c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb9b9e58d2a1775127fc53853e506d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ec1629c878a0518156b4d00a6c8fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ea94beca84459842ce6bece6d6fc7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043b7c45e04f13b59abf2aacb8cfe11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5838848633cedac9b7df18b73e9fa44703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed3de91177cb595cdf106d6e61a339704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96243f5ddf67a073c03b5a5633b212705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1451d6d8b462b92b6db930276f984706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5045e2836469688c4ec169819944df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a36d3ae9a4fb01a374b84f5bdcbdf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763da2d5d6bb7c51259a96d1b82fd1be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10f5b2ae125fbc5c779a2bf41f671e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebf33f904004eb56f6d8dfa2499a44711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834c6b4ec7ba5773f6520d3854387f3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b7d03a42a0ce369c0bd149065f036713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cd1bb4a875f4d879a6f908f98f7a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d07eb8190325f065226cdd7dea0fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f047f891bb92db83a06551b7b53afdf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc4641a260e9e01060bf3403a9d980717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f374ae4224fc9a49a14ff49899bd4f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868acd79a7212cc901d7c3bb8ffebc53719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3285ffa4c0f6df6c98e3ab303f684ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd372d9b057b5caffe27643d6faeb36721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce48bc16693f73e577c3850a101537722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49397a03c7ef706f855756988920fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150c1982cf9c968f6b58773ab6863a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169ebfe34180e105c2b65202d68f392725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f710a272255fdd277ed08c59cf7f1d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cb79d674806a0d0dc90dee4c42f04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9d92c4f1838bd1deabba494560653728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55522011dc8d2a9f49fbf2fb23207c0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653929616f5755a0629f470c691de3b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2be83670ff01534865841a683c1f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7382f2624bf50b85e15b659dd6e07732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa569b30fbea41dfb6a835e4f307efcd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76dd39b4ef5e711d1592e86b639649734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64565e6e7577df59b42e2ba95aefbec7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519338f102c903748a3422ade96698c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed70ca4cbd43b02e28909ca714279e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afc5d83759a8497db504e08f62a53a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3eec68887cacedbe66371f0480a8ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28530ea91782ddf9cba859e1d4b24b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83d13a7610aa12392bd7711936dfe0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ff12adcb3b2801b50027d6c541705742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17cac2f4a8ebb3a74bff2cd9b6a092743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083d1e244590db3ba4d1c0b6017cdeb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bfe029be2a006fee474ea148c4eb7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fcb321dd97b250c19016da442195d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e8722c859f0fc3e2858a2f342cfc4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1afe86610e9d752d5da3ffb8dc438a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3529b569100538664147fbb3fff3d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dab5f7dcdce39f0800f901dbefc510750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936137e4c133906b207ad2efbe11d08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bab17a7fc1728e02bc91c5466a2fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e2aa99cf85c5c9c2c68bc1699257c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18574f13b7d3d03b134ee8e5a0cf5ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a530bc66adcc0b5919c8716b790912755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775bac9c900371679bcd81704be4cbf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206189739062f6ef76bc05463ec73ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374db33cf14e05ee8b39f06c9062a85758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc357d0cba3540e50191848fb963a66d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43c6cba9e5beb826970aaaad220be61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25ebaf50447e980b0912eaeaa9784a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0597046c6e256f7ee45a79e92aa263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1ba607ba66c217feb1d71fb2d93694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08467e55eec2d226e874348036017da55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c273cddab7c22f5c82aa1f5a7ca151c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccc3f8402a45b14a60c61d9c5839bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f512a2df56e56e3e791566e0255728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b89953340d8f7433b2cf15299acd49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47347fc6cc496cea3395ffd582955e8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e47b5e7240394dc13bc651107df91011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696661b7406ec4446fbbac7668f280a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97672c076dd4f35c0f7a07cc6ffa58aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7cbca1f7359d607050ad1c80c817e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a66aec589241ca4abb9d031677eb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985d05c9925294d71668ae9a6c6c6a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509e42ecdfd68c8b5e9654140468a5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1b414b580ac7072a00d6fea95767e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c31656e6611a32c002f30d392d52a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0b0de5b720703d13557530f32b66c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56678b4ae140072fc4df2f4a9325dae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b790edac805702bcca5527344509b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5be015d1b76b05c328812a8cff5f1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd0ec7a536fe213c1edc2b97e3047424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4516a192e6eced54a4c7af1541a1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff09c9c0edf9ba482bd7754cf41cc826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e26a56fceee4cfe65cc2cc51658c9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53609381c49dfdb8f58bb70876a3bb0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb105e6cb4e24df0c549587462ff5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b149541312596bd26266638fc795530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd247b5eeda0c32e6e631021eced178f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d08d22a33496972496cdcb7e1a6be332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc847a55e34085fdbae038a1cec5ebc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35285d5d55039e49febadb01b68b951134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767ffa3ad6cf89540f4035d4644233035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80e256c7ffef491804625248024b9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507203f67985a8e4e667bce7b6f20d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccc165266991a12641d5b5e87fc00638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aeb418dec78daa0785b41f58405e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d859202b6ba24e6823fef8685ddf440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e849a6c046b4f0686efdec70a1550741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c767072ec66405a662cc316ac226cf342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89ccfdf4b0664ec6b95a1cd32fbb2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2810b9f0ee9129270b6250a2f73f6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b449457fb6882fa5bb83a229464af2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ed8a9a3475d3661f831a19d6be5a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cd9b48b84cc014f2745aa3b85299d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d26fcebcb0ccea259f0f88041e28c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c331abaa8e3ff08fd074541a37227449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f689a1f9d3ec91318b71a3189270b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69df6a32cfca8d3af4c2267abc18df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8df6d00a0bf7f8397e454145fbf2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07734b538083d19e6f4ea543d2fbaf8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabf78d12643573c67e4432629f57b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3159d8d0ca49bf9123bf854f73381a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b5f449523d102decaea08dc42db6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95020aee1a127d00512e63cf5e820b5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca112fc2f60a4df0363baca5209ac0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3f57f4a0e73ec261c9021b8fff84459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfead8d1b9461241b2baa52125b801060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05b85d441fde31b75c592c73a2b26161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f2f836a555be096e43b2fbc93cff762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fefc62e23a6677165c48e4c75671363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2e3b6da78435b96ce4c8f2aed79b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18d7cd776d476baaffaa83c8b8508865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5b744964610e59f95d76f24a1a4be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d3f4a2e495ae3165bceb3e4b4642067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f961123427e64f4093b1e385570bfb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837432447ae27448e0aaaccc2205eb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514273a38271d5fd6567c1c8742834f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c950bb900e703857fc4e59a851dcdf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebeac99e58d3cb58c4e4cde7933cf272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef553249d5699355d43caf1d40e35473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5762b6c55e194c140f86f5e120bff0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405a343772e5b859988a497a8b308ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba955df99b50c797ea7e15c875318776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e18aa043cc4a8e9f5638604e6cf94677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3381c617e8079d4a862223e875cff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7ee84e4a5faea83e9f737ee194aa579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6ade281ea7b6954e4c05e9fa9fc6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2485ccd4579e7811ef843af22ba57f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ababaad072c6614a025ca02a2558e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8edd79ff2f633cc3a13d0223b1816d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec7c7164b01f8e4cb299a94d3c91fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991917a7e42f7f91d3056c57e77faa0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20edc63673fb0715d7e368ee2b01bc586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f0a614a74809b97e44ca6d0a3bf8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e79aaa4f0dee948e55e04885d35d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab24f01f10c20f928ae07348e07a7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a7498d40fde56101a2893f681d29c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5f7215646f8809f2d0292b3030b0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ef11e1407b77e4d24eb0a70c9e12092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acbe05bca456a6ffa5f8e9228be59493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8541668e3fa17748cdd43cbb9bf19694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc099e61ef4e5be1698174d9244401c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44b50274e4f250bc1add10f9988a7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c542b306c2f55b1803dedd5593cd17197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b151c584e59a74fb0838c3001c8f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd4e90d6c8426e8200462c2a12932399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9405209bf97333d00373df8a414c59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70fb9ee3bb10ea93a32b45a0ae12cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f9a9e59d073347e3dffc55ad039eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057f5fe24e4e188a7e4c4daace9345b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96881fe70ce3c6482a09ec8d991e3cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918315755198491504de6bd480a27b3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8e1182e0eb646c7cb227b1c322a8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e09f435e18e03a9f3f112af9a14682107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3a7fbb151adb6c22632f4f36f55a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed55ab7fe9a7a31b0fbe4f2e695287a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0867b2b4ad913dd789c8322b54b8aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f725cff5133ad3d2c940cdc4ea18a5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a0aa591b456489f3421a4afe1452a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a321b8a8512a01f7583257945f3ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e77fa079d0fae0af88d9cf0d0037e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966125dd8241415deb0d1c9e7ca62b8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8213e905eb6dbb5dbc6f3aee132ba4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d00efc98d6787170badd3fe009706c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eb078fef9d7c931b3a0aed8cf7923118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a60eb373680c5f822f50db79931d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9cbb6dd49b23bfe40371079412d8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd552d58719789b89e38581669c9d14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285158d28ad21514ad13489e0db1f657122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821d6cbc731071aa38128bbd78b17b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663cd27ff2759c6a0a3690a930da622124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a8280beac225d8ccf4f629029e640125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87e4bb7db4ee40691d38cd5262edb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6133d3809ee9820d9fa3a251b29a08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0d45a48a060d0f9f83af86ca84a60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46017aff3c1e0c78e169f2dbb51aad0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f7170ee56b14ad7f53e387a932004130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c185dcc0c3006d16d9d2c04d913ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5179315bfa8b9389859485dd99185132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5a56fa21ce51aebbb91a397e6aab7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5807c1939517cc24c486fd922a60b16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb06cda96667db4bcd18f04f82b80f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9786afd0a55575075524eec612ac67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62594d38a5298dbefa4fb7e0f294a3fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39eaffeda24918a848a24eb9329b81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23d539f39db1430bf1091a0b355449139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b86ab31230e0a3560bd023f065f73d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb78207b5c7af2cc982c283acab3b69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4456226471d57a731170d7fdf4eb74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a529b9ff519a67ad346c7c7ace309143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914c3aafbc35bba69cfe8277b1e67f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328635b83ddb9a1d5c1c9db4151c4c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852402faa60936bc3d2c7a23524ece83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c553b6d5e0e3f08b69610743e4dc27f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5dca756400130fce83f0dfe5afe93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d514d7807e49512bd9f12ce8adafa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97656d214c95e2f9d13d898d49b9f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d94bca0be00f05312eb73c51ee5e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb7da6b9304c47b2fc43517670b7af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff55cebe2d5ac7f167eacaa77b7925b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779a589ab25985bfcff81f45319a8c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf023a75bd0c709ee2b69b1ddc955d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67bca50abec4a6af45455789e8d9a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcca1b7fa3c15f97c2f36ba1cb9428b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5be293ffa40962131be2e9fd6c36ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc34eb7e4f3c9d00f00fdf7a2c1fc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ff6eee9948da4004a58a9043dc7c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da80cedf02e035c77e737c8545ffd7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e60910412a642fc41648dc5b911c6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b962ed8ebe52f78420deda34a4da68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5f42d708e7af2547d3be929edda24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cb9f6768d16c92225a4725f60ff66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50871f9a16c7000dbbb24d48891257166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b122a9bfc25431dc8347f7edb786637167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5844e65d8e355236a96bcf976633b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ca77b838d4805bdbfe362d3c2c1a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14454dd199e50a03e6e9994065bb473d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95815f0af05fd440c2431d4dbc5d3d04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47f5a865e6569bc3611c885aae5016172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2008420cb92db366ae67ad347065396173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950dc6fae7517da3a542aa67ef47f03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f668d3e502a6c6c4bfe1ef8671f22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939bd562dc8ffa9b71be3720f3aa004176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2680b5ba5b08c27896a390eb506ece177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832da90fc7776db8654ece157b087b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad29884720d7e339a683cd7f7b0cb24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94832d9b0b900cbca58d0a6f3dcdf997180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e67d652fea9a66e9f928fffed09bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9858f0bf7696fab68a855f9cf1b7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbc53105735acccae265cf05065f16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e23b400040c64b75fc8a631ce90af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050d3767e4fa63b47aa50df27df388c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3d7d169e503dfddcdfa6b6922c0ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84ea58a8e325bbe9e3d4267b8ab741187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa7f42d5aea2e53ea4eaf92372532a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499487d6c1ba9aedd55e5823e065866189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed276ea0553d5be43b53b973e5332cc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdd251153a275948dac2f4bd2a0124191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862662c02cbf1707c4b906947829d5b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3c51d14e03b762584b3d7f92100d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc951d459d1861439582c63958bebe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e375aa61c0c787b46e92335c32aa1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e315d4ae342016f0edd58752d923390196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5184a980f81f88ae8fd76dda2c0357d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de732899e46b1404fdef6b5ffa84ec75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b3ae430251cc370954d68f84965ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ac5159e0362d86e845dfaf9133919200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d98dc3f764f7c1bd93c140457f993201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef109f5f1bcc22c4f53537d4c4103a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0e40929f6697dea1dd06d5e5ab1a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a9c36b10b9a5660e00381396d035d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1c9f946360e4207e148b5faeee785205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff75c2615562891da355b165cd596f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a4e1f85467856bac8bbd0434158f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2c11f2e4e78291650cc3aa0c6c245208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc794551191fe453c9b6c00aff4c82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3983043296b238d577b06d855cf1e86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349a111515743869cf577d751fe7b13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311901246e5bef218be2175060c3919212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45842321f24da1d27e48565d6e58fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b7af85dc62c81c66ccd8e15ce8352214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047691a3d11ce1187e89abafa4886e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295967c2c7c92e032957aaacd113154216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e51b4003f0d0c6a030c69887aa37c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dc5fa4585393180a10f34f144fed2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197df76c9e32c852fd80f6072385e516219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25361ca92fd5092afbb67e8df3176150220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee565b6bb247497eda4c8d6671be29b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d2e4f68f45fe30e267f324050799b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a64f19137515433f6dc4411e308da9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177f8e3ed1f17a19c9d1a8481241e36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe5862f8d2fcc6f435e11e73f3c16c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e9ff71d69075653e8772dcc866a27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e031f3e6a96e0518f41b7513b52b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d6eac2c0bea6b9b3406669306656c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f543ed985a2bbf5e78719b9fd7de5e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30a456a9fe8bfdadf386f58443ef8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534114139de87d954f7eb4bd38ffca9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bef7b6e57641d818c6977d6453e73a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6d1eead4be11b84a3f21814daab16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6f8d5d792c809a14f144e55857ca6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe16f936cce69c536de45df5ccf6938235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f347caf028d06b1988fa4faa942c91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23d531ddaf83799888bd97906a3830237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee6436a9739a31033a70cde0284bd7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f784917c6f81ea40a5166346c6961e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93abd463f84fa853d20feb355208b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1470b2b109009bffb9ecda005d803b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67062d01b26aacf13447badcb7c4d28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18f98c2fe26598c2111035652d2f3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45f5fe85f2cb753c122b1d0f801077244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e01e9eafeeff0409986c7a2fe61ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be226bc3d2855d4deb60ef3d481430246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3203a2a4da2c837ac38f5a7af9e02f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8a254b2d4f32a0e84e202bf778f47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4151b07d16917299126065626a51b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e7a73d6d046c1877add3fd369f195250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5547bfc2b2db6772c75a25081be1da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b89e0a06c85ba63a81ef3bfe10f83f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b58f20f321f6c3e521a7f135bb3add253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec85e46018e4c38689bb1a4da8b25e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037518ed515f231d7d54f159f1cb186255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caaea5ad82b1b61e95ac48917f6e27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953103182f32f43071526f99a564091257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4801aa1a2ca385cf04afaab33368777258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8506fb7ca42a522ee5d3bc39dd08d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece7845a0d5d0279aa5314dd797c27c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14567ab60c17d570d62e4cb712d8fbd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618a244f92c9e8558e1f0d3f8dcbf38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588049303d0b101a57e7fdbc250534c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e2c753aa6f2822a2db4a78248bab5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedda1d5366d99493713813918c72238265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3b2a7a4c6defee3cf2c190443a421266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd5c3ab62d6b753e3110a2cb38f981267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fdf64aa55a79d75ea8df4e2d7dcf5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb38275ca397caf740b2f8c3b694a5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1de99ba90d1ce5571df13398cb278270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b3195f7e7f478852823bc77fa60b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae8476a0bca3add52a3c2cfd6c3b5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b184a40d9634217fcf2bbe4bc98610273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3980f6d2d06943f9bdfe7a4fd44304274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697e443f1f48d87404041efd8430d14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f97199da6510b6be1d2c2c2460246276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88a8376dfca11dd7f80df0b4bf92aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1cca5b4cbd38226e53da250e5af50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa6cc17efffc4e43e9dcc256c4b6ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d84eb5f4eb717aeab1cd41f6052e01280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eac047646e8a254d953e26e940b02e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fc32fbab61349cadc6f1ae93fd08f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b1f49d1a76b396f3b13f3dff58203283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982998a9bc523692ab1c213e0e9eeaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9d13f7f8a74f66d4a84e4710c63fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948779953dc18d32b48b15d5f7e89811286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c457a4d624e2be673757c996598f758287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc6cc11c7eb4ab55da133c89e8535c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99915ffa02d12b28b5d9c0cca6b50082289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e93f51933c7a183c5ccbf355ed069290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a80dc22b82db5976773193e84245c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e4f1b88049d0b36691fc1ab943cfb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fc012130685903e62f518487c72fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884c28ec1e6fe8184e7ff7f5cee5ad4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fabf5cfb6c8ff1847537e747ebe91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba0af8a48a15d4fd372bc4fc4d335e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e007b60bcc9ce4ffa1ae1a0b30917297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fdc90d3a3ae8de7db49439d1212ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba33acfa9863ef46709c382f7e6023299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb682f7d7ae1511517fb7143b66081a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0401c3e21725d7b4458d56762b2ea49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd67b0eaeac782d03199b23c6f5b56f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7302890b6065f1b03fbd7240da9c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcd2ea9dbae03f082e536eb5b9335d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaa9713e95804e42282e8a8452b66f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555e1d394bc6e88137991459a3a244c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8239db581a42b66ce18413ba47d8699307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afe98123788f0838976e31c81b1127308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada30884652b9fb6fd0e092eb0930e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb033e5f54ab669a831b4e26b5f7c332310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9456b91d5dda53a1c2009a4b96a966311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d70467b5e1320fe35e8a6fa5b5c6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd99a85c74357d81b1e0419c0970233313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd72a6cced7efbe0fecd4d8d20c8e63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d57041c125929c62e0e5ed1d93884315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e40886c29504e616156a1abf697f34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a618da0403aafb99091ea3885cb602317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1366e737dd634e4e502252e5d57f76318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320c442b175196fb2a7e047c25d1c8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1b5b2097b95d4af9d843600df5ba8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ffeed952e17bbab7097e790268fd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92b38e7e677df03185894e23c1cfe6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e1d3a7b621f2693019a4fc7f1861a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8231ada5fc4d54f374c97ad88ccb37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1298e3d40c604a39ccb4c5e05be17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562737c4aa944f151dc44c2b646bf066326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92122c87e3acce98ae7a6888a33e7fae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812933dd107357ad1194bf98990f9e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4489a9de8e37c71e5d139a2f6f13b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293117619645833efbbc6baf3bcb1db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158460a47f367ab5233e59ad0b85c80331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cf705242745589adbc1d0bcbd2272332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537356dde40e7cc31a26f4679ebdb02f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562d1c4d8afeb1e1e6fb220f6410730334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b884963e8f4ec869826129c5c32b4e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0e20a881a01f35160df3c2a39c22a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbc74a4b03a6da7731c4f8747bbf57337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18533b88f27c3a8b0586d2f7fb4c9cd4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a686bbbb0244e3386dad62b6d5463339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7de426aa0bb6e7b68610134623ca93340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b71f97a5278a3632072f8e2075b2c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c154c37619251cfce14f957a329326342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d17627c95a09cd3611a5e1d6b91494343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102ea452e4f800a4c3e4c5fd7a62eaa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac25b12c35ce70c1f28107d7f7d4b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60507de7985ccc45899160a078747117346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8ff056b59e683d78814ddb40df65d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de5fcf3d450e56f8056741dae74955348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8052a6d71e90fffdd9e3df2cfef05349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaf507ba8b2326950224b67e83754e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309436e19f98d63b17eb6ec9b45eed7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f49c350e158868d474c4383d274233352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704244d4b93e4d33159e55546ea1eab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1a05cd65b2fd704a35ba011ca9bff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e63e0b514ddd2ae3b0d6ff22e55314355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63b3e15b80cdc8e0a395d91dfe6cac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3173c830259a3a08e7fa60b899abd6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e87d6ba1a4a71643b0f8699e5193bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db025553a48579afc16acc2adcd3d1d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40e1277c159a0aa76ebd7143060b38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3436ab7996a7c7a318a86f02d1dfc1c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eda3321891889dc9ef18e3014be6ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea832181c379de6ef2f0b159135a84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bea8d0fd90ead634f447046f61e9cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256f2a34462a4f5195e6700fe769fef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931f4928cd56c0e21771b71b6a013dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de87fbb37cb8f68b773abd76eaebe4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd00325254f1377e370c8c6beab59a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee457dd60cdbe45bce37f49434e3fd4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445188463ccebf8fa9e211b1b31c0ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d67afa914bbaf5a99aae5e3e3e5d55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9c2fe3883a2573803ca0656e57250372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a4d231b6ef8fe5dd8112de2da88d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed84b4e4554509724809aabedd6e536374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ab8c537fce5b26b110fa81ee662ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841059d3e8ac04b79cf78e13e9ca224376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54df87b975e6e194a162aec5fcc4f8f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a7e7afb0b174c551a4073f546b9cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee633d30e7eaeb60c43a5d0524c5a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94268193584d4b8388db3ac40919476380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a261a0ffc332f50ab7984f2dc7872381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35911c3df6fbc6060dc29f79711d93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd163a60617e206195bf4cea1cea97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e08ec06b53d3a1026c4cb53ee9884d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aca3ca320b01da41014a24da5f783385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aeac8ac7405a8bce6a6bfca671322386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519ede64f2893b11b452099f687d1b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7bda2a87105ec4aa629e64e337292388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be45eb0a93a4b98c2251c693cad738389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b68eeabc8b9f81277e947f9548acd8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc75fc6fa73e52c627931db6ca0ef36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044093f016f27a4e62d8d32275b1af1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0447135f647912b90ee98eda68277393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7d737d37dca29a380c3b094f788db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee121d21a1d850801121898715790a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b8931c5662e771a04abbe370286f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b37820a472fe0a57a4b27aece2862397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53b16a5ce5fbab9a3a7824041d4d2a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89d9d4633e2e7afb999ffff029ef3e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594252fb8e711ae01ef28994b1819c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bab6f19eb6909c6d4a1fc856a09de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd3c116f91e4e382ef414aba989fe0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d18e98882fa40446e2a5d34fa28f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dac6e9394053e49a74fb500519257404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98443deb3c36e0772b8df49c89aa1fb9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9279d76d01a331d9f4a50a350a367d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0994f2a14f2936b472437ef62ed48f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ed5d95a98b1856e5312d4569e8210408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7863f2bf02ed041f6905c320e510f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e44e2647836c251dac9dbd4e1f706410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b692bf2dcb42f24930eb77127f10d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97104f20243183ae795a5591bf9d960c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a8e1d042a177f450eefe1be67bcc6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c8e1527d60bdd6d9fcbb9f081a5ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990f4c41f006dc99b1e0f467052b247415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62a31c1f935d4fd19450dc01168ee5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124646b3713aeca9d0dfe6bc4051b550417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8199f39385879c50daca3f332d8d47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fde3010c9465fc85a29b18c37d4d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde5ea8bd995f766b4235a2a09d5974420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c710e816e1ead0bd38fe15d409570ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69478bd8b16e68ee71ea47c3f7ce862422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1adc4e462fcda4d118b1d007c4e401423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb8eacd88d23531b1e701a072498c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc232a80b587a58cb6f67028d0ccfc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fff65e10b3dc29df23ee54123c317426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bb354a200c025e88b0c056479cf18427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3491d6308a93f54579e283e0534c24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72a0a21c3fc934175b838fc31f026a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee7d02ef7b7a4ec0e63bc0063ccde6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e01af85b0e92079c80f6736853c28431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c42fe800ae2bd1a21e9d086fb6a32d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2af80db1fbb434cc1e02c1646a51a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3555c91f2bf234ebf1cf2e93f352f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b210e8d6580b17e409ec8761e07d7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607eaf4d9cd258c367f4ca30a26f471436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51cfdfccb19475a4932b649107431d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bc54aaab1b76ad328a0ca4751da81438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bc574e95b9c8e697a716542dfe771439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff1b4d77a1adff6f664c76d381bc13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99687b4cd17a770a6da63d92652602441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76578fa0daf3f7c1c8111fb950478cef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21de0cb55b3dcc88666f54b55e0361d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d716b05f1f82b5031fd84e63a54b99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d083f7c161301f9baec6dfdb69ed4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f535b67a1139408134f49b2535f3388446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb5a13fbc241446efad5f3e4af8ca3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586ec5264542bd4e05f39b691f413c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f08e185d8bfcf92cf815c50d356b2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc3f40ef81104302a0013e3bba77ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1400773b1546e4d09acc7d634bc2be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05241acb0540dd2c23d0e99f3e52a809452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839435eee1e8804f28b8bac95d483b74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941996dadb88c80e8729c7dc665f3c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503737d47ae6f7e29d551c24ca9430b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665042aeff016242d8e31b1523b4c9f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ebd659c12cd966c287ef211460126457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4a09d5cdea773e54614ebdfa0bfb2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea2a618eff744f3453a4101980cc16459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3a52d67fb0469cb4f3d999a27d35b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f66ee3751c5751f9fde7e798754ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9d6217490c99e58817044b81c1c7e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c55671a800ed67602c04e3bcf1a99463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3edef76252896dd42832812abe73a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00962390fb4f4b33fbf52c847246a964465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc94dea1632c850ed1926db1a995aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96106d18acbfa27b37a3c72c11816bb7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fc137300b0d23e0274a12e4048bc4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ccaa72c31240277c02924372db09f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb0e5c3d50501b9d11f05efcfdbbf0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e4e4da43618beb66f77e6b0a072e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39b46bdc9c2b79485b675e39219d3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04656a14dd83946deffd590290f477473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bbe6caddd06da149d81795aa6b277474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98a10e767d3a6e8e2fba35c5c3d4b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeedd898417cee08c5205a14e3cf4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1fef8dd06d64cf4302ffdbea9776a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f089911dc3f6f65b9677b66b44818478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00069a92fa6b693b288abed205ffac1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc548bf083d4c86fe2c0d725d33d90480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cb5cef16fd81abec9ed0590d015b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ea93dc2d3ad6ae8428fa8679c7a40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12d01f5764645b2cc184ca0ff3b221483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f7c0d3824cb2452a23ef37841e9d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c667310f55b2e035c5c2acf6761e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f44b8c17bf346006d065e9bf20139486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71b6e7b2cc18ae1dd563f5caec66ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38babae74cb9e509f26642b47f7bf639488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c481efdf995cb0ab1ca04a5ad8ad32a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c39dc1ec2c7f94396e7d2816c6ef2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3523fb24a4f34db0dcc5e0993c749c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223ad1ed705e67ea2050cfff397b37c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608ee1476d1325bad4f3413aba6069c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523baab4192a3ff96a4f906ce0f03e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7aa731ace09b8a47807657f3236e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b6ce302f2514e788b051f279e2bc1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42730b62f0fb10a6b678ac6ebffc4cee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd413ee7f0af230f5cff65805cbb1a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db866d6dad60c60047d891dcd9c702499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc78237255dcea1c3aef442c5d4218a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a96bc3b99628d8121582751ff4a88501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de974433a669c673deaf6c8bb516d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739a5a9568f8aec907ae5cee4edadb0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad0e41337aa71598d2c6c423f48359504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d575a485790bd9bb5267235cda92d8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cc3ca7549a48ebec319fa39af4872506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9d8c293f40419b2c4edbc89de4e18507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b681cac130a0952995ebaecbb3cac46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409baf2e79712b010b904d545b696904509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9b55f2efacc2b554e76f2efafe19e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50da84289003eb99df969084c7df476511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e570601d6dbec8086da90c8d069676512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e8103d2110d1bc6d18c904c4b3cc5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d43af1fde105c95b07bb744c97e1f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6c0a5f8d871d0fd023a2a4282f25d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e4df3bce2d5d98a19a91f43200a21516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee24d09ae770707bac7873561694c73517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba8b099cab401d6e256014621b4c60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5f6831ae5cc75239304881079f7df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dfcdb410fc9ea7720dea0a9f85b0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4963e8a7663efce8cf82e5504ce49f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14a8350835d22e6c021ddf6b0f08b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86bd63907e57133dc2c3ca37dc94c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6e2662bcccbb344d3e79b13355eb9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14532664571ddfda861b47b15eb67624525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb028423e437c9a90626808b162cfe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba74efb42b57a4b581960d3e85cba92527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede527b14a79a41376585cc935a0959528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b28982e97325906a0dcea03d173db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019aec007716e193db5ca52ce3881090530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994ee3c425f9f4e71ba133bc4b9ab8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa7be465d25392d57516552c2ccc6f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca0bf4eb5a521098a4a03b81ee98bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84cc7ea38b0607b392e2f114f6d114534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954d2432714fdd5fe3fdf686b0ec29f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda4adcc484b3c067621d51b5e32c98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2855b7fb5dff5e85939a923b31376537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6ce82939f521c14455c01ce62a9b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120750e4a82add2cf190cecd14f4f8a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93c026e8f7ba5102f57b4a81e4faed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858c03e1f0a7d2f3e826ed6c435751a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749a1616d643ba95896f8c511241df7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbeb55d49db1f7bf904c738163fa20d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50b020f014df369201b7815433c29b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d339d9b43657b8a15b69fd3f25bc5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c0c667cd87411e9567ce8fbaaaf4d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f318eda524e27ccd8d04799e68b0fc5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee640671f8d05533a7cbfc2307db5c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f3b3399fe785250b6662ac54dc2bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e5c25e544d82fd106e221375930ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93564781b83c144259fc79b737640012551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fa02adb506e6447869518dae41bed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85f5d58c14c2a56a4f0b5eae53edef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c269236bbbdbecabffc7710e09743d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c895c27ad045ba4d967d9e0f13f1e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764331886519d4e82f6c042409037e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c9eb9e4f6c93c4b955be980630bf9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abc16415bf641884f31552304a8f5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56a0c1974232206891d7ecf409c3b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3d937417caa21ed45db2deb43e746560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8920bbac5b699adf0bd015d353ad1c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8a5ab53a9476961db48c1bef9a91c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c7427a1d36bd672e12cbf3faf6e65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f9345752a3443fe1adbca64fb7147564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b14be34c0746216929e7dcf695e404565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faa0bbe9d3c92c374b93798b30a916566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720d9b69d80faeef596a94fa30e1441567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829896e499ad42475b1cc76eab71a87568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aaab6d0f9ba96038f6ced7cd2e21d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7da68f6ae6bb8734e2e3566d01360c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15a7d6b2c690bd13de10bea72e0388571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b00c78149e762b2d4c0948db7579e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a10347ad24b31169ef7748aedec00573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb642eea1ebf3e831624215992362a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f44585c3b176d5f213980e3448ae5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232076d6db7da24a5ac6e9a5c35df4d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0ec9d7ac804f162666c5956909e70577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec573b809af9dfbf651e6320a49d707578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f29703b76ef94f5e0d4e5c502b8149579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df34d79d54c7501705829483aced66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cd1782dcd045ff77fa1baa608b6ce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6471078eb4bdb2c66b271d7c9d20a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfee7f1b8bb41272daa70989fc0961583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85915d4239f5f201c546f376673e3cee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346d2b966f0d43ead6cdeb6c5162b93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486c40228cec27d0fb37c70ad8b321d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb0b705cd608a5b2ac4a2b6fb5161d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6373916a95be928e76655c88dd134588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbdb591707586b7301aae2055e0ca6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5da464c50aa30699f27d263d510630590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608d2fafd0e8e1aa1422eef54c65d8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d26590a3fadd782602ce3821382ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51a727502d72b80b7eab5bc35edbae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e363542b67178aec3e3cb9781ef126594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc207c19f642974007a6f5174af829595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b837a6c0e41f90b9f6647b8cab3fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36110dc3ef56f591e2debca018f1fcf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaffd30edae04270baee31730a893c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6e0707fc31ba3f46705e01dbd8001599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756c9c5bfef1a79a98d02e31aad75df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b51b2566caa4810b57b67e7545437601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca531f8841c6c019070fed2ebb25067602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369897fbdc31a95f46bf816120cc96e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5171955aacdd6dd6ca443853b6533c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc84ecf3b0c5642264c632b279b0bc0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71ae1897c55d0f932ba674c7fdeeeb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5db278117025a959ed2a4c962d924607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b5f48239870c3b2a07d7d862f111c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d4babb67a45f4c9c147a3198707ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673d1bff99046d87b60d598c3248703610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e63e969062baa37da8ae4d2de0789611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1dd5c7664fdd830702bc2b149c838612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5c8161d4e32efad49801bddab5971613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f991d68a261e99ef02a3dd313d9ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babeacf28a607ae037f121713d9f97a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a481744b79d37b67f94495673fc78c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c84ee7b6bcd6e92eb9d6ce352e528617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a39d323728156740261f3f32236247618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445dd15403a4e3848172740841ca062619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4bc3b5ff71b8958d884de95692b85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f8653e66df63c74e137c950c3d388621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e2e4bfb77b481ac949a7e477c3266622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dc4de94ede58622d5ef62317c7141623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0fcf290f8a72f05b0c5968923f1ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e160f6d81cc814b35cfffdf33c1899e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4c2ec9241465ac39eb6c9be197da4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24714081483ede17989713140a511911627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b871e9448d7f9e7d1f3e86f41a3ae9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830b5e5d648aa3fa600f690e8580439629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71acfc8089f11802d57afebbd35bbb5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074747d7f4b54f0752af61b1ae9439ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a244daa4371a930bdc3622873cb2ceb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a46f26bdc9123bac8453d788c60348633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aa1cca2379ac6780ccf5e318cb0fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541c5aa48d5d623f7f5c9974fb225c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5958009054b41215a7dac322a20e880636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585485a8d14ba6767b7c18e006d7109637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106b2e8073c2441212af84aebe99a76638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d820ded32c97a226c22d42daed73cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bdadcdc65b43620057eb4aaa47956640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acfe10ef1860a593fd11f60845e874641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533fb27c8d54e925988dee0a83be22a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7feef1dd4540f434f455b45eec3b61643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709957043f4ccd8b475b627439ad559644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a34d0d597a3f702ba981ebb86327be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8862ae38ba9786c6f59c3c1b51838646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2e08d954d33fa724e0601ed65a0c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59bfee73517abbbb2cfc34064794d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941b20e03716175e4091adafa545d2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ee56c4a245b606748af9fe11af56e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b318403c8c1b4ae9ef4b3e5ce7851651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b8110e06c66337ad3829a5cc6081a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30fcf823c306815ae788ef519570c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939f2ad258de5ae2cb7ed59517d11fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bba3cba5cb54bfc602690a0f8725a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedf9e56c59b9c8d008297df1592c99656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f9e990e3d173defda7f9a3246b082657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140652bc2824de4a8f0716278f4ddafa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaf54981e7e8c1a224fb0389d0a175659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cee0977caf2be3cb31cda9a0ca796660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207bd391995932c874f966fcf89cfd0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de733ecee5c58f87d70f44d19c205e37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1174677ae86ff4226986782f184f9c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9997068d7e42c717eb4edabc9b5119664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc1a6d5025730abbd9b262956df0ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885c0cdb2981f7fae04983d123a0aa6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b9720260f11f73a92a45cb83b8b23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bf9b91b12b2a6e8adde71c8c059a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dd71088739c3bcec4bd2a4e953a24669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618db19ab4b5015d13e92ee0372451a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2b288abb7148d53a571bd2e70085c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448e50173105b2a3c2de50dc8b9c108672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3215ffd165b19bace92bad047ae16673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940f66cf84d441f6654b92af13626c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26487e829636f31af8e8eac74af09fad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d938e750e6a14767e35c663a4a55f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664175f0dde29e2451e7f6c1aeb4a02677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa92e926af56446f0a3e71efc909492678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc256c72f4c5d6318b5003e58b3cdec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031de52152be4026b9ab901ca5cca1e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9850718b40b50e8caa46a7ae0ffb1c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d7afc83c5e3364243b06cd0034f84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da1c886c689cfd7dd821e22df5c601683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fda41ead6661000454e54c5d7ab358684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dcf6fe297f3c3d019dc9fc15d44a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28fa6843a9f3cb2fba59a36fde6ae4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86504470f792ff69b9004d2b57fcf5c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66c0af08ce7169c9eba69440f7b777688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ab9062391649e3916442a868908dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d1e83d0b8c70bc52452769ae90dcf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c98daf9f14f5a2722f32dbe490f1d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5ab3fffd0c39e0dee55a26d5132da692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ddb210e6c4793b348e0d928a111ff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84419387a6032aa2ca2cc618024931c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf0c7967203593d7eec5c356222186695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440379c6bb0d1de7f3f301837e2b0b0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39597aefb2cc745c55287a135bc1d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4aa703913737cb8b049be31d40abb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af930ed6e2bc9d6c48d0836f4b85bc7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568bc28876f753c93a8a676431aabd9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e670a06547b5b1c0d9fb95655512e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672afd6585d4b1cb4a108eab5d88a444702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723b9a2d32356d97b1ba5b3d27534bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319ded969a462772e67926c6f3bf053704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8b57df21a0c32df2aa4d33e13619d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abdd1ed72ae10336ba4ac0528f792a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc78e3f9f6a6ddcb9640696982e35d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8e85f6df2be4c8e24ce4252e7f3fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a5e1865b69fc7f35f5a10a63b5899709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc8288d489458dd61f1dfc89f1ed85710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e303be314876623ec4d02b82aeda8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508dc79dfc641dc791472665445bc2c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487234e256bdbeaf22128665debb877713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0ab38e33b9dbef987d8d0d8222453714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112ef0fae43fab6bf559d48e5fa1f55715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51317f3a8a1f6ad747361cf2043f9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f645f51fbee868a405d40c6bf178e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43064b1ab3062332b13b712a18887b74718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f62942ff7999c1b0e6a072e14f3c8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e114bd06ee58dadc202b93555cd51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc3feeed4e96d79cbd663f77640114721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e46524d9b81673c790ce9638f0dbcf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567a79df143e11a101d1ca9f8a60baa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df60740c5d522d75e77b718c034df9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344c3e8cf88831dab1094053fcaa370725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9eb191fb1184bc5488128a4bea70c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb453c58f87584699be31531b0d624727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f355f4417fd3ee152562e13a78a5a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93507ee6f74d8cf122be066a7bd5bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662c3e52b4fe9cb91193122cee1c716730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b693910b2ca38d57ebc0578cb8d5b4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23033b7cb4d9f963912154b6bec483732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ae9527b4886ce6c939416463cd354733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51812ebce6b2a64aac3a4de54aaa84b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30468ebac7fd09357f12b9eee01be5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996668e3b9e7aadd53b9f3738dea02a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5e47b84dc160749ff83bb193280d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780d852eee8bf646910ad86a01be43b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848646707f7dc3dda16d17504b79951b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a68ee5e02c67db5104b7df7810c8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa96109532f5a54ee0c2a414fe1315741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f962b85378b077930b71239f1827b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d38a919451ea8c316d254b30bcf2fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32d6b56f10e189b1ef36980a425f66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac79c2c7bd06cd995e11a3eaf0c80a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce588fe387bdbc1e77e3fdbac6b015e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0896d3e62c30b51f2e79678f20f000f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae36d3117dec66c2f5f5f6c878f2053748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1df3397b26b46a7b733e45b90fd61749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d474dd45d654d88f32eb08bde7ac33750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003a6cc03b49f4de0d9a1baa2fa5ae3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db113d2a02492858b045e15359cb3438752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df787c95614b1a5f3c7429e0b10c32f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385b5e0d5899362dc923364878dee46754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f78e597cdb39a3ad09a9f38295e665755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919881e5c954ba22e6f8240365bb3aad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e493547975a97e55870fbf7fa12d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a253ea7e4007d9e81b632964e9fa3e1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db05c892660583911cf1bb235894aba759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>