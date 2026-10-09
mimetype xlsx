--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baef3c6daffe240700ad076f1afc5601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e269f2deddd1aec89b7b5dfcd5e3092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb20433bafcc999c24b1ac9b4f98043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4583dc7ea8d2fed62851eb6dade7ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590276f9d5e720ee7ee56de8f8d8c0a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029a1908aa8134547b9d19e3ccbeaae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4336a0d0a6ea3c5b73c9f3595ae907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c6dfca7e85df95948d8f7a5ff71cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a27b055a34377963c0d72eeb109b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ccd099abb1945bc423b774e9fab0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d13f07a6612fd89336ff2e356338511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8dc51e15f4db6bd332e8bba10db5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9d1e7709b26cb76ca96009a7482f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fff4a04625346baafd4c5c3a008b4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32df1c32ddd866f2609c1b8833319f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf49e59f006a300f1e773c2f3da65816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d5af8f1bda69dd721db7ee1d34c3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9712e5b056b4e8b38017ecdd434b11a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7827a14b710e3a96017444d9da1f70119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ea8f144903fc63ffdaebca0c0f65120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e93b764bd6df7c8d2c77977ab25c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17706664f9af7bab1cc942e11bd924822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6f9255eb4bfb291803c9441392cac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3849307ec0e61a6fd02b15325a22bf824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a559fef953a32efe7a955705a4c2f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee104dbbc7bbd8393eb1e23de83e513e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776527b63660b64154931dfad1bcaa027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed62758f87b0f118371ba7e5755741928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a08e344fa3554968c2bc8b8a14bd929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365dae2e7461940f4cdc72249e9364830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242167deb311a4321b0e31a99d7f12131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730e595b4547a8afb5fe051534b9c5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f52eaffb8110340d2b5148009cab633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076efa901204170d33e71253648cbecd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60819478ab0bfba225947ccb7b84acc535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e736041f215198a2772400f98158336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b3e81191058ecd6acd417c0b9cdcf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b006c32a00b57d7c4f419c42457f55038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dec66001a56480efa621acfa77f78839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a874be805604b98efc331178a3503d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672e0072a659550ded9fa0e42c961c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751184d3a2cf3ff8bcc37ea66415fbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24b22da142d221237e631be79f3ff043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53e9a13f772bae8579f56be91dd54044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e273a9dec41206c842e5f0cfe2283e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dee4179c0a2daeff758e374911b8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f78fa62eeed7897a9b0dd8b8a3ca847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415bf6eaaf43f2ebbed8d1755427ee448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b1f9cb6ea308317c876b35f3cf2e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5d52b07aa6ac746eab39c917f9e8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3862b44b4a3b0508674b2cd394ebdf351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1680bcaf8ac8bf0549ac25289373ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d788304c6f34c96fa3efe03d87a5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5468930595bab71e4268711f31036354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91ddd87cf7694a4bda79ab20a06eb355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164bd4176464e904b3484f214578d2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1558f1e9596054c07b90750d2f638857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d033f66e713d9432db69a94721b9d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ccebeb02397203a9d1f9b7dba3ece59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb764084bfcdbeaa8de0a4c418066a7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9063f724955066fc2e70b5a5905905261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30784bb777269b44ffb3ecc6cf827ec162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262185ed0e5d91af713bd5b24448739563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7881e36384b27d33676cbf3ace46664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65e76b742fb85a278be384581b270665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1abe231e42b8b62d1a617dd90eedc366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68d10a8bf628ed58d6ce81f2f3ac5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7157a731dd25cdcab1c24510b2d07f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf12d909b9eed2c8a3eaeecd07d6ad369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac4e154c98ae781d0f46d5622da56170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04921709716ecc6db0aa5a644e8dd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae491391deddd4958eadb7dcc42b61172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6554e297a50a1552ea2d3892166cbcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bac143cce4eba0f68e18c14464c1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336882e9ec7224dca877cbd9dd4560b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a4d6c5084f3b2081e583acd0a629476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cf3a99fdc53be56d054ce0f15d36d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b9f702b8adc5736e238e7b6a2502778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105585d1b4bd6fdd317f737db400e75679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60af1eb6089ef06ac4a16df91f023780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b261cce720e47e48b583f757e822781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f84e70ed1d9066c7b2053bfa1c7b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8e04063585eb8d83eaada9a8120e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040155c0e9b5df0904168f8946a57af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33da1131813b5acbacc5b46515a38485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726352231ff094c472ef5d7a5026cf1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6684f589d9cef719a65781972e86887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b911c987b4d88b8c913c336a67f396b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126f2bf80da95f14959213eaa2ae1d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b6bc8732112198783d3745e3dc6a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60121f1cbe285e22011d48993f9d63b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec63d6de6505a610988c6a551d8c66792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea39edf1eb095706989162553d6b7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb46acdd74200953e4fc452073c2a3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb951253213914e07484f951e836fb6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37091b44d51b4a26a85c2314d45ee2a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395107f67641facb0814bd25f7d529597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2434b842817dbea3622ef75aed9303898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec714529564a13393e5345b1f8f28f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcd3cbdd758f5fd9c254467ad1d180100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd12ae2251a96183958a030960cb07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46f7107718f2832c4228fb56ed5db7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441facd0e2957920de9d9f998923e16f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa20b30e5b5445f6de14a3cfe8289e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a0822653378baf879ec2d13bc9b85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668ab59c4627746b825f61fe5ee7648106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc684058d43813f20a169fe61b7d9fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a280cc11da8a484dc1c3d612b76b6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3565af92925e7d942a85ed37eb5a609109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e45c8595445b468142ac8250a2c2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45cc793e1a54c824dd63ad2559dd50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bff96010ca65dd870992c176ff81b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cca632e982e89f64596fa5d55f862c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683671def2baad2f7f0f84770caae3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a95d07e9b268c99e4e4abb3942929115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973c9ca0111c6a322c8589cced6a83d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd239734b8e644a8d12b7d2e9a824925117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3af9291fc1e1816eb96e920cbd720118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21015e6cc04273806101494569bc82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c234391e1621d3a069abc5c827c1b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03948ee066e6cd9b0fee5704175abb22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db01bc70ad821577c8706f1a80107a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996f3b667843213992a88f03065c14b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f76e6f942d057a3baffeb32c611a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7deacfe4e3a6099a316917e917123125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfdede892a6871573052905a3c1d4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6655dcc27ad233930df6a048c709ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f170246f8185bd6df82c04f1dc7cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bc4897b205213375498d10b12d5bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab664654e0116726dbfd705884e4ba4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca03d18fe2c4ac48352a93e2a9eea79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce64ee33411a98f8718d5c68447c6e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025b0205af1e7d1d099256c46e682db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fcc93617d133e84f98a28ba9fbcc2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725e95b7e6b67ba78a8765c912f3280135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab86010934ee40a7d74f88e6faa94df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e013af14584216c2418d39c9bf0ded137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598ff3befc0da418c27c856ff406255138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcc04ae6f0de3cd4b28831897e90c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daed56fa72d27fb4b9397c2879f1fec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39bec99a04f12fc4964a2f56d01d41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2993fe11d0bbc49c832ee0047e12e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49020e5f508063924bae0278dbbec6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c70016499672c171cd97d0a13c9da5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fec1edd7b4514dee7ecbdc4fc132b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b1a8de9f8e80b7e66337a128590ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1f5a06599837dc4fa79c1da9c4738147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22eaa054092cd7210b2120b42fda25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3c7361894e4a5f41313201605b5f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb46f9e192c28980036dda9cd7fafac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6218e209864d732b3120175146997151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d23060dfe537c7bed3f48ec6b81402152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09113e20960ff3781846e2a24bcafd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffcbcf72846d265253f5435aaaa8a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187df514bdbe0d90c5e8539a36c1f1c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c8c09ef504b603886021c315a65bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819b1a3008d0b7cfaa33b425a4d3aa0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbe50ea32ffd350b82aacc18950eab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fde0d532605ed0ef13c5ddcbadd1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1ad8c6772b207caf00519a2a780be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b09bb4357a0ac5090865cdf89c58c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c31fa2d685fb02396fb783f42763fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c64e5e7afafc2f029d1f6accc55ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b3876458cf01ced2b1de3424ce72c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b493f5adbabe1b220a1433164b43b75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9d6832909ad2a5d3d041e239359fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f40badaab4313b8780ae7fb2e5f847167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbf9c2a08cd397788a7327b9ece3ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27935319ab13568b0d6d3bb26fa5de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004a019b53d618e83f086f97beb6a8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e57e760fa47015420e99c0ce7680e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abde25576d023f54097d788fc195cd6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fe78c705eedf9756aa740905f24ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90ebdb7b20519b86de4976b1329a42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf87d5364d8481ada1c08c5b5db4b0f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a2ecf539fbaa6955ab2b23e8ec9cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f379c24ce070eb33bf46651ad315e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f5bd7632ed50e799916de733eb0d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb935a56638f528a7f394398dcf7940179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc6d240ac0947009205918563c63d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5145c1d6442109bb6231e10fed608b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad06116745fc3997466d98e91b1118d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffa2329db069d43d598edd45eaed42183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffc4b0f01ba3565de5124b5f734e5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91093d024edc5369ada7e3f36a111532185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df81382e1596a160c9b3959e7f09e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f34536a29b418c0ec1598ad5b976a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6780b299f8beba8b8149ebe0d41d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf249f8e4b9c0e70d1084980dc753d28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717319e2509f673170ef020d41cb866190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acb3c64b48f13c5dc795318d154be7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cafe204c6401e82866469b61ece9ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42c7c4ade0c1f68d21e5a4136590d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8a6db456112c1260d0369efe381b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f24f0b525be46bda36cea29bab7a77195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddebb4770ed9985f231882659c5b51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4aa194ea414ea4221d5ddb327e0d12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fed81b3881597a92f115f114893c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d398c1f1e1722a6211e3b709cca2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab7deaeba87b81f08cf41177e1b8a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e9b629216c9282c8b555783f6db48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bb6004f282c25ce2c0e4525d285cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fc89e9805d9c7150a4cb8fb07ef90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f77bb097d3caae7853e1ae1e5eee17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1009036dbc5ea1ad8bb439b3a25c86e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a5c44980c1203ea784465988064ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f5e8ece860372170bcd2b6d69914e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a0115d062bca85ab5ed094b0846c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a407fc512e0913016897717b0e8218209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6c5051a6cca7b4d22cfeefe71a602210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0afa962a7554e97f975720ef70351211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21590afa6ce6f191e3be9c4e2a0a433a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b43c4bc0e0923d01a996daf3dab89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963138960834490b67caaf8c9032b7f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68d39cea2855df5cc0a14b4d0cfaca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56965035fcea240596f115d3fc9c2e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e187376c0d6effb8b7c5703240c36c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c13f1dcc531b793025120b5acc918218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f1aee2347636ff6d65c46c7b94b85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e05ff7421cfda4c6d8b391abf302a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22055f0d43fd3cbc731a35c61b0f33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508c154b8edfd0ad02fc9de8a059cf8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddebaeae886a152e9bdd4bbaf2d4d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa6b00f6f8266c74c348c6d308903f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932d4ab1c99b12ecce23b3e812e19f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76ff543ddc5cf7386ee829b600d21c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41f3b3bc9d3c8caf20e5845a9d3cbe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588a008913d761996043786d736927a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4bb31a95c5a5b929ae44269189d1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3e922d3a7e49625c042845951fc6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68f462cd748a741ea2311522c70280231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84227b2e2030e3dbac9cb02b413eff8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034db2169d42a05511c3948b93fb8c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45591282b8986da1bb665e8dbd5a67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb38bbbeb2e82f5462898bef1be9650235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4a11273602c0e09eeb7edf203c0c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee4f978b32a84688c6890d4a120873237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98d8ea79504b2f37bb852f44f3c658238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c19a943dd3cfbe5ed1a3b313b5c7c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942d2ed653e4cd7deb2b90816d5d93c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783939ce029798e37192113bd4df9f83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ebe091cd4ea92815a585767e3f4bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae0c6a57b1c280e03c3bde05255bc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107656a29bc5de554f62a9c1156d343244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45eedd13c0422dabc36d45bff66733245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1baed46c34fa1a92b25aef23b6c7d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac42bd8d6febed02efddc3e944939a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d34e5ce1fc38a0f5fee5c82b41b6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8693a12d01a61e14e94eff5da3c301249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f65dd396b2edf7132ddcf0c39a8db3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a2d5c6fd716cd79453487d3af94c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd255828c800cee3198a57e0e4c78ad8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77765593e6af7bc0c8f72e0bcb8a8e90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3473dcee608b718dcbb422f16b0aa0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0bb22cbd0d87c269fed10bdbf675e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615d7e381fe7a2a6e6257710d7e6679256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed137b21a16916684e6a6a8b758585257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f792f4b14c37b258ecb51900e4c28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9248148ff080a6fbfb8daf34e31a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56d5b706d2a5d840661e90d9b319be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3903e51330cbf5841d45b7e8077483261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326dd9cf96862fd082be97a21d9d285262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cf0bca8c82fbfda5f55d3b79f32cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec37e677230bb9f943e324723e6496264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846b9f02d3630898131f3c4b0f9e467265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e3758a6fb079386b1bc2a1fd113cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ef3ef07daa657e25dee23c3592d2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2537f73a3bf3922e60ef37b416e170c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2075f8024d4fe9c788e367155947eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac3d2a827d593763d44eb2e5209915270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e1ab768158d19fa8a5a7742dad368271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba37555454fd4db31db23bbe0cf1d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9546c8d9514cd8aafdd3844e2f0e16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fe2887a4c079b043f051162b1399d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f98adb6254d4da2c66a9b7c955287f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc402f22fee49162468067c3ea3478276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f160b2c564d8cebf02b40940a81df8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5170d584329b743a3b757023bcc50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec1f7940c1b83eb4b25bfb3d2b7b15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff3be8b3712854c92af743575d69ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f085f0b6812fed67bb8e000585984b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0ffbe1b7724eba2aedfef0f6b306a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e2512c0522175bc5bc91999dc43e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2911452828097a35055898d0c2bbd29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085097bf554f3941995d8698e211364285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ac9b9d1846bd019b07b8c144f8993286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c0a0f1fb79964c396b0aaef443dea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774596b4778dcadadad9db874164b42f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd76c83a67dcb08125bb3fc90cbc68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3497d4d08de70d40c3639c08feab491290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1da40e5d13c8c64f7103d6c32a9db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862c36b9531b83f3e3ea3355aa080da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097efc75137d037d342f9acc29a447e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602044cd0822aaa87dbc8d8b27a6d3bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4685508475a56d9bbd7d86db1e68f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba49f9b0d031826430bf12575eaf82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf61ba6e3b52893243007225c1ea7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff3a4d8e73598d3df597a6209da58e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ea7f7ab6d44d87ec1e53246c8679b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be35c6d821cbd3985dfe402980fcf71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bca4da68246973717988977d57f683301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629444ff4ae4cf8302a225226ff78723302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc539c9e69b0ac3c92b0840242430f01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed83173a2abd90c18f1e068c1aa0fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc0ee2225c2bfecdb4257a1df6a3a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ca78a466ecdf3dee3e03cfe4cd034306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa610d429d701fdf45c75767748983307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7023e511932cbba152d9fcdc28390308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e42e76bb8dc7d6f7a7d7dd0f4341e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d04b199a2e7cc31859ad9b69784ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff12398577e4b52cad302862f18d22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf5189ac40d96079fe23b28afbaf82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5feb15d145dd1ab0e6375f0cacb7dc9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e2c2028b6a7314a56ed8302f45548314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95150c20031af6cfe24e5427944b27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabcb8112aefa271733ce5af0f4c829316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186a16dc9b9f72789d98cbf3543298c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9525b58914d4d5e6f701d96b7193c51318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c95bcb4411ae6be8bcf6ab66d2f2d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aa517e116e4d98b39fc22cb5c79c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f90e9a27bb461719790f253e18da6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50f159e8d7305b8dd5f9587660b5c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23728992e0aaf554f7d4c22c698408323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d4c5218fc654426dc6b9d60da38e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980cf80c04c50ddecfae161993272fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0810602fe69bd0c64d0b38369fb8edf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357cae966249335b0d1e3f9359e2a29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d5b80b58afd1f5b33eb4dd3ad53da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27792e31e2397f48f9b7f691a7d7cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bcc61a7a2790d8a9b8a899aa1d99a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c63ca56ad837f8db73d96cbd35d02f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372fa495cbbc7bb154fbc18979b4417332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b483b378f383f8329a063506c1337333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a14bc63670b755ecf06018d815aff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839888e96e78855fabdf9dec9ed1c403335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf2d3dab87224addac1e0e985f9d50336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd318c02983d7a6235abb443d5d5c2e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e003d54ca6d9e3e497554c87e97e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2353cab0f79d44435f5c0a8758f76339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a639f57367746c4488cf3cc689c1477340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb787cebd315e244e2c44113780846341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8acefb4fcab037e9d270754c45912342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a8a028fe3df495d66824ae0f068de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c2165f7dca87f263a116b6b8c0597344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91cd4c40260cc14b69e51b3cf8e7fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75715b52e3cc6468e1ab25bec2ab6f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450a3bc2a4ea4ce5200f803a482df7e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18345827de45a614b53e465fa735ef32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fecbe11b5a5f8ab3ee9dd5e52733cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17280e8c8b96d19a7105fd7fdec058f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8691fb7c79c70aea6acc69ddbb1183351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4f4d700455a501cd5e72e5398e9d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4de19858963855a3bf2698c80c8aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854edf9ec27ec35eb1a0a05e3762655a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1d374102ef4159d253d16d539d88e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30039bfec5f16d424094d755d94d105c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065382e30d4852de6817ae1bd2ccacfd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bcee5020e69598f22e6d99f53c5eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7522d8ddbbe1a21a7cb913addb3c42d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b148527b6877e6f8bf1922a60169a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25949f86d9bf565a809d3773f30b0c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441065aa31dfb401296c23f98ef8578362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d55f18c13e559d2b68b44daf8ff235363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27e135097663368c5d653c78a9ee38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cc8640588827f50c537bb9b7b9132365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3912ce35c84cc30c6028f1c6b9e9f50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae729ef068a0fde620071feef2bf16de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929e2b8a4c638fcd0f2ead325320f39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3386fc53502ff80ee400a23306043369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ba329c0a53f8470d3aa4297841abe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe226c5c7b117bd9b1b677fdccc1279a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060d328d15a213f882437f33a80e53e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391977eb37028495305c5903649b42e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823ddacfae398ffafe9ca44e586dce0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc2e0af64fb7c0a9e64c893128f7e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9043a186bacbc04daf3957dbe834b82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc606b4c154ab8420a7b4561cbec336377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c05e3d0975ff3035c26d3cf5fa0b89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1039fd94008441deeeb0b3cffd8a33379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daca820da64985ccc4a59619f31984380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0184b68a98420052d44404d54ac747381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8afaf77b722f93b988dfdccd092fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93208c1a750e6daea87fb2dae02fdf41383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e220bbf537ec9bea8facc98a967e27384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299d4f68fc7ff9adefee57aa2675c95385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52be4a5b374aba3fa378d58a9df8d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8abcd5fc2ee643680ed3660473bfd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcb7a0fd4af367df6acf6a8040bb96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a198aad1800933e9034cb28737279389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f167a687d9cf478dd0c69ab5090aacb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f94e3511be7ead694b5627771ed9c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789b4edac195e84b7d733176b239537392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aa18c361d614f1709777ddd44175e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe37af63320854ac9dfb41154a11dc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31234ca5f0ec9a5757a68bcd3b60341b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092e1e4077d75ca4264e4da7c21dea0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799d64e0674029a03f50c85c6e3f98e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7446bab2109989f3ca1a737839ad27b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bf070f8cfc0e338f29dd2f276fd89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af23876d801fe35a8810fb594e66cbc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e6788b25d93dbd8a4a1bcf18ec290401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1620a633129f5ec6325292d4fce7ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433cd83ff0758247a243d22d92c6af4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cca99449dad5581e179a0d08ebe9b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d12214236e0e943a671bdc6ca443a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e0857c4c98679f772cd7cbae0b148406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c699a8d50e30ed3fca86be45ca3be77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79322b1147b2151ca85d18ded5fba4bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f738c5f2283765cdc6b1830e5a753d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7a9fc0b37de0d3a55009bd712383d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb726ace1bb7ad723d8bf2f161d9ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961f40137e129d31cbbc7b0ec381340412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e171a52d1cae53e4664cac456d736413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267734b44afa8347c422388825c8bbb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293559ca503d7763b2d3b83bd3322f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d488eb0112d19e5713f0ca700cae425416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3be8e7285f3f6d79a13dfef02bc586417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72b8cf4ff7ed0e5038d66b5026dee1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d65a629f9f092d73c56380834a7c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee4af1ff2c19783fc927a400faef42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6618bcfdfc85495a2ba06b787e651421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c6c7907a5871e687941ab621b8024422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842814c4d69e70df52c0b027172b1c13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601ec670bc2b97920ac63b64d511da5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3c39d4edb2566a8bd0ca786a5beb5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f723e411bcc94fadb52331c79a7fd8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d72722fd4952874ca2e03dea72834b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c32ccfc8ebf7bc52710a65960f9c07428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb82ae036b40a144325e812f41be26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021bd0f8724f7a29e1244232dc03680430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd42c23a9bc7ecff3741132b4aa3666431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de79e5338a5d268e633b8f875a6da7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013349ba91b3b10ec93341b98e5bc24f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418aad7179f23f891559beffc735686d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565393175b6b4828b8bdfb356002a37b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a95e16f54e64f731fb9e2fc0efade436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6298396251ff81c94eb1f4aec273611437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503da0d5bacfc81720d8175b1fd6205d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4afda9b1b34cb1e8d78990c1ed908439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688509f9cc7b5df2034a25edff04f18440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58637776606662ed2c45c1ec8cf01920441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4ff474f1a7a13d1a2fd6e7cf0b47b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311dde90c663070b36041dc7397913f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f7bad1dd63254b4d84e751b2402d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d06f548bbb6e9db61075f9af41d6b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222626de29289cb264800ad12cd93981446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731d8ac212a6d60e39a618907ad47b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbe5c4ecf3ab8f8503e1dd1dc25ae3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb763076f8b8b417763ab81c875e89449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30a323455cda415df17715c797e77e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc4115eade9710c6a7e0240c026c12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1fd0ce34ce55bcc7adbccfcc679ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a384260cecd2734e0770e38266cc9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a4f3b76ac980ab26ce6287e9891dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdfcc491085394ac92a6684f7ea0a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dee280722f17450b3e362e5093719456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fa52ad7516190dc60c8d099c93254457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d04050b9bf197427c637a0ead7175458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e7dda4daf42cb307e4ee2241b05ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926b00dba3d8e72aa804eea6d07b32d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d34b42ebbb02475ca961c8fdd74acd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c2863bcd98bde907d44f68b0a3898462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d008f0afeea2bbec6f83bdbf9b239463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34d42faa503690755c7be395f99a84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e93079ed25149999599d3ad9ccfa5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520e456b4603d8a78369a2c9cd416be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c757fee7e03ef1a81efff3b68230c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5014de3ca5e3471ea514c39ba4971468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b7695e6508520f9623f485d59cb1d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4003ae00b53a9ac5a7f7d45f08b92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506ed97d76b33838034c9158c2f615a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd8c7f5c03b4e15b92a749494f71e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d317004827eec6163801294e5bbd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3af7d38795c343ef148cc8a2daf79e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b23ebece457fcf0e16065a447824b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2ef92be8d644b0122807f18ab8ecf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057c769856cd4b9d73aa4d975c6df94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438be52b252681da388fa867b0cd47c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe440bdabae2ef1d637dde2bd20673479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd7bd5be3b6479eaf389244d2f76b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df52b10c107dae42b556c4d9be1f81a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51358f86473cd5a63f9903259df5f4d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e82cc416cc1879c8cd5839ba42e1f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053229a6d0360b6477ea8f688be4097484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793397d1f388c03b91d126a2adb698e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16290d2f2b72c132aafc6a18cfcd35486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff96efb885245cd4d5db986687b0041487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b758def6a75209eb3583c00bcc0f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99353a6ded4469cf39ead1f496159198489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460b3770469b9a34ac32358b60a17f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3bf8381b5d7807ac448a803ba89bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee337eae08c5af68df5e1edd3bcd85b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd2abac4af87f3364f575f47d30ce3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ede5aa56475e26960165a8f89a83f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87da5ac4fe070ad4bb90e9b51350e6e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a88f22680b27aa83ac81221fca609c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c3a60e68194a10bd9ac5a04b2d746497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6f57bb29f8882fcb954dda9330ea1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f948d202e25d2363c28759bbe7297499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626d312dc6db96e3fbd77abeca42201500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75875a724080e6a138d6cedfad2a529a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ae64bfeec93b8819d458db2137157502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64260e1ec423dc25eaa6a444773685bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42ed089353d63c7fe7834115a74f8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad63931fa04e5deaf4941fc3ae19d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd8e1f8c57156c518387195513cb12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacd032e4ee6ec9413e16aa50a09966507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97493f65be0ab5576b41cff21a010c3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e9ec31c0c967a19a20e98667d1a62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08994a4ec09d3b16fa9ddee410011db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bd3097a5cb51287a410efddbc1008511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595c709a0946ca72c69ae798357651e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc8c892920db379ae90a367a9a6723513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5d74aa332f4c60627e3a8ebf677e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61548424139e9a489ded7cc9db3181515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af60e8d23bf55fa3a77cecdee21deec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc72b0330e3180f67abcfc1710535b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f29fa28cf304e60a9804c61ecc02a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bf6f4001f2a64c4db08e74f5c62de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35b9fac26c557156be8a9e3212f553520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc6002c3b944ba722e331ce53e2643521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcb6e27827e31fb2a19b7ec9100d7f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7f89bb4be58a09ead12f89e0444c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995c6784013288a7f64211d163ad7c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31113c5ccaf5534be8db97e07f5b3cd5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ed3d4ac6fb2befc078afb70d83cc2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98559a85bb6cc88d15b6d09fe83ea923527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5fe767f6ba6638b9c81dcd457fb20528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ce686467320f0c92c11c0bea6b8e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec416ce603a272da45135787998e64bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaa0dd83a3f9f18e24aa476dd0c46d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a505b3a534a049fa675a1cc22e40c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de3244bbb6912fbbee6165462a30f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0b88d93d039b521c3eab5d2910059534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abfc987de86c3c56d90f557e49bacc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df14732e52d1f8be4814872592cf52a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5351097b06f0ca88673ba57049c521a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe782331be40877d71fa096f3d5770538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f9764416939ad7386f7084b2e330e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a0f31843ae5e37e382d1107b22522540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e64e8479299cfd967c4274e0829a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceba873aed30eaa38443a8a944addcc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc4c86592f94ca0ae18a0a0e1fa04c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ad14d797241fea79feef35c3a00fc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd3e3c277a9751c93ca839fedb0fbc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064599c2dc91399e451cd94172ac9af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ffdf21f18eafb825d1a36d85a981d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3aa12727b743f0a62c5e49aa40140548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b955c9d61b7bbfd13d5590a9df201fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e4c516eff24bc1974c0826e6a91e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d744fadd517433542736b40eb351a38551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafecdf47458ed3fe8aa29638fb4773b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bfa4ec0153e45a164ee4e1c2f71d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135a83965124bb937405fee0f1ab617554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50972f8c2e3c3f9986bc64193df6ab09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726c88a1217c4a1500d74c70f778698556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d939cd3148af7def4e290b00de177f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf62961305061e8acb659b8ad3575c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791450a7c856bfffeac8e63ca058570559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8d9498f06242df6166f7176ee4b53560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a8e2e53e4fd3ea5a3ec956981da6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90915431520e5cda45a5d45ab39dfe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23901b1d3cbacb70a6356450ad1b0175563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc559ba9b73714ac231f9739820a7acc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d173c39823fb25d545ca57389283f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829c4f8897831b6691d1344b692fba1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e02eb24d23ac2ae0d87f683e01322567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d428ae4944f965b8e70d1b956e8c80c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3839417ea0400b0707d3708575e3b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9f28edeb907de2294830e53b31c85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f023545ab896674347cfdde3b971c6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d49bcbba8ef062b8577c6817b7d1c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35976152d1017d72142f0a45fdcb13573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab379e4500c7421fb32b27b6dec8879574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23539781af4323038d28093f69f514575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3b9706a223f37fe33b67e2091ae02576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc66108c8ee9603bae0193f66dbee3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544badde2ce2d8d082d258d3075ca123578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af42a25c0cdef655cfefaa09bffc502579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cc991d9377fdd455fc7db76b37387580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b9a506b5ab4f5f2c1ab1bcdb911e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba05134cf02637332989df46f6a91e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4027096d4e7b8bb9e19294a04751764583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425708f2c5fd98622b4c35e424dd3bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f1ea95824b4a597f62969932e7278585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5598d7b654b389096bd414c9f2814586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc0d0899723142b038c0c45240dc58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c935a5c013b603fdadb409966dd281588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60a205974d6cc756e0bbe27d917eaa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd8210ec3f6cb914e9a8866c4b9364590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15240617644a83afba4521518da621591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e11d0e691dba3ee8b8361ef2e0088592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca588de86de0a6c8559e2c0efa39ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b737140f4225782d030ea1a078f3c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9daaea686ed6d64e88aceb9e53ebe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536b26f33bde6177f5085b199fbaf5d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eae860095d52c50b05748fae544859597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19805e97ffda9539bd50992ab6ac3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044af7a00f985e156e5db4755834c06599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4b2f626fd181989f9e0a5810536d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74deb705306c2bea52756082532486c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29390a435b5a762857a4ca479af00b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911e20070880edb0f6ad8b6ae06e93f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac52a1b903843c674bc556decf9300604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273461bda7616e34390d4292f507668605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff772fa6cf95b0563861a2500b00405606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb287978d75b91a396771c9eb2457bf6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebaf30637d4fcee17334dbe2461c5f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87a175f33e7c0b5358c229872a3f77609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8f186d9acd4bf46f5eb7a675116d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e4ae819b7bb06b8e0031e6a9d9169611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb2a62d5de5ca707e25589f198092d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09aa519259caa2a1fe759eeed81c88613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99379d8502b139bb3134a9f361333e2d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2ee4f475f519882000f6b3972b0ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b05cf98757b4b850e8e60580c10f17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191aa7851050fb6c37d33a31e95ee5c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b6d08e09de58cc870db5246e9d8cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80242d6cbf8c5871e5e630b80b4cb5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093004406c07d6db9fb0d70759251b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6aeeabfb5d7ebfff07168980636a01621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3ca04fc405afb494f6ce587a401de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29fb63badce611ee53a12c5bdc7f03623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83f824c79f85de5beb4b3641f267dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afbac159163f5b3050eb8b461592fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef6d01ac9aecc5d48c00eb67411035626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a2a2426cf49c76a996cab8c3bc03b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2c79ddf3e7fa0d4f680003bb04278628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eda698bb94f13d5e50663e69dc26cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564a15c677705ac98c8ac360cdbb9f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea659b5d99d15b8649475b6e4bf5fb8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20a487807c7dd0521e0514c8534d41632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc2376ad18b8f27426bbf52d6a1c9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fcc5f4d9f6fef205c2044b9f626f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6abb0b4273b6f20dcc81cec88ad2b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1646059563de2e0a6c71de91f8e8fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75fe41e225010b470fac9333ca0c7b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdca46b87b482c471fb314e5b56104f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034d1f0c07bf8d080c6508f6d4f5007639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832217deeef70f515f31367fda4ae668640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba4da7e5057854aa83bf59ad50992a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ae142d26fe64f21e221b2cb618dee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5b1b3254a0bed10a3d73cd6e56372643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4519ec2516eb28b68170d0483f840644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3becba612d02365c590084e666292f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17970b6293c415b73245ec15466b3e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1f92115470a7a6c6d3f5732dec29e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d626b1b54ff9a9960b658e0a5f3cee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c18ee7be53e4fca790071309558f6a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07d00bde9b5541bfce167d570b5b0b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26a4569cf005f1df2ddbbdada31981651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a842997f12d42e6bcda634630385b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c111201777dd0c83d2631428ca127b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdad1ac52ca4e0052f19f440c4d3194654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1ed1a2dad70bcac2430b1b6afaf02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b6436106f7e036a99f70da65d7bfd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba4302518bc85d244f3a22f75e5b08657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df261b73c4a18f0a1a8221014733eb11658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac45268c91ffa114e537b28f00d060659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ac2605a776b62ae3c82c349cac143660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bf8fce0caf0d23a821c2589467cdd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee0999bae87f74f0dbbe7a09945ca6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c927c78dd833c6d76cabc1f3c94198663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d85859e523d0850e0ea5ba0e461a39664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06015638ecc2dd4d1a034820fc642e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5f4f118d723e0c3122173dcf9b2f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97edf9660bd8ed148d892424d94d4c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f04115be366d364252f67dcb908d3d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4e7a0bcd6562fbe67d9d6b69783ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05b7ca4fac8e02a389686b40845cdd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3978ac3843a239191b64bcafa5071d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30bf4b8e4b6cbca9b45a763560105e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbbc0db9e33c7f570588af93bdcf84673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4c478143da021e88375c54bf78c77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05e8d5c36db703cf237814ad2fb2ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182890f2dfa7c27a293dbb1812274530676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0497f657f90bf33338e59edf98f6ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a6f3ab0d142a162822ab33bdebdba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e75c92d85777267d19c9a2180bcee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334eea8e10dce2284656bded7d56308680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d82c1e3e26d9090d2ebdc29ae70be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027eaafd6d1906c55a0acebfba67e7e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2162c25c119dbc50c3b854d5d80d96f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29529f6f2a2309d14d6875b38a0a78df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c299397af7aba7c95df22e6ed0c3dcb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98261d88d537c748f8d6ceca4f378b93686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548361fbcd5657cfceaf7c6d86b4c54a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79aa82f10867112294062ffe7687f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee715fa84d2c978af947fbff7799641689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc8191a4f3d4d630c7f78748febd45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271089d2829a17535001428c1f79cb0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13936b60f81eb5e138b4ce0f40fe343692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6814a45443bf336ae578bb31dbdf33693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31895551f2e48778bb2d3c22b8b1d5e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677389932fc7355f38ad4ad583e8bfdc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985cae01e632a426664cb9d7744f2ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ded78a400dcc2a3186b1f508979872697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fdf6f757980001b1f3a9c53980ee6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802b276115d4f10a582dce0b69b1c11699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9954ce5e456c268a476b02dece130700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1538bfc1f72b1ded0eb5e37b6968d9b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc98ecb5385487f7312e0654397258702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4db3b5ce788dbeda91da94159a9127703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6cb8262eee00110763c83ae72ae8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cad4e171850e1ccc3ba0c266ea60e3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67166d4f7eaafca96313d554fb1b0a91706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f70d78d2582519342d8beacd07f13707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b2cc0914c4c993b4ae26a94a1baca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923482e994e06f4188252a0ad147358709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6e33707bf8038f922fffc80491260710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926181159760f739a8195628800e27b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a18f85aa97e0582d37358094b78fa9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf32366101213ebb940e653635bf92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873cbfd644d9cd7a0e7794ae27e4c9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe7081cbc62652870a7100a4617e2e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa653bd5acd0e9bd7e2b4e50fb7794e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6839b18fabe1aea5bcc10d6a2d3f4e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48f4b74619ce73149055eebb4bf656718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2001d70c820006b23bc05c826f802719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7b005dd451b9104b2c95a25ce136d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d643ded2d684ed85b2e90815622b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded651d31b5c43d318933bd08cc1c0cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d36bf0a69f072ad1b412c4cf2b85f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165423034189a54aa582827740b9115724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f8c822bd36e29698ef10f2f04326f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454a81f8824955c4fff193da26e5ca4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018416259b7d1689a9902b3608a54fd3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340293ada60a8ba641df54a3f6907837728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370146f7db609598537e94a27ab0642729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8d0c723634ce7b6684d6119d483c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d53dda3ee3c3ec20d0f36a75ff7b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193a279cfc6fc4262c3751ea909eeea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcda58c1a7d51b842a657c0a967060733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7eb5370f37c150d5c349be0cb3c58734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcec6bfe801a7c9bc0d13690f6268f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78440581bb652b3a1a99ab8bc1f5a5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51a3b8999cd3c9d8da9dfd086b141a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfb45b4c1d80a148b5b12d7c38786f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e3fafb876656d6443a5665e6b323c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456aa514b883f66cbc6d3177a7cb834740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a2632cd0759a41d2570701f9240fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699005d35d8d9c1743b36d8ddb3a6c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa92c1d1f8921792a24790f02cfc8f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefde36644496d89e4838aaf5c217ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896f66d88b3633e56bdd16994409aab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcff365dcb0439d01a2441e044d01c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820ba91a82925803e00e76d47ac138f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ecfa10c9af99bc3ca432259fc58f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7be33a1d92f71f36d81d091660ac3c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dbb5bfad78bc4f428e3381b4b5615750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789ec0fa835b72b1b61257712f84022751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e9ac8df1890436fac8d07fac78c9f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0f8a211a98d64be6adf8b1d1444da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219d9d1a173ac0f431c57f7a9af2f1e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e15f25855acb29c73bfdbb072576af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23257e03e8a249e60569575ce79b09f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92ee8998157a2d8450c1cd2ec748c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f53e6c30e890829ffe6ba5d1bfde0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21313adf8d31fa330e559b107cf309759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c4c6a61326a5bf228fa53a45e3e041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5d19098ed5bacf761ef49e14fd97c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b9d4a5687fd5462dd623aca966eb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8762e7c4c799d352789501b6da55c574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd9335975a6afe1db05d40fe1178855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954a5941193ee5ee4c5037332a829d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fa469646bbd392495b7f0dde7f2eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ee60273ea1b7366812f40360cce918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994ee8a739c96b7b86a03ab99b3a72c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3966f9dc60d510d47873c3cdc7e23c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7097ee53aab402e3af6af7220c668611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbec6a2a82ea6f395f8f908aab77b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299d5d4497a0b95298e033ed9b06eb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cbfb3a4efadefad11c548937d604e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1bc012d5e49c3b02be3f49f9ab1bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1c8b17125aa250bd6a4073789e16716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4066650df22c4f24277bc015f7b821017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb34a2600e6e1507f88079e2e0ef1b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844055bb5fdb1d09239a5f63aeb176c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd15c773797837d3ae72132649f35dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78959850cc8a23bfd549eaede5d9fedc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553db32a5418e1dd85a977e130d31c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776136370c840d885c472ba50250d5c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fad919996614278e484cef94ae6b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed590495bd219d7e486b96c56e4eda9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2785fe2aa4a0449b7ec3acc9f658a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d9c7d53696590e5b02a9b68d5bd3127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320fd66249248290d7cf55855640fcc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39a4701cfb29e19cd12b3b72ced7b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3d15f997609ac6ee59d5f20cb2b5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aefaf44f731535d94dea93a750032931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38772d1cdddfabee076d644137c4c17532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2940449f05af27dcfbe7d05094764e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2f070b2d6bd84ae4367b22fe8344f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585390f9487a67af3b18c23fde7bd3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec062f7f6047c0b294347717b8dbdfa936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220638d6deec1257afa04ef90cf9b3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03323b6b56c9230a83f3125440a65f1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd15b94415d7485364c6eab80bfefac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5736b71e36e48cf3588b4948f18b2bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c5186d849cf3bfba88b17ea004a9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91e6e5276e6160eda03fb50ab4198742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1f5af11578b694583776e6f7470b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df94d2dea3cc5a7eff80e0186ac4b3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61eecac2e01490683861dc0f629d3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4328d8e96c2f9f5e79baa3ac177b59b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454355a03dcc48594bc9176dc2dd1e6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16037386d8dedc11dd080aaac9f770948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8519c4efe3f59f9cf2008ecbee3f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010901a919911f1c417f8ea73c24cd650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6663ec9d4afd46144a0a0b8fc2b4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47260da737c67bd295a69b8feaa6b35f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c658f81b922ff2981435dd919364e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f849145f4c73e43f3af99ed028f3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d593af125f6a9f364d92faee6b09455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cede7e6fc81c85d2518cdd812f7a62156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130a385d4af42286458c3e568eeb70457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb66b40c79a816a694af0c5b5822b8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b89803a3a48760cf306145b66f3ee359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c773dba2e9bc020c3bced4f0d5706a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d143911c87fd4bd14b473898f122ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7243c77f6b999ced1a512f473c69a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131c799b305b25070390a61f82b0c5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65915f6f7e30a4aeca2a03575b61114664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8353a151e7773e975fb687d78a7dce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d2b859b5628ab6724e392c330c8f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36ae0da7e38c15207fef0946346bc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6075b1a96b65644cb3945d5f0f32d7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89236a04cc6925c251eacd4b354b9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357d1afae33d7500fa35d7184448dee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1fb31a5dcea087de69be5b1ad0a7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77623e9e1e1fc89405a736d740b0320e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460766927f2af4735870cca84d6cfb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c2594cd17f8eed70997f610c92ea974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2b366b130aa2d796484b8520a5c6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181e3e68752f5838fc7edd43e41922676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41412cec479579936babe5ef657b984c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1607244ea37cb5ebfcd9aa8258ff8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1735f14c421e6d7b48bcd5c0046f8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a7083613b434a0bea28e03911399580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650e83d51ddb45d48259c5215f6081c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a4401e49cbe1ade510e89d1ca46b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0726a43e7df076a2260e5907e555783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860663027d0620eb467731f8bd4c145384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e4e2a47c7b621c0ae997c21383c1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd819f69e10763e797ef322b049b7a6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14e452fcb935279f0cb0004b76cd4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44845de2855101c539d80a3650156688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02356c0c917fd3643afe734f900c861689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546c61d48768beb44aa680c1e4ecb4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb76554dee17224070ed7c9d213448c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea72f74373916a717532fe7835564392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc611604c28ac6456b56cfdb2fb6237493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40585195c45e965fe7d1b11b20c0aa2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92c2343db6be1b71472ef90549e32595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d59e7b081ce76a83a694715b0923e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6777c01ff59a34b20096e21eca7e28e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b03870e2866f20a751253b842c502a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9985716b4e9e7997061a6c43090f04d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c748aac76d285793fa26c1b0ec7f73b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3f959f1ab343a20d2c784c91772e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dec83faac435b0fa0afc74c72e0263102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5594a6fca177cb577d6c4d966f42658103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0077f23e2f7be35f317570be9120ffc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd86e11c1c3e43dbd1b7812d282b94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80be6599606a3009e73ce8f07e60161106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4855cf05bc7093160be78a1722923107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98735fc7500b9b44fc9b42bd2232c835108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0963386cef455c2d58e191a545fdaf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8bcb560e1d00946fc9ef7c767fb6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0fab65f8e88bd9dfadceeeb81d3a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df5d0b4d7bf31fdc4b3ce378eb5331112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa32e4624128e8ad140de4e9c79920113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e863cb366625fbb778b69c1f47036114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85375d66c7c661e9c1787e37b51114115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37775b4c34ad55c8b1510e07e66b51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0486e042db2065fa38bbc3545dbaa59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab0251e2918809676ea5fa30f36a82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0e2ce3e4ce25df6097934e2dfc5a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2b9f91ce254b9e8ec5e7b605af25e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89c925c29f32d407a92c88866b8954121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee698c951909fa262c25b907696c912d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99ead7bd1c77bf40f6b7c765ba33ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0b1dab23db3cc4b11fdcc70074c8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1610721cdf34cef5ab35467f56b0a6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f79ca6aa0cdc1cb3dc27cc6f6fd91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3df077d3c7ec344f1deb39ed8da8f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67731eb0d9485e580453bd92f1b80b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99ac68dbee2dc8476ca868f364b17a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bc65f2821b82276364673504cf486130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a26e08fd620ab24a4f9efeb21cd83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c475e2fb47ad0a50f82067f4638dc44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c852d12053b8b1c0d7bc3b61f69341133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266590e2c0a41f49e1f29633c82bdb1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab688bffe08d8572b62f08053023019f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8893a233a2539397f92cde483b2c581136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a85c3f96599a30ffaaab7efb1b0fb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306cd7ae37069682b277f7492ce59b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a11aca83386e427998af79bfaff86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e23e1b46a0bbee7100d713f38912b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373007ff642566c051a4557b85c1d65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3769b75cac96c45a0a8dd032d2360a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a164300637dfeb4f987cd25507b3799143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ca9f26cd87ee6006ad91ffcd8298e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb64cf0e1adcbe26799561bb3743589145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a8168eb6d0a0af7aa93780130177f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd837cb50d076108bd249d5d56db5af9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6678fe6bc81bc7efbd965f8fa9387c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf3e77aa55e08a81f7d9486c13491c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e566812b4be7a3978095da9a5895f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356c03d56b59b8d85353b7dc107fe41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1e72a1af131416a9f5a6a003e689e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d4c8ea038dc601d54ba373d021e51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221785aed3538452032ce2910c19ff4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061cdaeb611a7ecdb12a3570076edc6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613afd1fac2b681d10cf649662d899b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbb02082b84ef159f4768bbdfe268a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ec7be3bd931113958374f83bd6e17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aa8bf7e2f06b30398a9a4fba8ac49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5172ed8e8ce66c0ee20f0ca6f33b98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44507e6ddb25852c7ee06454d3f14d16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e3308e209ed11b5b8b8ccc1810f83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804d4010b6cd81960b71e9caa47fb44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8446e8de168218a66fbc94b5af27cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dbf725aa9be5abea1e85c7264c7c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecc85233e08c42ac7cef2f576450a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a010dfab5427909d86a8bf43d48a54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaf56e86c01651e2a1300384e72b5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f68e8eedd97a5135061612272313b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39882c00dc3ee953ba14fe6f5eb2ea3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878e5b5164f5874c8c3c21b9948d158171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e27498fdda9315cc6d301045400db0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2064a24acfb447e4c4cfb0685000c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83620d9c2bfb3324bc2f74385b2272174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd28ad69551b291451ea4fba766dd3e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0a848fd3bdfc92bc85df415d7bc8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82262837c6c970a70459ccef4a05694177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa26f078c916490538d7d69c329efb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db34bab348a79d6ca861eba66aa037179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46861179cf2399385b1fb6caf2a0ea5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e991cb00d16ac2b1151d756d769e929181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52157989ae34af21ac238aec86f4683182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aea1f0eba093584008a50e76dc5097183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e3eb56088d671e4f41915c654d78a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13461fad856e611169cedfd35dbde843185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93debe6586c85c48338d6b5687d1f8cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38d6b3fc9b463ba6d2d8d5a56da852187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1384ac161ef87637584028a79e6ad24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f99f2926b47138257671d02a661504189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4cdcf33366039e32ad44a8a2f5cd9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb6210ab54ec5da9ed4020d78856d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45886ef4995b144f1032bec2a2803733192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17e8e5bc5dd4afbdbb6320830d6e79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b963ed07aac2b8b899160b84ab8417c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd64dc7ceb77e2ba7611905e323de4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35111608be7033ed04c246eca781c373196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a009153bd5c2858975834e570278f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c672464a37fd6654066c308035c72db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a55075fcbcb6effd878a2fcd84dc8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2696139af8fd189e6af00b129ab0a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeedbd31a65c8a98a4881da4f55766e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1aeedff0db78349bb4209d1ac77957202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55395761d76f45a2d3c943664871a341203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f4ea8e68cc14ffaea0f80be4a5553204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc79922edddb296366ef57aef4c60e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fca1af494ca85fe943743faab28eff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059052a18a23a56858b254d736ce61c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db21ad21121f102c66c62dd306516d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0b1314158768608f61bb71a713dc2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd38a7f21bd0926b9e4293f11ad45e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569ee3b4918e983514aabf966572025211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeab4eee0caf5c0e74ac3ea5f9a0301212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0de7d2d56e7fc6ef63963686d72301213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be212e9ed664c96bb2119c6737aa929214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7d8bbec2c4b1e20c65080cc2c52f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43a9791638683714e62984ab08554e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32acc9fb3f6ca350275b725e34e88d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c90a7b0cd70a2c9a91d2ae9951b4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3eb390a4da75cf9cc033f544cffb91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33632b3dbd7310d49ce42fdc1172c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cc01eff12bf669077e611201c1fc2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4491c8a9da495a4ff8f171ada367cca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1053c4760397708cbe60b40e864469223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896e745eb4966ab548c7cadcd4e958c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad31ab576b2ed21bd28ae88783ef64c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6569467d0e778aa9e11f813ba26d906226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0a6468709682980e4761d350dc474227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbe7adfd4142d7ff52919a8aad5b8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58523072b944b078bbb96a0e69d399229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079581404a89687e00463c98b186fe5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32080590dfeff757524375d741944317231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7033787ae9f16368c55d3c3671225232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75630f2e3c76e05286e6325b3df68ce1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d749682ab5f1a451b281dfca0772e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28043339e3ff7bc0c09b2c5231ebe641235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e7360899ba67e62c73078f87bcb1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7895c09b34ffd61e855bb0e8c297bee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8263a218ec26ca79ab67321d9f4f4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ec5cd39e911bd205d3dfb9637a312239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca8bec8ac3fe2419a7712d172e2a0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c762a91620a59392ddf01a7c216987241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a619cd18fa0648d704e194268f8ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead5cbe2f2d7ab1a2e1709e787bd281243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c22be75705e8fc276148fc0016f433244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a72721751b8895690ea7228512a17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521df7e0695e95f950820d95ba9c40c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5a8342eedb91d4416e00fde579547247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b627863e2cf341f2e11d7ae16514650248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3ee375564200725f4b87510ba9bfb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0370b56315f5ad101b099e4951e96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f096371fb7b39f5dd674f29e36e5a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4d1045b5916a8af5b335b69c515e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a33d61ca8d5e3ddcb5734606e526de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48abe7104a905448a806dc6a932ceef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1d63e4de8f9d7b49457aacba69b3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42328f8e59894e0da8e501a16b07b7bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68694cf8f6b067b8caa02030e6277721257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d189b27d8dc5e63bf0e112dbf0da2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ec679b30fc2e164ca20dbb198c1fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a88bb2819f326542fa59828727841260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93beb7992f25e75fbeb539bbaa1249f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4dc4e219ff5d373b2a72856225bcc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd30ef2d61adf5a83120404d93a6d1f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5cea19e93d8dc26db0abfed1583a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a221004bfce7a1b3652a40629b72450265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ec5c033593d3a749dcda928418a24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25e3af4cd620022e15a3158569777b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164373f517ddcd7599bbf9ebd8ad5bdd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f7dbf3d9eb0251f76d91ee854d73f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c688672069b355d962a0ea3832e0e16270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac58428bb46eab643dc927d6f1daf0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2a098a15efb816ade0b6bb952e1d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edf381a17267aa73485d5d7bc3ed30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d2da8257ff554dd50c255af47baaf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafb88815a602bf6c3439354bab48bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113dd5d31c1a2295cb4df8d9fb77e19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecb9be1255d0fe88554a7dedc8b05e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072ea78aa917a103accd42893242561278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95903479d110316684b78e1c9337794279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66321e0f259170adefadffb5d4a14490280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71babbf694630df7e8e5edf3701f06d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86c77ad57ec01f20dbf51a552e4d02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc702a053a07854d6e5240e319b16aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52b7de83ada2bd4157c07f0064a479284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad5e5b0c46d34e1c76a34482f9ea7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585101128b25c47d21fc676f95f2c23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf463851282601be0e902c4f44e453b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c641bbf139bfe78e6e65f0532120c59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00e13d090ebd90edc0cad62983f8cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77393c4cb61ddb4d7ffa1c7c35c152290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4da961650eb1bb2954b7c975f5bc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53b5f47fb085db468e1731faaae33a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b372958106e849c8a1230bc8992af13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b792266d7494ecfde2a33b5ff19d056294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471672fe806601d43aef9d23b3464dd1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae0add85fd38a59b6b2427989fe217296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed3a3508dab090f4f14940c3689de7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66004fdcaebd7596eba292e038124f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49620feb99bfda9343f7b5298540632c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef172f96c02f681f00fca4a749c5bc3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb30762caae25b95efcca6e024205f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deef47b5caf9e54cf19c6d5f77ab5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e53eaa0d972a35f2b7fe138bc78e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31ed61ea322762a7534982440dba83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff95554bcb3d3ff79a6ad06dce1799305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eba14253fd72b7b53a474066421725306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dfca981f65501b1a5cc6fa7d0f15a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d7a8c14aba93a44fd735d91473337308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1ee0978975a07d163733be83bdbf4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505df645359b79504d5c88b2e573345310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b91e31d23e83c110c145d741daaea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9f411e985692ae45b64f7c4e5d415312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf2949e3bf7b29bc26ff18b7be7697313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace276ad9ea1a878658772e86d325ee4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5318df2b9bf31ec43c2550dbd9b66e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0c6e266b43afbcfd51730c7b53983316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4f646ca5a85cc2c08565ecb456a8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe825f039d3987ed01560bb7d36f56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5938eb3286a5c73e5dc65f8346d8d5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc960c368d28e3db64f7134368013b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c497cab7712d753a0ec9482ca04c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2d7ad3626297bcfab20d7d2cb858b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ed314be741267bd0a2b4fb1c9f255323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d354140ad8534bb004f3dec2d8626324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721f4f1bdb6c147ccb03389ca9d7480325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484da92c62294eb4a5e1b17eaec4a38f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49a5733516f1d30b6a2cabba1b08dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9792f8d38e1b901b1f6dfe21daa6990328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7a81fab21d640f09dedf636a5704a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79143d4f7365f40a527d638fc7e4bed0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a4e08ea867735d9b0111b71139b79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68802b260f4a8af43aac11044a0981d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb2eb196adb59da6b1ed4f97fc7efc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a9cece0cacbbc73163a3d7f640432334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634252d63818b0c30b3b127a7d7ab74335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb4849e135557decc6ee4966d844c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f31cba6d9215575d042625d5d2ed5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095317a53281da03df3351d7a1a7306338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd089dff8c0af8de4d27691e47c809339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811949efe733f6a4883499646ce4a53340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21942a7f5ae40e866fca2c7eefcd3cd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bee2e357c353da57cb1736cf6bd21e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052ad51014d1c7fc5a3bd3dcf2dd008343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a64fe9e60fdd1b1c641b21180d31e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8cc51d9515e7134be1889347074e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a5e8fab346c1d2fe137ebd73c6564346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6516a1a00a2e5cf1990b6252b8e10c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b2b78cc00bff63d310d29bff88382348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c84e4194b13c1edbc831b94bf8aad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666026f3207a804a93a22c41db30e05350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171a21c53090318a341b821467d3de2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec63e67dc9b563a6e30c895e1627cbe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97604cfae7f4804b20e898c50e5c90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32387df3038b4d13b9c80b22ab3c4fad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1aee0d0cb50d99d12288d75a310ba4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d6bf66689a6086b769ace43dbf85a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e7846b5b031d6bd589036654c4040357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbfe4ba846a18b835960dce021de43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e03c4522b255df81068d03698f352d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdeef8298d198653a3f3a0c6f4ec6c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfae8fd558116d37860468817c07b96361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90063d88170ef4dc5c98cd4f1f6ad4e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faf1b0f1224f86f57918f405a6e438363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dfea57c1955b0762a3ffee786062d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256ac8a66623d73eabfcb6122637190365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091ec84ddafbb423ebec647f1f20e6c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb17686ec2b9368913fb45505b4b8d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84107499ac692efb4539ef03b4634b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba8ced07985a8c4d32339bdf40e78c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c862b960b8e551b0028e51e1ef0489370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955161eb32aa0256cbb0d5599decdb6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930718b2050061b547d50af934cd5f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed4589e9fbe5ce573b893d8bf26f9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f94e73a7932bb3ad97df67a96372c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e700b8b5b9df9d9e8745ade0ffcfcfc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2b12225507c2022b78658f3d190e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360ef9563d74cf1e86b9bdbed4d4cd5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67276b4439e03e9c95bcda8a703d5bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009f705c50a8ab107597759551df676379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53620c2e27cd91980e5adf240bd31f70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b1c5125eb07c9fe9262cabc433472381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbea3159bc91f4ab4fcd3947c47b831382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dbb8fa406cf2e0dc7b876ec523529383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06dca137649f996a54196d414a6609384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71ba605a0024145be6c2229adfcc5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd34ba39bb9fa090c18a724b833d20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c24ebfd55893c63b82e00a2f1cceaf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c810fbd0028a1b5ab49abe655433b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a204bc7b28a11d5124924be885e7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3e6002a146adb86fcc64172b103a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8ab6f9de760d7bb3edd68a3bd1397391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9363f3682eac272378283393198db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09abcd491e596ad07dae7cedb8bc2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4674c49b86272ca44881bb13c0d1b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cdb573ab81652ae45bf5f38dfed51395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6da7be5dbc710ebf2d7e8efc2e7bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31902b55768b80d216aa81ac0849c0af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe96146033eda27b1831b9ebb2bd91398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c88eb09e0ab835ad88c6dea9f196e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812779b80eb9f3560cb762a7f9baed1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488029bcf89f11a13e30e4baf78d3ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7c9c9cec920a4837c5fb6bbc21488402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e89a69d23cbff0a6396e9df4b16935403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c9df333a2010be7c56aebb31f8aa8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b829b9cabc4f8db6568f175787ec49e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bafec4b58e4da7486a14cd699a31ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7d2f09fdd587be32261bccb825fa9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840ceae53574bf84b5eb2d5e86f577c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e7f0f3f95d3d85e1da3eced0ce2ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951c262071558bf6b554441c5dfaca4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa43b886d5090b5d7e7dbc1b18dfed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19dff43005cf98f2318d9b0250ee92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bebff83103829cd71799849be0aef9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9def94b45e9c81985ce20a912bbf2c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2db1166ef310bb4926d3015481ec1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bfd35b68c60f982f53b42e6409060416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99e0e0d8afdc59157e29650f88d9ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72394b6a9bc7dcbe687d0ecfd5c7bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b7a4c835d3aac9e5ece52df15605e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c496f6710cc975bc80fb46b1be0795420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00b79743b7f50d4afe73f9ae0a731a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c163a7eb4404001c7607f64619dc0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a706e515d3cd19bebb3d20be855f4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5761b1175f362f367ee1ed4ea10aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0714acf9cc54f3afb10fe0b37e984d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ee2b5841776952d675361aaaea1a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af638b68d1b7d0a948c9b9361702e721427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbca1aacd1dbf34b106583ebc14cb03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56794cacedf6b62966ceb0634c28c1c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07de5749a9b1140fbc7915712742fb7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c3cd96c4cba7f421ace83aad04266431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72b62e86413499bb3adf655e92e47f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461699afc287dd564ef395bd300e3b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bafc9b42dae4ce6a2ca8156c237ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14a9b60b3a15e520e810890efd4830435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c7251cb8d1ce98213c5c4d24cedc5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa20d62d8a4e63dcb30a97229bdd26437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d2f36ef207c82889a6e633d3c53f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9077491da0e397b09adc1e0ecff7cd0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96faafa94be6f21a3255e79d37952327440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25137d44bfb7d3bf18807006d95563f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c32a91534cebe15fecaa7760ec752e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437a351bc7f5e2594ce7bd577f43738443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e573eac894f9e1afcf985d202b3df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3597a1e3336a23e1ec05abf1cc9b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f2134849f41666a3b9f5be5748188446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0463ed2f1a33581d7ebe9f41ab517a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24b3871b646a9dc5807a9ff062982a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85165f4a46c6d932726c6a3623ba04c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcae71a6df3a3bb32458a567c59308450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea10a242c9dd2c5383e80c1066764a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffebf064bd52961e5ef165fbd50084b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34b40a8ff017acd2237071fe102cb4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c3d528ab366f78cf4c33d0399f975454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cafb0444590c776625e326106736e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cce1ecaed44efac974c4cb7be9076c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e4b3161500d670a162affcc6eadb1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc884fdd532b0a029cbbf3181979b0d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034bc6faf35a8a1e4cb58ca83c5b0c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c60d7751f97bda62506f40d1a9d12460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8325c780c5c88b96db97f7f0b0b300461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11e83778bad52a1b3b276e4aa35604462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd843973fe9ecf900103cf1bba5abd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb736f4aa8193bcadffc73c5afdd2d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298306c1dc58d608952211b8e2b5336e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603467c23d8ce9e8d44cb133e38a380c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d16ede0a149a17d4f69d607e0b417467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a4f67d6ac4b55e41ddc44d726b1c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71668f5c9f9a35f13eeaf32f3f9bba4c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef7ecb8ebc8c59710bc58f4995babd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d721a096136582c880cdb308ebbdb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69206911af7050da9397118a9f39b13a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e675d01b854dc302061353da951af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb26db213b57ccbc6b8e50d1046cca8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c296de40b76c9e771dede7d9d95ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7348420809980c71441a3727a8b1720476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025612d2a1aecb079e993c6d4c7b055477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fd9cf527043634f2957433a15138f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e8b1cb6c778bd318493c803f94466479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd6100bfc2a310fea13bfba79eccb6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcd5316074991e7c4981d114de52a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b06788af585b65760d519c5c495261482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71475d338c85d41aedc56cf141c1157b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ddd5617cd11f075f598e6452653a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525593e2d8785dafb749f9d14394e06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1856e14b9e4cefcfbe4aafbf02c0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdf2496b7aa1d163bb1d052d55f010487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba089b15a7f32d17ab6ddeb02b77f8a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b9834c6a428a2f407b001d7aed37f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3793d5d7e65794bac8138ca8ed114c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7676d64404d887627a6a4d61bcd075491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061be3ebba6c3eab61c97bd61ce6af6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9210d89015d570a8a6c1197c1e391493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def02fbdaf112e878b47009cc53991e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655f7c7dfd6a18b24d9fc2ab2077df3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793fb08f6b29da5dd02dc72958f609b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b34f92998a7f6c27f1a11381714f57497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bf09d7ab29277345efd1d805e26ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b057714ad2d2622ad36cfce431ae61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360712d924f73183d5af43897fdd8a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2c1bd8523a8954d95a3a129184b33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ead099e312399b4f00fb3121a952c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781ea690d5e69818f9e7e59cda4e985503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04635ce7f6260b30ed44b97dc8e7954504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a535bf58fd5576e802d6fd095cf24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a10bca03452a95b99abe2ba0afbde506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd95b5633e224649023b3d7021d1b96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadfd7f55c34a85037d862486c484bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aabe83f7549ae8cdaea4dfc85242d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818591706dd94e67cc711b5ba40e87d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da44dab368b521f4c04be1fbf8d037b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22422e3a8081ae656815cf5583570d40512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c912bddf3273d552957bc5896856ece513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b53e0b550629d5330644537ce089fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85063061853538ee12c200428f838d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9240cd21596675fa251d0788310f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb15cd69be648ce23bf5094819e083517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84fe20f1ed0dadbabdf006c8ea7aaf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12fc77d2df64f9aa3f6df7c9915727519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee86b88cee64faedee3b67a776554c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34bd30739548964a2dea2e138aea78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9161b22646c22238bd7b023512de9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14edd1b13f8962b51add3ae192c48e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0f5afedb755a1c1fee65723d22b92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929b709b8652e99a298a98dd25d12d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3edd029a520e551837eabbf3df6ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ddb50de65b8ba8241ca0129c7b303527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5aef8e777ce6905d7c6671f9a34f21528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c4bd8b0bbc6e08c130585a17729b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3071b620137b2499079203e2f622f11530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fac16fa8376a1200cc49d44e28127531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f6eba489fced166f53e7abf428d34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe579fcf80c8ec18b904743829dad4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a1dbad2f5167c2a208270b50a9689534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c675b832244714f666406ac4caf83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ea7672627f1b8a33057909c3fa800536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ce8acb665df4ffed1312274b9aaf9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e4aac179e0f990b5cc257f99dabd8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44182e630cd7b423de09a08a858d0e6f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41bd9c3f157ee65163c32670c32414540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473fa0195ea2fb2b6cf146ab8e66713541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6076f514ef31a757b37ff15cdbc9ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510870780bff2ecd44d7daf045b76d53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef29de1bea2d75da4b9edee791e6ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad47c056524c2f5ef9bee4c15cde18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd73ecf0097bf3643d777c225a0a94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42c4e3a25aecfa5b07b37a3dacaee9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77485f5c157ac7204452f0b94a789f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f35ca7654751b82b80482304334a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d738ce4db874092ff0f6942c816bf0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2441919b066859dd0a53746c01467551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3131c2f13737330bb4f7e161d4b22552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ea768e6997e4a8cf86ae82b9edb3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11c60195b013710438cf02bc478d78554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621cde695fbc2120882d812f3dcd3e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de847cb6176a93980372d8804a2578556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c2d86eaddf3dd9f6e3aebe46a86d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5632ddacf15ae2884066f15dd9d496a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72e9138a5df8c088667a1328361d55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f5f1c6e1a432434efa53ce4497aeb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c0833b858ee3074ad1ace239655d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7b077a7ea6984398d70dd70ff6369562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ff99e09dc2a50ac03c0b02b5a60d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4b1c69b936feb949911bf207025b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d9937fa02a747ef123d640fcb710a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4816ce7fa791ca84e73591afa3c25566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85d429b01118f8c3ceeb7fa633a99a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3d053949f826993a45c830bb4d7f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82eb3fbbfdee62123cb0b9a93599459569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536df65642c7b2fd8bcde6d0d8f9e2e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d98c7f7be184fa996a707c51987afc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88310627e19c18ce2e90dbeb3647a9d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445282027f4679307e361e409e3b337573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5256d83865cad97b53095f1fdbf5a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413a615db11f0d4644e055dd2c07edf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145ff5da927b8053ea8396d5dc12734576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d31ae63be9c7b3d7ea38f931d51e26577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db98a0867de0601fe9fb0adbe4d948f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591737490b942371f755d17b40103ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47f618954d579b90d7078c55989f90580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab846feb9e509539553be65ec3db59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ac91e7edb2948a42a0087b27dc8c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f3ebca2a40fefcecffc05cb6fa0c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77739d939fced787c1a7451042b245f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b165b62d8d2cd462c9bafac2dd3460e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf3a943db2940e873a325115aa1f67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cf37ece8e2c9b35a3ad657f86c19e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f36ddeb2cac8c64f6f4964e8fbab26588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef265d889f48339a493b707e338ccd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179577751e55395eed7d9fb86ac01d3a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c1efc5f82e8c871030dafb62e3112591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057173528402dd236bc7f7c9faf527d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec774ac7e36bf43c8b980fc161f146593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61590784c7c84a85fe5fd1f6e135d8ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbb918777f7a7766e882c9a994a8c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dca9951c7fc23dee91e6b81d1ab542596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26961b89c16d560f714465b8892211597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad043d1e14093d884eca60f34b82ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c0b0f7df41c67e4f5eb173ab09140599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e08dc88e4d179cdcd9a9d4e3599be8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577809937621be729400ee1063032a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dfcb4080c28cd2f2e3095bb610971602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509354c5f6c5d87d2ee6b5634cb9127603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584a53fb3abe808109afc0cc23e3d63604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d9581cf053a0df395538bd63b136e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ebf12ef022a005ca018863f200e52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295edf6bded2f91c9ccfafd6041daae0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f9fc429f75026dacec3815df15b66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae76a828f3fa486650bd4885e45955e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ce108c598c289bae0a506fe95d6ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245562a8a9caee886220ffc9e1572e2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb064e2ef5edf680de2dd158a79f33f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f741df910a612fe5373e5acfb9fda613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aecaa536ceebccec04842c58e3578a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9b60d3e2d48549bfb9d48269e841f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f833e8ef2965251773a1ca6a9e2e639616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee98da5a6f6cb43f7e8802659582a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda862d4cee6816dd4e7905d39c3aae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66229f0c6415dfcd10ea903723be5784619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d68d5e38e6f61b9ef0c97fd2bb80a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7538b32910cfee785adea0e4f7d6ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d52a35ba4a1415045c8afd6bab3d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ecfcb0f2aeeaf32f47b8956a18aef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff09e7a7ceffe83c40f9dc638c311f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00d2e2b7ad3373389544c1c4e1454a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f586601b52a289fa4cd601f53229b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ae97a2c640c72f73e1543f4696337627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cddfa86181fb1621ca1c50418fe44628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67c97bb43918d5d0146d6b42d9d711629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7674cf29f1c6c88a2dad780ac1b603630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0cb3b5de29ed481c8e94a7fc9c98d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815eee6d7dabfb4ce20bc818f618fee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fb8f9dfe299d5481af1a334767b08633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfd452fa765cce2539afc709490eb7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b919f380c8a1679c1af394ec633e540635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ed4808268c294afe8ea811f3b8eae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e93de5c51d27b2b1f00ea0063e237637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385e63f7770f1e651c55ae33d32ae8b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ecc82b066c90cf28627d33300a60a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa459f981c7c21152391cb4a3c1cec42640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee3ba66d67b763dce95c03010ff5b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965e2bb9962eede996b993024e61ba7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea649690db3f44d39eae67ad2aa494643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0244a394d833eedbecf2eff915dd630644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237cae986d67aedf7251e4c17dd8e47645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89295e0252bff944b5c1695a45bd466a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953794cfdcf9ce5073fcdb3737b3b6e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4633d6e01650a08c03a70a5691bb78a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d14dce1a32e5847ae9c4cfec2882cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43de1258400501c708a00a46a2cd55650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe6dce1bdfefa2e70b68ecebde812e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761101bd610c20bcfa3b908c4f85f05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dd9797fe0f17e37e90da16928d9be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb118acde6e35b7270e4c4394df86b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcdf24a11cb093401f2cfc17066851655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a83e6409d439a647e55aca2598caf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdc08ea89220adbf54afdcb42fa867657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200816f6fad3266a90af99498b439b7b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a3c4a853de57de015c00c70cc7fc6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c050091e46a1af25b79d1e50dafc239660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcbbba5179cc1cb65d4ee2d1d743b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57058d6894c4d663c9ad74b9ec5e60cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d697771d81bfe2d1603732da7fe717663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6c41345fcfe8729d4ec6ad1f1ac5e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83775f4e6ce234170b4ae43d42b48e28665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea0d7b6335754fabac80c2e01abc2c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ff93e7da277a4996990d94fc16deb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a20b2752909aadd1f3ccbbd065fcd8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd122896ff00d0691dd3a60ee75c49b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1542b62edd6e77fafbce438ff9be3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005252040e68ac356fe755a6758de8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92c535311ec1135f8de4eaefdb377a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b1c3fa80c90fdafd54327f530e9ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0e6073c5df0e3657dadfb6bae5975674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0145b377f2820611fa6109f8360893675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e8348c7d42dac3b3b23aabf3bb643676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ef6109480fbb3c0782d3144d87e3c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa202bae8e933dd26f87ceb05f4e03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab1c6fd6eac3173ac38efd425c5fd5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b0dde3903c0932b7495f8b0a87fb9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719bf780f29d7fb15e66489c66cfea1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11257deb8efa7986d031cd579e3e950f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb2126ad154c712acfea79985ed3e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4e12493f0c8a5dbb599b41df43372684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40002d125609263f0c8690dbf5975925685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738565e66841ecb0fbdf31fbab8a372c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27ad250ad57f5e9419bf68f2555475687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978aa3ce25f8a38f13b944afb97058c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b2edc2c345ce0266e992beb8dc3e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47db7a2ef14d7e23e5107e6b81a45bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21a9375bbbfcdaf0549c3281626811691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e418f67e1f7c4c4d6f8a8be6d7de0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dd6618003b7ccd57d1ee7c4ff6eea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48ceb3bf5ccf714fd00e7a4d0efca8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b17fbb97b444d006da9eff78d1a05695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c719511cd1732ff4eed7fde645b2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddddf7807bdc017a065b2c1fae32ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc194c376f07fd752d79e75fe59e070698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e7f64e380d4e1e103b606e6380614699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85341fdaacef739b2ef7e70f0f051f30700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fdf58c730361c348d0a2bbdb07170701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ed2e5d3f6f6994f206b0dca294c13702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba663d4e2c8d28440fc64d320ecc5f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf625c64fc95514b6aed805299246cf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5d9b23a0fa7feeb0f62cb19003cab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d289fbbb1c7a42029e20946d42c06706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d785a36b8051c962d0aadc8a2b53406707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8066db958dcf6e0cfb62cb4e463d4c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9405e0cbb0de70c2679a697c07f6a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364abe108fb5a23048627f8336586d6f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226b9d800f091ec3e9509eb591980b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594723621b35413d2572a44451d119e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7454801e966c3431f6d015d2ebba62713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bbbd20f3ed372dcb69470f9e26540714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b73632f1ad27147d130e7dc3271be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f360a81e13f4cc0b2864f06d8c28a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e7c9e01c7625a5a4c4194516e4737717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f789cacdfe28f0e5cf74f25c0dc0d95718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323d120e95db0d68200393da4a36817719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de095f5ddcdf267d302c0f95593e94ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbd34903efda9a0554498587edfd77721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16509e18f82421f919bcce2d60fbaced722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6edbee28bc54b9867a714471c59655723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af49c903841d22cbe46344e76f20f95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1664f00bd95bc1123cbb5c4afab62d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65302cda2b18e13f013ba40a156160d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40424fb56345d834a348698b166a685d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96081e3f3f452a4e4e6556a0575e15a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ce91a0c908415dbf5a15e5134efc3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af674616229bd910d39dd308b6eb2da8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb28b8f6548a1a3e6db00e1445b3e69731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a261bacfc61240a2845e09c08270e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70daf68135f45c7e79707972dbebb323733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70fce63f3edd585c713b69555e0a57734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e283955c3fbd548687951885e3ac69735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a85a5edffff395f5c1a97ea306259736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc356368d39d5fd02598588bad261d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341210c6f0ff98e87d5664923124dbda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998b4bde2db0d5ac2a2a240beed9bf8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03785e5efef3b6886af13f5a1e7d3d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646a6501fd5fc65d0026fffa8cb3951741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97910d27e4a542817e44f8d1814f08c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c84145412ef9ea124caa9c3840890743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f7a180d7225f8722060f9f53a2955744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444e0e9a40357a1c35f659b34ce1dde745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af806b6aa3125ee708e6772a03569b29746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33f4053fed79a5e431fbd2e015f343747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e789e37833eb3390ff3f1039d9174748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d355ab97571f56b022ca9bbec810a4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a152c86b0704b2dc1f2b501725482ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee43b38e85b527991d951db6ed9ea9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd824df3fa74a2fc1a3ae4c0902584b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bd0ad765bb5106a32a681adb2fd54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad8d59ff4af5d0939f71027ad013bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f0d3914cf4f409c58678581a31a26755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5802e557ff81bf61d7d922a390a71c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41089a8f9556feebf524b78bc68e95757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13daf560fd2981aa61a3495aae55205758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6cbf7c8463ac6b711080af76e2c2a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>