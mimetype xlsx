--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2afdd3fb9be5c34a419890b7af157a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c56938738aabc558a2a1d2f8cf8f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8699910cbf966a956d740b2b5b01a483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb84b974688d23c95295632830dbe24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551196158fccb64ad6b83cb2400f41a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17148e1ce5f8837faf0399ee89ccc766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11e19d076dd2abdad70d311b378d8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64d589a51c96be49c52b4fa74c18a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24a0c29a3faa326265e63d993ec8b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0f39b29e589a8ef28fb7a6648cd2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ed6dfaa756d9d2ed463f4fdeb76a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de429653dfbcbc24b5d7cafeef089ce512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398a52925eaeec6938293f82550009313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad222c7e19ab38aa22b0a553d90f0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c413f8d915b8c2373c075c83ad4b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1568774c4fdf233b96624705438a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ba64eb69662059eeb20c23447d35917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad5f2f0614283e9769593046db12d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885326b364fbab662e98691d3393fb9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e946aa1054e515393dd3223edc4938120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d7aceae4ee8c17ac5365428098ffe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695de82c4050ece789280d34e1d160ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba25f39c5e20d3c76cafbfa504c6f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272b2211ece5ac3ce0976ebecf1716024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4b4a7820d80bd6a8d7ae385f1a9af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d16b504b6cdfd8fa421279255e9c1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2463feaf7971992eb061ad5dc152627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcd35c77fe82073c4ecb6bea26f74528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b67dd4a0233643cf2b24f03b7a01329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0903f0a6c13b6d692513f36870594c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c78adae7647693faa79d0fdce77c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8d6dd6dbbc67b66c70f94f9e9eb6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd17b8115733903e31cfb6fc71542b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b21fb671d26cfc0bd329a8420d83134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9867707a7ea4d919424b3fc95ef2ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37805373fe337d3c4a9578f74de7783b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9c32540d8c19142d05c8f64f2046337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935864f125d03c926f090189171105c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07755317f09a60bf7a2f1239ad2afce939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c50424e21a3a3613e1029e79d0bcf840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b09a76c898ced94f1a00a398d521e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ccaf87cbb40acefdc6023a487971a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e34d7a19167fd31cf2dbdaa63a81343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e694db6bc589d4d11ad5d7e5b36945e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c81f6507d6c4f7ee572e05a3f8a8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e1a79d8c16806e69ce37b67f47ece46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443723014d26566ed3f63e9793cbb1b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5eec99f2d5480546f3fe6f458404f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4c98156c3613b374f09510c66763049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ea3f73ae78dcb43f1f6a9b2f3cf7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2302947d9b39557268c250b233bd6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cee056b85c0d3b3432cff37aa2adda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6590d9030de2cb6f9d423ac1b91c9f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262778e2c5c84c15fff0b537361c3bc854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793a4dd3d74ed0c6a2cf5599ca2940655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20020318f665784b5a2df56cb137196956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10a4b3762e5d0db8ef8cf1a167882657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e89778af64421dbdcda094faa2d49658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e27a93fcd556e45c289b8793baa8d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84907de3b476f0c90c767cdc9ccab2a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65141c501e1e47a65ceb98cf91072c4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febba5a97ed954b99726502c927fc3f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58643b6b090e9d8a904e254939df46163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2d0a70682cc646a3fa6d420e2772564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909e063076280d1411312b515ae0e4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbf07a4889d0506094999a2c665f4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3afa56f2459017592275578c273f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f911d316ac9ff0a101afad833d90968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c4bb95f5e84fd318bb402bbd2e34969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15115aebbef975d5ba488510dd56b57970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e0f4c90e1d449df58746769ac747d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9afbe2ed4c79c2c61ff41bbbd9051372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258f407261642b51698d70f3b2a029473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb79821f00ed98b8fe2f52f9934e3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde7c9efd5fda8d319233f52459ed4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58808c453fd6036e756ec8aa13dfc2ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984e0ef989117aa4392456474e0d69b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255397f392823b6890340cc45a0e00aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ad56b9b70e36594e7a3a4fd973ab679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877937c415eeb710de34023e14bdda080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69b2e550be25304dee2fcd1e69fa9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502683a5e571126dda200f7771fc75882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545ee4efe56cf60cfaa9b5b48ef8ed883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ee02e1980ac3cd10791c3fd3b34bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab03e5371668a7e53020e21b3f052af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407a2a203d2d778ad6d1082a46ba2cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4090387aabbfb07a7ed795086f957087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd41695d60f6ac9f5191feb3bace0588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa40b46531171559899fbcad69024b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ce0f7daacf02f5e4b24e6f8ea35cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15210de014e548363eadde483c5d97791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dce4aa1f072bb8d1cddf367887a5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481b69ddb49b958e69093b89dd63ade93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5279acb69f12c06b5eec3ed549e96f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb38f0a93dc238e8db61a2d2b4565a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee52e6792c76f1ba2f1dbabcbcb47996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f4494ea473c711d05a6cc1d42d89197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28539b456315345438d8c0cecb02b19f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36296429968a8eb4152fa991239fa299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0ab51056aa156e04c6feaad6ae55e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf297e6cbc13cec424671cfa5496ab3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914d06ad184182f71c43e9003a8c085102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907663dd3a588ab089c1f18a4b6e7b12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcceeb9db2b566bbfa3fb7456a6d95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e2bb4069520a5eb7029c1ce116fd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c26567b74dcd3e42a9047fad820a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b0b4bcd95c5e19cf6a8cdffe297e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da62915f212454763b606d12a64490108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209bd98b8bcbae106af60399f0c7ee7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7314401fd12b4626f73f238586f79e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8867940893d6ed0edee87acc47faf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7db9ba8b030b858d5ad7d3ef0f7621112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ffecce54878b11612f611e4068ec4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922248bff048041e6f59aeba602e8f70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95812c569824f264b004ad048c3024f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b04af72bd2d5396317021d42a59186116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a18df50a43ed2e423c1f56fe3961f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0adc1860e310efb61dbc746cc789a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb544798d632d56ff812d18c7ac293119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f6001527b78c3e598519b582345d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cba2747308c4730b123e95133d6da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdf9d9362147e67959a4630a09fb43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dcdeb616ace60672bc01985ce3986123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842f45626a7afb7388eeb5136dd82c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcde06e669702cb1d878398ebbf1c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6fad237231dea292380cc06a8f872126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a091cf5693ca3eae3e9ad65988f9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c394bdd3996f6ed5346cfbd612629cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeaf30e88baa751cb54f1c909888b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db40a84a41339d06cabbba832a47000130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9f6eff07af45ce2f2d75d15441b54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035548afdb3fc8fa6ccf4e3bdde9577132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307ce3270bbdbe090cccb9a912d634a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3269e6c11ed87a39a5d680907175f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7310a3b0fa358c242b31b776a4775d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07312f2e6518b40d012cc184a8f221136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfedf27d6b12ba9cd3713d18db96ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff297f27aded42a3261c2076f1740e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c8ed25522322a3818afe6de7f186c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0f1f58362ca309e801ce159dfe556140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7760c574d6d058a0cdce15a8f8fbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe627c9a90aeea515d6bedd807ba1251142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af37390ef031b42c3c3492b487d5654143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aec640ecdb586749be468dc080ed27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181665c26267f1749b3e89bed1fe76c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366a6eff93691e90c66651c923fb99c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130ea9c3bced950500588dcb061f140147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a0994586a337720cfdca8e68685a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5f2c45b2bbaebeec18b4e3c15ac45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311608c420ccc15ac696499c49c79694150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3d9ef3f142b225e87f4b0a2c352c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f730914a6e75142dba19bc7c5e297cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b11e8705041124621f57e82718e9ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbf77f117bb13e58166fe4088ed98b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c1bdd4e0463c775e51967693f098b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e80b1a9a7342a91017536235cea669156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fc27661bb5af1c01e37559d17f657157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654bd700252d36a08aa4762bff7bba0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b72781f259a15edf5e4550f33cd91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1128a4e3b3090307126ae8f090b139160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3536c2b5a31fafd05b8d0ab4abcc1c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec57bfede887e63194d6805e23a8229162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085747f4291602151c6ff85e6586dd4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f46202e7730e5077814c2e5e11b4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22871bac434df071b90b31ec284f2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4d2e2e5f39c1c5f12fc86d248d43a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677559594dfb3a83b7a4377f2a5303d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bb7cb421e78cc2e98365ab790ad28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cc580d36061862e2a2b4db1db373e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278c98fecbc14da755b0f3950cad497170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78875d87680d510ac18858d98f45592171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd20bb7e7ab53ddb75b2f279a162e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cc8b4f7de38de69c0e0efa82f9023173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bf36610e386bbf9541b3849eeabed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a44c278710751242f453713e259a3e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1058490153637000c3883e308ad80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe86cd83f14713b69297da6d2bdb9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937e5e31dd3db8383f570bd8f332f90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324fc437aacb9fc0d7a490f844d248f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f6a965868e09fa492ba2913f07273180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cde8b6f61629097a06310180a8a15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0bd8c996af0333f9ad4fa72c40c06182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fa92ef17db1db6e52279363cca53f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9317e30ad603baa4cc5a12e40549e4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dfaa6705092c6f2f40b126f11cb14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00f7c979f92463486e90e2f414efcb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c3cebecaa7f1a3ce9f67506e65e72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f7cc78fffa2822bb6de508ddc9f2f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ef1e3699e54ccd42fdbbc14ca6003189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571a4edff95cbf656739b902ba109e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8b36b187139065dd91b89c111c966191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09601baaa8949a7da72573646d5b532c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddb4b905e9b9f5ed8758dbc9bce259193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e2aa4d2760adc05dea38123e4a68d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f1cfab01aa4fc56499ec1c65add75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79044639d8f749a7cd940da4a9c875196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66548cb6b59f3b76b6eaa7c0b420db08197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0057502c9280ba0711b52e3173122d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ad2e84afa14f3c8587b230c9e0225199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6645029846e9d68ec6a0a927547771200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21775e4f620bfb277b8c458dce6ba93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba7bde368e97bc2455df4b2f481154202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9be6038266b409fa1441e061c60d7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87505f355a755d4b6f021f7cc3af6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813a7daf7bbd76a860c234c604a3e4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba260077138c904fd1e4561631959b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a77b5ab8fb4d149edc5869b4faa6dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302c7621ca45c693dbe31b174bf6756208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6789bcf2ec0cb130fd38e9305ed48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7242949cdae1a5e4137d4ed821e3c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46bde52542083ca3a3766ed6ca417e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508c425c4678542e0d2c035483c37a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5cf30acc7bab3fab1d55fdbc5c930213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474f6f595c258668aa831ce05f854d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d786415f11c4f8faf558c72421fcb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321df45fea289c278473c68c09322117216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db8a5ccbe63867b2e157293b363049217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85d32018726297278eb9ee85fca4d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bfcb4d75d44ff3bc60bc7c1d3004c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2a5a104dcb563d7312db19d19e80c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390aaf3c5be4834dea10ec666c0dfb2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98672475ed8fe3929689a73a5b36d5ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048deca1cb0e097bf6f88be11b1f713b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7482b2d605c86ac7f510e72970d6c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca9a67e5a295997eec85b993e1f027225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3406f4ee6ce4619c2bb0106e1cf8ed6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff0c89673ad16a0c7434e2d29e07a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c9a42f1fa969c656b58bfa1db8363228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364a0ed864c1806869e87d275b69c55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db49144ff3304d750cf460e04b3e34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd515fd8c3481353da720478b719069231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390005115550e0a9a0161cce6e878e34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6c969b8f8384be36266a9e8315b99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd6c18b2c3fd1c7290255f87c953d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853de62c47363786d58277abac22a68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c11cdb97e02d4d8451b8efad47fea8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20e55e68ebcf245a03aae57b963beb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830546bb0c9a08713ab861e6dc98e9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00c4613bccfb121465e3f9d855c4eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def03ac67e0ed6487f6ea124def78581240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17303ee349eb4f17d90dd145be7bce62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17830c553b27d4ea2c4d70905081bf30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb2ce74ce56b3942a2b461eb3ae8f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f331bec7faab197d13e1e0f273cb4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662440c6eb794123fa9c67e32add9ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1019b58401dc7d064c308647ced9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e54eb398da2ad6c496df18e36c16ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760866417e7c9b6fb0af964e28f08eb2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c77a538a7ed7400c55d6d2eaf69bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5245060ee78162f46e7036a9670f47250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba66a28e06b96f3153d0574c0b6bfb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed82d57ce36aaf19a68dc8163081076252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cfd02ab28a8de65df144f6bc1ca70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acded313196983e197f48acc846146254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91e5588fc8b48e09532411404dcffb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91881892972348770f400b3f002c045256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92012d55a9e715a137ac2b1fa9dcf0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36728eb94e86669d81f95816c7282767258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1b81490d00ddbf426e10f9d284b9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040aa2f27f32d6fdd42c53ac644cc0de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b16d650ef8c4d2f4dcfb050773225261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf8c8f39544e710a27adde435dd6b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546b391d511a23f788b872338838e69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c3bb26d684aa6f09595ac72f9e587264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ff08e99253f81fc70b43c83efa9fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb9fe7e34c0c8a28afd11fce3ee9f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de9e1a4ca9014c78d1aa8226323113267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0adea3f5c5585004ac3ce3effad747268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaac9556c990e0b0be211785f99ee38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254c8e6ea59513cc5470015b0ba1052270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1db934e7a47b338246c5971325be0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544924390116bb38292311025424916d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e22ca96d116d9c55dfcb53159dd8ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2d400649b4ab89dd3a091d9f71d9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2268f4750c985cc71d2bdb8903cc27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0477e5b356dea11126cc8c9f73f65a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ade9d55e2a17fb13b571817b5ec08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3870b8c6adc4fe299c80bb3a4cfa08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd59c3f9a6e8c7b6aae7014f6ebbd3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44665a9982fe46bb92381e14b37e5d42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1c6542b41094ee53b13ef20fd46ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a2a382079d470ada0ce9a2c32d92f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e417f828b1bb46aa6d5a21a9959671f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8ee9c86dc02fb0befa89afa2196fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d98de9ee01985d8eb6f34fcf606b47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540cc2a80d86423000791ab221bcd72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f35581c5d9183779ad1d131db26cae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b903925283a0b3971a04344bf778a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83727a2c1f463f73061ebcefc4b9a0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab2846e63ad325058654ef069f0f33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16025ca83ff311364067929b8377fa9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a587e831b9b479b48cbcd7c696cef0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac747416df3655639b16ce632899f2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc06f784c579306a926069180725aae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547a71497bd4721749a6eb446f5c591295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e26368fca31471dd82b3043528b2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c7c368dfb44af4e70aa9f7d034ece297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17db212299cd016169e628f78362e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd8473160c635e7f0a5928fb405929299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf60c009533870f9ea1d9fba28e00be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5be45a731a503b9d9e6a139d75a7d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b04a79d487030d33722c4cbd45c1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453edb523de5d4f090f8683cbe914479303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e194bb340c1075cefb61c69e2c3c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7804296779872961fec6264121cec91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d76704778378deb820a4d0f4e4e09d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5481d820e2a9bb2b6d23f2c3a6ec37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d48a6d9421f44656162bf5d6c8adf3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f935f6895e4cd781775fabc96f26706309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28090fd65159e2361436580e0b70fad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f83ed1a41d8281d91e5266ad25cd2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edea43d89f1791b1ebd7cbe4512713312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f96cea75f21ad47113939d4ff1426b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1adf846ca8c57145a99808e02c38f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190622dc7c766447fbcc328bb96d366c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08538d31efb3e1a718085bf3f8911b84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c587f417634002d6c5456f56eb7b34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481c22ef2abc00c1fc290ab49b4eecf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d2b1c875ee00f169971ce8978e107319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c3cb3b47433cec66332d274c40896320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044896f60057854743b86a5e656e663f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c376face8ef3d4ac51aafc3c2860c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e4a0c3c2c1c6d7ff8ab3a56995303323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163201cf0bbd6cdf61e9bc163b9ddf31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6469122ae7e45b830207be356bf6b55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca98e1c179d6e6f444c2034890de75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f6c80f2ddfe615e955db33db12cd2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c10bfc8c2b889a7238bbc908effcb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a78654e6a9c964e9c4ad021b2840a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a15d844da44c6e89100f739a4614c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e0ab886e6a7e782b0630f47ba2c17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724985846a63a30eb70c906f3d920f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d4e352615720f8caeb64fe0a1047f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a7235bed601a47ebbdb03a1e51ae9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe650d18801d7eea8b6209fd29a68975335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e193846a9984d3c8dc36035ae7518b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0ce2d0fdc7445e9e3f9b450e4868f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300510c2010298c5e43d016b05f42e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3b0a8d8e9ad4695e39531ee794dd2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fc642fdd46394149b8d374e54cec7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2cc444ce968766e0f0bad2b0eaa12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd832abba0a86a21d72dfd6e096a0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76842bb9f6fa923d45fa2d001862be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0b8564870facdf18e8663507d9fc4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7913f027e951bba2246e4812795d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d058589c4ef600e329464828df2161346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ece836b29d837d05d959ded29e77e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27879dda216eee02103f06268503e60348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256b6b389faccaf4e6485730bc4ca2d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534038a619392379bcb2a9e3b78d5030350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203104a788d09cf60b6e8c3a465cec48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0b550dce00527f1e3af5af1780473352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bb5ec60ad18575f9f9d8ebe3e96dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9e01f4b1dbc5e4171e5492a6e4b86354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb6838936f7bbb0088cfc1c9238065355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6c8fdca816e8f76e6260b1c701ad5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46486ed4cc239278f8e45679f50b32c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef067c6922bbcf10119ca0c98b123c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb81727f0d4ece2ad54fcc93d6509f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee8b0ed804ca2679fd3ca311373e28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ade88c3e0591c96d8f5db80e998d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60a52d210e36176ff7ab386cd21ac8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99187da848f34c2a139b17199b1452b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887865587f98e55ec125c2681f8a3a24364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5332be70eac60bf3451bbee4b7bb84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60315ab861a9f4c573f923bcdbcfe3be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0323612201edf7de15b650574ab523367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8e8489a01160db3d5f27c771e6e09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca57bf91c35cf2339f043e2970394c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878dc2c372923881b9b96802b799dd7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09314eda81983a64ca04cd1b8a7951af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad3dc23c7d1133d19dfb0cb004a0bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3896ae8a0f697398831f3ed42e392373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789a2706abfd735857fa3c2d189e8fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24664a770dbb5110cf909272e0dec9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc69a8539795d64957397a47ab96ba3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc987a542ec9e8cf55149af68c92e2a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea7ebdcd3ab33b53c455e5ec4e16fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f18f6d058e61ef9b8e0c73d714ef4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3749a9471daf27d9c153c4300e6c6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e4bdb92994aefcff6a14fb6d975c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe726010d6699b848ad4463b103895382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ef71b51802d9ad8fc9a9e0311d46a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa014d6cfa17e6c72f8df57d7f784deb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf40dd6f57499a280b3aa255135b57e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e45427545aa4a6b69ac67e15691c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e63af5aff0253aaf4f404a6b87b5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b604eea138082974a9f0446004bf9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cff64a168e9ffe30d30f2a57713ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef09e53d100b2e22586508ce7adfa66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9b33fbfed5d85db9470668a81dcf2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4607a852ada2b6645599707eb13f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0672548c98429f9016edea7bd4149393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b54835dc724bdce77dd6c8b1cbc53394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f005ab0409424fc14297a75e4bd3a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9495305f652334999f66bad12d549396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62151851b317303591180b6b2a221c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b067adf07f05e28511a1f58cd06d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc29961c9fd4716e2917f97bcad14e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe304f0bf22a3531633c29452a08015400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e76ceea040af2c3f25e8de1c8cdad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e977b6d40240b333bbd6d4f9a29f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ea9f1fdef63c17cfdb8d02bd962ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f4e5b9958cd2c54bc6a3601469330404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9fd3b4d0c575152ca93aebca86f26405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cff2f8f834ca3586456b3857ef244406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236177bfb9080fa8a88a9c3251bafcd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda283cc2bcac728d6f9858db2cd532a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8b612a1d3defb4c0e2e9255dc98eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af7763376db74d799dd6a9b4e7bcfc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413533d08c5b32653d54a3fa2df38b59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6c27d45a0c398f44da2f82472927f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad944fb788f36b8e33e1db63d797d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be00fc19cb7853479da0aca88893ea6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c239989a677bfc446e35ae61c8dce30415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708c9e739f8fb41186a82fb7c5b443d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec832f0b6eae9e37d06e8ba6dc392eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128e46ea800b9e4cd3e0b708e70dbe2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98d411289fda2811b62ae71a58bb04419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47904ee9ebcd359780d427c467c97acb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfac76baaff3141a5c6a4c0f3167d22421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c41d1e4bf077d2a4a4c2775fa4993422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650ab25197cca0c881f63344296cfb0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924c0518afe40a664ceff569344de21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46506f80bd306e7b2d20ec72e58c3cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2804504c877b027c13c90db84a804426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64d2cf151375e880118b2eab79ef62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d14d6d4bc279daa761e81eb9d10aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e00ca4b41eed4d5c9159208c0c77ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630cae94e244b35e67dd0d7bc155fc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b863bf85d67dc6cc230111a554f41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2440a509de72d6cdf2d11312929c756432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2a584ba5b1bf81e294d074936a38b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2193653ef7732323c115e45a39cc147434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656f3a13bde0f5d35284447d5cbbbf4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89b0d611402a571b8a140076e1e39f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae0435c2f9860e34c063957f5ad1dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b916bb603bff11cdf1bc21e64728b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04f61592f8f1f3873be3f96a351cda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29847c7542268e47f118b634f191af45440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b342acdbbf782e538c72ecc72e2cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6aae87807ce81044f3f8a755c3dd3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a4e6379bc8f3a7d621cf781f716e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5b7a05e16e1490f978e2232246787444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c987084fa819f84327bd5bab7370938445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e9825e04d2138aea51f3fb51889d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b210fdc19eafb32aa7b316b02e839ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d00fa8ae2240ca745055a34929384448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7488cc3b033f71389090fa2f05fe40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcd18c1ffb6448780144ffb301e655450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd7a73ed29652695a2613a3fa22a62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3752253e82e0121385f4c27d1eb19b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00846d910abf9f6c8571280b80905f62453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ae2c93b3e5747e12ea6c784d5023e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc043c8fe8f61aaab74154490b54a645455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b59d4d88263254ee4629427ef75e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3987b32e26aad738a9e4dd5c170ae6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde70ae6ae639376a471c0f307821f4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43901ff52eb09e3739d08f8d6cc735ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd92226b7def6fee81b139f23e505a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a50d1a32d7af9c0cbe64e09b099e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d19cb58e7b043545130b27c426f54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c854e87d6ef6f4b8dc94f4900f701b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f24c0e66ae3ea6f7293f1751c54e72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce483b11d466803f0dcec7abbb984780465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8748245953ca1741eb7ec2e87fbbae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93861b6871d3003270f29dae22c08c51467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3327a18a608497f376ff9c61e67a60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a816863adf9e2aca4d74496e018d8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2933b394ac2501c6e6f4f59eb927a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d290d0c19dfb6e6cf1f14a09228dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9246d6165c257876fb2cd404df0dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892840f399834004c051fb74247d9c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cf0fff3d4e1c4fbee1468da7fde48474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361be6d6a3ca0b5d7d95d38d2c66b76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6cf7fd3da780555f6deb2aed5fe5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be90ba3d3f1f7ee22f29aea55ab770e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661d2d91550172b6f95cacec41c2cb2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b654b1e1a238e7fbbd9e051263ded479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebf0eaa6577fe5358507a2a139a0ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66305caf191757d60f7ae2e40a9ffae6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9f4736dcbc28d05f9d40c195f8b29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3faf277c8bc1791f566f0580a09a71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71335a8fec4dea83978b4c6905d194ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c44ef7634e82ce0e3f943139321073485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a96d6225cb146342a0ee914ce9e1f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d1fa2e652c1640efb1fca7b52af39487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b6c916c894d71f72eeb7853963ecb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc72de6ba24957b3015d243f4d8b1c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a979a63400d91672deffa369838112c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a3e6266ace090450d1312455d39eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b59bd098f89b733387cc07149b3685492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4899a079ea44749363b92082443be98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361076c72e20640c8c28d0273cb58243494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacefcd6fcf4cd05893efc91cb57115495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb73f90fa3c712c670b5ea66847c253496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b3f7e283d9286c323188b8f46f81f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80d7ac607f9252032cb8b368d8a75b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680afecce9c0fb0b45068e97bda6a64499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2dab6d65f14fd853ba8bf800603d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137fb87ad1ab7da2db3966d215b049f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205de2de080639e2db6066cb85b9d66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a90047a6241296b6e9e029e5af3f4b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46766e7856b20e2d5d57968246228cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab6cf4b9f36b7b6d1e88b99a7b04c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37635904eea022b0f82b245d891688c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804df253216a7698e5c8fc990bdae568507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d5fba967252c02f8fd179478273a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1ab3c3ca034ae372ae349cfa6551c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20921cb33563f135a3c251574ebe5732510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33db55a208b248b9a44aaed629e51f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08e9d8e95abecdd714e189f2a0e0d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72871d7f782f4ef169ad86768b439319513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af956a0c5c73ec21fd6459d88d09b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3b48cf8f6c86f13796ab7ec6259ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa687955e150e5fc404c2a7592510c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edce12b3b5d33c992e8f3be0619f05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc35b6c9ab099fcee354ef115d445a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482d8b57d72812195587264049efb49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf340284fa4d71da2507515f15428e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3aa8151f7c41fb8f4103e545e5aae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35a874f542a1476edbe3d7f570b1dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a767d458c01a77d0e68ab1a96b8c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6d72aaa507bdf0bac7b93872d3ac6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efd1c698d6453caf6aa44756b236b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bfabcdb82b7c4029d1b9ea42b9db2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843d121948569c1b2e85843edabe686527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a112924a363e9f027dd899967fe50c1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de925b9d7234877b074582d5dc34c36529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a43fa47ffcdcc3352128351849b8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd9a5cc86fab4ce74e16340483984a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb4c6b81655c5af960a53d6bafb80e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc97f6a6e65b19f769a17302e543c86533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e776ad3efc258c5d276722cf0abbf2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87568924a983fd0ead09e6d9cd7ca68a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723775b723412be3ee7ce6c9b2d304fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b29afbfe4a6ddedf6d9990fad208d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab076b604c6aa814fb3adaed9c2f632538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e219bda610c34f2e9bdcf9280e351e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06e7b7811863911b511086ee6c1c98540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a92182cc222ccecfaffb68ee75623541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2d582fd3a4aaefab6b44da5aabb3f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e9b1e326d885fe0f981700be99722543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8e4199ff77f09b8afbe0c55941b49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b034ccaf84399f084afd6655916ea93545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5312e640e3c4b370554a5d13386c1b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa495d1b3f5cb4557a05325c1b3bbc3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8967c443180853d1377a0369dce5f03548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a3b79a5e3905c729d477a8ad2d592549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaeecc530d04aab5e185a40553f45f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248338fa364b85adf5f04d62b62f4d28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495bf13c25473b19b2ab0c745f30b35552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16c630fae0fb88d5fde94d06e0eb16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb98968908c6e9853e9bda65979151f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909092d25cde1fd0f0325089ab8c264555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fbd6d054c11d0a5f8c911dd9e0302556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f99228ecfc70127709658ab9c65ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85b3e8e0bd5babb986684e849e2d0e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd040c3499b3a9fee32b66d559f791dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779f369fbb74d5eb69b279547da25c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bf061e51c7034c1968064ad0d4a04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f346026b4e11681d6d944df82bdced562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fc3d901e850b764e2bcd87a968419563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99fa7d5dbc1e04bc9ced088fae0673564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43cb837fd2d538a0b2e1467ca15340565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edddfc1a37090f7bd2d5e89f32a496566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de6624e67bcd04aaeecbd97900240d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7040031043e03d316e41f48fcd051568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fd6a6bcafdb5c3f407ce929e421da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717a4bc6d8d53905cda65647fd60b27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8eb5db58ac986bc1f729ea9be59f61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521a9a655b84b02c41d234319e45e3f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7a199aea5d059ece4fcfd67819fc3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2aefabb5a4dd0cd1acdf357f26a5e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83e02f8ea54043c22b1aabfe5d8f52575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7447435c2d2dc3a135ebe782aa21b7b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b841a1a08a213e7da2fd097413221577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e390a2130885329c73c2d710c3df49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65d627688b593d8f2f4b533f708f85579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6fada32a5239bd25d2af29db5f046580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981da2ac70e170d6335cc0a9971172a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb2c33eb971833550371e9cb1f779a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52afbe277553afc39d477a02aad0475583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d045483ce6e8727893393be2f43a63584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351678e99bf75bb0d585a5bfc8ff849585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1e8a4eabe63322648a832510c700e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b1e16f646cce866eabab54f52e31b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec486d43f800047c0777ff52825737fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f0dea0c07e87f8f3a1b8edecfc479589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836aa6e49ab26c3abc624dcb9db00c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8233d008a8e50a43b1708e78e5709f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50587817b0cb038a2e0f28ab232567592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8ed55adcbdd2a6c851b08df871f8a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f4927a943212d5aef2d9fd6fd0907594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24246ffd6fdd9c0859d04e637c835fd9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e627ec280c2f8bf8959b5d5cb58fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b9c3f64eb2ae4bfc7fd4fb8d86460597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da8bdc5224c6a95c3be6fa68e9ba99598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3fdb9f9e192b1ceb41bcbcdb756f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3ff2832a3c5a79f9ac9d9aca6bd42600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc787ce1efc296f700bc6c505ea03886601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d7cbd48daa4ff5d4f653f8a3d0d61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc57efb45f006a2995d18ce88ccd71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63654c101f22e0d6fab1a58af0e65e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed626cf2b922d8acc899760b57c671fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147ede6784c48a10a7afb889559996b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068596b896b2814fcf12bd55042c7882607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba2275252b180a505a3c726f511d6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf00f1e8fb1cb069eb6eb1eb0f70d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a4ba443f235f1d078e5d10e7bcf1c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8e5323b5cd8bf2e0126f5e77c395a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb29ddc6af318063c2c0e326022ae5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf60bf47755010f089b8c82863ada6b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7a71d0139aee9a9c8ebfd0d9ce8a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c109432c2197f5797a5150cb03ca3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ae34b01765d3ff1736c3834cbd63d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c79a44a16f5e10b456770a3222bb6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367deb3692a1ceeb64749512e1d41df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363a57cf92c225e36af95fd7bf4b8cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54483d3f052bf85f164dd5bc48e3ba46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f513e9620eed65069af6aa89cb9d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0b4214516195e65aef05177d23c9a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49ac659d75e46b82e7f77c7ef76038623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314556a215163539075e6da815d0cdb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40419e506f2d64d5259543aacea5b074625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c894d614a35707550e179bb3b39f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdbfd33495b18554a47e812ef7adda627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d77f48254396131d62874f0485e7c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa63d610d48bdd6ddabac063d2c09da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdf67ca0aacef83b14ef5011f33eb5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe11af9a0a933eb15ad339411ef83f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9632f9601f4fe8a6b73d81ca26c8b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae5b2d72159d28167dd87d0a3e59a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706a779cce9fbc29d742726bec7d18a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cb88dd6d35274d6655541a3807e6b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cfa6269281643006b4361e7d121cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69392cf946d9e0bdc603364e2d3d763a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa67ef087aebcfc6b4ccf340be2b5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafa29b5e9c6c0f1d61303597013e85639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87316a0a77cf636899251a96750b5d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e25314e5e32d49dcd5e4ad9d9a7d6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78467251987e28eccd16082ce765855642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a24159fc9818145b30dcf0fd8aecca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087147f41d993212c7a6c8175aeb103e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e470a1ea1fdffaa7613f33a80533909645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a5ea02082bb63083243898c7c8a02646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db807faa849d259bc1c6161fd1ce75ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2f66ad5a3753f2e1bf00292b9c224648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243f93e40dcbcdafb078bdb73c18ab8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386fba714b2e9d2f8a0fb3d3f6794f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89579dd253ec42ca2200055e436ef118651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f15ecd648ed64a43ff50898737865652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b02d3d6782fb626eb814f75d33796653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f3a61ba6a2d25e5f3917f21a5d321654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b328b2dce548425e84ee502785f61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79481b910a1bd6beeee0ebf39aa7489a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7578c219092a1613f4d69879acaa5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95934b90a440067363e6affe70a2bcae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe8a2f2c2a31f77626f5c345268709659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81217e94cd7610eff041fa1581bc9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262675061975b97e4d5b0d2a9a3445c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c45a76b078c02cbd6994520fd1e71662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640f67735e45c0daeeb574aff5e8212663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f7477ab85f6672f2d365a23c43162664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede1bd0bf659f577f8f6aa30de9e71c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca6fdaf0fbc15e5b16c4f6747ea58b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f72e702f98589c5b9f0aa7055a7918667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f12f33d445b4d3f213aa2f0132566668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385815dce35362889eac26a1bd4bf5d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218db28bc0f8d0ef9a72d13f5435256c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2dcd132b4e42511b30cab04adc4fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b4859887ee6d04640acba8422f5b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b14b8ae41402c7b9e6ff87c99f50b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e30e397f4518b41396c4d3ff2fd972674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9f6c8bdd36778a6669698bc3b73c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd97578bdaefd1ef76a454d8b11f0b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e7aa1ce5ad616264ebda989dbd8bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce196d65668e17b200427d90bb72b50678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdad23b9967e9f40549a2ecca79aa56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77159a7a181eb6240974ebde9b61c828680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f168d78543915aa04d026f3638e890681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921d25626d032b7e46be71cd1b61c9a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de89a259b34b1f67cad7315bfe3402683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a721c6b598b282c94a41c0e0479a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4347d6f37e01cae89d85822ebfd79e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5237e4ea9fd8995a45d961d9a7d0a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1ac2b34493f38615d52ec3f8836df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcf1227ee6d74ab2f75ffe4ad9a1d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a66729363c1b2deaa94b0ad1b57585689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961246feef2344bc192a15e7667e2438690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fc31c1140d1c78f90427a28cd8379691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76a11aa8295eaf2fe0ccab2a370a12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bafc5e604feb85aac50306912d5e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4507a1c7f05cad77b83a0890308a1c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55dd915408358357c021d1f68d51e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cd6766d317017c2706d906eeeb8d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720598671d51e9d1383e692df8ebfc0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b4400f9c4e6f910e5ba24202549bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c393f31d55cb8ee148b5753f5de7385699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c054c2a1dc67c9c659641c8b74ed6ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691da1c314ec0bfb11bb7aa4ee34d5bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73acd7274ee3af450d0576b996f60d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0b4745ca935b56d72187a1e1966f6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609584598abeba47f4e4860c0e7ee31704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57840550969e61399aa16a567da815705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e72d898debb918e99cac0d963721a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f29ecdfe3720a463483b7d5a6d836707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3704f7d0e0f6855d04b872f24e727b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38284a98623bb7cd3dcb6ec24b1262709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00831f046c000b4ca7a501d3b25cedfe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67342213a9c0ba1335d86e92fda5125e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88ae77459ea39625c03164c5e73925712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392608515b9cd6dc7301d3d68ed8eb42713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f201ef9d125095f2ade67edfe4df80d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dc0d8beba61727d8343876f515a77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e26a961e9db73ed5b891551a0aeae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1f4674707312919a56241e2c53123717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffa304511f0449fa63fa9aeac331e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f96fd4c745823296d49620ab217e07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d70124526a213fcfd66e6beba7fb5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612067f0e792c54c66d9380fc8470408721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29007641f946c132d6f27b32a017bfc0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c2d3b9b09a1b478f476b35a25a402723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a26341cc0597a7923a2d268244c1d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402b880053876c26e79023a2e25c369725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda138823d605c290300142c9c7aeadd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d7d71df81d0c65ecab6aa31488302727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae466e4e7b8b1e0b57b2f9427915d6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bddd6611ddb28b37cd39473bb55ae3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8b9f2447cc74e2bc89467a75f236c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939c52a8278337deef477df28ba3d5f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa30b5f677bea48b1473c58f2e9cc36732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71ba963a7eb4b9619fb78eb63b9c70733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db791c8f89e1be247878f02103053f8b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5e9d48888c3b0a93dadaf40c279a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a972d0170084ee4d25ba4eb8a26b0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f556689db7336ef52704f1d98ff4f85737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e996a29bc3ad55cba38d5bfb22f952738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e13b00a68f1ba8c3b1fd580a18c88739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44fc12dbbd3ce9ab9c58c61b7e72d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42c3d6f741a257905a6a09a9f3699a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf48909f70a5af2ca18ac21dd00374742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0342ac11b3468cd56695cf145e29b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9eb5db0e2dd365fa87f9736654a80744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e88cc504693bef7620c72b81d5e63745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0070b2e356c6d01c5e9a6edb7eb3ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4293ebe89109b95b09aef39ffd562fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25d42ebf997379b6a9e86cb5a8dbb9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a249327f57c95f68a5fe1cec4737c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38daef8ee5346ebdda71209f0f4e837c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405e6c58afb671ccc5ac3f4f04cc520751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e3ecad69e6753cdb20221277ea1c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31237c460e90bde7014eb4b12e95d73e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f06b302a476a8962cac9e57b1205d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c95a81755903509971e2c5fa5f2c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ced87ba5ae0ae324283ff64e20f712756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595cfa1ac5c5e9c8521d7ee9791cbdf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9e1157351653dc1ceb9c0955d612f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02faedd707fc96173cd2792cb76c45759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb47d93b7e64a0eb38ce1d70e38c481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1ace410fd3804ce46075b2cdb7e162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871e1be7a87858653b357010634a4263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf508f8f41d5b37f0be473f40af26424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fa305b64ee623f613b84d4f9ffece5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc99aa4149e173f71bb5631d52682566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457259837b339232bae932afc35033c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df31b5f3077969f96431dafdd6179248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c98673437ace5b0a7ed2e52001d999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b69c10739fa5497b773dfb3845c67c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e250805911f46a97ff3435fb6cc624611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada86b1646b8b6f199bd39d968dafb312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a1ff67c48f2bd99a217991aa5a1df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036139f93730e63e31c3ddd981fd82514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66f6e225a25c8a8447ad21fd8cac7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c71c63b6bd593b3b94125a40a6f31716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cce986e7b29a432d602593dd1ec6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd03c4dce133dd9b13a697f3c8639518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32c8e18a6a5818ffc5fcf6b7264b1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b115783f55da810f705e35b834312a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aa5f67e55e5b21704c674dcbcfcd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772a8a974ef6241fed9fb20f5cb33fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f471c6a9dd5e62961717720efc4cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a013abfb70d0e8875d4cca479fd51c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0069206aadfb268756ba2cc50d7b67c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0071fc3d75593b70bda307962eb7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30aa444540f6b8428b402cd8a6ad06e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e0ab06c3759a3bb88457ed550d6b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945642317215872c692a055f1d369aaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c52926298f26c14811bc50e7be6ef030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0775ba3166120392653941ad63b64931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7c5535df0a2468e79591b4ad712a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baeb46b762ce10d35f11dfd8c4300233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7c22c27fdcc591f68e73ef85f92a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4feba2fa9b80e6e171ae61ba79cb935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1a29a8fb3508de034e8358a766ff536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1896478315478d4870066c8c1a69937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80053248ba410ebc0e995305aa1293038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1963d3c29b039ff0db1b6a74f17555f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37df41b561bb212f035aef3ac6e2a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583ecaad4a0feb87551eff88aebe73341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5edeaa685cafbb0cbf1d9405292c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe45268f2003dad8bbba289d7c0fc9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236717e6986b5956508defc59379e5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11166eaf4eca0c9f54755cf0b9363cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382f7869c4bc9ec6a6be52f4ae8f6ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbfb398d2810797fff739d2807d77947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc04eb5606f6b448565bedc2407b0d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63571b01b1b5780cbe95573ca64fc0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee829d42111ae7b96c67633e05511e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655c52e3b077ea0d3d07da30a1e114451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadd07529eb8317c65388513d646afc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467e86d86a68dbfdfc25c8bec2359b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedc79f3b16cb8a6256302390d4be9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312c77a4099f71e6c4c57c117aaeb6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180151c20ad76b677c79daf433c155756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747e07eeefe27c4634dfa046cb8a23e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702af199c1ea96c4adedfd345e020ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055ff9a3956d3d0cbe059cf4321108f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39ccfbde7670d2ae93dbc4461abcbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6f2c1ca1ac7f9c314e87b2c1d5a3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75359e99043d3df433d3a1223431a6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab03c52b6cabe56a16b0f07797989de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8641bf7684e9fc336fad5e3c1d4a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7e9acd60f00a3b18dd8d814416e5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600393e377d09f194cad913f513e0a6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bec88b17d603551bf35c6528144f5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfb98624fe7edaebe7de2fbb7c1dd968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed481abfaa5ffd166b20721784b2f3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec48d046efef39ac69078f54675203d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afd48a542a28af1fa64a81df6c1b2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5a19be3bec6944de372651c661aa472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f182d669facb407a0d4bfccb3ceefa973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bb069770648fe8e2c03591216fd4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536f432d29032dca89fc9ce46b267e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a6a7153024d39d1b6576e1a2a9bc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98d7303727f16bade65b49aade18ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98963139544c8bf92ac10f2b8f48a5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36d6d539e8915ad1e94196683b85a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aeff8256dfa588040bcfd1369190a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d36deb57644c7ffdb62219a7cde0f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fe5ffe811cb4acf50cb82308a03de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db583f2feb8706dd5fef46e0394616b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435be722918c90a107a5ae11bdb3c9e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9beb3dfef546e4d75d26526904ca1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd28e4d26e00819598991bce80de50586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ad08ada54f257ab12949183817e2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a152f0f11b69241ce7e20fc007c4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8c9794fdaef90c4f2044fdfda3d5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db852fc39f49c7d3e6eef100e7050f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c6829a0d6c9ef58ef260b4098b03691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1233e566844e09d41e837f93fb913bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3eae501b183af2d6be135e37afff293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e915f0b6ef3616988774dec01ba78b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ebc3af0059db8c310f451b6d182b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7a77b2c2904788281d23d6c37244a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7dd32fabda7d38cdc8291f16cace997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca929214d79281506b45dcc47ffeac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad255bc47b226d05548e51a0a19ee7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84047f6c5f0d299b26f1ed8fd2560410100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63648d5eb8547c05e470ff1e6fc56e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e189771f90049abd9f06ef2d2e8da2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33447501584f0dec1cac029a03b5ed22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb95d894aae79495e60815b3ded694e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d832eb9f36c522f7d250b876661d7c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093a81766b4f95c01d36a09523d2328106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca9a97101ec64fa5ab6cdd011660a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dace3d28ee3468c2012c6680a3d1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f673aa1ac19e4b84e7411a0150ae6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f43a35269c283bb057e5b347fab3cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdc7698806628445c4b87962f8d733111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c12e44432319b92d01612abc16930112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e3452a089ea04f125fa3f76db2420113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5672e63d43c8736120398836a4cc2dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30421b9b730a846f6877fb258d0bccd9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e518c17b72f1182b4e8175e9bff99116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26cb6e08a3704af7b13de0aa891b00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae63bdad7f29fab836021875f67f8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047bc690bd3c11d29dc848856c1f29a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b022657c1acd50fb31568de0fb78562120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f56dd2133b44a4a49410d7ebd1bd24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbc01a2e9c2350b6fa1ab67a50e099122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223f983f0651fc2befc18e753b2dfea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956a9731deec9250e3421e2504eb8c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b46066289d53f26581d8389662c01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbbadfa46ecdb4147e07941614afb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96701cec6e1e528eab0ff055411ad8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc77460d15cc60f506a4fca502ff93c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa667e36235a56a05ee4a5fccb91221f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88004e1de527878dfdc5e5770b39ac63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b721640f94a0fffb02b346c6b47444131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c095639a26528923065549c5ec4b69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af350add34185be4b0d2381eee73fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b38bbcf03eecca110e04483843b83b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07452501d44a2f7cc76701d98e26cf87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bfd2957490899e96679dd4240f828136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d954c9026576cdd7d6031e4ff1f5f65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32459b0283fc1ccae73f0f2363178896138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36ef6af89b13fc015fee5ceb0a6d27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e04d7eea04282da64fac14936591d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc681fb8173517130793994e4e44f85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d616967e2852fd5396903d5990704142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04027faf2ae0ef455f6b87ff5f70903f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6f1153394f2db8dd5e075af0510d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce39b995e53ef38620b9ecb050d859a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235617a4cb04f0d2f09e7d35026afa5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac9061c04e5117fd950f2cc894e861147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c03d4bc1ac5e5748a81b315706678148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538831114a82edfd3f466c9b8900297149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af401b77621c98855e152f6420022ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18180f88bbb3632f3c128886a1e1a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d56b2f247f4d17477764a5ef953d89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3510b1e59e06301954b8ab8c1b099b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560ccd9adf863096a8ec9c35340e170154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb16567ed7665b65f06dabf8e57ab76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac344e9a9e2848e9d3c02e9c559cb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904d0b8e202656af8e38588789d8ea6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9b1bb0dd4f14f80d51fa60d00d4b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf0f5423288ec97e95f1ab9beb2ec9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d3b91b8747f4c2a4da87eb5ecb3a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0579cbbde54241718a90f97435d3879161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dcdb29d68b05b36ede62d7c9321ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7eeba5fac9bcb87c461f2281e529a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3b80a366539cb8e5091592b4422b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dfe2217eb50cbf0e06dde276513e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b4c13c2fd9aebd82d39f66ff39600166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373170bee0de5340dffe883334a2dbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e8e58816b9b28c1bb6b113111ca12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbd48e785c9b8e2bb2e837f3edcb94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aea74fe094a613302aa2304a09baf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fce1f24822f3e82d99494c315d003d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8fa3d8d6bb02a25544da15a26a925172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbc3f3d4fa8e348b048eb8da58c820173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc15cbef82598798e440174ec33c6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a34c1ee2438391a927ed48bab09ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30980f27f4844e52ac0a0ac0fc6c42b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a584bc8ddab58d20c17cc76ba90cdc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73e786fb61e94b90048e46aac4a4ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29092ca5c2384bcaaed099b85e9706179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c7ac6263bf202e417b30d9311b2c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131653c863a67ac49f373d2ce3bfcb4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf301767bc3e63b5740384ccdaea4ceb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7ccf067fd30a4d14f5268812dbf50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65b77914eb1185b56ae62672f7ab08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985b52e08f816023a1773a816b0e4ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced307711ced9912c180e8949d658ffb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac92f3d4b581398dfb9ef45fdb43b2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc903a2febbb360164d23f1a06aecb1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68415c4daab1b2c51219429ac7ac3a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b35de89149d7f754ebced2c5211015190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de266470e30da3b29a120700686408bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23635804d8f9de12966211f1cececace192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588547e9f760fb623f2fe24b21999ccd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9950a0207204f62c1254f203c7761194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b74023ff9f7d234c101e80aa276d45195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbc671d2f1b8ba008895d6066a14b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9aab286d58602ff4da7cfae7b2808d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f49b79a8e2db8c094e0375302a374198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff68ebd2269587531b3b9d9e0402d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47954552d3a9a76c743eafb76b7bd0e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1596cff167a904a1a2159ff04f79603201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd662a9a70faf3c3f86de949172bcfe7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8fc1488b9b9732fd18b35a77c489f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9be651e4862193f7adeb57fd681ceb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd1cb15f28fe1f9b45810183fb749d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6584a3397890cf8327a190984a104206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc698a4842c3e3fbcd7a1af94f8066d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb5c7aad5dc60e66e2ab472a347ce1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3463283c953f553b68b8697ae698b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51100076bac4768cf98faab256256689210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5855b608ce735120d08c7023f5caa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3801fba8a036cdc99fb3bba34686efe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f962eb4284be3ca296e43cc8391b85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f05c0c0351710ebcae34a1d25ea9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79c462e4539ba22cf82ec95577fbb4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b296b68afabdd938b116a8037d12e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ed4a0386374f59e69db8b2564d590217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083a49cf5ec33186bca0264b24b4a19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57cb8ac3a406ebdd6bcab7acad06fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60499dfc1b378f0cad24583cb4e2187220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630df7a552f887865d8161ff9cdb73bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25cdbf87bb6f61d7fb68017d5cc2a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c7b41d6627ad69cb9fee6e9b0aa94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676de0320ebe2a6c67d0d437df3a2517224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806b6128ef8f249dab93e688755e0ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313542deb4367bfe07abd96bd6cc7e42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacd19b3b4fc78b53738e268cda9fe2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d935f255442cb0b38b3fc2682cf21e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd52aef8c857faadc8285e23bb1a40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f03460b727c7783e92cb3dbf7ea42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e858b83cc0ed1295a49449c9e628159231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ad4dfab9a9e102976d3682ca6b234232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e88ddcf4ac6ba00c77446e0744605233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89041de9bc79bc31c50ca06eadf64edb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172fc2e2e6e8733d9985fbe5c562c99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9a87734ed5909e72755be5f48523f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f8d5d8ca32242a2b46ac13f4f81a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb4fa13e3aab0a8504571c69f5f3f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338ebc47e0104a8ce08c56cf42b938c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f506279e5fcd6f4875909c936b6d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293e205c8404ceb62d81e55b29b7cab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7452c3c4fa633be63e91414481e60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ae19a0ca2fe8a8e28f405e17524f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d1773cfa88ef0de3a2fecd2906d7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0076b121ee16a9310fe3a5255aa842245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb2e73959d9c2f56cae6e7cd3f0060246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e51e42187369c406bf30b6e626e7d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab7f654595b742373ffdb886b3aa08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb8492537835f7edb50827415e1bba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77d413e4f52dc7372e8fb51481d439250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7283e0baaf960d939b9711465dd589251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6dfe5811d0bce49040edc551593c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffa060f7f7ecfa319548d08423facc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bb12661a0202623fc1f3642861c26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e54f4f4e32bc8e2021c0788a3e51a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df8e34e9b0f6129c848b1619c0ea37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3cc9cbbfb9542967e6d75e9e05142257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7d210cd2abf0e832fb042bb2eb71f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4a84cd0ec6ac9b11d9bcffb1cdee2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f105f578959e6829aa26c1912fec26a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9cb4cbf63c847593eaf8b5c7a71cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c643376d5f04115b9ae7805617484262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b020afcb6427eda53e0f47903f146263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecc42db12229c570c23b34d6f29fd7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7f41a6da0daf0ea46ce304a32a67c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4c1191f5116fd8c1d53aa4442171c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de5cf4cba402a5dd7e8a6a3e262183267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f79a51f14aa213f9d2d342ad10e630268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cc0a50bc272c867764872f0ef6d4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71443b1547a7bba0191c8c6428178e56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b57b5caa9f3e23e2efba7150081de8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67819737e4d4b3f618673854d2884c6f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604e9eec83ad7dbe51787ab911310b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf17ea80300036a90fed92f0f3fd91a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93311fa9a09598f409fc9d7e79b816f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb5ffbb40a0f7b28e9b3c9ebb18549276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5dd7818643408c2b71338d589025b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4734555d6d6182e473276c8a865f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803c07e3c21595be67fd660aaa26107279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19878cc6bcd6adb6766a712348a969280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118035c94d8d0e7ad1854b01af272ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47bd0272f358b638c857170cca97bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566db8b50fad7f1959c46c284a9507ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece69aad7ae20fed11362ac08e4edc6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1797e3fa3bf00c0f3de52898534507285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3d67016828027fd5a9ad2094b46e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0946772b6499525409ebe5cb2ef0da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e1343563baa02e8df2057cd3c1076288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871311be22aa1347770a8ffeba4c46d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cd3f4323ebbaa95406cf23356d791290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86014db3c35fe622c8a4e56711743b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793c577d46432b3b0e39adf070a22bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7e9eba948d98b64512da0d1d7c860293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafa81317f56cfe5951fce213fce7c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ddf517a4959830842dadfc4a67ee5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee29f2545813e441e2a8f2828f2005d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c8118a08365c4f96fde943643614d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a473cafbc460fa89dad9484adf604298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ad056c29f129959239bb1a6ede359299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a33e3c758de3716d6c1ba70d1d3730300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edded1091f1311a47db155506f829ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a13d26d07ea4817ecdc2703f933120302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e7681e2d56c4ee79f2a8e514f4879303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4c388a28af3d7b4ccaaa392eeaf0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531f4ac9d9143930fc40ad36eee88fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019df9da5a4b37f7441a4fb045ae887306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3f8df689a3c6fee685e6d32ee276a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee406c400aa3370564a6b973636e0e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00849b478c68a852203ddc95cd825d3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a262591e1ef115f2f7f2c474f2ae332310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6f3aca7726d7fe4f372a7bccd1e2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48248049a528156e6c205f9bf4659f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28499aa66318d702368c07f452165075313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a25b1650e0c4b01d28987d51aad742314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abbea64ac911017bc5a003fa833e43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b186de3e4cf1b40b7583f8189274ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7541302e117120f95f0dcd915a995317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9f45bff9244cb6f316e5acbba1476318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a155f4921b8b3815c0373108f35d2a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0cf742dd0311caee985d7243c718d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cc4c795a24ce2ad3e75799e29d6cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9ee73f4261bd1299b525f81b5ea40322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c1c8fad9750f5b68e4bc2699f7e1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a468ee9fa887670e49febb5f71bc7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500712f4463086e44704697cca0dc3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d723d8809108d089f88f14975affc49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ddd184b16039f0442c2660c74ee75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e8cadf008d87554f57afc52b14c9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f377d5d0171f7f39a8dc49295973c11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc031fc41a54f430362e36bd8211855330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc72d0d69fbfb7949be55840296bec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dfb5490db7e0f0dad4ee6f093d509332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7235cc8600eaef2ef8103dab8372c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7a2a93052660a3d1a82fb526fb461334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d4367b9635c109cdf68cc7e567a5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d614c96b16dd7b9e68c3d83312e0e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bab5cd624e4182c6b255672d86eb91337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237494bbad1cbe6a8dcc298012fa4905338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f09fbe5a9b8830674f982ee1a48ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e43d28ae9ab21793192612d4992872340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d5fb56a0eafe2fb352822364bc235341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b389d20e5d495668c72be9c5c30e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1947ae1773173ff2b3723e249ce78b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de3d88a01bf824c72b1bbaa8ebbf0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e0695c6bb07a190a79af1ea6f8316345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631a87afc7312c3edd80ca288f7f666346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a930bdeeb21e1c797b8f5ede61abf6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800a2498d0b44cbc7ff7f792a22cbc6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7895ec19a3eb56681b944d38e2d207349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdbea981dbbb08303dc1f4d1ceb4eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849bb329b04c53cd916bd1a98fc43a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaefde8064e303dd58d5c3313d8049352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61abec46c893b128bef499b8b30362353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3bed501db13ed60e5fa0211ac5a56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c2431f3dab1d0e58b5a3b1d7a5343355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5bd0cb698bca0f821e6c394a3f9d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98b26cc799198d29beac40e8597dd7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9f96b41b9d08bc8d3b3841593583e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f144156ab607f242604e177c79d7ed5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e750d1da5620a6e30ffab0beff12584360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593201d2cd9e377eddebe9d678bf5e10361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990ab4312360fe36bf54fa7156379a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a45a7e88be4a6c3b94669ba10c2a85363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe3324125f98453c513918e0817d0e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3fb631194e72432f68a5ee25f4e19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649664f181d5f2563514938e3fec0711366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a8877db987ac3a170aaa44d531586367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5137b2865903cd7d30ba2b94aa0cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1bb5915c7e5428bebceca81d469b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a110758f64f4f3ab162ed237546c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6855fbb8f3e5dbb305f28bc6a5d3954371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50000aa66c3fc1977501264dce2f83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c7b86be59434edada60c44eea8042373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b249e108229c9840761e1bec3f86fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003967f1937df72db6c212defb7dd5ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98524791003245e8a937d22dced66b78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff473a529adcce925ab829ef7db9d7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4a4b90c4e93267ef963d93489ec64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218fdbf7f67b602f2a145cc19b834c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051596da982b29652deca08f48f15986380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecb1b043018fbc1a8bcc80535b4cab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81524890d7121ca54acc2d5a00a7ee8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ab3a807ca7cf8b96e969559753daf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0aa42f7145d00fc7ccc82ba8b31ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac6668f5cc67918ae48880700d1f77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971a4b84b20c12ff4276b2a609d6e1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb765ed13a7cc1a531a49b99afbf48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395d7de2b396911ca1f28a079dfe859388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fb71ad29dbb8eccb8d05dc620f33d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a442455b297b951bf772e9ba5cb94a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d88f92c564c98b5b0a1e735e30b51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d7fad55268b293c9414770beb5ac3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c673cc05c3d41c51a57872ea200075393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926496e6be8fdd3410e5c2e23b422f58394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0765163bac310d10ceb9e9a3f0dab2f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbddeeab28455aa545431eb0089bde396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5adee5ae1366811d012da60bd2548397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fc92a06c730b2a39a122b37baf115398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef487c05eaf6291f8a47ea586c3944399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747de7fe4ed045fd317f946fdc90322400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b6bdf492399ab5a0b863331abbfed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb08196914e363c832471e530c4650402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd2ccbdd4ecce336fca9b487e11640403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b32e21f07f791c285b4a606bff9d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a743bda8e53d66a75e3400a4bea8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452233e136dffb21c33d02fe11468108406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe77fd77f4977ce807d1793af30825407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b1b6fd056efa2bf58f7d2d4ae9eec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36327fa6435542232a6634eb206bfec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e19b6dcc67e58e6ae7a2fac0d31dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8c08a2631365b0e208c86c28a57ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503658a551d5110396a5b38f767a58a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3b64893eca89c829bcda240e0e9a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3c92a69398aad4eb5190358d81c96414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d13eda85d36cf5c0ac17f1a7730fde415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2bafc0032f1250c2b799b8ea8b861416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9b4f2174204c80dee4e3f54f04492417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75339595e90543bd8a86f34ca78635a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a7be8e48144564bde9ecc6d8f1412419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1e4ae7f0aad2c4afed41ab024b0f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ca8a241117a1159ce132e8e5cf850421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233909f15f4687923be7a86798540f23422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e68ff2b1e7d85974c7f3c24872616d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f10ed28ef95141db06e26d3fa3b0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf23507a8d101009afa778706e5bb9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08b1765d6b575df9476f1866afdfd6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3806075f9cc0a7d12da49dac9e7f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e9f4d95256840d0d49c6c30016a42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd46ea0b26cf61c8151d0ecb9f9e71e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35f90a2b5b286d80e0d4ed20e2ad9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffef12ba12dd8141cf28f4f3dac2c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d848ecdbe36143f34282ff4c72ccc7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8452a5b98bb1ee8297780de21d66504433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f314e0a4eb558c4c0cd926cb8b02a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ee92fd74408ae97425e5c00d6f6a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1adc0f870572b248f5149c52ac5cb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d2373fe176ef5aeecc186ec533eb6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47d9df1ca592d543e726a11332b6e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8a58327a402baba09a583baf61886439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b87f6c237120aeab864766062aef5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062917b701640e94462f9c5d99b435a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d263edbf09ae37fb65dcc6a8cdd9bec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeae71313461e73dac340ee38ca4aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c67ff000d27585226b6a4eba9e7bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30115e4438092cbd2e7be1d333f9c75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19c8d761cc79bec87660d553a1752b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603c73532919f117ec8f7f0f02f5cb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75983a4798369f5f14caccaf05492e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdd8d1a85553d0318fe8927bcc36ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece460436a175d848b757b2acbf673f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce39f6c2aa380eae691922bce0f9151451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f62c1dcc99ccb755bba3d3aafdb8b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb3f4c1daabffa8165fcc91c060109453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8437c1b6d28486ea2a0f41b71a49032454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5771de22751f85fb8e98726a3cf43a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a9e8715511f1a5ef70a523254ec8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c39a5b80f9e0b4df1b810c22c284b9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a415f8fe9038c7f9044a720cd2790458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326f6a6b95e42ec2dea93e76deee26f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dd1574103dd6e3a9ce7bd0fc4e3e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbb8af7c5b6297af1b7ee34702e59c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0e54b2b4b17bec96df8d5e2c0a116462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e1d0fcec15cca4c8b79d9fd362921463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb8d0adaf212b765f653f09bd7ea1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71d508cdc9ba1b3dd86583bf69b1b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b141f89b8930e9b13e323424f1412466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6598dfcc7f09bebd38fddb6df1aec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd390caa93baa1bc7db321817b9c9ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f1f8e990600978e47376329234928469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c6936f3dc50c5cfd1a98fff744e1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c70cebe7fde1b39aad73735784c704471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdd63d572f65ef8572185411df4c04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a16a0a0659c9d42e473f9f32f2c49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86673b3fd6918758bc725c4942cd4a2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dbea527294343091b63efd09fcff7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db3fab09b2d818829905fb35005e27476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76098ae96e036d66579962024a4ca2ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86045be8eb808b6463e2283796ccd1c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff371372f22974b7665daae3969315479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470675811c507a397074c7043b55e76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ccaadf27e26872dbc7245c5fc8550481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36617e25fe0c939ff4db324d6db9010b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3b412a9799d01197f9fe1f26dcdeb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8dbc96816c2518267678b91cbbc60484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d61b14a313d7601ec8f71cece96683485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f80db1cafab573501c06875e4b910486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98adddef010cb64a8697f39ca8cd808487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202544936bde2d13e62ef5bdbb91a9d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf213b45bc279f671ebffe6fad70e292489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77ad3f5b5c2b9b61a629e928b6cdf0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fafcc248b67d5b7021dba5fbdc74ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ce172abc8a4e35cdd0fbf51ca98ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ddb2f22d61a39b03230a37b5a0e7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd2f53618a3e62c69b3684f63664df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda0083e2e0a228c2d73add83c98fa9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f3a1ccf9d4631d85a74406312533f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4a6bf4cc0d746353d4d437e12abf7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4de2d379f4aae1246563adeb3d461c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399d6160b48fe4ec5ad64217df549e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2025f253e3afd8562a178fc3b1e48bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab43c208b9251f0290b4d99d24abbd6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480c72ff5a8bc6673e7bbb27e8658ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c1a875454f303553c1da6577ddfd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbcc73ab2a442db2c9ea2904338a04504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c04813259370aa0c96831841970cf8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5066c8a48c8e03f32f863ca53e595506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f604408d663e3f4718b8fc91215a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59851918cd92fbc871c2f2ed245fe8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a2078967adfa13aab0a074807a736509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3903706f937b7c9f259943003fac0d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9918c675b9f0a4a7d4e21438af3a469511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839859f3d81d0dab1d1607478f126714512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cf1ce0bcfb775a7812e7610f0230b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aedcd0154db149ec0835cf2a3e547514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7b94fe37941f189998409e32ed4cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d5db4f0dc939aeba884e6aca8fd54516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618a12c83fa11eb64fe99f2cbbc07d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f519d12b1efac609b6d5d8fdb508e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daba568d3a3d8e192f103465ca028c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26556fe620a270c5562160332fad72aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83fce00f484e60b57905d6df68360f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771386d88be6fbdf5981f4470a13e88c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb79e4194bdd2abe500bc356f3fab0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a268bb9d88e2567c7c68eeac06c39b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96915117b942af5dee8478c81609074525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86ceb4e88202e7c8c57011058da883526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9776a7504e5bea62e1acab4e4f78f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36febed8a4ac7f907124f65ce9e3809528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465c06d2c239c0a4c1bc59d014fbb78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f20507fb5f52b09db03342c4d51d2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9c4662b6bddacff0e39c552471226531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfc2cd61e7ce509b7fdb0cfa4bf5a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000162e932726016d80246f7ba09767533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4297763a1f006621a6ddfb03010295534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04174ffb38f858b1788a4329b76c85535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77aed7e4b361d2d1d1ef66a3b7d95f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fc7357f8631a6fb9220c14cb82d20537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661a9d743486386134298381797c297538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcafcd8ce68101a7da0a949f602ff7d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7102c7f880bda1b18595e8ae4cefee3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c195742c75f45b637fce778b1bcb3d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f4d39c20220f39ca17e9792624070542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ee0b2e7a05ecda8c2841dd2729fc3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0486853a38c8f75c7fc2541c630bd2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58e0afb37f6a2094bc14496e651514545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4303cd8f3b45d6441f0174079a698be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375433d058db43c70a517c9aaa67a78547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec7dfa7e07e4ac6b56bdbc6365dbad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3077cdef74b52e4aeb4447a8e3618549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3a4a5493535cc48f1b593cc8f3239550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972657b80ce3ca7f9d05f027c8418695551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c22ac88267559da2f56968f6fabec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb99751748d44e5409f234c8bee4bf8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1c0cdc32a32131f90f91eae152f65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8fe00245b42921cf0b61e68abf34e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c16cf3e1b4057e44210229374ca75556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffcede26956a6c1d62df29f2023e48557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe202cad46b5f7b9597028158b2137f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5faceaacf1599315967e985574559559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b901995179e05c1eab44e70aada74a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4299741c4e08ba1cc0d1034efafff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebef1ebd3d1fb189e62c78f0e6be77562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55b817dae66e1513db917328b1603a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c2488db36e524afc504efb8395018564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec50d7c4c6a1548efe1acc77ee5268565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c86c95dade7cc0555c2fd05d64013566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fe4e1d83de47df3cb719afed2dca5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff7793280aebbda41eb7e3a9544eaf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895b8cc62bbe54b59599eb0ee8285a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60834502145a2c6ff1a36a2c02c9e396570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d0a2ad985fd5d6e76125542417a8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113713c9222cc42d81d38a769d98d8c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1376fe9a83ac261fa0b81114ad56ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8419bcd368bd9085a9e6814614954e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8120abefb7ca0fd15d5476616ce1ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5322d13cb4c1efd4a28840fa0e49a26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2eb555da4bd99a1955851705c948b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2b0eb43f6ab962f70a992988ac173578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8082737fd443ec385603f13d89d28579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab53b8c35d1ef2bcdb777e1b3c1bbda580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba34f13d30ab261f1b95452ac2bd849581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977bcffc4296602d360d55092ed08b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1986fe08c37c243e48ed718fbb1f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5b37e97371571702817961f3f05a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a059fe3f1d1794e26f5e5335f2dc6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a4c127ecc85a78361e5cf5efdad20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293ea2153f5bf8ede0e80264022b899587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bab6564aa0f0b512c15ad7ff07372d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce8ab354377bc1eeaf747aa6fd49ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3594d7061c7bb4266adc162110ead590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6188fa8294917a92966a95853446ed3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46974060e0f9cfef3ee9491753255ebe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fa2d0f2c6f48d23fd8be5e7a7f654593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a430186fd2dd15548f825aff2b45e3d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e88c91f717b2baa2d5567635b1d144595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b2633f3b9e5a5dc0019ffcbb4b6d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f23866b80aee647d9ed4533020b783597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc6bb00729e1bd603491ea97f95a87598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b885fb792f59de39922d5f87fb0c6c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483317ea5b79353e79a6c3287d9954c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeceff961887c16d14218127e8e1b37601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62429144b33515d223d353bb5469b27f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb69e883a9bb6a17eaf72e9737cc42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2669b44b894f902892bb266a2362630604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece96d0dddd68684fc17b8408c4ea49605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e845d3bce972f092926f463286aadb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57673193efdf6fc2e776d8e5f57a4d51607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80ca07952dfa2a45b8c3f287896a40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc31d24a3f31229ca78bf726c5cf74609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1059a274c407ecad090a6bd0d90e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc279c9b80eac6c3c774a3823ecc55611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6522b34b8ca08a7e71ee3e679592949612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b218ac7f96a317f6d73e1d992d101613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcdd2db5d144e26b5fcc523a78a28f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d11279e86d2d622b725d1a068b3e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7024cc7989afdbd344d4e2b344f35616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dbfd1a0f7e400ec200908fa93e826617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c452012ed9329046d1136160e8f1a67618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82759dc7e7aed6d95ddde51a5e5af845619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ad822d578938985c3e34753a4909e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a8d918631f2bbb4bddff94a44a0d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423380ab03057beaa9352a69f5f1d81622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eeef289a348b44b8d9b48701d868fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfb00d313738d2844ddf83712b8b05624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5b7631b5ced05b0950108f576a5c0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9117ffed26b7039f3d41684ef762dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a56bc3d639492ed1f3965b18407986627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6011eb05890f9166c2367f3d76952628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eea2b3ea1dc99a6f29534779143ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962e79fa7766b0b317b21d59a5c5e41630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765863c23e883e8364309e0eab96ec9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa9e116ee4717faa9a9502f8aea424632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0655500d29ef8b8c5d30626bff24c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892abfcaec593ad3e707d7010eb95074634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045f6ab58af5a9e94bd7e44ca836324635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a9e66e36350f4d28ffbd4805487de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51faa2279be37153a8eba6829f9b97637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca4284324daabd2b0b87662e30ac90638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48df7f41f3685e81eea045962d5aaa6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702f39f27eb1d174a50b33a56cc28bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b539ddb63c63ce8d0946841565ebd0f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40abc1f61fc7a9a16681de12b91c077642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931f1551553ec1e25e66212467c8e88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbfbdf37d55421d130dc8d3bd30d86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6219300eb60ab2093f0acae2cc81a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44054cb28cc718ccd267f80b05c4973c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d97bd98257dc92a3dc58e14cd22fe0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d75ce14bb3f9ee6712f0ac4b39706a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e2c07b3254aa33432b7dee8d93409649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b25aca88e9c4587e569166ba1b0e56650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c0ca368b5a7865812015e73df5aac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661f341df83161d5c22a7ae7d732900652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6e7e8c2fba3952b03e0624664b863653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaf060c3247b88a61dcd15476261a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5215b3c8d12c6e6074b554b091855e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b559c4f94c97dd1d4d8fc8bffe89756656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634c9c66592c1a80357aa394e31aa3c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7889bb0ff64560663c39f478e6ca1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078b6b7ca089e7fe33636b8da93de41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8519f37d4e25f1441796cd0677716d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc541875fa0f806f201d83c054f28129661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e2956cff85fed1082d335de999444662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae077942c485ab39d59a277458e99e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa25b922777c5a5795d230ec88ac3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349bcca0d4c7919b81f65fefa0e3f27665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34714f667df0c467e4d78e5136f4d38666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b531ac36561097e0bdf46bebb31bef8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac37ceb6318016785c15a68d2ed2a82668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a363435f50e47d15a29ffc9c35646669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687dea11b49018700165ecbe7ff2ed5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089ef0cf7dcf83628853ddc817ae839671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c01ee123932bf41e81b0d586ed76e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd7c70dc3a3f7d44a3753c0eea4e01673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b41e4a90bf18eef7249bb6cf2fb340674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221ed3908942fd9abd7dfcf4e359cf9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275c34e5cd8f95af6eb2539669b73f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352947c2f5c90d0a1c342f63d200b15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e611b162575e76f7dc0b3223e3eae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3c134042802e35325110c830c07b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec7b61ab80f42fb1584b06fa815eee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74074db77cb816eaeacf97f41c178e71681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c36a7b3c7f45b4107d98a9fe55100e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6629ca583b91b356f4d9d7974af3e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc848e02f9402660fb4e9d3deeba437684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58113ea5eb24c671c19de09d6b031fde685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3004ba10e5914a16295a6f651e03a7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c871dc222a3c3147d43afcef0776f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b22d6d5f8fd2c3d9d5b518b33cb412688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec088c99987f13203e2c39ed897c42689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38b1fe8c82302648acd0ff3fb2fc64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68be2ce0aa887e438f4fd7cee24ee41691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98049e8db3e30245944549a61df8c63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879c5d3902e2619aada8c86a757d0ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cf0f542a3acdaa346303996bbe252694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43492e17b08f61b35311d2638dbb3bc7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad23c6806399b2976d9d141adfec6d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2478aaaf7dfe490491da334c844ecf9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac684a386b1ae5890ee083a0e45ef864698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09648b4734515eb295ae459628f08164699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbdf9f6c308e3a24660cb0af8bce0d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff940e960beff936ea8d146005e5c31701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb43a1217c52cfbab03762c5199fe4b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a3f64510e14ee49ea462a542eb914703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aebb36aa781072b76ec81c83422ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db13f1379c2760ac2c1e3b7be7824b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44038f32afb800c957ab19d3d5362ef6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce241d1756695d4f4363772e932b45d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7772fea4e495d0d9189d7d018cc762708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008e5d47a148b3e885f747dee357397709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fea4646c79a2be82100be076c4183f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a0b64c5a84490141f904204bee2ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7556fe1fc746b599c6d70a5d19151c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dc5ca211d8ba87d1411ebb5281e83713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1f072e18a02cd58b3ee416d954b61714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7488c85f4537c6e09c686880612d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ad9fb5fae055161208c595be15f61716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36603502b1c12a6c4ba5c6093a0856e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4b4367aeb49f7470ce6b7b2847d63718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced9cc4f38d05b18cc95cc5b86abbaa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8400b7c3557bbfb56c2ca958720e1e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf211781854468912174581e89d689721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f985bd36d96541de738fab8df091ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3e58766fb33a176d6de08ee0dff4a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e138ba901974acc8cd50336067e8e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07faa88876ae6efbf4e4edf596bebc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81eedcf80b422164d6eeafb1738d753726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd7a73ea0cdc771f9e21fc7c31f150727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279cd1180c738c6dd50c00f0bc670db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02559c8c97039a1391fed56bc92cb6c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8a02fdf20ea7c5e47d12e14e83770730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373abdd398f0b3562ae9f1b5b5707a9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baf97b434f601cc055dc390aa67ff9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544cba893ed13e77e38de6638a8d355733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bc565aba7d4610ba9ad2e324798eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec592909069033d64d0f63212983d6c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c888a53b1855694b1bd569cb3e0baf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f29a3fb332bee36e2c3c2e489d9289737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b30a19513beb138456a46448d36679738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d4531f127eb2db58fd6f70991147b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1c2da84f7dc5c9d8086bba0ccefc0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca94c247133755e917678da68dc241d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff229ca2a47a37fe6c7f6906138738742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c452f305b19eb81b66c94a8a2d46e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7e3752fac2624321c55890614d5d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55245ebd93658a315c5cd84fd6847a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1485730a00bf736f36426ecaae2f4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb14601b25ce8b42b8c2ea2775c11a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4aa9865cf46509a9b9abf946d00a75748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658d3a7beaffe27c59cd188c9ad66ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7b3db1354c295939e90c29407933c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17867cd23cb64b90376d8d925c220ab7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1b912d8ea3920ec4f578590e7f125752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80785f821c65033a3691052be21a0e19753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d0fa70cca1936cec2e81ec07423ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7f1abe8269f5f17dabf468e99fb4d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410c26f2e93274d58fbae914f0048cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2056ba321fd72133b28cf27f6643e1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d6685a7f2a5c342437fd05e48707f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af46a90f99d380035aa9af773b1015759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>