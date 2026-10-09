--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f75cb335040ad373c7cba6b3fe5fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f6b751e68602bae441da304cff35b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d5a7165a9472b5841c0f3422131ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c5c0236ae91c16659bdb7cd751bbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a52b6a8d5bc99142694047753d0325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d5fa429304177e0893ddf9278c0426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d610615a7040668259f5e95d9ce7b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315d9753bde7edef2fec246f04649a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce453da5942e927d3758773e72038979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619960427c78b3e33780f6fb4fbef0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50ea95aa14dc503be266559ed07cce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0c7a467cfaddadbbfebb8fd97692512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272851314f6a0c5354f7daefc1cd94f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1c87b46323a66e432a13bec1d9c4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe237569cad837497bdc013534f0bec315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da4e1b28eda5a9c5658646b6f7a99b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91129a8eda1c13362fb2f792c917a54e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f944ebb2d2dfe19ac9a2f8084beb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e90a2185f6665c1ef62a474ab8b51b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159858a3a44e159fddd076fb52efa14720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfc2d838c0ec6759ff7abb8fd7585821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b6d09a9962a18b12869a09c0eac8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dab0598cdb37e9b0d20de134e9c8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b24461b3b631ebea591a0f6e877c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b5edf9809d2784b6447f510d4f4ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7da055aa17610242c1fa814faa971026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acb4562df01348b22d327edf6bab0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60bb75594d269f37d5577a22ed357728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16866beced6b475432f43421adeb574629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70270662634cf7dbf02e604e67497a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664efe3637de7970fd7de6424f7aa78a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e27652fdb1a9ba9c7b483e35dd70332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339b184da3db7ad658c270538da867a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742031dda98582a11d91f49811e32b5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff2b7b608903d6bd90593777be0e9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091b09ebbc42684332e8cd27139ee5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9891cf3d3a328df58539a0b0b4343c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491354201b17b4adaaad1cf17890b0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa91427f56b2573aa78e73f6c31dd8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cc124cdb4f0f01c427c5638dda28240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb753ec6e72d3f553b284c659ae3a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70836d0a9829e48ce084933d217100b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf24e58a0037882237a9b05ef00c89943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73698d0e834e048128a0d0d3ccedf8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad60a3f96a0e18bb33a8baf9dcd7db245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d7416be168c6be1e21ccd6c04f6cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bc563ca27cb6ce8ed8e68b6def01d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e282130f5d2d08f3b968bbdd95dc64548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7700abc9ee4489aa25c37a99d656b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89790066211548151791c48533d838fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3bd077192f22fa33fb0e69562719551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89db59d1cc816dbb650520908a713852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fb5696a9d4fe91f31cab67235465b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65933b02a66a2dfc73ab36111549c1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebeb2556f03d72cbe8df09dfb0343f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f02e889ae436d5a17d682bdce905956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc64a0fc489e5e2ae202d25a3e619f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacfe2dd6ea4095c12d15d74ba539be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088b7a33ee28326f079d0ab18b4bd1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ad1097be62692f4b9711e14578a8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cda5a4cfe693c867cdffc6a050b1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc8e9fdf4db43dc2f39e7aaaffe4f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53328cb5e451d101dae35bc82b2f135963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207bc39a028576b773b1ba811babbbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f751f74ae992f7f2200d45c7183f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6732f3ab440ea60850cd0ba26308aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3076c1d8fef7b2568cf5dfad98eb31767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463acb2b12805aeda9d8cfc5e5b52c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd39f787435bcbee193fe78b9dcf0ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf61066b08ea472c426607f4cad87b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4e087c893295a7967dd5d82f48d2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8e2828d8fd1c0dfce3697a4ee4b8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9d68fe09e61f17938626f7321eb6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48048555e27e2dc508a8993f61bf29df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ea9031ff4d954ada7e677cf7e17e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d0bd682455a71204ce12ddc62da5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eca7ce10e3a19d905b9936d08d260a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59d0bcc90a1e2ad5cc54cb24c0d97f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dc4334dac48031dc236fdc2fb01b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c167accebab8bb540c490a37af4c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0712796f583e0591bd045af9c6ed8e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974bdf08474324edec82e4a4809234e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade38896940cd25e3cba1ab1987905e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86e66316fbc935f74315af64e1be3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a177d39353ba535205961b7e5055cde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3512e143228fda2d371ac67b8937c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44af20b1ba15158ae821b2da2f22d2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef64ae0b70ed0887cefcf9ea9b190d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648e7c61023f900723ca3f841f6063b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533d6e0e4221121c372a3e464ee763090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e90c1983b8d9065ea57bb456436b6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae55d64e556fe0f2d32dd33bc538e1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88daaf1f2dfb9be5b63a4b5e0cced993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d29e28942cc62cf185c100657805a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bf18a05a25e54b91f01bc50e17d8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793e5b3ec281e51cb653b718f93bc5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a00947798751841c7f28552f697df097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376dc1464a1cf200798189dce24997398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4bc79300f4781a8d8487a3ac4ff4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f5dbeffcbdd31b3eb9e23c77f9d0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a297df841fcedc3ad0635007d5996e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5520b5762f649c8ebd2577723cccbd8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d0a37e8c7a8a9f6479be02bd27a40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51412a97c947fd029e657d47ee041b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736f019f2b5df81db33a3cd0e49abfd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd991950a0b9428a6972d06e6d92c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22df045b2cf494c62363b99c7be1bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed806f4615047f3b86f09b33ffcac48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ae2e3dafb686cbc0d319cbe8cf988109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3b0a3e210df83f2775a2ad6f2ce15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520d8c1b2d5bd6e8ed6ec9e89f5c8df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe91a109d9c661dba6f27417447ec9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd60306997c906d72c8e373ee0e8ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a601ec76c8faeac9c4d7965d27fc3b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846cb7b16b1df30fe1c16501defd53e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25473518d28dc881189c1890623c24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113871442a38b1910cf956fd17de3a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1830aa94ace6ab3387e3469d551f9b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac95aa67642d94f86300e862c82b9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c71921b628e2ac8a9818c30c56781120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb43ec531fcbfdb33ae4f03febff2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6049dd52f3fdc04035dd70ad1f1d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e791af291ff532ec18e257394715ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd230d4cf124d7c128ea2771536c342e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d18cccdb186e52034ca76e00524169125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754dc6260be391499d091f412d9dc30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71ea08a428e600bc0fe511237e286f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6bdea6384d6b3a13f8227d8337b98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdc1488dfc5cfc18197b3ba6f8a209129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd3375e35056cf2f7a15ec93bc00fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0850180fd5238f2441dd6e17d7f808131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50903e8ca004d0f121ddac93ef0850132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca738fe5d0e42f057c7fd6935afd4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f9b87bfd7d7849a7b337beab650c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38563931a3aac27a62696fd3819d0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cf9df82fb9ec7f8f4b4933c2b4c70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ae22c6c606a7315df6fee1217327b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccca711d46360a4a7260009116edc61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3feab7e5259f85dd325b162c10804139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1afb1bcfae54ebe21a4df245f0e430140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3146ae42c0a0ff95bed73bdaf276d15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b383ea778e3f28df6d10d9efdcbdd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e7d866d99787dc0c2d6d5a515fccf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dab282b43e94dcc5d26923ed8ff40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf147db3a9e5ea0428f93b12bb61e887145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb6d80afd79e7537740ad599ecc324146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3024cfc7a975189a1c741aec8b27e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a4c6b01e0dd2ab2558378612acd18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93160a55bc993491f90db13ce15495fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830113225d88baff92269bac100b9700150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5de4201c32353821445088e80d4c92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490a3e9c1568ea9e4c89a51e77cff85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5f3411c58b17ed481e03e72b0e358153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa69d81ce10b8d3d22ac839c197e8ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d6d20dc06c2fb779586268f707112155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab56c776b511dbc47f5897df628d313156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfa30ac0ec931413d8bd17f348dddb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ef3229e7aec970e80c2590f689691158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d45e89245fa8d6b0cfafb22bc1e39159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbf5a9d7987d60524a0c4196ba5551160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c116811e5002b54d0f26517a5452bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0627d4e8be0d967ff9d43888eb840162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b1b108761d287ec98b2a710a825f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f425abe0f1d11e55b8750f0b3630e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1687e880c9f9433481165fbb76c8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c994b3e5fe8e06e285f308d2e1303c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb3a655dea2835bc0fa606fea473c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924aeddf40a65a16e83cd86dcf3f99b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ebbce0b3baf197c16a4f3c16be5c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d57522b29eebc0a109cc3b89e53a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7157bd79de281d1cf6bd803165362171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d5b110aa10927922047062c01d1ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a77b1a30488fa7cb5714368715dc0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cf6b355ea7c063f09bd0b7ae0fdff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92315c975464e49d8924260635e32b0f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e780981cbbe6a8f9d63f3f33200cea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653a28d9cff96cf4483aaf816fbaafe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989321f4781941b63d78e548e0c18a5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855667ca2148b685a4fc8ef871d2cebf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6631eab730eb2010585aaa0150dd85c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a7d381154c2164f7e0e021babeed6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14489b145055c51203e8fe8d0d535d37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c8bcc15b07149a94dfc483858ad61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9464709bbf9be9964a499c7e41c92184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7296abd14276a1fa1fe7ac9a155d07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d927deb462da627607cac2118c10133186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ef6b0c6fb8b050a148147ec5e0461187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db04bf45996036b757bc3417b7b496b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bb348b6c6a73759c1ed1b7d2666e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c260e139888a0a1c11743763189ef34190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743987f988df3be99991c7ae1ea6a723191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ef1d4e8361190bc185d87863ddb54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa090b8291ed950c16660dc68b5c4e49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c862cd74d1cf562cba7441330be66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cf01155a2303592b2b97ef0700d35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fa117525a0bb55065f413a6bc2d8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39b652753b1b2730d2caa929438fb3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3478d7d41c7a65d93aa51e339846f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f54dddb1ae435f8f1929d959fa896d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67280eb20dff53fb22479cffbe6248200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2ba991611e1a36f4870843e96cd38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea706f2a81dd95f247e77906e4d799e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d761ca42545514753809b354518c0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb044f5d8bbdb8f716efebeeb0ae2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa9313be685a30843a64cc24e008ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f85a2ef5d10bd7edc712556d91651206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08f4b9692ed99d922d24e8cd937c21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e26571b13a31e5486c4c12a1dabff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd618598d600eadf5857ba2c7cebbe1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70af7aa50c2553e7004bdd835cddf6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def3b9e5f02f5b8052ee519f3d76287211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff675eceec674ba17c41cfac8a308be7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad99f51ac2be5e77699621d7a09bce0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e36be3d79557fb4c2ae5eb62b7453214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a724e548f1d6624d0351d49e90404215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6967a81a3288f90643f674f04c6532216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da38a590c28a1822e3d9f4771821c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ec6da6036c3e82f3f6b7b39defed4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552b7768577ad7d4561ddb06b0a33aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad376fead5007d838f924f0d1ddc1c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca163622600542449fc902f7161f9115221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed194ae3ec073b39049452a1125088e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39b945ee19ac489574fb8ec8a086fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246558a4b05b8927a27e519f74db44f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236ed703c8b8af3a1beccb070530797225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743656aee0cc969b9d1d2814a8299a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f353a4a2c8b051b3f1f4f7921a6a16f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6266d67d68c1f61daa8286b1052d355228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503b1fe560688294e845d003f9025c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d97c33e04a9751220b0a38a4a4b684230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb926ee34eb4bb176431c57f74ecf0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe760ee5fd4ca549c59f54e039fbae8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d10e734d1debb8a92ef01a733515a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f635ae2e8ec63835489e3ade8f8cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a220d7bf7e4c5d3da330a8c9be8e76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d1f7b412c46b0a3f32d9390be5530236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2f40c62c85de4fd170f47dc8312ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f807126f95f14034e27655ce14031f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2a638285710d2657c0edebfce0e49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce4072aabdf9ee492ac659759bcec7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3245148c955af7df7fddc78651afc6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d2958b8661a646381c455e7b6f33b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51e71f3b91b0a9b99768018ec85470243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd1d19cbc9c107cc787363109f1368244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb40e8e0b526bc72c602a3b33a36b0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728b2f68856ed4f2afca14c0cd8c2b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af42bd6cb860a2486b812d903f2098247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d13e93583f0a40fac43150b0b1010248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148ec35954e42563ba7ae07fa51c336249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee65de3c96e8e3777099e3c09969db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f9815909d55af237fc6223b2fb8bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914ada0bf84fbd23020efd4c6c65711252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248fd255ca5700652b92d66d3e639c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f979cf0e39b4d9d8450d358debefb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b3b6805ad11137ce1de30e7504240255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b229fbdbd834215658fb658947909c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08890842d389ae10840c2841495dcbe7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4c6ed031a5e40e5f743f7db30b80f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b4218538e089ca05f111abf35e8fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2384fe9b5a1acbaac4d2fbf90bc44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56594420ec2c47443286b5fe73e97721261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f3b7fde38f0bde72163e3eed4d692262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de217148a55967f45069c1ef2e52ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc70062dd7541cd019ba05bd769fccf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833a51e911407e281c279a71234f7c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d8164560f27d11e168505ba5fb133266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c3195f96d372f08ce4d744ebaede3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38466f685a70036409a1131500219c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652905c99204562ebce00537c5fb946269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd8a1dc5af171437954695be96c52f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747587581ac71fb26bc3b134f5a781a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd374dddd2bc7dec7a1cf77af1cb355272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166ea2714c6733cd3b3efbae6563dea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53091c6547edbf0db7d085f030d4a192274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57fb56e246ad862e7ca4e9f8624e06275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c2f9b84d1e988b20a560390100541276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc00a22d415b2cc3f432095e354150277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ce0dac4658efe4d935802b710d52b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b035f49bfacd87a3b49629641794112279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64a51dd0241487369e8ceb6dd91690280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418bee44c189ced821b98ff5499940c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bc670eca4482b20630e02f4fd7fbe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7f6fd00d7e4cd0bc8f6f7394ddadd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cabdf35557e85edad40097f63977e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c361cb469cbe5a4911597cb467a2379285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e412eb6e58ac15b9698782a744abe20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bce852a0cf7d2c4eb3890294ff3ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616001295181412f91d04c26be854ef8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfade64b9fbdd54c4f27020418f2f19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaec3fde04522c6f6c6684258451a67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661d5c64e934a2474b5797eea501910291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1666515b9eda1a8e4f6c7a6831c84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bbc240477a5d9bda423f9fc947400293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7ad50a140eb88d43eb9b792d1cc96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2232072589ad26e85dd30df1520976295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03212ef3cc3894315b7997e3260650296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690134f8a1633a4acbe172bba311ebd6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec186177e6ea217c22d936df5f92222298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc2abf1fedf670a879c66426633714299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efe4502be482c925cc8e7069b0055a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716e60f7460cc14f12aa3981cb34850301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605f04a36ea3f91d8edaca0f8371b77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc4180a04dd725a510fbafbe3d9670303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2ecc7fbbd82e3843673a6d8cceeca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a56cc0a1dfbfb75b5d3d9fc3e708b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce374aabdf90857defc5f9c66246cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f70cf2c4aa6921e8279eca5581f815307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f30ecf0695106b82f2fcec1b9ae961308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87b3be0fb30dbab5c052569b04b0da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3cfacc032e8cee86fab80d3eab522310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a9d0bc58c644070c95c2f52dcaaca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7323fc56b3bf664f4d27004ad10aff6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2210b9e6bc39cab1adbe1820d1fc6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a119597d3b0588137a89bee0ef758c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d43d665af24e6b923d2a14e277b5c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5b1a55d84412b5648fa0212abae14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b17d2c8987879c52cc073b9c5c4a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7330da1e2d238df9777839054ea012b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903823589a31783bc545e2d92528e899319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63a8ff555b51ebb7b3a225433972b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a32e1c62870ec2c2201a7a19fe48cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c017c20f447c7a2a904a28cec4b2fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4893108efadab62b8eca3bbf57314d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d26328ce979fbc90cd609d0fb977c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d34896c12c1ca7306c33d06fd78fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c145e2af01d40f0fd49784f8c3b8ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb421f917593cf4cb8a6585996b813bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75acbf5c8f8b584ed5ad254a1d5529328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc0ed4cd34a98686537e18fc7dab0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44469b183266e573a7affc968ed731b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475f211ad704395bf2bd9dd59952be4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135f99736c3f9bb248aa63105c8a9f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a52c0f50fd6ba4c348e06972965b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de49a17cfcfaa8a821bf3eff5c2e3ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b26811e7fa58636dde9eef9a7e4f0d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67826dc44c4e8a1ef4dad14f0c6423336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b565e4954bfd3dedb4ff006451e99e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f7222b7dab44e405d05f792561fe9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22203cc39ba55d00145aa7b78ceb504b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a761f82b313163693a47e2318c7788340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924add50e8e6528186723151f586498d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e02346fe347eb36bdcbcef7fa3cef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196a764aa3abc9ff990fe8b0d71830b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05143324bedb157efd9c198fb7ccaa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6df985373f1c3e0ef442037d46651345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77506d23a8842fdf6aa031a17c2e6a66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a65c5232444638d4a0fa1d60094fb5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392afef5c07d899b2bf3bdc067e5a4fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ebc0acddb5cc287764869d9c699b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea50dab245f57458ba0d4056fc9499350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365d13b87526cf7a4e1954d34e05a02351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf006ad689cb6b80a779950c7a2287352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61c2cb23e013d446670e3fd06d1f20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015999232fa448c92a8908e2152ea5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5770a061b29e9a52abeaf7e3d5e8f28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c520bbf54dcd6990184c2e740fcd6c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac504a70df605439227763b7e0e093c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bef6d2ce909920d7dc7b15a39b5090358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe942974075dc102c81f0375a75135c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b072bca3d9620366d9d5001516bc9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7a9bb66c4f99fbbe3df43960bc3b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1863a28422f2fde4c999f649e09ac8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148366365bb22147bd4272fb541f9a97363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f79b6ac0504394ac2c7ba96750f50364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddfd9f53aab09b5530a68191fe5f86365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ceab3ba995afdefc8053ff8787dabe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fd1ec22fb76d2579114ef22720188367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579191c1d9b6e67d31ab5e22c5cc9496368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079c6c672fdf17f360f202b593f2262369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c901500fc94d57f6e3906828d932bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06071a9bec4bd7568289c16cb34fd4dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fd78ca6b3db6890914b0363143eb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789dd62b11886a53096c5687d2296e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec426b5fbfb9d763eebd43e75e199b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bc761c4f782d67cf27b2744595dc2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4539a718204337a2a4bbfea35ac3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a8e26da5ffbc8d2e78d763258a572377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269225f4bd6a640c70b4f67a68f3948378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6496c02ff64bb5ab4bb55ba64421c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfa02468615008c1647dd3eb389f71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aaa0e847917e90d66a4ea073625d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f058685b70c621c5509a81c1eddf218382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9240de6565f619bf9747efae5b646fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cfc5ce4d7d1368efb3fb05e5b096d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b1d9b41394fa51c04dff59bcb71d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb2d54119228e29f0173039e73495a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7026339f6505adb4f2629b0a64a8858387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208fad6cffbef5dc13d2d12f9e5d1c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c691c427ada6ee10d4f2e7742bf62f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c21db172db8b157b76ddd0674a790390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e178bb4c249a69f8e910538dc6a536391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386f977a74ab4ee943423a164e61004392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbe5305d81a85b4f765830caaff60c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f2b33abb8dc04184b38cfa63b450a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33dd9bba72f49b3fbbf67404e2271e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ce934a92ae26b9be81438284e1552396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a4101c66616ae15d49c2b3d3ee98c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4df400b36bd42bcafa4e09d91195fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33038da2c72d2070f96299be22a8614399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b6b4db9e56c5a3bc1b98fbb363da8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78203e8056e9357b1c45553a08dad0b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446d3a3e28802a0ff77aaa6f4b13f83402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08036f30f1e90c389d9740e6e2986af0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281919682cfe6520db93b786461c38e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659612d08e0808cfc50d58ea2c7b5a51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f23683ec3211ea365897f259821bbc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d42d69833bbf7de025dd5ec2157c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301928bd971af5ec9bf28462727d2de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934077160f647829495306760ac6ed58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59778e753232843d63c8f623ff3a2ee9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24340f018d4d5e7b272fd314686dbb74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e53915d6f402ab6329e1db6442300b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329b1c505a75345aba1f39313e3b381413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9573df977a5e8bf3279cb31d64aaa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771b3147d6628f72d5f181bc000deec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5fe078d60f5f04604f514720f45dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043106a41b120b761e74b5eab7b13d0d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1044f4fbda9cc996b70855c2d9b4c5a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1eebe423fb673ddbcbca7207861c5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853df52fa0206fba449152a577f8c46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972fe2ef8e4f43cc4ed6071f76b4a9b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b1270c536d6244d55a84fd9d31417422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a67538abc785e102380fd3e755c71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357230e7ee81e5d69fee4b662a8be973424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b64bc0b6cb38d75d7bbc392c1c89a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273feeb2bd2419b314be5c7f5e19b35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19894c81c834cc28ab358c37c77b17b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bd494f51095e224621adc132abdfb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06583968fb68ab27c52de8a684e399fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88678ca0bc5fcc093517f1b5d34211cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144eb090cf50969c24f61c452959e115431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01095e4c366eb7db501805321de4c565432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd22a3c87d0e344d5de7e329eb9609a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f33d195ba13752d879a9bc05700a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd219c78eb5bf6d84b93e7d3c0eb7ddb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257ad54cd1493ff0ace4a0d597ba17a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3e9addcbb38230697d23bf7cec95f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be196eb12cb62d55f5cafeba48a2a9e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95573827061f1d036f1f67c30e9d583439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41627223ddeddf8f6b4ba09e1eef0d9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb8e85e42e669bf5a24c4bc84ecedc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae74e3db1717eb35a3b75891567c6d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dbd6b120d6b68d84a82dc279cde53443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326274765a57e428e55e0fadbd5a201444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cae4887084cae73894015464c12d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c391966abb5f1ff8fe2ecc794fd34d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f579c9e3c802c9996e4fed0c57f737c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf17ba1b41010f6b299fbef2e987c12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7500d6e881f6d043edaa6cb1481413449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005edf68090401a566f860345bd11109450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8963a71aedadaa755381abe0708f95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42de5d95a33574b3d8096cec59a7848452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bda98a0d2a7b09a2ff4963659876a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4741a0398496a0f01f3870fb994a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ca26c7c343c11b12c7369365c57fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc7b89c08d56ee50b0c0dd61641c6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322e1a5ae350a256e832ca53787ac78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008f874180f8b849551fe448d9a7d8f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d32a1aa98c6a443f3969467a45009459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5490ac90362ffbd299182cc374cd2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e062e7ef2711529b97c0c95e603f335461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b915f47eb0ee714ebff0414ea592e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5f7e25b3a4f95357664d2a6c54c11463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ece27e959a13a634da38558710995464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e498702e878aa16477c209392250436465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fd164d1f6c2b76f0dfa601669d931466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588995ac3397d0f3c53737c5436c707c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece495d34894b5cfc360aae7af2fb4aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ba043400a21d7185036bb75e41733469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9e1c15e7761b7a99993f1ca039535470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb52717dfedbcf85b98ebbe70af910471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb517faea58ad440f90c60eb7b166a0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ca56503854bcc0a7d81a3807ea528473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79035b58c41b856bab3760356ba9539f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cceef695b85d64fb0152df8878180d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa39f6b9be8791e8d117e650470144476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7765de22516e7c49033b8298f5018477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa2d91e336afda6eb6c8562e7650f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7af107c7e31d57a07134707991981a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37802163dea3f00118cdc3abddb9474b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47fd63fe4137b180c8ac57f535f72a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cdea7b88ab17cd16d38435d60028d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa6d757fdab20e9ebe5d8b6cbc1a02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc340cefc06948f91603f096c3c6f6db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efccd5fd5cf22eb67925c2e4275b0a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f112f293376f2433b65b0916c59769c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e826e4970e6aa6ad0669c1687c27706487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75fa5f33abb13603e399437939bd3b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296e77992d0bd2f8dcbf3108c9ca858489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913aaa152210ff0159beb6418d59e14d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552466336280ca855ae2be150f2056d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65f401de6eade35245ecc798e4bd71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c1c13f9291495dfa7ed40253339ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57319bf987d6debb32c32af3c861d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c675c301a23126c66960b358eb42f21495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3205d1c13c7b3976b4d409004f15382496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da08bf35aff503276ad6d21a87fa22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97046f95fb524d959a8390f8129869498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd411cd4a348fd67ef15199036a6876499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacac85807ae8c29d982a22f6a5aeeef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871858a9c6f07ae527b5f10264f9abf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f4b3ffbadaf63a940204cd4629024502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2883710a6239daa94dee2b048b5e3a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a0d9a363d23c44c6150592ee17f59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49d305d4e4f82d44c41f4fe6184d34505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5e5b5c5c00e24550657b05469d14c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a266308ac999c74db79d1a3b280b3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce491aa658477cc8b5d3cafa429f65508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500682f1bdc4679a556f8000e99bc655509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073be487a362b87424b399819e5a903510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1bf5cfc70d7e745487f3db528c6ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be3d01b569755831e3177e6da3c3a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1dfb323897e3cf15dcb35e9a48d0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64ca90b084f875e303175f84c149b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c33b49700dac966c8b964b9a46864515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0912678c1c2f615fa7d26799fdf32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119903caae5267e5cdfd726a62aa1841517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ad313da74868511dd4df102e5600c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0a2e78c62975b0447f986a9209028519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f42322ff9e4835c8a405b3e9dd9074520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8bf577a3fe0d047fa89b5f64a29f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22d7c893298b6a71345000fb067354522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c7cb0eb86e13178fe9e3c2af62006523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448208c8358135e0a530e47937ac53b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c75cbe5d98e3232f4e866aa1bc5b8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e8294c81aa8bb3dc0e7303a39887b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ae9933c0ebec5d20214a40108fc84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e4d66d2392816a0eb4377081d846e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce406e84f397f253ea78439bda204ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670368c83c342ec20a66f5160f42fce1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479617fb2204836a27831491b8e3cca8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59884bc37e4a116caec28fbd0bd6ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b66ed7756345a169c6f243e8fd800533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2409a69bfdcbde362220883be19c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c280f5995f5b75a75d369cf1e5d9f1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5381143eeeea0665186c0ecc44c2d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f306989085ce266d0066037e680c4a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94959123fbba591a0c6ed13f505b37ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286359c835c7bc909affadc67ac36566539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b28912c284e6e0f5e2c6e4d8af002540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c83b5d3d973d119ed88d6ca9a4171541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea19acea08e53349834c0b6c78b71d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f6d0bd7b85ea673baf3fb08e8f56b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c8afa786efa105b3f31467bd70f6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246cdfed912fb915f93ff6c7ff75587545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74ef5ada4f7ec68a829280c74bfd98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788539a839bb4e85e454960bc7fcc0e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e97cae967d13f0c46a433fe93582d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d8e057c52f30c57e448ed42bd144b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e7e891fabbaf8633e6493655ef4cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c55ad48eeb026b528937910ba553d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bc4881d4e9b2d6b205f041a3e930d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9995ae30104e43c0626276395f7c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d0f28ad38409e504c7232f3e66450554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17d73ca611bedb18f83839a652bfd4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37a63151046b0fa2390e22e8104b92556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fc4efbd392cec39415d3dce2d3afe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf88e6fa16e499e4062ee0b4375f5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042de51eb505e62e654c7dfeb2f34420559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fc48c9d30a0f8c66e007b0d242f11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192b7e4d40d1ab264b166921ccc9176561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1781e2f0226d4468899d8954c610fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c54af80b03c5bfc862df0968acea8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086f65834e9450a74efb4e9e5f84a93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a1cb9fbba8621ba1583dfc1e23b03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb4ae9c1706d5f5dce587971ab5412566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e7c5b744cf29bd2b76fa1794e4f96567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aa745dcd38e3e388c19b023c8c5dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a748a98a1da2e4e091bdd0ba552880569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61486b49c9e292eee87163fb0b40ac8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd512c801aec3ae7622f80b70fa8510d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f312a35066045be63c6dac7cb88bd2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8a5d3b8d4803032401348c2c53800573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1189251b331d13dfc2dac8bdb93aba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cc5655af561cbe6b6d6fa54c2712e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052329f8cbb303566d794469d6f9fb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2165242c3f7e6dafc7e88aa272f0b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af866e47b019a3222f81f2f9c55a0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f46ea7c3341e433594514293659df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8bcb95e716b698e2ea5991f92a13a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42af2d0ef1503d4c52d9cef0b48b2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526b3336012c67be161737205490071582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f320ea05e66601ba5f18871912e3bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db27cf0c0acb1ec47df9cc1f4feb0ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d73d4b74cc1b8b6fd8122fe2d25571585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36824608bea9fd897bcf11815f0e14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470b3bf49cd5aaa503535b5c79f2518587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f218964f001749a5aa41c39c9980cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a029c32dd6eca81d57be275875244589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f0347320eda010bfa0e3bb1b88e5c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bed251b3328f7410ff3ee94a90915591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d990c5b8f6ffd666d4bfeb8b681e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4b8297fbc9c1c2bc95f048a083428593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fae3bb8673a074641752a8c72db62594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775802f0c7b86e57d806b04162a44dca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da2cefc76600de10114b71766c6f32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482fb48fa8a9aa0ed50fea1e289ac2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde44cefaddbb8bd0b30c8004b344cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497c0a00495ed456cebba41009cf4a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482a80dd254bcf88817c5103c20de7c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62096fea7f902635b3ac909320de6c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4f9dab11e4174dcfd11c3d36e7ab7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec346d974672efa475cfa38b4040cfe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949093678b1ede36c6b06728ba21bd9d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea53e768de863064b699d159a24ceb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755428df8128e0eed9aeac53e7a1514e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bc83dbd049318d0f86ec47714da46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6afafd6217bd76052315904cd051eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aea9eeffc72067070330fc0fbdb1d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e540efa45d20d6d32a3c2d8137e23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a4795c35bfff6751a67dd58e58933611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d13d5ceda408c617b1e9fe2ffdf55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf842ec7247bfd166901cc433b5f1e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8801a5585cff90fbb40ef3fe725036614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8901ed43e26730c4f16fdde399d87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685bcfb76b37e59717cee88e3475715616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a274b16cfd94748e90d568ba801a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18281e3661c860d00b8055c8c6b9909b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ef94992c3b60fe0e535656585111b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cd33bd1df4ee6b4d54f5fc905837e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c7517a259fb421d1bf332b990f79a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bc3491d60aa21052e9d8d56f1b3d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3750261ec440cfaa9cbe64dde943f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a08af7ba814e34ac10bbca339f1ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f1244f98d69a7a3d9d66737ddb3de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c6765dc29f6574d5c1295e758b596626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bc41e53d3e57e9ef659b743ac648c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98895d4172b9fef160ef6d5f79827d50628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f32204c522623fbb809b7da506f89629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7863cad9ab50d099481a1b7e19dd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d57b9d898211a70c047d4b830d723631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0287cfd8255ca0e4ddc010a537c60632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe947a70d110193e2a2e8ac9e3fa6ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e80b7574c7c9be0f23d8d7bb1793b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456f0719dd23657a796287827b77418635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727ea8747cfb2227c3d2f823eb8cc47636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ee5e8496b1a55ebd8972d3c4ca729637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1951b8fe3e1696ccdc2dbc92850a98638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969bc991758153a79261a87dc336d52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd671cf16df4ab1d6f9ff289c207d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62425c15a6eaf78f04127665c1057bf9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4ad7dbbf01f630a1dce536f7b9fd3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242f5d9241cbeed2cea1e95d6d66a9c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f6e9226e4dac3e64c9794d76967cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f1bbd71373acfcd7c4a3d3d590db3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27a9b68d6d8fd60e9066a172cc25f6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f9f5417c4e46518576cedaa3fbf65647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f75ebca6833f7454d0259993283efd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547098414bc2dbc84200e5c16efc19b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc009fe7a3298c78183f8d42fdd9443650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c3462c54a039213fd892fcfa75d62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d2ea6d3004878abb9754010c353c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8cb74049578e3c327ebf03345a686653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f876d274e1e359c80e9f3afcb713fe6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f1c097134eca330f05f2da595f25b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e880aa40b0988923accf0403be578656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bc6fb112cced7ba296d6c9a0b9d10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a659fc66258565a4fb950e3b5010919658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5aa957e1b0d55d87167fa8e95010f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74f33d1300d382eaf00df79e5ee803660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682354130f297ff26ea1b97bfe286cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdc436d87436aa80a07ca42198afa2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d8921167f85922b23e189b806c818663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630428cf9143148f28ca4a96ef2855a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cb50429490909ab79691e4e9a0ca3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cccf4764aa8c8a455c592f30c94825666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba9c4a5adb88a4352d94051597fd91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df26873cbd8f35360ae6d9aca0dd63668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7dde02359314f0af5b876d3b932cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d52812932e009281d8364289946a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127270f2e4dc4d7faed2273f9e3e0178671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1098f5cb8164700957e3cfa00178e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29114e77843f691bd2005d7b5dea57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b50c12f52485fbb7b516410c7cd711674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb58576e5fd776f00764d2cd79ca3a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f421e3389d80dd5c856f658e33acf4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0169787843fb3c884bbf563c1c7bf83677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890c011892f4fc3472dcdd30fce50ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72f41c2d2cc7ad43d74afd48053cba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24562732896147925c37e36340bd1650680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2952b490c4715863ea242601682a48c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56ebba79faa7b0325e3cb9b0ee5e80682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbf8ddf8cdd384e951e957abb7795b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4670a120433f7ff7d9a23dcc06cbd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568dda50580ac3ad34615ba683d3533685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1a596a62f00e1ef009400bb3dbc51686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c352f85665738a901605c2dddf97dcc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973c6b1a2a4093cca6645e6f6bab2f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2c5b495d95d54c0a62c69800190e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abccf4f4619561edd0b08e2ccdead08690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae74b6d53492384906acad3ded10bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049b06d6af85655da58c522d4ae00d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d1bec68706130081b07b9fd088040693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01efd55732352aa8f2a3e085f4eaa0b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef87507042a9114a0d1a11ec741fae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc302f43461728f420d30a81fba280696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e86a4e35d9189436936e8689c57d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfea4079d67638eb5dc5eae3609471c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51311a22590c08b629c5a304feebc189699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a73adcab2b670b5a6402c10929113700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bd8223ddfdc658c527105454e9831701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6ff5633c8528dc6ae88919aa19b5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de76e42d0d785125c84ffe30f0f5a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88a8b4121feb9c04c289b027db3db0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a82a748f58fa7022c971c77829058705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2c74ad771a0fcd43d2459bb437cd8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf2019b86fbd7d2b2cfc397493f176707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7b2a094d9b21bb340d4658a7fb279708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f4c75071889632f247c80b2bb88ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17222641ed16c60b96bf4d10595a5367710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc6d4209ee0e285e763dab787c13b9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62386cc481dd23dbed598a92d34088b4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664517b721db9219e66024995640237d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174aa73bee29d86ffc7afc93c01ca6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4821e997936f9eac9451401190e8fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168a8e298dc8e13b5fd4fae56e431cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e464ae5b4ecb6203b3b5c1a86c33ada717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cf451623d8ef64db35e2738334991718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212c4929d631c92836e04f80f7497b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad146d3829d5322dc77613f4e6bae201720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c1eae89525815b0cd063a315b34ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b449e3d65c6fb7eaf2418d6a22c54722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a8c695cd56973779166185d105ee8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256815962e1ef16595d5866b10b48112724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720b121675cc9c2474b15c77b44dc17725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6a4da4fd69fdbf906335e1b1b7c53726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf207f8af3e5c1a3cfd3d26e1d5a57b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e305a89ab58ea80532fa719daf209728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de498528ee15034f2687187a56440357729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b295ab2b29ae8a8ba97864ddf3ac308730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc63b739dd1cbed0218d60e6f4d3397731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00fb47ee63c31b5c52b9f069f92b3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7b358e9d53077681eb2f7466a8c1c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f19c2f3bb636ecc6cbd6aec981248734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cebcf31ddb11bc558c99f8e1d04e82735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fdee8d6cd0f4738e5067b5c13d19d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f21c8dc19cafd2cde517e0ab09682737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6e243c35eed3d1782695ee3bbc439738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104385e73e028d2685efce4e5803ab0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a82b90a0bb9bd154c333f895dc8ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80842727fccd5ee20e7d8ebe8c4df99c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807975aec62649caec67ee5fae1ba00742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6348d1facc8b04723cff8c5671033743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625418936d262b219dfb4f80334938d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451dd72ee58e29b126cadfc56911505745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cf64fc17dababe7f4cba34f4de5ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b095b9bfa00e8514f6790833f3a18a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af306c6eda3194e762a48bc2cdb84f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417380364c2c96732ae34e84c38c15f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f01702dded6ef762babf1c70decbc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef367df5b9753fac707d5743ae45dd4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb4d593fe97b53e9db27551920f4d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ffbca490dad0249e3c7ecddfc7895753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3f527debfcfdf7824bf23467a369e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935c27cc9925dcff856f57165fa764b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6296516afbe2289a9b6a3f903c1705756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb60fb58e906d032bd1278094740431757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc1fb83157c8307766ec53aec95133758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad06678c01f365efddd0a69792290b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4c3ec9c467872fba8edea455dff801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c859f0378a59bd17d543b901f16cba92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275adb954fcac570c4fd9be2777c6c903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758a58a5685c1e210aa3c0c0bd9a98a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb578ac7e2b6b4a75b84cc70c2ccde6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfb65cd0e72b64bb87725a445d5ca06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd2386faf40227f9dca5ed297064667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffc11501a2cae69ae009598502bce08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f6e9566e025279c6e1011d12339c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85986e9186482ce231c31850aea3d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26479a3eacc6ea8cfe407ea95fc63411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b2eb668ed9c67633383c61865dd8112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074f8b33ef534f1efa3393412b9375c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4493fb1f1b97ca8fbb5469133da7dcd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3bb78e263fd1e2fffeed4954d43c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d48cfd7d28dea6a8d6729417b56c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd91fa4733c23ba50bfc54aef6d6e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd09b1afefe8058f92d1a72d26df0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d92fef0ebb7beb126a9de59edc51b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39394bf3e8fdb5aed98f103aec51b89820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71bf58914455382e24a514aa0121fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff94513bce609df1c104e8d166dbc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9867b485204b07e2b25bc36352c7a9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2b6f0c3666f0a9a9dda0729c333ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72f6d093a3074db84cd7536f66e61325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde892e549f8e479a90b7c3fd174790a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3151bde99cd9626221266168d5052e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8d3d1a7370a6978999899617d3a4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f617645cc1eb9cf06988b190fdda1e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b802cf5299399a8bd4705867402b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5794e73088100b1cb74e565969a3b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791a4de3731de64cdb629b6a0874b6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edeea97cadb002116130bd85e9cb56c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71693fb07e7a89bf8fe9ba80a40ab96f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb77bb3551789bc35eadecc67dc52235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229401895954915bb570ec2afd1e15536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5efdf8ebeee9e531cb65ef4d1aa4d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ce35dda7a2ae53fb2f687656f1ecd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3df446bf3b89302018ae97e3fe139b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576211fb0d5a2165dfda0da0981d418240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82232ae7f06a268aabe3e15ed09295c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7d2e377167f73fc10b3021fd864e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252954896da6864165c0d6b78d5bec8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e81261db9b6340591c679f63bbc76a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5620261e8095159e7807bda7e5ec7a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9598ab6976fc9864389a1eef05e1a7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b865b669c76466039cac242a1bfbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493518a671c5928faaa78e1631e7370948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32756e2f71c47bf99470d7ab3d7c3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2f50197b146324f08318fc9be6ed450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2444bebec14f7a782cda3cfe628ece51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768404d32a2ae4228083194935fbfde52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641cbe6037b9b0be217b2c0e1e6f58853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879572c3991d4c215a0f015a5525b0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5330bb449a7482f657681400e6aea9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb160691154f9b7eeecdce2082854ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54add6f56273dbef4971d8615d3df8a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeb7808b6a051a24d9e96de3bae7f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cf414a8644ad4af7eab4db85e254059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123672555f0cb7e0a5c7adf609b7b35f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a4fc5d7d752122d8df809612b1b7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57af20207536a9a4703d7a4e3b487262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0e3e578e69969fb79d2c82b0269bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27353a1d861ed5cc64717be89778234464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31fa6f2f40f558457715ae1bac42df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62502ab379dbd84ba63cf7775b68914e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c0bace63c298610b91e0c63c9ec9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb80487b41a06a5bfb6c383044043e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff0f4cf245a0feb436745a48b5a01d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fca3fd2987979b5023631b52f557770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4f9e0a32f6dc552b2a5206e173b1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852fd51b62b0b0ed6b550fe874b8f6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bef7e92e6d6afbbfef9113f4045ed273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f547ed4225f41c37ab72ab393aa19174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056b24ad92d54975f4b768ab892846e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578848c4b92e965cd12c8cb7f19a6ea076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824f9e5f2a40350b899a6ef14ed9b8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8746391edf09a45f10dcf8ab0e4a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563032b38659e0e97e521b57975653f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f782497f231f0fd01bb9a8c5f26670280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40012f63c6be1b9a718ed5309e1cf6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1239ea0e5642bc6a41bffa80aa4d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dab56a42ddd4432e9def9e225d8ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82443e7403a3f4f3ee55800357bf8fa184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba16a2ea5ba54cbae8acae73f383e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd00dc4d73ecbfe5a86abed10925c9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53c60e6b5fde5781cb047de4f51f2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f697a40be54024f00d9498bd2276088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3170c45f20cdfd2bbd8b592148a3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a77206f96f668a5d68326fa5ab773a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a51a86c42a33d70992ee88b4d60cc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4fde7d67ce11fde35f837ceefb38592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182ba4eb35d5be1db827fd72f03377a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26da205268e4340ed955e1951a46fa094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f8a4469be943adc01bc23252703fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878aab64eb52e20a6a11c4440d51f9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae9eaa8621dbbd0ca40ed8e081c04297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8158a6ace045052ce321c6604d27a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f5dd5b35b827ebfbfe72eb7415ffe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31332eb66b55ae2e9a644ba3e8fcca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c857d817ca9680b998826bcb307562101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c3cd46eb545b65727fd24f3e10120102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1a7897afc583b7dfbed37595aeece103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9551d5d071ba86aff8a7ea1cf585a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add32de77ad0d4343b495add232d15be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a0d834dcc28a6bf7449d7ac7166c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd11957b2996dab6a76d016efbebfe4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776254e1167590a7934d178acf4f3dfb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63bac37e34d582ea0b2d34fb8eddae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ca41e757210bbce5fb47d2754445d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eeafe8d523bd6afd102281bed04af2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157daec4920c4b7aefb756fb7ec96bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4aec91e54d9ddcb842c914d616dfe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b5f4c91695799e332646904f17824114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da686de9b674e3fc213ce3afda02d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f0a46630c49bd5dcbe98fc70c7cdc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074729e34cc463a2691c51b1ad795dfe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a05dfe25e1e7cb373d483b460c1c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91bde8e4de31670e77e1fbe2867e29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115fd01b68090b02d76ba83e41e871b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adc3e6b17ca44721018773820c3656121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af0de55ed10504f70295852e29e296122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e29f78a878eac0fa05cd0cd7459bc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dfc739e1f880acbf5f792d0d29b8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c096ab6b68ab12cfdc3a46f2a78183a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc967c81036d5b9739d4c87225ccac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8cfba4bfdbe66529431a24e1c8ee6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a25ad335d2c747a89a6746f95919b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf082de5ff227c3df52a31762bc87a6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4c13aa18859e479d0196780cb5b15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733016e07e3389009faa3ce90c6d2044131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0aca3d0ac2b1d3b34f5467fd86201132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9edc0aa1d87cde390bce4bfe6349d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98361f61b96d2fea4d432b447dab204134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454667d00f1b00eb8d496611b7c68e48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9438008d65f180d4ed7d17acc9b12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe6ee50e5058ffd5deca4a13ef9b92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280220e69db9fc5e7742a08b49d9813f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730fb9ab9fadd9d54192a0064128c57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75caa1f3c451d7968d1003208427cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5e95682ca6855926f5ac5fa66a2e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b476c2c425cf7b5dcd78f5388e0d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773e9b5c62b958d3b57913ced98f00e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02b3f728540893b0f2c79e13a7baa3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0149ceaf0ec2ae15a4e9e8d8979a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a469264c08a7568ffbede6bac0fec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f7757033099a4022f09fd73888bdf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f09839932168d6cbe2c72a2cf6e02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a4751ba7438210f096f519879b235149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c702cea90582b7c5bb5e42c5e74ebf9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1b8ff7940b4824137c63d4865d2a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb43bca4a1465c59f3825031f370e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274093e5a08d1d60cdf855836d620bcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10584d5409dd14300c4d8cecc9585c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488ed6417e8b6506d0a2fad2bc22370155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7efe7c03a481a28080ad23912de0bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834cf8351ad2a241957494810cc5be1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee5d8c79b2b08f18871702147eb741158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d9aff50d5d925bd8f21c967ebe18f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad2552deac5df627b9a7a05985e363160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fd26aac380324614b7854d34aa983161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405b35a2f90b454845e4ca07f38c34c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0714d0a41c4c15b8c6f824dbb85bed0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673a685ae22b92622a34f26edfec09a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df1d2f79f637ad54627949f7958ba1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1cb6f3260b67c6a226d1c91ec1ac2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126e6d17dadd5dc4df8e6851d915f22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac0db29b4e2eaf034d826db9b5933a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9a962ce2806969946c5ea249a7d1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fb36594a2a6c802eaf07363bae813170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f895c1d7f9b1a691de935ec862a0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bcf89a1216cc0009080352d5bdd92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07744f653c10dc1d858cfa142ada96c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e72ceec0a5d87c84f2dc506321636174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58e2c87c0c8c47e778bb982d745b08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1678205b36ee344477d38f789378b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe1e5219b9ed0759025de9b6256452177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fa94d6c106c70c4e1020e91de7650178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f018596171ca87b8b80b767ec31b175179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa117cfedfd16446039cf6157b545a55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f54a9c60395438d1493f11ad99a33f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93abbad9964c09e27dfdee47e1fc88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822cd2fc0ae7f1da85de5cdfff465b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bf08f1b2b2a276084864daf85f69f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d910b7c3732dd53ab10f0beb2ffdc6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516b43f006369b7c796f8fd18f06f04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb254adee155faca32e3ace50ef6da3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874599baf88eb641045600c14a79871188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c65d98a0fb38ccbc8db11c9d9c689189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b127d25e799e132a692b4d933ec17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fb5d3c3672db1874c52d4d29ad5b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2904b8365df8fe1fc86f5f545665f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c8e764f34df3ee46c33ce9d64f10d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ea545a23431777ae50ca161087bb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8cf1f010be8c37aa729126668ec6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8ce234015f6605447f6c86adc49d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ef01c457fcf990c584b8e7205df45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c705919d00e871250f4690de8f257198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dd21fb382a5aa2ac7204ddd5193bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a61615ec5a80e3009c5ead04876df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8d27d116b966d7d059ba66189676a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6c85287cd6709d18b135614953580202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c6960d87f1ddbee2bc40996844ecb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b49583fbecdbeffa7cfe102f02031a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bf6c43b92069f43990ad4ee949c2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008655415dae845ebba5124f6fb4931206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e43b06888263ee643bfd463da23d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89924f4574e24408db6e43c7793eb650208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a010a7825fda8c747d5622182795dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341aa942116b434071553ff24d22d298210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabe89fb9a5d279606ff80c619f99ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52dd20882e8ae7c9f04fd37315c668212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120cd5fee9f77162c002420142728d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a080bead68f624e0e7c78067bce77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b8b75478f651cde59b92d4bddaf52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a99bc61c43c3420f2d0e8fcfa8af7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572bf7e70567786fda7cf610cf92e07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801d25df63491889c28792b7309ed5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d9c769a7b1b02b910180e0ed36bd6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ba88830ce9fe1c27ff4a160831ada220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfadf61feffc8e4ecae66852009c90d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0f37ba7d87eb1272c27990eedae63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100a6e432418ad213fc567bbbc94e74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acb069c3cc2df17172174e733c3b90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a1670d3d651fe9cb1fe3a49684334225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a40de656a04d28688f07fce7186fe2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d02d45b48570939b96586f17dfc2d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae135386d87bd1c5ab5c07f82c8a969228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42431cf8a20738bbfb34125abfb9a84e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074dfaa03477f5784897137f1a2df92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abdc5dceed2bc1319616871bb1aeab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb996d35aee95ac58fc6c18f9c7453232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c847a8cfe35cab8899c342a4342c160233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65130316782dd60cf1f5a3317f813027234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698cb59ff67900eec1e4f7c8b5704ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d717fd8968219e6c170fae71c1851236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5b6586fb8aaa66e5cabc71959629d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486407ed8e5dcb1ba51d7684245b381238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da41b7a8cd2d54f681a5f02a1898099239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a9e2c76a32e6c728273923ceb0031240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218d035fe74bf3864a65167a766f8ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b0ed32a53122a696e42e4180b0f62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f2611b67d3b49a9b0e37465b83d88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc3971859fbbfd96df4b93f96d2095244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09da7816d37480830017dcaebb34ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcaa61ff19c7ed8b7e5b831d5f5f48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dec2327e27c676872e568b8f6a71fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47b3fb19a00e326ef6ec315b0f5776248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b582689df11359374ebc1f5434cf341249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5c1275e38c83743fe7fe32fd2b2b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99e992988a9241d05b389f81d18ac6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59db8b42e2133fe1a72193075957a50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f235118ef2873e3c7276e6099a0a68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35a314613cb802ba06c3ae1aed3872254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0c4ea04177c595d534118549c9295255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a69bab547cd81c999722f8c4e2a06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533f591b63cd70ef836a249158daa33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e212c4ee023f305e91d8e727ccc87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59324c09c1eebb97ac626aedfe6132de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b0a6a3b84dfe2ae750a34902ead41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b502d587edceab44a5f77f66c19be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312945cf9e940f37c79b3da30aa16f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120424212091a81dc171545bc2ea540263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ab03cfb4615da1f0aecde36f22eed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a692e0c4ee785501a41cc3f52a8d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c6ed404f7b49bdc84f64ba42ea3f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4940575322192fad02016ed763b80c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc80e6303540b79bb28b6cfd08eb5db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f112dbc63c6e0f6306a7390fbb96b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfed0fd4eeae9ea581120fc60a34eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1da2e8b806ae3810cad5fa2b093dd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67bdb7235f2839b662d3825169acf7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec62e730655a10668c05d5c9d2bc3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077cb113b133ece19a997a0ec028c24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7811540b63086f5164d810ae0d31a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa1ccb5cb65b35fcc8583e089b65b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df83c0603059d42f179cd5ed5088d6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c548852419a0afa0bb7da6fa4df4195278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2dee559319a54eccc7febcd726e4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe628566d7d8eec56403a1c5073792280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f325bbbe0919a0e45645b836518544281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b353553700991ce11572744eadf849282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6efbb69f203a19a6215b2701d002e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729cdd028e1d5d3505023e289ceee52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e529845a0775246d470e1132546dc48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d832b08cbf90c53389ba0f0428c5788286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598c0edbbee0f0d744d60d9552734a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799186dd8325630f295705053b18a4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee7967bae78d0b3be51dd4d997b03e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5660626c15a09e84ead1be320795fd7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85290617bb6a859ed548d31f102b036f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f3b39ac468c2de186185d0f12d2bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9eb56e3ec08a7f13aaf3a58de86cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff923ab2bf2d535f73ef7b1a487c511294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b31747842e233836cd8e0edc808a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f23228a303b82d3114cc472980a42f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445602d50d10afadfb85314c82f7d5b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cddef9ed0cb1db95e553402497e77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b649a92434150df2d4ed9601bb6e017299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70256cebb853ece2abb269ddc28b9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdad57c5049ecaae2ec768783fffa64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59b21efde1a4a211ff41e2986d3065302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1638d0aaa50d2874ba06698efd3ad4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4e2690fc3c048e8e4150f8e5f575a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc838e4705ea11206199e0b231ec2ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fd29a5568774665b729541a723845306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea60d444cf5a10702178dd4e46e9195307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fac141ddf143d10ce2a984734d612308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695c40d347c1f090a92fcbec7b9c786309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb1e278ead5d36e0b116f3e0fd8b88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d32b736d6d83a1033d82baeebdbda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b891b5bdbde451577ad740e23288c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379678b82b411556813915c33bc3569313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad485e0109d3de50c10201bf56b1508314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd825360018c3179f4d94ae70c41287c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261db42b356bad1116111e79f4bed99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f3c5e8cda321f074be7c733dd4662317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819545ed0272f4ab5b5f57466adda70d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abb4164af66296a3d94afd82ea34f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1ac006166b237cae6dc7e3a52e785320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94d7cdfded7c975764b590e6e4085e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c4bed605c35d0bebef18d72e13d6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e4f39e0e0bb7e645682714f82e40a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5804521fd5215827f84da268f028fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e92c8c00435102ac114ce6f070961325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b7f449ba936b0d7aff89da6f23da8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc0edf9150a63db3d2ed381780a2e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cdab752f789d7b916ff417253ad47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a0faa9ed9926a82693ec9274b2b65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc88b238b4b4c6d0acba3ca0ca0ac80330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2b7d5f899d8bf0fd9de65d255db7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f5d87ec71702d73393c70277a462f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0464cfdef979d8407bfebb39777cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dad44d2a6a4dbf7922cb098e5dc4f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51321a28655d07399633d62c55082ed8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597a6e356fd413439a4f5cda62eea59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013cc9c0e8a2e726f6645c4bc4d4a0a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406caa43c215332c2078d56730499d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553acd51ac62cd2eaad4012148b42e2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e01e5900e96005ca73df5dc40edbc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a90e8b70e06ae0d999ffc99d38e908341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38014af42654ae44952b32de691ad34342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd6d960b4dd1248da86f45b6ccbf05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0f255b4b582d0d67b409e69aa1698344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce3e6867e3a68050ea13be75f70693345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b1947be945c939951d40bbdc8f202346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22556b57f6764a40f8d74c39bd5c8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eec8200df1a39c03fa87a9b1cecba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a484cd859bb311f60e9a9ca6db289e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00602a2d4bfa41d1273c6ab9f5053e3c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280216af4d990d2a15af609fdb89175351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd008715d73ad9e3617292aeff2f2291352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0293571de765e2fd00842c08dd69d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e33014afabe61f84514b628351354354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0573b9f7128a079ffef1c09ca29132355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237b76745877c5ec9d4d5b192e906b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a028ffc6df889a40851a5ca561be4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae5ef85c66a3e5cbe9d8eeca47e34d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fbe12c8c072fda53a8455082f8367359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb99dd65747feaaed72bdca546170b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489003e4b5dbc31c5e15d1c53ee6edb9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f4c7f2e79443f6d989cc03f064731362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fca93013aa7426a263d6f785c01b88363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778e14bd68b15f416cb31bcf675d989364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aca82d98922cac8b937428b0a7ffe4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25395b475360cbe11214b4ea83d964366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83702d3394c30d2d9fb314c44ac965c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae0b2a2c9572b0e23c7e801a8dc815368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78808f35972183aebb5f7fc52c3a8dcd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61dfe22ef17f1435e80e59c3d0b51b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa757106ae794f6dd32ca376513f982371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6831cf966c6792bccfa3ce8b4b0004372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a0fb45d4459a8655cb3faa9ecfc8f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f71f4690a3bcd2cf4983c10d31d461374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106e30b638517a91a13093bc9665df5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf7aa30150003b3c737b8a67229bb5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5a2e7f2d3ca64e31e4f733450e0f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c9f8ad66c9ce693670eb8d4a61c26378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159a5a879e11597da9141143f6c1156379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9829a9e707142d950130185d69c72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f335e350653e7f3cecb5879637f85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5357dfe17f0119a50a2fec9934503382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a12792311b092661a9927ac756271383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3812f16e6bfb60205ae81444046324384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72db01c9bfb20eeb64168367b8c3cf3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35124d959f1223127531edbdd35da21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce693bcf1cd79c019588e20cddec849b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9081f8a8f87bbec54bdc344b06cc67388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cde98ae5e70fdbdd88b2f36aa9482c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcb6c3432e7bb6af0010330ba10094390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afafe457d92f9d3c834e34c22fdeb2e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e2bcd7147e9f1c7f0ea91e175999c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35a661be63d3a6a178dd4366ba8fc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478695f8b7a79ea0097ab71dca9fc0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480739dfaa1e6e12f1f710d6d3d0388395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086da5a02a1ca2ade4382acb85ead35396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ff89d1f7858894326f5c3d9304c96397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ab4b2d3848be7021807e5d5611cb1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e130342ab95bec0e435c868d2be2b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef69c92642a3a3de5f6d966fd4651c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbea02c7638fb88a6c900e54894e376401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b41a6b37b8621cc0745c6ab31bf58d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49cedadaefdcadd49740b365b58f1e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4528950ae57832c3477f35b51c31cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0597968983089af1b21e8e89ccac027405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9469055c6fe4b38f4b2ed51684c8e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fe0b053c5d4527857dceee526773a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e3d568f0e7928b3ca888e5335af1c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a357f62092d787c0c3522b856f1c83409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd62fe3ce7e1d94c54405518aadcf9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fb4dd7b36391776a1e53b0a918f3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dedce566bd54e1745ba10d1433578412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f5230dcfdb1f45ac6ec8208ea47f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10df4e04ce89a85bbf0fb131226daa1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7685e1f05bc2be2097442db82fdefed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dfcf0ea637b2d26ce387387284a62416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87a25f5dd784ff5599dc9b7a26ab88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bba628de7fb725877b3bb16eb4b0f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89405e90ec3b851377b3f8364cefd9dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574e608db59e0c0fac635231eec7bd9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab02503042337068335d667d98ed4fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbd5b84b932de1a5fae273d497c976422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735e2b113b57244916f19664f06ac90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e52fa5ed73734bbd0be45d8ea7d19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efaa728258bdd827f31ba21837c2ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c7a13d606eb54cdc0ff727fc68ef1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852f25e163afc40cdcf3dbdc9857b78427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb30f13c7be24f25e266beea19c6bb7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88810b772c9a1cb686b4c021a99f8e6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f05b8cc03a785316c868e40a3e94c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dcf90e5877c9491a3ac3379f7aa5c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c49dd68901daec73db53e141ad14bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3c8615e11cc76a7f337f76df7d90e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498d2653a55dc5e707e9cb97626b9b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d2ef9a96b61096ce26731e84ef4b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6a5ea3031e3a37597deacd060aea4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7272e96f42bfa8b635c1156bb92cd68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf47097984187f9255989bff83db5f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c10f2cf03fbb117cb67deb3fa29b92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1be0bb4623a3874d756e21fb3509f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff2fa402f8d6a808049da1e0631b58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da93de2841b06d587fa0be62ad2e65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8063d50dd46c1790d93c1b326c68bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfbab51cfc1bfd9c186a70b175d807444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8a3bb89a4e93b1502e3e283359bee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc224cd054654287174e57f2ad8263f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863c3030de16810c79ce4d47957cdc5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6400e00f289184cd07fd6bf33f18727448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00265613ef10b1565948ae08bd93ad8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13182ef9602e998fd5b81bc606eaedb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46ee64474589f736ae0e27714a4047451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a35dd9e4e12636686aacb2a77471d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cd37f3f4e0ce102e8e9c40a462e38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51cd53f4a0612559bb9f95f4210512454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223913a713da88729ee4682ea19860d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0ceee4c74023c9d3429ea206874b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce66d6851bba29a6728508982dadf2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae08015d9e20cc93ddc7130fcc117c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e9e792a433c37da2fa580387ce6eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526f4a36ea4d21dff66d6a1c4ccc070460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafab3327115b36bebaa6e5d1ece3cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dc74695e0226095d961bebec81fe5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f488372af2c167ba39284282077dfd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e45b9ced4d2b7be1d82187e4343355464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab75b0961cf2f2f4fe4b2b780a3e98465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e30c1fa48219d5c64d69b0fe45bb56466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fe7bbf53f0fa95996f561dd65ebbc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29292be9a4efaa0fd90c5f695486a5eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a9059b582aced7fe15f7f5285974c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bdb256a218af5f83b1948598ee3ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ac244a5d20fad2c07601d824d4e75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd2b3fd7104c32c3ba301b108f9203472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b981f6c81182955757236e1fa2a2ab6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274c106c11098fb38442b521334c5f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e113b062e0750a20a2fece903ee4814475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbabfbda1f3a2e10e23cd06e00159d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c3fe1380b55fc641ae677de665b33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c3668f8e16afa1fdfc0334ce6f4c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17404865c8644afda5b1b84c67dd40e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bba733bc16744d6b24c91ac5263890480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dedeacacade7ce4607ed2513a6909481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483446e432dc25f8b92e1c44de5eb249482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a37b1c709ba14bc226a513189e4489483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd5960e07679984839112b025cac0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3079f43f961c8d512d91630cca8497485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da91dd559e9f1383d61e3fd05429835486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b45973de57b3d5383c932d854564ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b2476db0125ae8a9c03744f46f90b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67852d8bb59d63da2b801f249dce59ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323bdd3bbd43f61928a36c00567cab6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181627c515b4ab9e3594cdb96cf2177491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ef0e6d6633e314dd4f212a66a9bba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f8b6eb533ea268f7ca1e50f3712ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283f03cc5044e63fd9e385ea1c92329494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354f2e0657c1c1b6ecdc582dfe20422495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc5ebb287e62c5f248d5554fc9f02c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370defa61d7c924ad75c1da6e2acd4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f899927e14bda329b0a883ba9499c61498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82247f01ca6ce70edea3459d1f04e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd770fc78a425f2ab7cf24caf59b9ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46aa1c4e58dc11b27012baf45b792d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f9d0032cc3fcea4a4db5155dad92b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4ab3cd8328a203ef750d5d2fc9785503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38f4c120437ca2ef5fd3d4f447465e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd53b257db9a3087ee7f753a51c378505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430646b11ceaca155cac90156ea657c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b827e0df3e4703d719ec3b3650b989507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f106cdcf36d8e043ffabd62388b3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8e0d6b01b8aacc7d334a67f9a093a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259a46016f0350801106124a2ed91b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f52b1b3441f2248f5c76fe3731725b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538fdf300a981de1ee21923a632123a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9390e7e167d08e41c90e1d5eb58c2b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29139c8e077c4ada8bb972b8d3668328514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4ae061be4d6003ea11ed1d15cb951515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec34459005955e2c9400bbb3856937d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7f2c75c89f78ca093ad67a7195f52517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8c2bfbf75f66b0c9a1e2b50bff639518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19905b81c88282eb5579abec135f543519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe24c3d4011022dffddfc6eb618b9d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a715b1052b1d35c8a9e240f4c7f52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23363b5c8bdfacd588c656f268534a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693b5ff4130b8852cb39f6dd7c4e7e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f376c923adf833de07f646e104f9ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a295a056c554083cd4e13232cd0988f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73507742e1e3969a43850d1fa4d1ba93526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c43c830965137f56d513be92bad585527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76caedbb32bfcedbe6957f6a2a56fa1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95851d209da4dfce02b8e570f3333b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc240f4b32f8df870f9a4e9acc9b0444530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943341fbe0d4c985fc12cc77be2052f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292d3c5e26b0accc433123b93c9abac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ddd7497ad80c8a2b051c31e6dc240533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbc36df73e76e99e0df868316da882534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74b6b2428e52833ded992efbd11cf7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951eac2a11180b50db2dc8b92112e10536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28176dac307bc4a51f65e77a1df754b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b9aa7e5a34b67abaa25b6374bfcc7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0c86a472c7dbbbe008b75b6a60751539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88affcc5c54dd26f2a92b501a50fa37540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7800f4f73c57d3abb57c9f49ec404a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edfb49d3e9ce617cfe8e93f0b973d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6f336e90defd856fa73c838ce0b15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e955129fa3dc848a61a43ec6d22f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34871a81e34d48ecf91c5867adccfefc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254b97e1dbb4b89387ad0a54aeb1474546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8979aa3848539c4ff1e0ed5720c9cb8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e722b35e7e06ac9a1e0024cf2f560e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053ba938da48ac2b67dbc469d8c6891549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891bc315e4ad4956f0679fa68e407f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f173516bfc3b7d64d5fe9c7d2f01c40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a722acd83a21ef85141c63d99fcfbc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5b07edc014f41a67ff6a164cf6893553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77585ab56081a6d89d6ca394be646708554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096682ebf383265a8b0f52ff905e4f61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dad825234c02370585c648dc3dfc3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c8abadaa1cd02c90fb487ac546982557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90fdd50d1896c95d9122442c8481be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db3625e2b4b0f6b67aabb5c813b7f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880396679172bd874646a11f6b58f526560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a36d18c2519fa834036420c448b88d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b66b3ae135de968bad0a8acc335374562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d53f73ba686114db96785e627aca3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15fe384f74a5579967579aba32e030564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714041061d59e64000ea339b08cc41c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865296db85c598116bbd1a32a965402566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842933e0686c2791074404ff3cc4bb3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728204124abd7961bbb067b177dab48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d544115440f8cc188379053d9913b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899a13817d46d98e189d46a4192a57e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad3d13eaa32b619fc1c03c21bd1931571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085466a2c90872c10fc8ac9c0dba0e6c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18569a800aca0cfa873121ac384ae75b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c4afdeb333743aab5cd549ba8783c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9ef47a6e13d80426ffc954f2c0a2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af186ed39b61fa89883d36c7cd38555a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84506be85da2d264a417d1c3a80676577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbebe8f3481e9540d7106cc3ef17bdc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd163089edd3a298269848b0f859fb2a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf134d6d8fc0ee376bcab09dca7b98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b07f973eab901d29b76e0cba4875a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a45e5fc567648f6106a27ac170576582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c40183a416e25f140ea7fbec90927583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa23a992aa5c48111a6652338eb77b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd02ef72ed7f0dbe47b1e3561dda8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3415d13eb02c9ad3ad692dea72dea9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63900a50b338002deb2447ccc238dca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb0908c4247afd2f4d0aa8282f8a44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a36d6c9a12bf401264b8389ea1dba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8b7dbfe56611d717d916618637986590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118a17fa188ef559386b12a6b66612d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85966382e117dfdaf59f7f1951f4385592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed0d11c6dd51a6c7193a7ca98ab835593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd17547b4fe23ef37e824333c2cb826594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f6963b7e55f0ca38951b0a789d05e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8729cb7e70a748598f300723087b57596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b14d332759ceb38de4c3a5d8a94782597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc33ea303098159f31633016a4b0beb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66a0eddf4a59e3840d02e40e745761599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b4873b3fdb72fa9c2f801af07d8fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbd2e39145f10f0ee96f8f2b09369f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794951e1726dffcb38c85306a6c36544602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660f94d63e2f286310f7f2ac0323b17603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cded6e87888b840e47ff55df4025675604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7574f0bcf757a0627060e83e6972717605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f86c2cbecb93fecdc1905e874fcb4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944efa42765704240ea18da076aad15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d8b1c7c8acf75a390c680cba1eb77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd153e35a23a3d719b1be0dc3daec03a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dfa6cb30a36398d550a6a49b6a330610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b69ad5a078001155a4ff0fb9c0b5a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fb2d74ba08b72937ff45c9e6a4174612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de63bfa5a7234e73a135978c4d2a30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c20ffd92cc6f16d31353110c12225e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580ca215cfe84f722486f015419fdce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033e6eb801a6b7d9d1121f6ab4d3dc7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98149b715a3b3d2a0e3a54c18033fd7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044f8a28eedb2ee077b0be504bf19f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521658517424e72b9939941ae33cd83619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2af59860f1695b87883ea1eb5fca05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28471470dcf96387e88723a3779304621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165c2634ed7ab096d8de3e1e432da92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e806e3ee844e8a343be2b6ff2a77a8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb4106ca0524ae2f02243b6b6257dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db2ecc7c2115ec62e472a6b1983cb9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da660549e5d5edefa69fdbdc779d6816626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465552cd410f7d173dfb2942d04854ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765b7273e290929d1435a1445008d9d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb1db4e47894f0b6b4f032e374d9fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb55fc11ae5b355b9a4bb521913f8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86c8970fe4ca945ccfc72a32733b0a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3df0ba44b3319a983990098ad91b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a8a8b03766ac6630d76cb279510b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f5e665e132b2dcf90d71472e02ae9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f8e92e56bd55cf3aefbf15d1cb891635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478020ed12dc8df9bb5dbba11d5fbc6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c5fbc2d4429d1bcc0a1d5b286e0ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99177119d31046f6df5d8f6a0c3e9309638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7feae35bc35eb0d1f4ddbd9fe3c97a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77664c95b2f75aa6abbf4710edf349b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9382841429106021a9819a09341ff5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5660732bb01999ad3f0527df18fdcf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a20a8ff8bf8945039774e9bf03790643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca9531c0c610c6e09f16e819517fee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923814e83fe9db253fccfd29fe4bb618645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fede9f52457abc5f94ebc34f53ae8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a61335b2ab75531b5e03dfca597dfb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a54bc805f7da559a26a4f3a29e5c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377184efba9e9cc41fdf8b6fa1606e70649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b33eee16cc1cad837d79960085f17d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638dc45095236597ef0bbcc8484f1c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa8edf23f88ca199b71b4b796b41a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f23af3b121d5e3557dce14c461818653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51104361e125eedf75078692078e61654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2c4582b38bf224d62cde36e0cff3a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98695b449b33355ea7f907c229595e1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519bd5c7dcd0d0ee783d5fd904c10de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd6908b605c5fd32f504f296b8604a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0504ad3e166830209c5c92346699b40659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93317276f9867e4dfa6dbe0daab015be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992346f1798ffe9a456e6991a8375e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633d402044b929702ccb5a1f99e7344662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92abca73027258e527af747a1592646663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5d315a2d49c0c56a24bbfd9ebdd57664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da83c4f8996b3035509718d1cd98bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ea2cd1ec84603caceccede62470a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412253b18d99f47c4dab6710f8db203667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07392a83440be3e172908737e26cff81668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4fac51df71322f33b42026eb534cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9a8b4377e2b7fba89042281515e86670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97c45dabfb2ae5ae2a71f53cd383c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e178975d8833528a5ef7aa3485805672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd533c61bf2e9fa93de44a5ab18311673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1f9fec528bfd47a144e2a56c11156674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fa57100bd1ac8722bfbd5a4ba7f54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e77929104b7cb75e6288ccc0da1013676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a861ea986bc01d7dc04c3e507479f15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e3cc4b252d59b4569b8c0814c941c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc354c1539d87b82fd6bf86aa1bf3e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bd457fde872d192e4b6fd4c38468b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e376cfdeb094b3fa6d808bd594da08b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01800309a473c76283d2d56d410ff895682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04f7bcff9fe6a2c7153d847e49697a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a2b5b3d17d639773777b0a1030939684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5af9f335ec8ae6c7f08a46dbde925685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08a5e621d09a35ed66e50acf7ec516686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577b2a3f7ec6bf34cb2f8ac19f4406e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf80dddfa82dc30cfa896ee60b179d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab340ced8614fe5b9b6a2d7d72f12c9b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bb915b8d1b4872b4ebc6b42bc5459690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f605ef1275d9851d7199c3da957a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078751f35ab7951af44059f8cb7e0d4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e7d555cc4ebb294926669175fa554693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af264ecd1b0eadbce1431e7d0ed2ade2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedb5c8807427fbf0f2dc52b03d9f7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05107a6d2ad31972303ad4e85ce43ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211e5813bbe64cae311194ce58d8d27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd98eb76ad0b9026180ce3da2a7ae9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46e309e54fc26142dd9cb7022a9c72699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22810ef5bef14baa1ccbefa957250170700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451642bd89818a5d68cd2f97c490211701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f9b5f26031b63ae4b51c6a694b86e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403e964fc8e5923fab5515bf441342a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a272ed5e36db86945b8cb772a72a93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37482efbc70e811aef0a47a29b2279db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8008b7f9671748430e34aea599611c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afd1e35a897d4d94dd466a690b360e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4ca56f06c5baa8843e5f5d023b13b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8ac610dd5cc2648a02a943af29c67709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad6990c094c2efdb88dbf68896a6cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332c1a3439cfd99cc971b678ea43b6d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865aa74a4d7fb6bbc6354665ab99216712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c1386b814ced5cf3b58989689dc19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e091beb4c83822841ef35cf0b936f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a735e488b0d72a2cfb5296a87ef13715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015bcf5ddd53a854edc3ebec511f854716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1302ec80cd34feb6235364e26823d17717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b7ab493b08a2ebfda4aceb72549d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380cc306e99c7df010258daa3b8cf6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97d7a2319c9621ab0f0693d83b71b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a00f166352ddc1a3f437153a4eeb6a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a5a9701ebc4bd657e507756a0a188722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486c1785914fdd64dbb96145a9b0265723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2d6f23dad4fe47abd4d39f0387143724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e1624e77da0372a74101bee0e9f0b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15334cb7ba70214ae94be72f252f2abb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f774dcc32c847c3d657482af1fd07727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755820b009a8d8a7c5d9d6976c92bc5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a01f06c0e20223af3d03e266ce986b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420b204e3df3dfe83d6437d2aefc48f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40f65697fa95e14456eb4590afab39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f531bda93ec8d424092d175bff6f40732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8eb623f8d643fb1ac49b1e3cfeee82733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce95a29abeef7825727efacb4a8c86734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7276fb613e1938398690d5d5eb518aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb73375c3e53dd0524cb85fb4a1a88a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cdd4c71eabcb201b1565761491005737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24080a3955ab92ee30bb6d34842f347738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f478f1c300d83eadc1aa87fe3fafc47739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3a955fa20c21ea5b8f42afd07b3c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c677d7ff8b416e9372573232950daef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76524e8c7c5258631aec3d10108fa2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ebe4ece94fa737aa80cef9a05ac98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92aea34b52c0de4245ca5fc94adeff4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1c65317887edd58392a42b0d3ea15745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa249591223bba4be421607a3e03c4da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18055008802e6836246f31a31b231797747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1527e27e5f2fe32a05b39f7a1d35c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff97429e110e0aaa73429e4e415ee6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559e1419d2eaa8cf34e806eb9c39b53750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7202a5c607a8a785593a5612d7c2318751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a68256b4844bb31ef5becef35f603752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc37faf75b60cbe32a063a89b5ad84c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfdec1afaa713ee25dcf803e29e6c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968ec6f6f36388e42dd6b3980844156755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee870f5aa9d59687092af034f106e3c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad91395304c0c8b54fd618663e6a8f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aef888ccb52649231737cf757c10a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99abce28c89709801d421a4422b1d82759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>