--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc12e01e548c82aa3b47173a30f18c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb87d480a58605b3bb68513d6e2663f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadab4db6ac4204949077aa5bdff6adf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de71b1b96a4345ac073b6aa37ae6ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b35cab1cf44565ef5753742614d39b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6460191746cd6f76affaad29283f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970bd662801c59d2110f491c938fa2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db63e3aa01f669775b5703994933d6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb48fa897b5539dc3cdd8a4f88534da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812987b6c09e319a661f8c34c9ff93510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677f4848538726d3a4cc6baf1bd707211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff6e1ffee1221fe2e31bbef7f25b7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475a9188947ca3c06a28e52ccd503e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d169e0df2871444cc7d7ede16d4b4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c258fd0e88bf67c41d71b608a92f9ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8025640e1ff1181a70310e790933516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3a8a6445a537b574cc9f361424a4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ed33930a100ca756596ea34f5b82518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d746de41c06a3c70bec9b0b97d0d16119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c2dc75f3cc5d716795844e3753afd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864574c3b420b1171685c48a5af7ee021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be78c50adc1d649924c3670137020d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbcc3dc0a03acdcad31d76f747195023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58485d3bb6ddc66c053d4fd922a63b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eb3cd3ee8b41cef1ebbb4a77f319225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0361cf91ce7b1c48c90a1436ece9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c9aa6f2f2e212811883f00850ca0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758608ca8c9ac790632454a1c6b7983628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820f0e1ebde7eb6ba933a2885a1a13b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b329ef17b307e6163d0132d3be531f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dada5fefed1fc0aaa3458f03f67b31d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa875089ea1036415455868ba71ce332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c43ebf3879a45a0ea5c095079eb6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6313379c1c0cb71542f7fb8206075a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e455514e8b10f2abd404fc798f4a3ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a41b1a699c5c26603a44b39a03d13936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c9985452ff6e737499c6f2811c02f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b12f9e067add71c3aa39322f08081238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdcc4d99980e6d282e1d894739079639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc316e05967665c8da3917ab041d5ea140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b534e1e34ed131cd66cb7b871917f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025ddc495a6b9a94781e9020c2389a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049621133a48f4bdc179c4eea532700443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42822fa6ed67c7a70b822c2a9bac1c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a38756dd59cc1a2c8058846f704bca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf238aee47e8e865e8fb4dbfad23370346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6e1b21914e90c46e11b2c486226fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a866a7b5fbef5ca2724ac484700d7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeb1195f0bee6a1285f884afb6305549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b3ad0ae78e2fc20272f84793c0bc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d37b20e850bbd654496efab6a8b7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131460a4c89ad784a6cfd88c1a14ea6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff7d7a0b2dee8405ee5c1eea55b7df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2bbc441d31e7af3153ddc69362b5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38331402fa8b901a6ac9d2873cf5241a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587ee3a7db62bf7940724efa122bcac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343030a5925393473114bc0c3d3d16157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43b2f7e73b2f610693e415564f017358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae507dfbfebd27e26c3e9665a7f2210459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628dbf39e90bd921419bd33115127be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e29ffa831943deaa30ec7f08f748bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87a9f6023327409cd61123554a62a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc2b859bfbcf345d23fb3d6ecb946063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da88dfeb1100d38ce15456ea2816e4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf294aa3b0609dda84f47903cd0189a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f770b28679950cc34a4433558260d6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fea2392ad887ec33c415b0808c41967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab15017af43cd19b2f305a92e34340768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00f26bfe31803c5c3b790ddc2ef54669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51984cbdbc8c6386c03e68059be0d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107d58cc3425aedbfb39c01d34b1dcc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3e1c2ec69295abf07c52ea3b03a5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633137a99f9c78a08d1f643fc46c5b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e79bdf33aef7963d4f60e0d7f857a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed298da17373cc122d1f439dad07b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f38480466569fc5471b1c35dda7ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027171442682b007525d5eb59305d9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142c2bec347e9267d71c277eec3258678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c484a27365eeab503ce0aae3471827d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfddc78ee07dfd6c89a3d2aa7f18f8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5493c3a34cd1f8458c1cc4b282b66b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4571ceeea93bb579e7d992153257482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4bf8bf0e3b18584d7682ac62facf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e20306d5c0fd77c92b5d0b32f1f8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a78ce15eab57027c7ffe80da5a2aa285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbceb7758e8e77ccf7340403e519618286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2b13168ecc3c289f9b159f384a1e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ba0fc66315b364d925322c0fb25b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ece6bbbf2d79030207c3e078bbc3aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806714cb9c233fa801d4ac6577f697ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407fe6fa3d76081c69853e73fcc220691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551db06bb16e1351d6ce22ed53d118a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3566cac130bebe15cb6e2552866ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45843db6aab816c33ad544a0489ffd094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e4aabf5989eb98b3d6e1e0218de1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d427ff470599e5b221b8e84f8dc52e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafe8d61828843e1303b568be9494f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828234cc6a7e31974b46302fb9ff972498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef226f6dec43c67184e62c76a64398da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b39493e656026800bd2bdf9c07ae3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c6ec3f4ffafb677a3d527b427e387101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cdf46a0c9ae9e4b01c815814110cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18b576fba44d042f251e290db46fc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c1e43c1db80bffe764c99970b2a3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcec112902e18db1ee88eca59e3a66c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec69a39f3e5a92db1d8f1bd59ac804a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57ea2304cbe06bbef7878e6df7c94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf481b946763ef39b2afd64908f3ee4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e951911ffe0d7f72b590b0beb53f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44888087fe97f1ab8f8929a66ab375110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706709b8441a6e1686ef58f14eb40dad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae4b5340c7caeed31d63461a819d38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b85540e513bfd6a553ef38ff60aec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116669c3f08a8032dc2d5af7c1b2ab1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca111d1c8ba5e5e8c208951e20504f78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29308ca85bc6b4a5082500a4b9302c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d41693c57532b5a68cb409ec5eca5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660a376003cc6c6fa39fd7142bd559c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903c9b76f4c42f17dd902535c178e2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd268b138e4a4552a82c47de23540eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0ca8fb10d9b483af79fdacb0f315b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b35655294f1ba8125af55b25646274122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89175faf7e87a17203d8c69e0ca839123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a5648c1207e103d4ebd7547799e9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeec1f6e2525a5877c224f52afa0118125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f091834d1859d75c96ad89e30f9b8c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eea8ef0a9c5b73f7bb4cf64bfc928f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec24f8307d19052f0c26f5581c7742128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6736cf58bf57d110eb026308c7399c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d93bc9936c7858d914db23abccecbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864816f495467b33f9d27ba88d09d268131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346f85af2e7ba7aa1d23e93dbc277a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba28b962c4bcd99bc0c55b96bd0373e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e9898537916692d025091c67b5ab5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd81843ead02dd3425201e973c579f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e8fa71a3bcf31ba11ec020d043990136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9c3fb5c5c2be0c1eecdbed799ec5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3eb93b598a87121de8d0fdfb83da31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6615de7710463c3150e3fecc17fd8d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0177ec5d297b180021235b575fd6486140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35edce4cd8129753c3bb85a43fc6f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779856b9d77b95030191e03863d9a659142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f1510977ba62527c8460152cf69b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e746d92b64ce886bf0bc3525c0734144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba493e3800383e4a07ad1ac67ac43a3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881d65b56f4d49bffec8d97a755870d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a806e2ce72d2ebf637626900219333147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e639166781fe734d3b1d5b354d23c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba67de728f5052fd7818be94e9f83a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4121a2e5590033df306f89381311a1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf9d0269f3be10c4f5f5a3f818a841151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4293e0db85fef2e876cea72a7863c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c654a278b16507480eda3daa04c3b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c3288f8a5636d46fa9e9117850ff1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ed283dc202f6a6c13c42eade9df8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636edeac80a976b8cd7e579f28c54ed3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0f8febb1d05c01fab8cd5be63322e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f101af6875faadc7f9c8674e8b0e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b265115185b814077133fe134c314159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c38f261c652229fc61b35adeaa2a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aa9b8ae041d59d35c149930b7266d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c525c2b5af272d067940ece4957f81a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069f57e930c54eb4c94e0e5068bc0db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325408c20cc6669a9059853d836228e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5642c8e4e3388afda70235542cdcc36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd0a971ca29febf569acb14af6d7d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4b6a4b425f2b14039277429e23fe4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66857f739e38988a1ce11d558d55c57d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6d70fb080c968f9ca9997a559ab47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cea0ec3f4c9c2980b110dc52b05607170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dabcdeffec5d10fd92aa2972929219171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b88ee2a92c7f6de948566a49081bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2060504ce8a68f4410c87e401f59cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e8050750fa2aa40bef76a3022fb92174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c8195d5358a7392876390f247c591175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9c79cf2f1d92c9cc71795478e4da6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c1dfd16128a81d1ab2ca7e3cc744d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79019ab7ed8a5cfd9bbe6fb1d37deb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab8eaa82441ab8b5ca3f2ddaf8a3b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cb451166de40d6dca4a1b32c66b05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a09223299a2b8bc2dda346f0075a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cd4d339ce70a60ca1c2f62de1f9da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735505b4f50d2af5d235ca5b7147082c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c870f645d9c88cb1ddc9203cc9d0e56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581ca2617dce6b08baff04c9f295e7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d910f81fcc9ea32ffc207c254bdf67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adaa7224f5332fe4430c1856da5113187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a60d12825b5ff5e625d14346dfcff9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a308a185ce3146582cbe12f49a56ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c408075a30fa241bc8a8c4a79100bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af723eff92a82d24b4742579f865baf7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01b361ed45c7c6b56445fdf496deda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf9793359d7e9ae83ab1056c43bdb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724da180c6b90c77f01791fe673eb73194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a179ec3ad474de327c059b97b34f6b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929310471d1095edd38e55a30aa1d5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ef15ce9c09195e263aa66f37f3f4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5934c3d03db500071974beded0b47e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c93c6b172b380f01dfbbc1d2b07dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a3e87a8b6641d8f79d61338bbe3a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fb93119f187a7ac369c1ca6ae3eef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb99f2575231b8227d5fcfe16a654b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5ccab777fd43fbc8eb33fc2ebd2c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c18b79a0a320955ada65b3b6eab00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7184464fe453e59ba02bf8785aa7e70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dfe4ba8f9295c1d79d17ae8d7ce04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b8e2692cccb6991d2c3da3b183d92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc951bccc5790b934d02e0dba5f1e35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a26176155797e063b197ca145bcc4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc347c618ebc1ad165fdb146f3f6ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0658e5746d54966a1055ad4af2542211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4709ae7e4e0f79d33420f6cf3b3f50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c856d717ed4677236445014494c1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a83d40bfa58c680a320aa4c766231214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e3b83f533a20e28fc37f5eb830365215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3641289c16a3f4f9430b8544dba512216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0b7a3ba531ca9a3c5e406b6f02d02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81654e4a39098d55bf21ba52c9b5f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7715bfda52e69e87fb492f2fccb2a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99a2e978c4d5763b2a8a84434741c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a797484a39b945d69c24e9cba0bc87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecb0dc0e2316411316c28992cfb285222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446cb34c659896b344dc481e61d82da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b4b9c7d24cf1e75cf5255ecefb6e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b6f5353752cf68b4f3931f20bbaa7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f411c2cde3c65d27985eeb828864f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc37a7090e99aa93d65883ad1ef56e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1e845aea15531df688e9fad42a5a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca26d832caefafff8cc71d74b24ba55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002cce3cfb698ce2fc3a26c1ec926ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ef112946883f83219fd7ef9829518231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba6d43f4c3f67a10b61a13f170d02f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88333d304c4cb90377375056e31c31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7739082287037ed01a8baed85ef269234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4365c3280a03a21d1ee5e95593dd8bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d2e2411ecbdca984357f4dc18189c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7a136013acfc49c451960e6544527237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7ac8ff71d92d1719ecdd72dec24c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6ca696642c6d925bd58b534b645e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488c827c03ecf1d716a6604af5bfa1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a733fc57ac9fd276b8c49c8c9ca53a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0c63dd654f5125381dd1001d695bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e927dbf2c0ef3dd5a23b1efe75145a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a317f407b50eb28b81da2ab9cb191244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08735e675e720852a43f377590bac3e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24914a7a622ff1597809a876196083fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2a9ea9b0cdbcaaba833ecdf26285c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2802992679e0f0b3f0ce89060a97c61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cba7aa6a1f15638f4a0c8bacfb083249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9226fc9d7fc66dc5e47bc393a14993250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76673d1f24924e0e4a5a90c2937a6127251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac58543f0cbf26e28bf518e1816752252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0529689d39ed9609007b28274b2cfd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816018cbc2e0e4bf7b914eed7ec92c7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e10fd185c70a8aed8f213ae243498255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f527decb190dd82ac3a851e937a2af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accc3bd6c8456f0a01f874fe1268613257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efb778478939fe818f51c1b9b80e27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177b8bac66ebc323c6d6fc619e34824259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a323fe1100a2018470b9887aea1251260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c1880746130a3bd8d4d4cac904355261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf66b829b10c93b98ccc6d535a3837262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d7c1b7c79b907a5a10632086eeab6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d730c4afbd1775d4950938083835066264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc721b9648fe6bc0072f76cf12d45fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6325777b5c45807be9809d01793a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d3d83b943b11db9e2f6dff8a53539267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8bc10169729c0ae68b0b194559102268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371233fe44df381880883b946c8d80dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f56fe38b3fece775e3405b43dba6a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c07ddbea1af6b9d1442c80c0a42d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e470299eb28ad79318278542617cbe8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca733d1db7d5226d46b9635f0eb86de0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95c3aa39ce5653ec2e28c86ac6f0de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b32e80dfc9b18a48a405fe465546e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c51de4606c8fe520da5ac38d8570dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7e70c3d184d57549aa9199c1ae226277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccf3558cf4a049084a3ba609fd2d84278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f1f2d4659693c0842913b354bd24a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871bba74738286606feb344b59abccf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac230952aa77e071123e150ade3f75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84976439837493117ae4343c89b0de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59b69c2539d79e78cb04cab314012d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423cc317ec1164e2ec415d7bcbc37e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbde2f8936c579f37bff1cc54b0cd51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064c8cdb1297c35ca20c8261d82145c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872df704295d4af91e718d0382cb5412287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03184716dde82f733c8d252295dc034e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e8dad082ea03b823cda5c3e951a06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ffc4c38e56747f3dfe5db4c8fd524290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bac08a8270176f35efa1b6440b7112291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a3bfaa35833f7750bb40d6a6b2f94292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c537e7e1e7e869f5f72212fd01d2823293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e08d47d34aeb054e64c3ba619b2e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062f6b870882142c904a0c83d4fc6a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c811e7d36cb026df2bd69df640d4f4d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cd1a021053ed7cc821a20b3257e9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0500fd3cffb1755b4ed4577c250f6f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085c88c8fbd6a08363703f13cd478c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a88d4eb2b39cc65f747e917a5ea9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417adc4e34a6c0c72615fafbe3f048aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a1ac591d43bed01d07e97cb6e0954302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771c930bee221c19b0ccb70b87e7159303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5f06ddb20acd3e66420ed92348857304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668400a11a7a30f3b3bfedb07a87ce6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0387fac446987bebd855a9ce120ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd78c107a9d457c83e3775cfe07f8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a76fcca5b86198844d97ec4a730611308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0f525b7c3e3ab6bb6e38b3db181b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bfb2d0d4107f9f660d11b49fa3139310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9eb0486c9f1e2972a4dde18689ac3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ff895c1e3ca2f4ffb92e88aacf78e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa7097791d3c26a75f64d93b2b6b60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7c36b72a88052cb9393bd6a0da916314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde195c5f25f41c99e754c570e724d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd44926a65eb7326e8ab5920b746b1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f278ff4dfa1c2b5a87cb555037cd6b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f29d55116fd870afa7e049e1a23d68318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b0f6dd83e0e787f3a9f42a44cd64a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b50c79caf1de2e8fadfe4f637b52c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88445d1118a7bb092a56940306fd140b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee2cd82118f8fcf7953862d8b5b20e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1571a04033c6819b19ebd61fbb8c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727473bccc28f04aa4fe4363305d531324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1dee4aee9bbd75af86b75bafc8da9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fdb68bd55e78b2114f571fd38c2fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969ef5a50cb008150969dfbc49c47f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4920d13c956a2e36f7f4a97031a51f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc48b23beb44f7e87c69525328e679f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe9e27a45cfb844c262847ad089a86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ec11bfa463da870f272b38f3abf9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420dc29b65e4abeff893058d690e588332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057aaee22fdd5e8d2340da5f80d0b349333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de5cdaa5a8acac2c3e6ad300e441d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ef464c507828cb8db74433f6ca103335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e491fd8dd215feabd942f4bcc51e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf216134f821f36d186dfae26b00753337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13bd92c176f838da5a855c1c0e7fc8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c38dc4d459d98ea30ec83bcd894146339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f263bb59a4c9d301ef2b1e83e21c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685770b5b023c7d9a9201ac42d0ad110341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f460b3df5683c3df020f4bb8e42612a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414da09e35284579ec426e3ebf405946343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183403af51ea7ab079c9542c38c211b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440454adf176411eb4f676dc03928fab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7c662c5eddc86bc701ecda1e9dde1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7d7a4dd05093e9a64a2258dbca2c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d8ee556b56909ca5d81a7c4aa8e5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647fd3f24c2ee0762ff86430947740e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf98a71e38504387228a18c2283772350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3e4703530c36500b3c6d6359cbed7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7284097f0914026d1e80ca77aa9b846352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e94643d0eaaed02c19a68f6629b5d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0dd9588dfaef35b152d1e3a9fc328354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a63e29b438abbc94c82d3282562121355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319dcf79a4feff329f749a5ab5a6f26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceab3d1d6b5efd38d2c150d784ee2e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dcf87c26ae98afdcf4d600efbe3ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bd0901e6875de4f9a130aca797a29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17ca00bdb20f586d3507fe6bd87153360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df00c72d6c0151a5878b34a4b67d144361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82eeb4cbf5f2bf2edc561a50fafea2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec63a25df9c68975433b00d8afa1d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14920cd0a170a8de8a06b0e271aa23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a722f88a90c5318fc4041368bcd574365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c418f172349cb262a13ebdb318b20d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a80920f620e1d79503f71e77cf9dd3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c62f88f8b494ade75aeb6a37f7ac0f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913560593c9ec202ea72e57b4df4dd4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafedeaa0fd239178a3ca19bac774c0a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd782f716d53344f0ee71faacba6a08c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb27be5fbc80720c66a42790b7a91b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48e40d99282fd6363cf37e885088a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca9cb6f33dca6287068cfa302752e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b931e7698ea0ddc92039bf450d479e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a691f007ccf043498fb7792fcb8c26b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76492e309364472bd613cc5aede6ee84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7a210c36a0bda39f7024ae6043342378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59351c87ea48529f4d6219d4d1d886379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b586e59d53d46d193cbc54527cb74f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbeb3f27e71702ea44b367e3e1fb9a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ffe2b332226041977f0a80ea62748382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4fe10da207f1c881e6f605e9a0c77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c79a47dcec1d2ce4b45eae586a2a56384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b5875c6cbfcb5fdb25d07b4bf542e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b584d07aacd1f8319a9c76eaae54ca8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772fe028de519916b5c6e76378a4f6b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409b99c602394c1ea3df536234031e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164365bce6010297470c057f7159ab41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dd849a0c1c83a96224384dc6e5343390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0412b4dd1b027e9f57beb4a94e990d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119772f6324dbdc23d1176db16b79de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf898d0fac45923a1a679193833291a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3560311951f939fc54f77f555d465f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b888b167221f75c3494b368995ef5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba18bec4882013b5b71334279cd09cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6ff8f297900c06cd87767507480bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f88a19ba1e43829a926aefe12b57a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c70359522fec6ebcf1145d3961187399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789440abab9775eed001a7bec084412400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229e5b08c5bed3b28e480b89b7368b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd473a0e7a6bd55cd745ee8ad84859b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30019c94f7771718cf4f5893443fcd43403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61801d8a20df58af0d5cb6f56f7597d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f875e5a7aa350c6f57dfef31903029405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef75e700334ba91a2a1179b1a08b0a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa41d9741a7bf75156d6fadf32ad4b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550b1f2a37044c905eca1d72ad3e18d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e44bb4c707a104cd2dc790485f8bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a54dff959d79afe4c7797a49477558410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8547d4eb363ad452aa7e829b84826e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168e12c7c6fe88bd59a1f9a5e745663412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8adb89a132ca8a2128722403159a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4279ebec0ff33713d617241265a1524414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86539616a3ac7bebcd82f0a81302d66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d94aa013e466af9c51e432e9e415b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec158744d234ea698ec6a4af8a70e05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bddd41cb5b0142b30b5b2ab4d5e021418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197aac97cf2672ec7eaa9b420ab7516419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e20a8be9293c82fd1ea178f089df05420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2223418e103a9086e51e047b5cd4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f4d3d8709662642df08a5ea7d51a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01159087808d5109fc8df53101e8f1b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd851acc5c0e76eb15b28b8d216963f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050341a3569facb09d10589c6379144a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2d7bcbb740a9c9f02ef1cf5172a38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74d9ef5fcb8f3cd24898b3564ad09a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed9a34f7f7545b6d968cbe960d4519428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7602095948ae8f9f163f318552b699429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669fc840bfb1d192172d8edef488618430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c8db7575397e8e2e16a80edd27154431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e619dc4d00805368c3ddb6a687a98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012fee0c14a2b17d14d59060395362c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040970745e56e723a0fd0c59c8b8271a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e5ae6936b1f2fc0a4442347ecb0c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d98ceb8d19c88951910e33be89403436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786da1b8b06215f93d94f87728fff2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa22d91de54191eee218904421d4b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b2f21ac8eddbb3c2ecf36c5296e68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52cea03469feec5b7911bdd382749f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5302205fc14c6144b1a076504dd36d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7b4141463226cb40be11e81771a48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b2e45874309561aeabde432ced90f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fd5982fbe207d8b2f91c518b46333444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f8a2c2fbcabf5930449eef451c93e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd27d3566fc5068e04f3283b16a0b4d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35b26884b99800175c55d3d2a2d1bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09dce725b486d71f85d14997d440d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d64324175e6a0af165b7db956a1db9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafff193d7593cb84e0e47ac318d7792450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fb9517be9e121a23ebe47d70d4188451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f4a54b9d5f5012b118bcd3d1576b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af89708ce11fdb63f291432d54cf80453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b3c34fcd21c662576b1ffa89feb8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3db85083549ce241cba3670712ba0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57232f1ee13845bd9125849639f6a291456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853b4134eeb9fecf0d8d7314040cfff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a229cfaee1cab7bdb5135666f382c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a96394c653f9aaf1a177e33e1d5fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eff9f13c729630698d69c9de98454460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e52ce0d8333825e292d96ca0791552461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25029a79d8562df5323c3687db2a23462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dde2e338e885210e71ebbfb7ef2c37463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0496b2d379a52c36ef2d1f6df9a036464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ce55a018ec64d789abd2cf10f9035465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b232711d51cbe6dba6f9ff80d37225466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d662b63a04f8af836732be7de9f425467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbf5530573c8fb01be8fa3a0ae62a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd67076e971c120b9a5aa8fc9b98c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55b9ef1560d4b7ebd31e0bba8f914c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37052ee152fe8b76518c183075ace9c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3f99d6a7305d0274ef2b7107cc81e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a6fe3b546c9294a8e0364a37bdc7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04eb997c47aadb557c808b4f6aa9a43474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b299d642aab8659e053b888cb9fea7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407e98f4994c40b149667119119eaf6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353524be0c3ab221f4af468dd44255d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff091075d34297b3cf9c72a4c91ae2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f6ae75d5e2acec4ef2f2b651d9df7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751a14a1548ad92c34a24e6a59672b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa104511c0450b81f6fb5e3ce0db43481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980840fabe4e084f7396a5511d1e9ffe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d481d4a19605fc4f40ae21f715c2673483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f0a12f70bf9886a6e7a36f38f99a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0e9408e498dd5a54d9943a7f29f4e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b661cdce75ea06e72a8679035eb3d93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e80e38cd49e7360b31b75e6cd6f2ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2886c8923716e8080eb2cf0cce6a04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971104acf39298af76e44a7d598d4451489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e503fc5c616e2541f93b582d2e0eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c7410a586e0331162fd6ee31f4e31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d45e345621cd52ce0b88f9c32bf7d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff4818ef36657ddd69d2bfb746b109493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd94ba3140517e12688d25448a2cd1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e01e701305fe17925d071714a5dad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1d42eefe063daf05bc5e063676e89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6822a44d44681783df8f680b7a5ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c54b5f6c667d4981e8cbacc034fca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ca3b265b2b141195f5f47e8f9d63c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23399a90d3e950979365723ec0a3823500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e631c76f7e4224da71da2392bafbf6f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e224d1802b2ade0ff44a6b69197fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b924cc4bb11dd3bd961adfbbaab39503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8098a7da34044bcad799b2cb353e82d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a48bdc86a31881c1137082ecdfc1c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399c0503bfbfe68aec18f3e7c7b25f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2454d5151f6f9756e586d49dbfb0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e7fe70f43d6684bfa429f2212d4f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0accefe5c06b32f4ff05fd4cb042ef0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36908a42d292be5e6572c996f45df6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dc79b77a6b4b7c0bf1b00082a2780511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56e90611a5ea75eca1ceaab5296256512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c77ee6ad912fcd64651321657fc7d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf561f92f9a737376473abbacddd340514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7daaf4ac80a6063535080117bf7e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2af59fbdbaa78c1f965b9dd32aeb2b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baa411aa54da4482bb1f9306727f84517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f108d7081adb1686a2eef3333c715a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426a692e6eedc3d56eefeed16f52ad9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a5bb9a836cbd57566b10d84f896d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd23a41db4a6b4914cfae7a4bee2931521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87086b77aa30ff4c4e9e89efcbdc24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0f7010c352f63d08694582aafe790523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af2a7610278afbf5d2ea55bab92749524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abf1ad0f1cec22b700b3263a70ad8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e7eff5ba3d30188ec28a037e00f63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e866ec518a6dfe0fd7eb560cbd871527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235563061ffb000650981e2ae10090e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8062d9790f579f15136a7c0ad9249529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed77451da737b36f0a76201e3e31e91530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f349055a0c234a478856af275e54e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd085dc2559b9d04c42bcac7b16b26eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e9cb97156a27c01f3585dc4d6c13d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ac6a377976628f90107436963b3b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887d602a2b6366a741f20fa3cefbfde535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403641921b824db8cc5869060930c9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fffa201146e1378dc4c0b99d69aea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4aec5318cbf71f080b4eb93f7fa7a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9d4cd5d9608b66bfd2bbc6907d20d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a91036dbbb02d6c32b6fdc9f35ed4a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63648e63536629fd9f3fd139c504926541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1139308b8365fadfef3af52d0c2f6b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d578732f231bf246fc92095cf75ff0f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fb41dfde6fa131ad95b2bf74a8fc6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55caaa115da573555b8927e324fd44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94dfdaac6e6860d0743e8f783478ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d227d73b7ee3a4c8a1fb3bd6dbe36547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b21e18885b6cea82f7636829f7611548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22754231675b3c408fb860d207cf9331549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea19265981ffaaa0ab4240c0d880be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175611d82eb5812625854c8d56b3e26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9e5d0d733d47c0c82f724280f038c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060637fec680212dd863616234147a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e76b6ee69af0b281ef13a57f39a10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d92328566ae34bca5e0dff0f85b356555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa4982bc5bcb770e243801d6fc3b96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ab976b8d730dad2f5b049ebadad22557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01344aa6d898d7a18ad181de345e800558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e465660a33fd772ab92a9a58c9f5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3ae83f43b027d5b9749d26dcf6985560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3f75a3c7df0d44b433d92bd3587ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf30f500d2f70323f8001572e5a558562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e201e2ec17163ab9bb58de2ddb18b25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cffd19bece0c353c4751f64e4870e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1328184dab80e950ee83485f19fe5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1615aeef773505a8bc5ddc50266cc62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2f819bed4e823cca3a9021c9c98fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d325d86a49dce58f11a85e4d049c20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263207a676987dcc9fdfb7b3ac403d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235444f9f5ac5246c4c2ab0853472c9a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c78111d48e5bfb81f675e7470e5861571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f01b1330805580b04e8cc21f56b715572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7efee5c706c3288c394caf24d7ab33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9df0aa486a2b3ee509bf69a92acf4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eac3f7826305502e89cae67ae0e3f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1474af818022f637e1c1161886bfeb1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec267f6dfb44f73a753377f61bc87e0c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c53676ec976624a1dea24eb5c96e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef10990b695227ea747524a4bcca5f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402a347f5cc1d7d74099bc5bcc8263e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307985ae954477482f7b55fb56b5cc44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66c1dcca9c08e1e6e4e089a82334c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4354fe2fd8e5d5ba6dd5a14a8feb9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbbf4d242c70b646a8e1aed78d70b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5db38d7d5b2cc6683bbb09f40dbe61585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a097577f081d8ee885bb764332fea89586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82963573e5948379d6a661e5bff05a8d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8ed5be647cef53e1562a609d4f4f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f234f76d9092edfac7c525eee9c3805589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b7eab3a808da8b490f49dd47ddf16590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479d9f4c3919c3fbc5624af84003a90591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d681f8a04274d7c4ea0a44f442202dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682c42943d8c74bf09573dc030b5e38593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65374cb1c2835b15346efa8d2a077279594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db8b274507bc20854d3704f8d4af63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ff483bd4f041d9f9c90a989de4d48596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a7ebfd928db858d118bd12951fe7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933438c2990f6218c256440ae3f51a6b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68354d43efe633f5b8e91efc576a3a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d24005afff194e032fa8eead9e060600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4df3bee1433ed62d3f3546bf373468601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914672ae4b1bf0e4d60da28ed4614c9f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f176a2f03dc6335f064222492efbca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832e69dcea8d449554c7160add0c84b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aecbb94afc78bcb5e60d99a5f6e8c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258b9b14b1879ed137ce49796ac544e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbe83d3c53d34160c998fc5eaebbe8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494edfce33c32d74defb6f8ccb9f61d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65a98bd744f5f98f651efffe7a2724609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b521099c66a37e373039de24a94d59610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480f8d562582523dfd2ed4df5cbab4e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422003be8dc34cbea00c07afe87265d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b311b15a3bd511545af9458f0d640613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4a4f4cd242f4b01f08db8ca7078ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee4da58377c3842804cfad5d4c0353615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62662b2bd69b26297751f75b361827be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cc5eb6cbcb4ce2a05644cada19229617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c688ae6f7154f4eb393e301a1d8d3f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fcd3620373205185e646b7bd5a200619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc336150fc42266373851faa333928620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba962ca95323a1087eca20f57b4789da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939efd3534bf44371b09cbfeda3bfc9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc1f721b54dea0abfcc7a662005fb5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6295aca99b55b2439ab061005730f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff2cd7204c0e88c6e9d9b08d9d8d37625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fb556de8ff8f7271ddb88890f0e54626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b69a855c1bc50030b55cfd847da9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae305cb125f2d3aedbcdaca28b57331628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176396bca04f382b4dbe03c49565a6b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677a5a0bfaab6308bf1f0274f40814b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f05c7b7e3b4eb98939c9048ae7bcb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666811a2e65b5a9070a1a0925339f8d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210ae3a257f53e082e4c2a572bc6106633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023ecb5464280d1c503c5bf1c837e4e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76c4a9a85bf1164b38d5af9028504b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d64b1b58675e11b3f361cca5b6936636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbf0e76bce3acb5493a3642350e83a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd49031814fb4d577eb861f91830af1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21de14b11c87480f7a9c17a029ff34e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8516ea272000abcfe3c7d223cb9d0e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f58edd96af7e43db34c3e9f8c3153641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465a8e9968a80f281aec1d77149edf7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bd66fb2c4c0e7f6cf0701a2c6aa13643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70c8cfb4628d8f96cd3d5be2f3054a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6a660fc011bc5d866a02ede40ea4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812f4d10c1a006cd6176794923b845d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fa41d36e2fe3a368b5270fe0ae797647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d413920b6d601214a4ec23c1953c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960569141b95cff6276ef02b2176e16c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13496417c4857d69695ab65244f27104650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1a7eeaec22797124d3edd2e2bea78651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01710cac764ffee0867c2b3d71d60659652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7bca69eaf5fb187dce950cc94a06a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45e00988b048ad7419696160168dba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecc05c2921783e796cdf50f965af04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3786ab00fe3d96712040c85e57b626656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f7bdea2825f72c802f2910d9c7f2e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6b00ef8a76057a5d63b145f435adf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9167e40ece9039b872b64f1df41272659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65686100d1654fc1e36bacbd3f0a6987660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316828e67bb3808d5c38fe4f85f055bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222a8fd28e7eb320e169164df3ba6b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda446287fa37263f1e6c0a53dbbbe7b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c689cfb5069616e455283b3173ba5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8dec199d799d628e09bb42d8ed056e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d027b6579d328e43034aab244033c40666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7eec8d89d704c222c067ab74255f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245e9af85af14b7c0062644f8a62305668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2a31348998cdaa21356d21be76bd1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8f967a3aa44f4dc7f15dfd4cb7121670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab867d6711a33dcae3eeaddb7d51c70671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63641cf879d334d1947412538cb7e6d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c281fc2c928514f8730d1d01007667d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1c7ef589cc45a9e1814ba0b63e76b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9088fae61f68aed2caa3430f00f8eb5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c312f53ba340e95acd4aa8fa9bf2f77676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a534c1dc1ed770817e6aa4d4d85a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d5d477adfbcea46682de833c8e501678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20b7c4eaef7146ea5ca534b354c806679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6f3155b41b9bea9a5bae640a5aa42680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcd8b7517b0627b6c1fb4adce525a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931769706f9263ce31e99a758371d6b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42009fd6b6ec0935561e3cbfe7d858683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad670a378fbf0e7affb5a7d881175f2c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca32e54cae73ccf0312f226e77660c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e197857feeb3d897f8757e38b6c2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7abd472a80d386ba6d5b5e5764120687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6b32611fec9f7c209030de4062d8b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1bef100ca73bccb8dd26b508a6284689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8a8900f1ad7a6a9ef52e4893e483b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc4ef10ddf21086c763ec43733476b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d92825d4becc240eef65ad8889956692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee0a37a3a641df71850fe743710b6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c5f4f1c936287afc5788b2a475d69694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988129975470862e6f0b35d4155321d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15bd496bc60c32e62818ab2a959837696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fe894bd60c8b32fd087ecbcb73c4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d1c1b5d4d6012ec28374a24f9e53c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8357c969cc6fb1a0711c3de84ac27c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fecff9047cea385b182ef6512a87d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264b6fab5c9cb278cf6239b0dfad0d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd450903815fde6135e4571e57ddf09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3705e54217db32fafe29e4bd3f49bf2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1286deb583f672f3b4acef1c8133a41704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6df57a3e78649d31f1bd331ee8f2b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af7d509940e30bc64779e13612fb77706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401139bef967c311796096f69efa9c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f9ca2f5678533508fecfea0a91e6b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e680362e0e9f040689a8df93d6d0624709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119160a08fee2b22ee9aa802e37d429e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702182a36d1fee00415d4e6b5cf3d43b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb15071b783ebe208e54b702476a3c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2ba3bb06bafc718423c3d49490789713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdac99e5204716cbd27f462658eb03714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308a05c760263f726c9a6dd1de702b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643b691b466531fab6baf2770db11f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464d593efa8d4fe99e20cd74214180d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a54500a4b5b2d240cecdb3d94064f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9661ba8a13da05ed5fa833e3665b7c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249611b5eb1abe380ca4bf6034ed4def720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d66b1fd71ee2745d18cec74ab65ec2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb69a7a261de7b241b4b6405550bcc0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442995ce7669faf3eb409f5f278306c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514822ab31ec2744a1edb08104ccab40724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac572c812eee956f81c75a257ed0410d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a8e18f19fc2d0b26c61a2c3dc36a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cde56561e125f1f1240d5fbe0db6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c23ea7c77b94ba2412b3ade49891d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb09f58c3e9eb05883dc39d90fc580729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcf7fd0a332e7a91e33de97dc5359b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec993ab764113ec68038d0e4078e6d52731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c3f64912859be161b4c880c039e78732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f206359ebd84aa5a460335205c6b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e35ce65d9bdb5bf9e3e04053ec590734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753571c96ad2956b72e193fecd78805735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1d27fb63760c302d1fa3225911c78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e212556959047cb7977a0bd528ff4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036e096999b3c95dfada1f46b986858738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717e468521c896d6ee3bfac15bd383c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6659cc9054a59f2ea641fa8715830740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0946f0028b133f3a55bbd20001be7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7488dc23488a67c5d140f06a9af737742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dad7f28d1a84e5eb1e63e2eb34b61743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c7c3c346d9aa055dde00649671ee9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07be8fa774fd752287717cdcf7aa02745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a50416c300c819efad0974d0e640fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a6709c38225a42bd5857f6bdd0681747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c279d1f2cb5ef22b7bdf08aeb027e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d9856c552ccf940f3b0eb8bcc2ce2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57cf373f25f07b4dd0ffc1449742d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772f0ee0202ca2b15eda79925f423af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333c6af6f7140f2bc0b8fb0d1489f54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6553ed2ec76832bf7da2c18f1c94917753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7d11b48901a5a6e03fa58bbc95b48754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fa40d226e046859347e3dc9f76d72755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37120d5a262a2a4f7b52cec11db87798756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b127a3ceb6eca926b0a74f859e354e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844090bd64bb2f9cf356d5c22a58aa6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c1b845c26caf572349d318bc23d58759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6221e2d60ac1420b99f0a900fbd07a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbb54bfc12a6691cff9ab33fc470612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46446b31758fdf5233af9b754e4fb2833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683044ac186f59b2be32d41cc92c8b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8570b180732cf5a933fa6e95670dab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7868556f5cf9195c3154c4b9600be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c45e044b3c3599327ac7904167a8217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a69abddc4ae571bf1a4eca853033d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6dda9d5e56ed2c0e23d3d510236039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc93eb92a41c8664c157f902e88a6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e014ea1c133186a56180d52a47567a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cd72d0d06c4710a0e66d11dda7c7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcb9e521f68cbd9df96dcf3fb0a91a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7b3c18e6fe35c4faa3ebb119f16da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b235486ae1ad5136c3b57ee3e34ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed322da344cd4d9f72602e3cf63fb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c5f8b36e84da354ed9cbcc29d05ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfde3a0c518f0ca97a6255a4974616c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496a3f524506ba05a9e07a65239c10e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c801b00e85adc0ce7aaddb27a2e4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c785344f15b9dffbb19a1b661db9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4afb689c72b5f313d1fc410b7bbe522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867944cb396cdeba84beaee068e6ef623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beb60e4d5e552fc36ab1d9d280cd6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8a4241ca0da4c4020ed4e9262608f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91c599d79a3aee3d465af2c60bf95226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd131b73e0e93124462efe4cd1e12b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409bc52edca336b83c176e9b948419a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e064c0afe2a9c6e5dfc893923cd467429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a289e4bf1015f46d70e023b0a26249330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c3b36a04ac085ea351ad348aa671c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a16afe1487f60b0ac43747a0eba51b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c44093001272ebc63067e616a3952833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a3c6cb581dd3cfe5ffed52a53ca7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950c41700945b26a78a614c8157cda235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c31d13828b96ad2a470b9a419773636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9327033fc2816cd010c230beefa0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10845514ddb0d0375b4eb7390014ff3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893671253487de9f1c9d366912b0fccc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62309d92c2ae27852ad81099dfcd8f0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad1c3b5c152ed645cb23451fd39bc941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc4407d1cf3b0b1dd8026f234265d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbac9770d9684c30da546cbdb21009743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f3c4bc77bf79c156bf8c58c35e18444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03afcb5c7ca5b3616a8c817b89f721f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceff0cc55e0a03a57594b22a28c13746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c67a8b39e50dcbe706b962a7f06eef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de696874c3fef4a559a1ec18a82502a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a25b5f9124538354c2da8c7b38b64449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba1c607f944fd4813016ea6a63f33750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4d1b9bc9ad50acc223665896677e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3b94023d6587d0e8a1d92f8c1ea9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f6e1f4c6cbee40357e330993baff953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ac6ff6652f76d37dd4c24bdea3d4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a9ea141fe8ca85d9cf338f0c3d1ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcabfb6b327080c67da9fca4c30ff8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8c1e07256098cad72a1cdfd708da357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933e0452260e6ec5262bd8fa5c4a0b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a7302defa61d85b7dc598347d64dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be86465592b6f6b41e4923500c8374360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998afbc4daa64277cf6b9a88983be8d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb41d5da29b15b76ad240f9b713d0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c609b62dfa88dc7486dced5d3b12c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dd83bebff189e3fb181d4fa76beff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcf69eb2d0dece54de38643a862ff765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0234da626fd850179edc3c471d28ea166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9423bff1b1b377d56bc2067f9dcbb6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cd4a47776dfc9042b4dc6acf431fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f987a991220566d752dcc4ca90af4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d057316dfa6347230e712d29493e1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed20d956a13d0bcc467b4d21680bde71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a915de21ab06be3e87136488aaa2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a276ba861e32b93178e92667d2d0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b2693dec32ef3204e23cebff9840f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378b000eb8597724e346a900a4474d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7414d6a4190acc6e21b5e5dd05b0fa976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd6b0212b98a6e527b8aca9e01c3e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09931a29411cb3ffc6609c84a43cd76f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db2fa244cc5334e6b6eb4df9462a8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6535d4565ee57bd89ffd9324a630480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97eb35f15421b9c9fc75287198fe8d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255a55ff46d0cb3bcc51e1855977b6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4c5e7e37feb97092712d4625a15f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316e012fd867dade00c84f1b662a6a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08dffe9594d20f132d011eb4d65db885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397a82482f5005abc550ec50abd4ab686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5f97b23bbd873a2adbd782e227c5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58875373d93b0f142510e1e6025f3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1514859cda9f290f275cbd5855b8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d94b4ce4fc4063e3ac8b2ebed089990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87ceea8bcc533cf1d79b7b30ae990091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae399b98e927ba2e505352065e4a09a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97536e9a87b01b3cc69784918205a9e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bd96f5f9b5b2c2863c33bc45afaac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66023958f59e645937ad21fc247330ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9a39249c5cd12119ea6b6f4805b0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f697815b135bd1b7ad1cb8489c86ace97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb69ed49a5b6e7096ce82d393ac5fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514f8e37cc7438eca90e70d2be4410f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbb06f9870f4c1d30ca332c4f55168100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182425f6717b3e267a2b5e78480d455101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c4d083e919cf5ad10eaeecd142a3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f5a822ccb4e96a8fa90ef29bfa74f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78ff77f26e1667bbc24decafb71a68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09ef0c24e4138691290cbec39e1aab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7616e73c2e781ccc3ec75beebd66e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3e00c8ebda3c8b516a144732c35bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44a167c172043e9956df40fc176a9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef044c158435b8ff9fb21b5c788329f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdc4e2a398590c5b3f1b77ccf17168110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2a072c75a307cfa0d70af3ff40f72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f9d6cfa0775a9d6ebcbd33170162e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d23c559705a33de35d4e8d5ace8e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa990367a21562a4365bbd0b10006a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91c511228cd65a652dfa43eb4d05b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3aa5b44ec73d0fabbe5ca6669fbe7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041faeb7e9cf7f2eb85cf7ecf9cf4bed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d4b0eca7c15f651491f178aaba078118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541da81d3d09e2345cda0ece49d008cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac95af3cff08deeabad8911e42e82ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1629b96ef6506b057486f634c5940121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcdd5e851e44376e95e9d00162e1b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d032a38502553b90324937c4db8d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89510559e253f04bcb32d2895800d9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7462f679625d27134071366ee766bdb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dd02b526e05bff9ce412a835e48b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12338716f30cebc242b7a3db99b3026127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1846dbebba698442938c74e1d0fc4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123d6a51236bb16826ed082c20f3257129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ffad6a91c3f9729cc0725ca257fc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256abc6a1a75935803e4a969580d7187131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff479fbe0261b547365b5cdaad3a8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b2fd9a0c18bf07b3aa0d8ad7ad9ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0518c4bf1d33edb2a8453aff1daf029134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efba13baa7015f92e2e023f7a6f581135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e2e263ce46b25ab0807d5d1f3f24a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df25da7feef00141db64fa1c4e41bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fa30c83e90bd23dfafd29b066ebad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bf8109933bda38e1239f847d4d91e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7d51bf8123a0205cc55178a0b30b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2327d04430d586109362189a59f2929141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389f671bb7baa255ebc3900caa10c23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbb8fd1dcc13dc40d7cf43da836864143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dc00b7b6f3dcad186f4df2d912546144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae51657d71764660bd43e818c01aba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4e8e74d81de89e9a0cad454bae6f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a41135b1e0ba72bf875c92e4071cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69946ef87b3d2289a50cddd2235290148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8742be0af00f646b13f6971d84e80a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a98dd88f8d3a717a8682482c591b0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59e4bff25b699e8c438c78aa07570a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3dcc24e0f69a94fa397e7236ff6fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1202303cfacd1a7a253a04fc7ddabbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e28e612740d24bbae224600787bb9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6fb823ed0a949ddfa472e85aa23f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f71d4ae502adb26b15bc3e3e8344ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e590b0714aa944de70b3bc18003a4b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a212cc174ac0d06635414c58cc0e9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1fb4387526528eda764d6781034c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413101b29e2d5a7b7d526982c48ea86f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57182bf50a7502d3494dccb2c7aa85d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a606f53bc1279f8f2e9dbb6d6a76ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73157e23e9845bb933a07cfa423580b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536deb677ee462022ab626c4141d7bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d35044c8af80f7cdf6dd7ee7e6416f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd38e3825a32e32ecd2353695f9a38d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416d6a3c587e499f62750a914239914167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319a8bb4aa3579599a30ba50544474d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b44e5ed4c5cdf69c8bf2da3e37351169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90606196a7d9a60e1d4797055fbd8282170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefc02327d40f6296a36aec2ad27f94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fdad9a1bf7cfde60ef72c5cb8da48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335e474c2a668fd2e300ac29f1d1fde173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2457ee612662875cf75a4c7c9133b68174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b091c08689aaeb73a38afcb4a37f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b9881995af63875c85b3791c7eb7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c74b734977c83afdffec7b603e1b5d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab44fe97ecfa56fd6fd0e2ef7d9869178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627994f23c485e49f626493a7128b09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b300074dd7113ea3d7e357aa4bdec7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70030be3ccd2e8b74afe081c7b5eb053181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6334ad55211c01e793dd2ba70871c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51065c25fad9f61c7513c35bbac3fd19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c5238df84f604cac216f0b7ace86c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aa2a9833e279b75864926ad37461b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a9c54a35650426578829393cd0248186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996c5aa122d25151ffbb21ce151ae18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43aacff0ac325740ba25ef2408051f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60315029379cab406963b933e92db159189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f0d6a094b3f94212d99a945c5e2af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71aac0d24898b1ebf2298bd1b8eddcf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149be9b4498b332da3c8bfdb09b67a2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ec081bacf30c74ddb5edf486c92f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438847981cf7b9d076100397eaa263f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f70707a536bc716a986a3f0a4fc9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08f618e2b29d477ecbd81dc397bab2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006abcb941b8c1e30d5f722627e6f2cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e74ed4012ffb6eb03514fca4a3f4a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e147ebe28fc5cbec8acf0074ac795199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fb3d2c30a3e6e038c1f6140e6b6fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5186911731e0d0c4acb283d8baf74b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a2812bb3249520767c8a48126f680202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b450097959b10cfa157dfcd72daa13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61862151db7e0caaf65c84c9b47dfaf9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada629b990cb6768427e5234c192f2be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854b78f6d74431a6deeee736a87d936206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8d9fbdd019631c7e97c979151145d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7e967573e40b0175371546607a0a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f130ee3ec4c62e41ce939302680b3ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085980ea1fe7f08818a7a4a73b6c63d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdbf99aa174357879e2fe90ce12a9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f3cb4f22c7b9de48cac7f31c39b3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5467bc9970dc3864a321a85103ecc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63318c60373950815bc8417c6a6f72bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908d4dd62959a02aa3072a6895bfd5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019bb5ccd2c1e98a30ddc325ca51ead216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fb3250036e09d5ff4f319765fdb0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52443592b5ca81b564042d10a3fc61c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4faf8723e1f84abc45840e6eb0726219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f92f75a832afa8e389e3941f8f6d83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a7dc6a98f6189f3a7a68d37449ae2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe086f493960ce1beb262b4aca29e0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f003639f50efd1cfd47fe70c15b0ad1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f86570cb06ff962e0f745ebcfaf4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba156fd429b902e4c23a55d229b02d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc544bc62cf9872d0efb41274c496c13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc736d61a70437ea1c503e7a34b4a8ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341b45450f1bbd047f5e57c985526bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e5a3206f3301bf8a13ce4faf674a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29e12562aaf9f52ce0eff6350758ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6aa39e16364d42e3c474b4317f8fe9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1df8ab38e3c559e648ab58386c094232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de08b479217f8c30b304b1d4f5bb404233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe28cd5d84956cab22e346b8c4b0c08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f10e4ca7605f44bbf8600cb9164fe0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f36244c254100d4229cc216829a15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1252432de4b806ded69aa113321228237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529af54481c4c2197b0262cd6a5a998238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f32eed5d19ca13d8ec89d028eb7f2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7eecdd118fca85b09afa14af9d7d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e96161ed4fa7be54a203b1dd65fa4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a59ab4dcd106641c9a713642c8873f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79563035ca9b22d381bcdabd447369243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68590be8dc9cba8d1091d703852aecd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87921003a0b4cfca8e2b7dd8eb11d693245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bb90438c049d8088b1933860c3c2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb567f2fdd965f792c5c03858823c96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01b12a8daae02dd24fe06a24d0795f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17509395ea94549efa10d7e4f73173249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce51a7d0b34d9b6a03f7def9baeb241250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afcd293211089e96f318f5f2152389251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b0697a4acbc25623be9d3867b0b77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac425ace3660c3d2fbc43f7642a770253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48683d2be802ce2c005be604a48050cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea9e719f86b244e065c2ca7b71fbd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b10c7fa1545ffc99cbc95c91eaea8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0ec5a091183d2afc34569447f694b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9acd1a34e48f4f7fd797ff8b75a82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4411e2b5e00eae1bc121c22d50b0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01001c99cc7ae19a0b8f9fe6e990a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64295dfc47c7086d436a99dd2b77a726261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd06a0ba89510f9399a1dce1a27f625262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932efe11f1e6e8fc2892c6aba152c82f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22134ed6aa377bbd5bafab68e7bc6804264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43507592b574236abba9dbbea67c1be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da1b8424fb043d0d1076390d4d9dfa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac25d5c4011e29a9eb1f195b0c4d041267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae36b8c13102bc760323dd9588c5ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5fd450f2502e8d64316e5014231a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de347df29c1faf8ff852b80382e3ad4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbda86149687e1abe66452e723f55d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae95982933dddd87a9b1f4dfeefee31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637160214f05ceed52ee7aaec0a98d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a31830c3c90371fa50ce6ef1fea4d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8a9b7b95e396f9a1ded11f3fb39d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bd59f9e3fc112e9ae5cce1e4b6f5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef44862d27c7a5d869389cbef5dbfed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154cd37fa417a4ddb30e0c6a1dc2e47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47151eabf7f549a20d982575ef613a91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c56bfe33372dcfcee6ad3365764dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c5337d2a7179d743c1a4f53fb143c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b767584927cdcd6c936ca439e81b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64aa34ca4c5e8633271bb87787a66c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978f6398c6f736b9938548bc706637d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03405acac6e698fa8cc37bf31e1edd6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062fcbe7c8941f1631a41aa2b5df41d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fb67af5486516c1369bd8008d602c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d60ee0f5b7b19a6f67cd2a405fe18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d2edfce52ddfd50a31f368ef4043f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31354f8945d3efeb3a9c7c1d87b93fde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35697c8450461c21cbca535a2fa1c055291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8b25abf6b84301e8cb61702ee6a0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e20f2ec65fb84299bf065d025a8fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd821825f14a31d87686bed432ab255294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760b1e2f6d2f6fbaa235bf896547470295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c0a0005978dd12cc1cfedf77bf7f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1137b8f6e55284de3567a54fbf962297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cbc27cf0450f3dd7ebf2ba44bfdbc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f8132d79e002ab022b87f60fdea27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be195abd2b8d1cd949dc649dbcdc215300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c31dca374aa328f4b9db6a2d3a1734301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13f821343b9ce6e322c94167856942302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0b6ff3e85ab03246fc0a664d7ec4c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cab44cc326cb777eec87074344033304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b06f6900d0914b8beda20ab556d8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe593314db80ee788705644f4d76f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546d4d66f22e6f015999cce51fa5cc6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8d6c11868468b04e356a570aaf18d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940345faf316b38fa936053b4730e6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb5a6764bd52918cc30e5a5741b524310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a6f7efa72636809aa368235971f96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5c3aa88c64a7d03ad2c0d7b898f60312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f34f84e2efce248bcd50005634dcd5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b7f1dd2c15dabfe976095ae7bbb39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725ba96437ef9b64eb7a41dd6dc19db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcabd0044900142f2f7783365eb22fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b888f33bef0e633207690afd0b8fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485463b0949692fb83f7b4557de099c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3978dca20d514e2ebd66b234e8cf31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1721a557d9636fc6577ea78cb2bbf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc0c160bfbc56dcfabaf891b5c74df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7ab393741d41047ba79e76f41469d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed72cff1ef7bfbb29b4005720c5206c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b9d998ed592c984922dd49098ec2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a386f12282cea0f47fef9e6bfbd89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67f8c5d9b07b6936b7465e08f7c7ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861463228681232e49bd192ca9e8288327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05467307c859952a2a713fc91c40366a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330fc74b50be513e47b1920b521faf7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c19af18b144b2755807a666218863330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1412403dcfb930c779aa94ab7d12bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b50c0042d09f4b059ba52bc94aef42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace6b55ad3120fd2795c2424cfe8c2f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c256d8522a44a0e400edceaf69759334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ccafe4174d7ff3f75b68fc10b91fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1864504dae8309ef12e379422914f47336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78b60d0d38fc34edad1b16b686c4b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc8d734e7e05064264ac98be8c4755338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cddcb8375d4e3170c4ae50f24b4503339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9824fe809bde24dbdfa2823b5666969340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f28ac6549a140f527e05ce0b39916341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0fb156dd948e1c4cb34cab2c70cd2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a7858fc90411c0f49f5c7f915f585343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae8e86b37f6ea6eda0bd921d0ffce7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe74576b1eaf51ce9bb43d957015e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd66b0af2bc6e6f55bd2c87c4fee946346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec1c1f7f2b37bfc0db9ed5116da81b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904502d27f1ec966bf16ac0216f346c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc8a7ef9d2bf712faf0a8d02e97d0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f164d0bd3098ce9459cef609eeaac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd087765aa64de5484d291b8a12f1c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46b07bbb1fa83d0a67492db8356f69352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6398482614b0de080ecef5ed86cc8e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3798f3fc4df192c0f211cb498aa66a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cd6611986f105c4087d8932333579355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01856f032274186534dbf1051444f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc61237537283b841780be38851cae2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a53b687dd12f4f4474732ebc299440358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7a2b6dbe5c538005dbbc6247b3e02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba4d6cae29ec4366ce53f9d638eddb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000a8a57a628304efa815b90ddca296361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1f0c0ef55ff09c309679fbcf472a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3863b219f2dc56d80f2a65c509cfe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fc2ba77ef32bd1e47a9d8284a904c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055782d8944de36271ea266e956b4f28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1825605877f45fec1490c568363af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956688faa71131778f080615b6c2205e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b06c63a017f961abadbe3f84028374368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f2b145d165bd24547af3bff00c84f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53448b7787ca213edabee6ab9869bfdb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cb2e04ad5cea3905732c89bad5200371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85097b36d82f4c8c0c4ad4b9d2824b08372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781625f2019774fcb776ffb9652ec9a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314818050a058bbe9dfb2a320b07089a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c835903191d0cc3e9840fa33768a5e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb222ad1660fd54ab5f87de900bbb1c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4d98166109ff33452a93aa62a593c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9348d84953397b76d88a8de63c6211c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8ee88baaca5bdccf103f6f8621c43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715e27a2dc7e246f4ad0e05f5fec012380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91737e821203d19cd0bf757910c4ea58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6506d561c4548ecbe86478c276d760382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede638e0abc7fa43490ee1ad63ae1db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00033bd945d137326b8c761349c45d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ea85e57ba2d9accee18ad8548987b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fff763991542b6a17d64c52c95b8e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b54d81f71557e065facd5c56547a36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab688a1cad5dad0834942fa13b9530b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456d769d43e7f1c5545ebcd25b37422389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e745fe61380310f0aac4ffa3181fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c059cdeb492d8f4c3ae097ee8e48a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4d409c0f53174659bee6f2e42da8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e00c44265e6c5d4256a4b1c6cb6553393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18113e01e328234333cafc8e8c7e39394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728ed3ff52075fcce9c98c7e2e530cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c481d5e7121a48e96df224d81b6b98396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cfc5a76c9773cf05526167db9dc7a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458b0eddfd9f1585c396a9308261cdd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b45ce36d179558dc86b3dc70ea263399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f394956a897475a645f970fac2221400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14579b9072a1ab32e3b6e8115377fa91401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc172b28c37d3221929ed1b28350352402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15c53d8b4f476a82b6505c5f4daff1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a233c16ec830a2e8d2ccebeb871575404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b666894c41fb584a2e9856b5bae91f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91115f7b0ea026325f1f9c8e7e5ea06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31d39088caa8657a41c869fb26600b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e68bfc8efe4004cc7a5c06cf422a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f87d67ba7157653b6213e5a636c32409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37586617ecae236d96fef11f162a78e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4b184b247fcda8e5a0ae41b15e6d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301b2224b49fbbb309a422c1acce403412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fe38d90404b1ad437731ccdca9d16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe47a5306a75f4077f67c4eb555a3fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70b95368f05cfe2dcd0fe361aeab59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d436abe8d23e03565aa9b51c4d086b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b53037e284ceb1e681dc975116ffa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2fe7fb6b3c8570f5506af9b6ced03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b06457c9b51ebbc49aac0b8d6fd7a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60756da96628c8fca0f7bb370c95d887420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039423afea624f9ed03ea2e6501667e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24362cb85e7e0b13765f9e976c939a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96347ab4a3aa25421e7c733faeb68f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45004f070d4552677d4556d188fe889424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a8c7c58c6e22479b55cab456eb657425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957580256574769048bcfe05ca69aba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e17cc2e06a37a5ed6be88fabe9983427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc093bd6c194ba060c386dc4342adb21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb19ee23fdd3ef4a0bc3b23e27e5162429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463427eed2ca7c9c6abc5b5745323654430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5bd4bcf15b6c3a5ec6171fbf49fa3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bbe3b897b25518456bf3eed349d37432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccf8a22d2419eb204c023e6139f08e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae49428d77afa3400eb991ad268915434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf5eae0907b7aaeba78fc7c299dc86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74127423423b8b4758122ae1f5070776436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a195b8f22423c5a558afe52d7de81437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df4e62159ce36d5b0db5f1765ce42d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41359e72f7d3042135a0f9b8194f75c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dedc7a1c74353083b7b191dfd82240440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f47a980d3ba58eabe9164d53a93828441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c20a2f0705653563ef2ca3be96fd0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9714b234273b9bc71c74dbc960984443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222921a2f90186939e0f840495946dd4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c95eb9be4c5d8872d4d15877195e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d78ce4dcca98eb206bce2ebb418c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1f24f9ffdbc261514f1cb3b660de0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716b528d2b4725ede378df776fb0727448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9afdc58898356fc2b061fdeb505002449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20e97b4089b9e8a982cece15ed08e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137611fba8ff86f3ded659aae6daa69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfdbd5568177288f2b414d815456f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aacd83cf40a6e30b6eca5baf4c3585453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c24bfddbfb714e0f7628f2f436c288454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a8e4e746d85f1ebacebeb5fdaa535455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f388aa8fab5e5bf03205797f6c739e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a2804ad419e29330e4b8195898b4c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd2cca0001eea9ba7453c17de4d9d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aade8522ed539047c6c18d5bc22834459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3e7256cb82d24010f06ebcdf8a53d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a235a64faf5272c52578dab099b2707461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988f850b1492f5fb7b4f16deac6feff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5cd09eabc409db44d0c5040eda4a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269fe36dc45fe8d40eaa3a1e3709a73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53263ad1227de3c4cacd1972600fa8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff406150cd59b063e65d15ecaacc317466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72199b30f5331435ef9ff00484126bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcee62850ba816f750558d6dc994b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bb84894d01461c23fcfc200a60377469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d90ef031a2ade223e733a5b2dd362470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d658c9491a3f5025e67c9561395d15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ec0ab2ee78ce35280a20a5ee88c92472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980de6c963bd318b34d5fbfe1a3a3da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1e78dc80e0fd124b45e35b797dcde474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae28cf53c9d674c23497cab471fdf7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc1b394af2b274bb123d5581c38ed3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d7fc9176e44c81bc1e05695b1ff2d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb990769f76d58b07fc52efdaceafd9a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8c3df0cf7c75d6fcbf1b925272a81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f27e1e134c751116ccb4e5011759f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8f739e052a6fb452b5cfecaec4c96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94917f407d6fc5e17d8f0d7fc3eff824482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a119424b72e1fcd343a8b9382d2a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843311510252bd720e9a5f501da1f38484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec8b603a9a4fd6fb0e093cf1b2bfd1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba8f0680dbb3a52b1027300ff522aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89101cde42be01d3f5f42b9dc75ae0a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f6c9ef38ccd19ec533c97db19b4d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a89acac1d752a5abdd0ead0e3a89f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13164d052598bd5b38bb8b000ad1794e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9cd7f857520e82223d03dcbfffccf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadb670124a0ae60435ac84414db2ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ef408f7e85c2fa148bf188bc09457493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280bc49973c0ba4f88f6bbac68a0929494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf59f8102ee09bb59dff3cb42b9680495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5943e5d1c109ed8d75be910b33b537496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda20de5f2cff8d7bd400fc1f8f8dcd7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b4a691cdfda2a9aefca2d113f7eda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57964a36266b1da36681a6c43647b74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882b7f27b5fe610f3431ed5aabb0922500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45eea3cfe9df64d9ac0ad03caab191f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bc2738930b997cf291ea1b520da40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7d7e52fc3d0d58b6b55cc20c08f8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1dcc8a1c62634ca1245dd00fce903504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890db2ee85895c3ad22c101683cf3ae9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebe4d808c10003d5ccc02dd07c4bc4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286067368a950516fbc84214d147d64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571796a2214263d3fd0269f2dde00c55508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b52211a764ea168688d6a275bb99b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d9a664a4fcce571d1d072693bfcf5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bbf9fbff3f1c48feb9f89de7fc35c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325562cd11d5b173265dfa052870ed36512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3c8cdbcdc19669b410231c76a991d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cfe1eeeeec4c2ef88b15ba900e3e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcea5ee8a438204b2c97c80aa6d3e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a961ec2194c189ab62fd58ad14812c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efbbd5d6d3da6c0cf7b2ca60b2a7c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0db81acc2685052072e7d7445d7005518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcc86c9d587d7fddd720bc5afc1f90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5cf49796f8ae5a063040d3d1b4a08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78673467c1c16025e3348d600bac75521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bd405ac22b3f8815eeead4e7914a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed89ea0e395ec5fef54a014f8a443c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41284693510a3c365590c7d84c2e381524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f377fa9bfc14e60463679928b1c11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868230a5cf962356b8b86d812d38b3d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c841187b9567744f34c04def2e70a0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33a54ee5eac7621c2ae5c8568825ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb17f661c16088d52387fcdf4ee158529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a931ebc09fa7284f68133a34ea51e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7de2c6ff8f710b20be23a631ab7e6a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1efab2277190156459de51a0b8347532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29ef61fb0b182948ed370f22bd3c53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53979f5f5065b78c7a934e44671167fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446548befeccc98d257493524b87705b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a552fa2f0564cecdf4d4e380ea801d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3485931231976705f5472a79410de2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0e3c49d9eef91befdc432ee9583af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6703f80d75fffcfb491112391692015539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0512bec03dbfa208b5c3f048db84e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea0b3f889ad71882cd58534c538b4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982dba6fccdfab6e9399e4bc5cf11ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee99d4ce06006901c5d4ce058d2d51c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06babe8c6f11eb387f8cecbe8f7013d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d27e505ac48fdf85fa142d322b07e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ab5d31ff897a76f30d875ba3215a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dce7a144d4574baca16a1425fe026547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb843bce07f05aea580a54251c02254c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202eb572bb8303a00347762a88d4a723549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5ef4ff92a158502b918a4a59333fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768bd2c624cecd01d6a87a3fab592bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3b812a5844814272c3b94e5ec0c6a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b51531fb8a6360fd82816f418af22d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780af3be978085eb711dbe69c07cf17b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886f883d255754ef3aecb9accfc653b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26655f20dd09d4e2588b6ee61dbc0f0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93196c14d38b6b66191b5cd944e66a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfeb6e2872a66c4b400f2547f86854558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deed396bcd0bb4271a8af8fd2dfb2ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d768cf6443b906b92ab6a29004f8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff834ff555e92e9e98e43c7776aa9c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd90884ef5141c5789d10cd5cffa06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37f0aa504f4c8181024a649d7e1a7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8c789b02a1dc9254f3fb84d46b717564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1737b8c5e06ebccad975dcdc34210ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79617808aaefd3d6cf5133747a0d3c83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87006ecd56234276156686a423b5a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18be715a9a873157686d26d24bb3a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c762778b54db0de7932a58b90257bf8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04aa63811cfc8f8de33840060c1c36570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf725db0042e63621078b8b3766d8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f6be86bf88a6b42b69a9305546a1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358a2f3b2a0934341871edf226372d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719bb135b5d81a2630feb490ee131cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4cabcdfb812b8023d3eca3d6d0469575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab2ada3499e2691345c40b0f2abc0d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4e022908b048f46f392cb26385944577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d55f0caae9ff3bff633737292b1444578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73ca3b4734454be981e9871e94eed1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce2d557a2c5e5424a8b1e15300bf2a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01568abc552a1ffa4563019a7bf15a9c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75665f8cd141f3a875338df13d7f8e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b6b2acee5d5bba2355e90bfc5913f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139b3581c8166742833be94c3211c1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb06ebde21f0e748391b5861c98563585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b54fc2f44b652b852d7ccd57bf29f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936f5d7ca7a2eaf57224537025a6fdb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c485a447d23036b829009bfcc234f2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90186ca82523b50b1ddc78cc95c910d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ba26a45774446a40e949978195cbc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda3c68868377c76e0a60a5c07e3727591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cb01dc93e8fa8ff47a77d99b5d816592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c9c08acd391b742a35468f782a6d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28f4178a398601506973a6980eb70c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527ef2bb14d7ccf7490418ef9117add595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d018368ff262a7798cf740b37e690e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd25080fd1750f6eedfd847998d99d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ea78cd4ecf69591cc555a14781613598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6737ea29f42f43691e679bad8d53d14599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986c4c5e8fdcb92bbc14a5b50c7345c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c3ca54af572fbf492dddd317360ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685437dd3cfc1b47e75b2f99476f526a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5515ad11e253c39af2809122d43d32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9dee48b91f3a708f3c5c8a7c09c81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326c8651f70b83ad48c25f034152c0e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc73a00e4842eb3d01e18faf023a63f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17786cab986431adf882ce85e5303a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904aae4e4e0a8fedbba8d00efd97acfa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1b5ea2c5c725a6df8764f0f9d55fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07624a68f715da64e88c938a17511580610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f730111c9c5baeed1adfe16a3115904611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf6967c20b3759c01c238067181a85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c101d6fd076f5c7c36162bd47665042613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ae9703cc9283af57cce9e325565ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef8ff125972f82bd43427bee1828d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec78046f91d53bc9093068fe969037616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177e01332b56e557b0b4b780be13a9e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a1fed70f414abe4cacdc26c967d89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba679aae33a84c36c17967e558f8d77619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7ed6b0887f99543497b25a4278f5f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0bc77595e68d4b0e933f8ae433b8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13014dd6488135e16a01e21f6f74920c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971e58a4f9d4745f82384039c3ee64f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438501bd4a7d07d508e9a46838cc45a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282810799765144b052bb465e443077625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716016f93a7dd4094ce7c937ab6f23ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ab6c99dbdd0d5b11c1ef0f0ca1ed0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f9d9fd1425a0e5922e03692a43db0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ef4d3e06b832d613a709242fa4b40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e8342b62521db1cf364c9d0cb0e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeaf1c65f12c19f044e29fc70eeb24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6022f7f62d4abc11f92726930670f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed810f32081ec8492a6d3c56dce27837633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00aeb54e8919fce7331002ac330428e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288afd644de8581e857f173c2a5d090635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d60132ed7e04819b6c503db4ffcd02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb0c6f5fbfe67bf420f9900ac0a0bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceb39aac0b2ed96d82c9c4cc7f4de2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3b2ae86ccaf2c8d93fb61051f5f33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f30cba3ca31fe5d3b32420d6296e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e3a8bc0751957cec5126a970af146641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e821980a21e990d983d3674712b3012642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1100b9e529c088338dffee397de58d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58d6200dc7850df0bf199bb4cc822d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61c04ca32e37befb8e26ef0642e32c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71b9dd0b7affb0de6a906de51b2c52646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbb35da10a2978676424a44dda8032647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a765c649762902c01ef6c8223737234648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec869b2b565b69b9dc65c1ef536bf70649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e7e26a5cee03480f675cbd57100fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500c9a130776d921dd7fb37390b07c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0479d716fe066eb28d7bb335d5697652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ac539bbf51ef4c7e937c041de2807653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39a6f50e90fabd458cdd1238a0072d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81af7767def9422171ad3329fe01160655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcdd6636b2890f90e3d97ccdaf7b17656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb198c4e41149dc1dde50d510789ba8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117b945ad38c10dc2e9a3c68aeaa608658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3477644818f90df23eb089a3db0d008659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58fad63d1a3b39c1f5878e38d2ef62660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae6d81c779c9713a9f615d3e2cbc39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91977cb12111dfd6bb0720120f6346a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810faf349b51d675fff951330bf96d71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d9da3892fde21bba6d22c6a803d25664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8008ba4cf2d05c24ab827f28805b551665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88df375d17379f04702b15ecb56d246666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821ac3a1469113b70b93369981a5475667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c137501d24c243fd6da4552ab22ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae405ea5ab5a74dcb7a0bbda45828a14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b30c5ad7a58185803a77063d05813670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135abbb8a581f4a6fe278547139e5ede671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df03b5b43afb494f5270f479a3a1dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081d430d14be9405115c1aef69cb28b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db021d7c6138501c51c6e6b933195f2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a45a1fc11763b286affb354435aaa0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84039a89e54040a2aa7e9cd69fd806676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ad9f5e10bdbb1345c19d35cdba772677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27183bddd0df546ba55059fd53075e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbc17641579ee213ba1c666eb47a40679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f1141214e09f10d3949eb84800f6f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93da567b814c357f78fc58f8e53250681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e4f0b380ac24bb60f6a50627fa48b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bd055874de3b45e251f84fa03d1f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd296a5127559044d0915273e38e89d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00dcc43c2de7ea8b654da9af900616685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300011cba0ceb1ffa8fe293a2be8fa2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de185f414d907f98aa8b64adae365c7e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b59aea750f91874cd3c673e189887688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b141c4e26660367bd4d3194fd782c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95896fd01beacfbf085aa140e0b9ce38690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57830b020a4cdbf20691068a54683d36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330584fe8e643d399e8c6f233084060692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee685d19cbdcd9c23e5081c3bb284e42693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307a9ea321989b9aaac04b1cc87fc85694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cebc423502cd6cb01f3df50680337695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af0dd1e5f951b0446e2643218360c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdcf27bf160cd33fe14ba15eea365f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f5e891f1dba7e0db70f881b14736f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946425b948a1c1dfef3c4b436b928a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3846aa56d8a0c57217a793f46675f50700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86f77c4dc3515bcd1a6a4c6416c728701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731423ddecf4c985caf37a4b4619409702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353974a871122a3d24e6d1952cbdc59703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1b181165e0743e05229089b887485704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c855334fb8ea075b635e4eec583ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a1f6fe165cfdca1529c6fdb707cf1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad67a4ad1bdad4f208d444a887facb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222589bae88e477fa2b111d5f7f258a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b9c18c65b961b4f183d16136a8a80709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566d5f3476eae25468468201e29d2dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e52cf17a7395a1818d0db2fdf548be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd008951b862d781dcb1e99f0268893712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4c3e9d95815f8a139ac51656e631d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870112db631ef35a4141cddb12a87d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789695f61ab05cadf221914264ce6dca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f3eeb92613a9aa2e4ae2f61542baa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b2013908d840a412b39bdc4d86e12717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da0e07105d3c3fd5c1fce7b9ccfaca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e01afcecc46dc52c36ee5ab911d082719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dd14a52f7e99c9b76ca1092876d65720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567e5c3e60372c687ce05d76cf6c7f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6592df69d45fc0cd32f5d7836b422b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ea743366392237b182166594936ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51afb0b41db61eb961c6683919ce673724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e395335baa40dbd7c6ea231f5cf780a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ced1944a6d5ee26d4eeb0a32134a66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030e1f6e5a38022b6f60ab2829858b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1605641a58612a254ab13d0eb2479a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beba391097d014545cf9a5dab7dbe54729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff441ae049a566188e83320bea596ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d5e136b726d246161165f98a57c2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4357deb0733f2a47cb4ea547c0b968e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54157907da7720ca45b061a1907b4d77733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3628ed87f96322dd7b010e3e6ba236a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103df7da795aafce06e5a4344cb755a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dcfc60d43d5fa298bba5a521adb04736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf323623599488271d83e64fc5768c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5da58d4f7341a8a595e9b885aeb054738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67f222b9509d8103e8a80294a018f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8cbdf0a130b04c441e636721070d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae40864ec149ebc5383d8b314efb78741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2a59e24b6e82fb4f8350affe393bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442e4d584c712005e116517e9b75348743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ace9ee27a3c49a95e1db98ee372b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3c51669b658aef313799c7d108e19745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83d58f1e7443f5d67887eb086f0ebf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f8ba43437104e33df3a2734e6cd5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1ea22f1500186205f3bd39dc60f0c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab9ddb602a7ab8533ad838036fe8e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e31b8501c8138d05c4ec48107fab0b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93027433c0bc7d96dc7ccf219fe8402b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c51c4fe9169261b59a70789351fa4f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fccde8927bd5f4c2c34aedf5e6840753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020adb7520d05fda58e92eb39de19af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377ca25a29ed9c89a37e5cd2fe743d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8241629bdc7ed5dc1c0edccd44a073756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13424e04d5b4e457f0755dbb70e4452b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94ad78b10672ba31eb1e8b15f6b734758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b58eb1d66b2fbea2af6317a0a8a2e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>