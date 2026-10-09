--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e24b7f287cdf29ca1647a8e1c660b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa27549148da8a3d3ea9fc6967fce412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01473cff440fdb3b11eab0b937f1713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cb6dd6151f0c2d08f2e3b51896ef64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a30420aa54e39f727c1734f44a33fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910c153761837faaec353d90d8387f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af0a0d0620a7775d229f9dacaffc6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabec096f61422b13681be2aa3049698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc09a9f59c9e71aa8f1815756f2cc869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb012e00c310573d54e3d726b01791f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371c1538d63d685562e4f48a92d2d7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fd949c06b04e7509c56a61f015a6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393cddec5b2979b31d4161b892d5a9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f8e0176f2e0c1b14d0f9465d4e06914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e43d77c29bc8ba7cc14c96783a08e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35979e8e3c88cbf91982655b4bda7d9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ae66853162d8ed9d0f0847b6e8b3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd00ee9c847bfb4a5928df4c581b4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5da02b5e706ba1085cb9eb372519219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcfe20ef95741fe9b1c624e18c9a8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246a47913190e03a02fb6ef5cceccad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786b91b6db16726df8652c036a40a6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf6a44a22b078d94ee9153592ec0c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78929d48aa4fec79355a55e543778a3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370def34bff88b4cd351c8ae003b6c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3590ec4a38b9b9cc8b81159d5f7c2ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98386b47f9edae15cc2148d64e7c366727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56f3bc4ac5594d88a7a38f8637888428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91424ded50122a72bbce15a0e8dc0b9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb55d7d92844fa93def251f51963c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33733b26034e40eea5a47c6f007506831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed7435534be2cb89efadcf06c9758b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c08cf3e422d010d8192058b1ec96ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a89f0ed1f8a7df79e449ab981122a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c69e5b882fad1297b59d8a75400e6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb7fcf3e504065bde15721f773ee9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1d7fedb568795bc6cc3cecc2f54cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd2ede398848f34296287ca11a1f6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97d506ea2ec322326beee72806eee439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f5c7607dd80aafeb065d51a8df77340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530478991b6baef355bb2042a3cff9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015c0dc5dbdc31a790ce37fa1f34ac842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b79b570ae2db802b89b2798427694143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7844b14f441a1ee049f391555548244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525e401ba3a47b0fab6de7530aeba5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d504c569297fc3bd93dc4c90baa8e5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292590a87e5ef48a1bd56b6efd1ce46747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb95c93cec494ebf07ade9a331b09148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acedd66c5a0363de7854590bf06ca849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4bfe49e0066ad519c378e36803c1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1d17e9c5b0772f832eb5118eca2de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4cd155866f1d7fb6dd24e1fb648ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147e2d195bbe489047f920f0b979f3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefb52e5d0ff0f826519803b7c6ca3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0044568e7c80dcdcae954bce65bdf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70261bd32f5cb0648d7840e2485bf80256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a1044b811eab83c163c5fec0043d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8067494751b93abd722e3d1fd9a4e9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bf522ac56c56b3ff322607676db1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358b6b02f42e525ff9cf70bda396f4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e590cf989e5b89ef0b6e6ab60c0d5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf77b951668444d6789b50506f9f5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439ca29fd561e2b3925619a12d0d6a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632eb5d48f8162483d6989ad0a4ab49b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e38dc769de2780ce252364a5fc7c5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efdbcb819f94fa47690b71a803367b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c7454c3063bb6620832463ca5dbcb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf16475bbc732acf4123e1051f55e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee20fa77b5b0367658da5bc9b1ea34469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ea7142837fb3a84ee223026e6c21670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb919bfe6ce2dc37b1d95ad63492a7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60832d78f83681a3cf906b4a3ea76f1972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d540cc262acb3cb91143da97263af5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df5c980c59e5b0b6f6200ce9c79a7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c99d81f2f493f438a29631e090b5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569094275cce42aedf03b2c74dfc05ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac145ca7eb4fd1cc204e24ab4e9c5b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef93b6cc98feb4f0f87ce592c93f2e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bd3ad4440399257253bf2bde2351479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ba73e463ef30df0783e26c4000bca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bdd3a60e23f8466efcecb370f1ad681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b13ec5b1e87b5fe9ebb18e809daa682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cad9242f51c19630394dedecdadc1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b523095ebfb1294677b061374b4d4cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94f5af6aa1cfef8b1578843ba4c5c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c47ca1021f8ffddaf3f1968d67c60086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed340284ef4544f71304a3c38ec012bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe289235532e587413c967a0ddffae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e560885d90306f8f30aaa4c747ce9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0520d4cd900da6715261b013c645b9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22704ed1976e655e88a14ad7f0c6036891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f721ffbae53808216c09e8f38e5d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe09b9d1f64d35f611d6fd4dacdd3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8958d52b65deee9e1fbe4438cb957ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ceb20ef8f8c09d86f909c40c7d2c1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661aa6e002265e92ba2fb088d6299d5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b22c8c26748f4f4705e793ed618c5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342743349a348573109b59eec14b2bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea863da90acaad787ddd43d9fc52ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c61b330483a9208e4e582fbd86fa18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c1b683149f3f4e65ae8175507f20e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a211b29847ed292fead6fd33b153815102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cc414fd7606257d72357851b0368d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8034a0b861d7e9997db28509c3552104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca56cf5f1bbb647ddc207fd442ec7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bfc924f2da8098d527cd453daa145106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a0da918ef338edb77ec56a7f26d47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae720c652869c8685e804184293c31b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e36425e114d0aca5163cfdaa6ddf87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8e0663a4df38cf6398402ee52fc2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d303f25d8de402265a70182bef0f449111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe8b690d62e00b8dcd8c1c3e145da4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece66d7c32a6adc3c8715ec1f9bfc10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085b4abdcbddaecd6f43f7326662437114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c492422865ee1e3a7e5fb6b6da075115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3193cb076940163882b28fcc934989116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa5091aa6446a506cde2248eac0bd4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd849ccd2f799fa15c4e41752237b3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7cfdd87980826a533fa6269c3a921119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d276ca00e20e9d8a4a56b2d53ab30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf09f763c0f185fb1abbe3f8704eca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58836862db42d704ae95328b4c7560122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d860564d613d7b64895027ea4395e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479f6c771103c324299f0c6c07d1a95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf7fc475f636921523d0ef384b2f24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e654192e83b5c3d7b31f146c10cd507126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d104bd27b2a6f492d09da87184c85f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c0815d699655379d9870212653642128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b65860b74633c6a553ca87217a61c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ae106765e6ce5a0bc64cf35d69ac5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00268e51ce5497146659d40389ddb8cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c829cf32ddd60d6876402ef042926132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6badfab689ce3b0c5996a2dfa7e9bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90180cb1692603b378dc54a20bc15292134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948e1a0592df4022621222babba1e13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272cb35d91496398a2c0a0e4c897a2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7774a4a1d601e1615f61e3dd2eacd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79263438880be2246fc47921c25a255a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b806ad543545d8ebb9f29a2505f932139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bf836b40038488eeb98cb8ccbf986140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808167d529a4c6feaa16ee53ce9021d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c511e7514cd9b0f9e91b0717d1497142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f37b1f0e80320e47fda0c6c79a2a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55602a9b67a15bdf24e651ac9a43ee9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7915da5801039a780df8b93ff9f5124145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956dbf32bcd274ee0f61e14b4d05272146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa31d7dd3402edae768fa10b30af329147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8aeb531e271b8deefd941b0224916d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8a7d8625ce43fa3ec6116b29442f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66bff87fde13528d241247b7d5a5b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ec5fc89fe912ab9bcf541c9127512151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df428cb856dc98daffbea36482e5d53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d1b921a3ee1491434d1e9dbe3e16b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaa2185a3a556cea4fc35f8e8fd490154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54e90db24121aae340e65b9a1a735b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e3158ef22cc547b7a39afaaffa8f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcd5d431446fdb7b880f838888f6ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6c28f6aabe414cb6253c5ac79fb6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7ca0fd9cc8315fd9db8fdc4dcebb9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd794c17b264e66d7cb10112423b2ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fbf3e45e10f07001fe81f71970681161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11370557c716025ca8d0d573a1cb97e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368b7756d9d15aa2cba90934270500e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed76069041084780b5f8b726455b88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07efbbdb6c8287c95eff9c74e5c4f60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f148ac75d5e62fc57196604800d9a0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c02250b2bdad70b5023a025e0750e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b1668e859020eb5e60ee7a8acd850168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f610960f095bcca44a1e5d86aa63d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22939ab6be610097edb94f076a330fde170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec82d3f902390516061670423bfcc8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fcc881ff5b8b1e3bccb90369afe62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddfd70cfd7b1d3507b3815168b9d18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dff99272d3aee292ecbdc20abd40c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760de757b6855e93ffad9f0020c0b57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e91fec8ef87d31507cce0ebcb78f55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38071f5b749072b1e808ff089a8fcfd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a795bdd7b01322c0f8453ec1adb045178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf7a986514b10ea948931b1f739ab4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61654d2fcc613ab7d3450a5f63e01b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062497083bbca06db0b6f215c41f4d53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae886c5128f05f400cf568d0391e75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba5d00ab96d613e70fad87fa4eebb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af036fef0f86bab842baf7675cd7e27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedbfd8e4c38c4c87a1c53b26e80085185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894a0b69a1fd845c966be0ae521c042186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab8fb762892d781c28d617434594f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf57223d12c17fdd8e67b692d9d506a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6d7be6d31bf34c65e47b8f643f80d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f6bfb983f676b90166e26ef6ab877190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e942e2c39a360d0695cb00f1560c9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66564b6c05709a694151d31b8a9ab0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98ddc2061a38282a2a2552c1230433193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f80d00984001c9ce711dd978f36604194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664a09b567aff865d2f0812d521f554195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb1f258bc5138e0a9302d3aaf3b52d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905cb9b65eb422eb3a12204ff3b5f19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fa73bd69aa41a1e89d6339d873582198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a2f4baf5c310746af2ed89def298a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6193b28bc2dcf4d72378502a542313200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b0c334d974da53dc2a86fa2a7fe57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d695477e6657db09bc3802fdfba50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a7820780d7b9889225b7d5ca3d364203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208a469debdb711473264255bd94663204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f76543b69603a1e5f5ca7fbeefd39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746e99f2c1b663f6fc443a69a1ffba8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aeefe94406a43dc885a8fbbc343c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a038ff96d422dfc8b34b4ba31035d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944df61e0755daa8312479ce176c0d49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132962251f8d05b990d67438cb36188b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94978e08e2db239828a4bda05eb78bff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafeb5167f61afb222b5d1d48be3199d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37f57b1ebd3a3641c8c42ff13e81d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266f516d481c8b528a6105d559044cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4e29a1c89dba079da6608a7c4f9b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc05be38df4c62c178cbaa7908870ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840098bc31e89f86b3702f6c9474ecb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99572ba74e51335a50425b4b441026218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e694ea9a838d6980ca294321684d83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf3b41648b6a2322c493899d50c212220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48fe2c8529eceb1dba5f3620fa62a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec5d0ed643cc25fb998c8fcfdcc534222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e615020db20751fcf580dfab801c73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27f4ae2277c327002309d7175b7055224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0414c66ac1636a1e2c05a361702f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66023c177de5b07cf8a137e7e93283226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b856651aa897e6a91da919404f77dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1f6375dcb58a46305f3bdfc66b2f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1a57c2c9295a8663c0cb45aa3109e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba0a5ee539885fbe9adf454563c672230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fae2573647bd7dad24ae4f390f4da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043bf53be9d85ca36a29ccfb8a6632e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64da1fddbee73e1a38a72a9226232f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1261f210d38cbba0672f41c923ca2b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc760ed99ff15c4f4ba2dca50f52ca65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df59acb53dd4a32b7685f9d0d432f2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646ecec411af8524e31d47021aac0ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab0beeae7d3244e13f4da31a3b2d44238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f0b9cfabadf23ef5681594b273875239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a563240fa08c134fe573eb24fe415240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f775cb19b477254cb42788cb5c6277241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ba4863ff84fef58178405e703ec39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaca8d6b3e13eed9390869176f77d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b710c65bef36d9a45b30f608d6f6948244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cf82cc12b8d526288f4b56054ae0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989b55e5310195b6cb011698652952f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4474d9af562d033d1fe2664f7324b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb1a143a04944a9081810f3682d2e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565cdfa16fe96be80b808f46f9c002c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf1f2704e8d764a4bb8c60ac878126250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3440a56c286b857bd5bc562d101780251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08e7489254ff2d1a4e896c1fac1e7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671accc684dd70440dbca0abb5753bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd6bcc1152af5e9de4fa182237c4d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040317d3b1978c8ba672d93416bb7895255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f0caf2188358d62bf914cac3e5b71256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c26b1519306649547390462b444ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddf64702d983a60a22ab8cfdbbc410258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea11dce4ddc4679b28f2bdd79523c08259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3151f29fa22bfd5691acb67c1c37da1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171010991d4ff9247e549f316ae6f27a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c311f885851ee22082fc8300a657d69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817b6808b7760aca0e0a63dfcb33aaa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473149a401e23a8d540b8ecedfd8eb8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74d8211f546a9ac86a402efb9472d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc07b12da9c7abeb6a91063a195a46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efd238776b72141f8af0ef467baaea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3f345eade5b457f87fc79000351df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f40354ad6834863e0c16c656d371a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56bb68c7c1ecefcfe56b7c6165b3c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d2a6b0bf67da18414e77d388a938f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7231b9e48c635089c5acb460024a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408da4495333cd1c48b65724a3f3e7c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8778f41c4c6cce7c6497dda854822dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc0aaa0dd0f25863e168ae7841568c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5743018461bc71415465572d4eb7ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78056bee5dcd36abc5cd523af4599973277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7c1bf20877d296008362def03d64f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349c6a31496d9436e68161444bf22c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cd6cfbaafec26929cbdd1e5ce8c36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a770af4c8b7b6c501fd9954dd3cac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267683c64cbf7a22421082ba796473f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98489e93d288b55fa54f49f596e7b1de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3905d48e137394fb47045eb2eeca6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70ceb08586d4ca063d611dd94ffa3f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1093e314b02e008c6144d2293505b7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e3831bb2aace25791ccb75b6e7f65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72127e779b4eb3bafedd6840ca6f90f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bf0f99bbc39b9d5429cd654c93026289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f0b3cd4c370e2ad270aa4d19ee048290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5224df01d45f228d66ec8b7156004c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07af06afb738ba4547e876a6cdb8cba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac2efe4b30e007de759412ad76a280293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c814c6b04d8eb44c3ec0bfe9dcfe141294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a73f2309afb91ed7910acfa37d7c7b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e76b33407d34e825a09a4b6e3a92b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bc03e5e185e8eadc8355c9af9a1e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939888048edd7fcc175228fa3c39f420298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d2ccb3ad7be932ded4ea3968574f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9610787ccda941afe10c55adc77beb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2eec0705da0fa67147e4a0654a4287301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb32e6718c90cfc0df086bdbbaa07f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66ed94c270593d502cbd70a19f8116303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb52189719b785a66d94a5a3c006a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558a97855b7b1de28eca3d3dac69315305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d788993e421d4495a48d049beb8dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae97b44430e938b207049c1639e9a60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba82772262cacbc68d62e9bd001eef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982597fabd3d89ca2f7b41f1f906399309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008428ad39ad5d2f14ee69270467c40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3b26aac2afdfddf16d38e6854112d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa1ff5760f318f506ad82b2f84dbab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b860fee17e0b7b07810fe48efaf3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b5a4c367d2e5374d8986088559a72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128529761fd11a3774b9666f9043b3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8600b7e3c5435adee861f775ac2fef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5198c11de243f178453a322830548317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b5a638034a659ca7ef2b1483fcc1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fead4d461ba1aec495aaad6d2b6a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440b17d0c4da281172ac39e411ed411320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e48b6483f6f54b6553f43d9bfc46b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c84cc58e2ab8366addc9c77b3e3314322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1c6d3f41e379dc2670c5bdbf35134323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd70e7e3f259d2954612df0617caa05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898db5f0862c24f98d34e133e62010a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09865420f3414ce91bc999674124f5ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f4b463aef8aabaaaa81e07601aa31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d424acbf927297d9645de14aa84635b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223c88e4cf635f32cb027262c89d19e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eca556ad03b47dc991a41f3d80e01b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d92068b66d1241bd9d8b7dcf60093331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6ec52c762097d93806fbbeeed2e8a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f423395607c047b7c02f3a83ecf3d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b502c52c0f6e5b2d81de3ec51ee8330334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aee64c3a9b6f02fac2351d28fd21a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cef27bc955e6ff89e7716664272ffe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf95f169295c25661563933fe11840a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede38f79bebe9ad2ce0cf8dfa33989b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72ed4432cbbac8f01c0bbccc4d7852339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a5a889234e84ba164c99ab919429c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87b8b66a6a24bf88a203e80a8f06aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093cffc00fed9092e0565cb47fd68a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1bf51be1f90370028e3740badde3e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f946ba041a604ab13099f686d0a1b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbef37cf9d45a2f3b3f942883ee353345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfd39f4bf07cd02051b2b95a37f86a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaed9fc34da6a580756b5b3a8bb1a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfa21d8f4149a09b0e65d78d4db4e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76ef56795257c31d26e5db1097854f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53d0893aff5e7804e7103cc7b973ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1edfa9d31a15ccbe567464e4502d09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da153bde69075b1698be2e58326d5d11352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e0965977dddcb16532c6a4236e3de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8403a0eeff34af66e6da8878a2ab147354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136142cdc79c4f42ab981b4b351037d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3f3d0c7a5f30648b3f6c0ad134c6c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3301f028da300643ce87aad780aa8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a787bef083e1e9632781e4767eabe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3b4841619625a836076bc4d26e679359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62947cb49364345479b6dcb9bbb2b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e9e746de012043ce277c86858773a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b60be5ecdd58bc534dab80e21cafd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525dd09352f784557a3f262f4842246363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64838fb32e3edfe6979fc4701b3179364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45d5a2cfbfd7b36fa0c2906b8d8c3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef38199df8ed5420ec01dfb121a470366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b025d8fd7dd466add6f9b41ddd856367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228024b412bc62d04fbbb8a997dcece368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d32840154c7148fce7d5da175ea7d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435910a7f68eba73f4b74786b68c1f81370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2466ceaa583cbe37fd223fee0004438371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2edbeda21e2c9c01d3191330265ca9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440ceeaddb5b24750f3edc4f0ceb1df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dae79b0fb1206c0b3c2b6ef831dd2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d8fcb3f00afc40e291989c04388c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88099a69ce7e13bdd0d89ccb296d5747376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d3d17016967dd745b5da359f9ee45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8328142a92b5c8d77ab1623bd1c35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754188aca3892e6514dd6da299defe4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8967f2664340a60a0e7e60bc23713da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6ff978fcf0ea044590840789ca1d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882539ab92558a9b49f6e09721dc4af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb13fdc25765ade3758129f63dc7920383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e4ed6405075d57b4a95a4a285e5c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791926cb37dfe90171847141a14da373385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961579fdf0bb4e4487088b5cabdbb71f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc992dcfb91adcf395580027219b318d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973509a9ad1c12338d047ac093815a61388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebfb26f4271d1bc41a069d3a01c5ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414954c1c7743e85418cec67a149d837390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b879ce7cee76848f2b39b3b754a2205391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bc904e146e6dbb32db5cf76c85244392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202c4b9564f7750431fcf75b3e7a738393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2411450bc1a634b55c2c72efbf148394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146458c2436b64789da991420587c98395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddf7fa8041a894a07bba3f68acf416396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbb48a7410a0b93a1cb0372c5eb205397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061daeee2253fd05e5cd0387d54825b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf60597a3ff850281589187265e450399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc49dee63903c221815296bfb791842400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa20b9f020c959fc3f8f93862743cc0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622331e4c1b3256f6e8d4fd49b9d742402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dba2190016d11e1c3bd46b0a7414ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a999f6c60cae38f5d3a079af4216830404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a602a60344628ab3fbdd49a165eaa9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266331b707f728543b69488ba3d7cd65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e30e90350b9513aaff881ed9ade6f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117b56d6f056da0f2c04cecc2f092c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb85828fe56983143d9ccc4b401735409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183031287cca981173736832656eadca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965e5be69a71253174af75fc9348941411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8c17860afff4bbfc3fe8c1e5b3066412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50835a01cbbce838075b6150ded170d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704cd84ce8b19974c150da2c5c0e691414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523aaab29409737035a5d5b80ff861f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36961b2347ae83fe58bf0664378fbca9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342046838cdf02cefd997b785ffd847f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2db715d1dc9affb3caf4289ef2ec6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966019d7b071be91c77d66ee88c6ec63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6c5cd11fce74c0d71d34d85821015420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a6fdd73749bdd07d6976f39da11fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fefcc2d34d2f73845365946b9ece9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab4f0192f599dba4a6bba418ffdd1c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649a5cadd2d9bdc13c044a0bac68f73424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff057b502debae0d3f460033bd631dec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2fbac9ce0a1abcf8614172218583a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff67c38f089e242bd377cec293d1ef4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d62fb6b6926638610b2e4918b62558428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4a70ba43be550a6ec0f8620011e07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ac3084c3c980490f3ca7b994ed23d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d80840525360fd3b0323b9d49ba1c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bee456ed320f9aaa543bf4115b75ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2888f242057d22f64338c5d8ed6bd7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75703d68802e37c19e1c66a35c2c09fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a7add60fe369ddb1a1ef0c3d3f809435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca23854907e65f3d4317dd2413fe857436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71822329c384e713cf1de350792d2642437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06698b344ff0559aea2f262d97386774438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab75ff9271ee164c96d60161171a80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f744d4f40ff570dedc100b73099d769440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1395038817b835843ad62413e480a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c0db5129d26fca4a982df489ba56e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cc1dae2ca879d1c93c424d42d266f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e6e5f90d8db102652fcbc8d54aef1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2d988032a6d90a7711d19aa3dc124445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed9e38a66459657447ca8375defc29446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811476a5188914204ce2de1b74b2ca69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97753c4c26c89b7cc29b70171ba4d0de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a660a51db3ee026c034c61e6849f4b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935de5798b9a855aed264099d5b0b5a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa0357deedbc30db1ffa2f7e7e10eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc7570d9c7e93c1d0fd331b42f5e8b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbbc5c315ad05064dfc6832bf39d87453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e9c46aaaece18a6118c241d63e073454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632308ff52158b7abe670eac6e303943455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d18e5b3dc5e8941cd28cdceb6c10b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355e37d38674579ded9b81e95abaf67457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e760081edd297126574db0e16201b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d9abf0b40a6cab3a4246ff7aff613459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15b18ba2bbd621b9055f08f6ebfd60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221953789ebde89f9643c608c1bea72e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2a81f340f78d8a09bdcc905776a2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f102492f3c0d6fd4c9af279c29170463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c6f9e6d52455c8a2e5f47f644e5fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad908cfeefab45f7af46a3fab99851465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bc748a193a855cacf6ca7c594a10b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55105786f31c9961ba3a74d9d5f958e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ad1df25a0e77a752d8710a6026da3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb115e75ed7558537a9a4e338fbd1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fad9a54915bbbd78647a3a54c0e7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708a2c8ae877d910548a9eda799944f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279352884f99e0ef265ce42dc83881d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e0e0ff5dda635ebc795af596c2b25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b33bf2d367b7182d669719056733b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94615b399dd0e2697bcee246c3780e81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b97258073f6473bb1fd552ef8fff7c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec17860ccac505ea5a6975a345d20e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6a92d625396bcf28d82a0a63bf00b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d18f5f4821ca46273370a453b3ef4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57211f6806a6bb1b776fc480295d5d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914157cc9701c955b96e64a9b2df250481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355f61ef017b8acbfcd494524225174482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ce5e43cf605cdcd04beb518dd88e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef6b5a934bb575c6a6b58e6e7baed9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea85361f0880b736b76ce4ea14d4e70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01615c57b0e35afb4465bef0d4b2f842486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc3634f376bc5d2d617fa0694f8420487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f707782728b2e3190e04904b76b4c81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ad069ac4829d44449b7ae305be443489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63fa5a6fc5b56a37a7daabd1dc9035490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519969a25c1fefa45cf7b94b485c0b4f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5538381f5c864a3a35fcb4dca57ab9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80511034419ffea069b3dcfb08575287493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adaf5a55e66f1c88849aa75a5e15fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb0c475da37779944d9aeb768bf1e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefc9de1a900c003a7d72d80fa7d87a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31daa0bb23fdc465b002b77212f11ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87cd89a70a4dcbf0e32a071c684d50498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f5a8ed4f1af50ca32e85641102230499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53503aa91e05494bd3cefbbb19b709bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682e621f271b104765711513e65b13e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a65d0660f2541a963da57af1e4cdb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df1d537b08af89a63469fc8e34f047503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9ac992565fecee8406565ffde71fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1f4a91c031ab102eadba3dd3862b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a517b06a305752c6e880b8775e3c66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2534194bf4a948c6bd9448b45ec91507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6dfab52b6980e0835a27930ff3b5e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1caa79ea9f25e45f22a752a19eaadbb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63ce0dcd7405ba0c7063d759e0677c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69d20127a4a71eb078ed480c8c17fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38857b7513b93c62b38839327095efa0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa633e2f0d16bf791a7137430e1faa2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1380a8c2f1f06c9508f7d3d30f88d18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e99f4d528bfe56c2b9fca47a56469515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610c9269d2067e61091ba562186222d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d255ee0c27001bdc1218eb76f9b889517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf45c89b9f9bd09a33c12b20cdd03d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e3fcf2b904e4dd7659c1f94d8a234519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed7884ccf5b40f40e483ef57e4e299520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed867e8259547237327b26342ff5c40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadca11152a207e67ea50492d1aabe3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4619784544f41ea29becf860125d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf71ed537827789ab6258f62b1aa58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532113826ea4a69b2a21b20c0107e387525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a027c4525f0fbb3b54a2f601b3a5f3f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06185a10bdacb4bb30a6a6bad5a5f1ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864659ef813b7f2f1bb6b7251e79ff2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd835622aaa2aebb13c7e15e501a2cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea3990ec34fa79c11de61c966419c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e155bacfa8d16ec2247403fe6e3c95531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1902e236568a15ab63109592717f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97bbf10850b98ce362d78647173ee5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1242602932814e9680f794ff5fde17b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8731d572f10d7ca64743e88c51e284535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3064832dd9c1b4fd406f91d4173c8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3813c7af0fa1e2c84f4697f9d9f481c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0342d8a0576035554bca98e3bbeca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8c0ecc6daf0fdf1181c29d84a115c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573ef8774b5de95dbaa2447748f2e87540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0ecfa4cba21115af0b7f378a8024f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14e27b3da5c50e5e3eae3324fc25ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee50ec94cb091d1af9c967010dfe36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c8de8eab75f58a39e97856a905b90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b3f8b58ddd70848ac487d02d2dc07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe7fb985acd3c38edf22b4d5f0fb30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ddc3cd92c627da1e20d909098535c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae8821c14a4a8ef98d94b1cfaf72ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b72058c6cb70ebe8297108f449022549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6a09d4fcb08ef6cc1ce6e130102fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9a7a841e0c30b07665fba2ee8536d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131883e9556cba3b54c76af1ffb01167552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a24eafcc52fd3e6951918a9c3016b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19024687dcf7b1897697305072318afb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc404d024b234ed43865637db4c65fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def75c83a89c271ebacc458554e3b61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f5a496c1fa3caa36b4f2b9655c942557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266924deecdfe8b8aecc943761e5afa0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee5930fc15e27ee74b989646dd532c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d123c1b9ae1d0e0f5b7d8a5e13c7a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0f2637020045deb7932dac67d9ca0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f50a74db29d8827d3e39acfc60320562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802936709c9b69fa6dfab8b80d47e46d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a1bd116ed2c898be4d2f3247b6dce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d520c221849c78f1f60fa20b612ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f98ad1916e571d8972d9cf628d975c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232a60739e1fb884417fc858d595682567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf4e8e281fbdf9e402e26c89292828568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1d13a5276e46427e98700fec21dd7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d8f28994db086538fb7ef2a30cd41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd59fa1f0e99980192953839fac1c8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8287f98c8bf253c84af6cc254aa61572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1ef340c526cd93d6c719069b89d4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd833eddeb929dca511349d2ffa1dac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ea236c6330f7a663ae307a82551ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b196ba0988652aebd7716c50618a0ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768c7daf9b51e2b60069d01b7fd625e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b26e76e89b9f787c20829cd599968c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ff506f5010218df433bcbd75273e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f527526a9059990a8d1c572c6da13a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb4f3e95ab3336c2e15148a186793a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb5891c67e944759918cc3087b99c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc64e9186fe8f0f2838e8a321f8005c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883ec8d92e10f83885514806d44bd0d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa902d5b615f057309288bdc27be9831585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7353dce96002e9fd2aea40f936681a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b13b959e8f45b331bfc27856aab4e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6adaa45a7c58b6af46c4c0fb3c282588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae353789ea41310487842832926abf4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f58c132311e4d8c6eab5eef728a0de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a7ba11fb73738d3ab375e0a6cfc5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02347797aa599fa80aa5936b3c134aac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa966053265628199238538fb367ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60feec437f4d9b91cc7be1a529bbfaa9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452069a772ea6586d88d45be877cd70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be6cf5bda2cab185f78eefacb5684e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a5237f694c16031851ae09a5076be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b36a7d89cbe4d6badfb11f920f495f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d440c530392298b393021e0e7d0e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607fdbb15b759e13cd8946d16e59c43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8874ebe6c5d2fe77513d97171cdd3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cec303a364d4599a089ad72e2875b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb032e70619a2e2f1cc4a69ff52891c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ecd3b15004f4e2e5a25332e4df6d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4976b92fecfd5a568d329242d2271a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514716db8169bddda58782bf59f841e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa6b4a06f51d9e470619fdb0275942607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851d8a0684560932a4083fabcd0623e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342c096fe97fc43552e81aa34eb6aa5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80e1b9ae6a6896854b7bde33d82650610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19653e34cd4d69115cc01ef12ed5a57c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208717ce4eca707f7197f3774657c49612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638d41ebf73c66e5991b21782ba813c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5706b4c18f04c453153bafb4b1134a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a0befcaf02954cd2d4a5df97d1a6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0352b80f8b9233a7d6522f8c8ef0f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaea7650fbc0e520cf9f22104a7d9cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7c4034fa88763e81f702b64ef7f48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782c45863a7f5ac47b2b67cb6ffd1d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f303b200977de4078d62522be42cbe2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949571b2a691b621c704c829eb1e73e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6285c605082b9fe662fb859282f7fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e90282126a7ae9c4d25f0c024d2c7a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1249a4913f25c3d0ed4560367abab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9210f7cc7368060feb8c1848f5085625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9ec6940fb95cb02a81ee20d1f88a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46f6ca25fd10e76593e4029c113e27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb5ff499dc40cf4e7cc1359e08b90f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf44080714a8c56700f0f51145f219629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7874c8af55ebfd5847a72200f54e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972408b7bd7bd075816c01f8c91c05b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b976052f01ff8aed2d923f8d16b1ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769d8af65561747492f264b86673ebd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c49b2377737c0c83bd964d99f6961634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e6be71cec0dc7e2a80dd4c02e4ec0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934d3734ee3a1ba749c3a4db9c40b41636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c5b45df2e2799d8539cec6ba77a9f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12021d9d78a32f2fedd8cf27f4ae7fb8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60b16b6e063e280d677fba6a65d6ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db52b653c85d3af60c179a135acba68640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e41bd9ce60a98b951d58772391174641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e7f9e160cbfeb4aa18b05c8e8e69e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e62b94b7858e990b0fb41e8ee47ec5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6dd1826fb6502e12e35f3fa547c7a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466af9f1733c501aac7758b9fb894ee3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07063e88c3d333fe0fb24e6e1cab9670646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d6871ae0db4be4d1f57b2fdc30e06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2f9d990711f3560dea77c7b407c38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d280d0e8326a4709511a2c2c92dda7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae603e4ad605b03f17a26c8bacd4930650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795e59ca7249c146d8bcb8df2c707fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569df118fb95eacc83f9eaaa0c34ca0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5111708196dfaa8df6fe76731c4972653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b29f13271e46dcb6c9b49167b3b75b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d6c9439d065f760fb4b694d32d8dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac45eb3a61e13c90e5686a4c26e662656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedec8bbc4bc40dce4b6742696c1a9b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eac3023a8410781ca779fb7c3684ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772a62c8695af3b5affe8d101592627659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb937204ac9f0eb5970cae8d18f5830660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff471ef9be0bb00d0506568583759b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0223d70cc046fdcf6c8707d9e6303662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97d707e3ab7240a1636ccc20154b85663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e554dcff4d294910b61457abb31e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f314801e5e39074f5b1d20b4f45c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308d745b409ca996c2340b6ce135e9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a007d5b2c3add0c5ee544021779ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16a91c880f3132f3197f5fb38a436e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140be3e6d3c39a60f109f12a2599a15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2720937a52f768b4802270c29cbacc6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd809305a14dbe2bd78e3a77b394854e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630309c527a85738982b1e01ae1b914672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b77256594aec97736b67a142caf6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb616fb3644135ebaee915cac5f67c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925edbcab3476cba5122acde91ca4d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7278caa08bb1673582a77866e1c20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657d1aa88ea3be6b503b107b18f1384677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a9fd04c7ef9bb9b4ae026a2afe62d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3901c80b355ed515ed4d5ef37a608679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40573b3b05a1de3fa7111990a4f82c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07929a0c017a0b58d61a8271d2284f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f672c6dd9de1482dedaf85332eb21682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89140cbeea4946dada1750b132b43ffb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7decf5e12f3044ed3c69602331d6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea5d8d36231152738c4a64ef93e765685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5e0a5e01c11f071c49514164d09c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6fc17d5ef7df5f01593e8a6d68d8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf111c2963d1b03c066bcfa30b5002b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323d933cfe090ebb5f1841cbbec1a18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e756136db9ca7303585fc722c2eb9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e9595c459161e8695fde086f31855691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77df2e189662602627b7986d38b61c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3d4ddbc1fcffb185154a7d4bdc86c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a60524b569ef70bebaeffef978b0c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daf5994b6bf853d04decd8ff85b470695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551b58bf0aafa32447c0a77b36c20d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4390a6d09db8029577edae24d887b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34627ce8ef835f522c210a939914fa58698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef315cd824327f8b8abdb5624f9c6de0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6254fbbea76bbb54286114cdf75e6c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3a3070fb85b8be15e105e6af748dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111ae8833d5c3d9fbfc5e97cf0fe190702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d86a7757a5a15a5beca55826237f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764938032e0c533d6588a88fe81d9c1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d43b17ad2b914071adddd332f5a62705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10e25b996f8d9968c5883ec1727206706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08d006f5137daceccbf8356f67e7a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00254a817f29a833d38a47ef1f3eff27708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512aa28cdf479bc81b013353a869d1f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b729595f9605203e6e8bcfc8e11eb0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe00c9cddb2c191d00fce6ae017992711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771912d6c9e5cbfedfd659de574a80dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71673e0ef6d76992aec40decdc7148713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4edd2f3ccf0a53109ea68bd80f827714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288ed2d9e3899b90ff3357e60a8660e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9795b4809ac9b63843d9e43ab3e3d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e89c769bf7bb787d65d271f23eef61717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbff4cea7fd9772ae4e9beca94cd31718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecf1a7b6042a202b9f603109a854f9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf50922b3b6f2ceb98c4da50d4077c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf8723a74ff36c3c4b49f0c9313638721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a57b6bf8066802a69a97f4761f5e61722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2d1a23183bdda80915a23778aecdb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31421366855546c028a5160ed8e56278724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421835e0aefde2e7b58ff03c6298fbce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc2135875306f3551ed714936762e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed2b67e35ed12dda342eb87c940161727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6a4b9ee9d29db132914de4355f735728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcab8cdb55eb8b80f4869b2b04bca8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e06b19c294ec54904b1096aa76f5c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20883aebb252dccc5ab885209f8740f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22b4acddae355b28a16001a25e957d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897083fbddb453884fc5be6500629ab2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b392f5449b36d97c69e119a00c54d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d008e979314edbe07c2fd8b75b8ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac78503f97bff64d98d1b489c5e87f1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33cdc8194ccbcba9e393d7e358d42a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4783f97efc414f89eabcaf62d05c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063099bcbd538e6ab9a625f26878fb8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e4509cd0998dc8ad08cdafb2cc1a0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826587a6e0ee710e5cda91414069b33741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97f231f06152ae75811ccdb650e0b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21ffadf9de2de0be506bdeb0627aa4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67456704d255c9075202ae6eba4061a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3742c9bf5fd8d1453b2ff2460eecfec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a031a0ce9d0d732bdbba8b4f188671a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd6184e00521893ef083dd6eac0ea7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee50ddfd19478e5ed020f5e85f3426748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e40d9a45add935c65779e2ef33c45749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db284d6727eb29402947acd59dde62b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4130eff1a5f64a64cf6df302c8678751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9f626352408dbc8a3d307d7318383752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64f11680bfa63c2015d30fcc05a7e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5174786c426369c1d5271c61484d79754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a8389ed39db9700fec45937a21a56755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6865a2211f013e70b0c955b3e6b3d3d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a77b742a7b13862f4f3dd9920c3f28757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44ad1803cc586f9cfe444534b850b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47271be331c075956fa92789a0717a17759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb6e1fb1637eb9718a9965422361b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c956a89810f917cbf8b2b493dc4fb82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6f00c8c03b91ea7e7fa5955a137e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff606dd03c6d4a4d8954fd83e2450fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5d8a5e0163d4e2e042acc71778a2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f573e1167c012e109f38524cf0e256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68715f71d0450d4269db7e3269fba157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57904aed5fc534f496d4fd99e10bc6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff392df45e5271124b03ff0751b219f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd173f809aa2826cf1dea5d6a90f16810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a731f18a3d9fbd7699246143f7bb8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d87d8da0acae352875aab2da0d89712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83e1dd0e11f43019d9139727d4469e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3ee0dfe4225fa83392f352d83d60c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea50aa98312c8fd01479b762973a2f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f678b17b7def8de0eeea9ff2a1ee116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc14308abf317b4c994ac917b51e1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce013a5b81e7e6eba61832c0e4a1e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc64d43cfe53f280780d7d8b4e730d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f435495cf6dd01e59b7db071143b2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6344ec925fc13b8e2f14f2c57690421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13a1065d55762e8ea67e399c16fc3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a995d5465fea339691d498e8e9cbc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28eee2b77b03571606ee58f5ce6b8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24985e1e546098b3d1bd5b3845306bb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1948dfe9e96db7f3fbf6207aa944326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52977ac5652415154ae41d99021081927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d40b4be536d7332e7b74096d7e79eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204f650148b2e2455922b4299b6514529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8470e0ed27bc60599c8a072dc8c9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00cc0496fedd2a49fe2f086e35868131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7076c6fd936f079f504b72640f6a84a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ce28210b775d2bdae2253f38986a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5721a354ca96975cd04b1b7f78d30e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290973e55bbf6e0e9f59b7e7e804779b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725718d4c3b6f672201b150ee103a8c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5601b2543ff37088cb1f7e346af42a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5622a74d2859d2613458726020675038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97e25fe6c3e3eb3f6c0f9dfbcb5cea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7db79f6ac2ab7d81de04181ff9a4eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe487453a6d0476ad102fbd35df833241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdf93ebff998360ee4b332644ec78142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30df6b637569daba3b27652c552852743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394815320deb427992333f761038c7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9722f4df0aed7346887399bad3814645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaaada58ac49b2dea3ce0c70cf4ce646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a4c20d093847296258387b7adb7db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ef38a3d61b194e23b1164b8e4e58648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37743e45682e466fa2395605973f0d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb5c0f1c5b5eb2f366a3a50c6d0d0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b055c8392bb340f0cb374d1e8208951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e0b0b9222495a253666ea5b96549852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2de8ab29ad900d191b8863a218f9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03b15fa1406521da00c69bec2961c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90cd1e1c5b4ed0ca7dc01fd68416d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809c05b0d5e0878572e139cdce790d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1f9221ea6c817a07607184d8d05a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c98ce3ae712298f4ee59c64d03b4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efe90b34aeba506869394ad68ebde759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87c8362b4cba0577f6387f15c0ad7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327592c47072880e02dd062b4fcb52761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3020949dee7240948dce9857c64bca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264bed8f4a2cf2dfbac1db083f3fd5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f21868c1dc726c7ca53a824efb02ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa941d50cc124d649e71e3da37812465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d76d85bc9be5e24965a49603462f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabecfde3971fd8c3da3163bc19912167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423657a66191796bd1745bb41c010ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b48d1f60a4b87e3f39f27c5bfc01b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0370a653a9eb04a08b7f3cb36009ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0f1edd8da5b4a64bdb4b4eafc7f0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd724f1d7930d05b75928d7059083b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6c986a7953e0d967cc124b0e5bf4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2ef6fa76be9f7c041be0910f0013074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78971d8a0db3eb7bb90b1d9321fa347475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a773c6db2c793b644079bc0e10a3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bf9e36a3c73b265082370e87313f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303cc022791ad3d0775fcb0afd6d30678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63c2f3fc4e5a97482af2c35eb4d8be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dba0e408e174dabdf1142ad8b003c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338162981b0c1637ee7e6be889b6e8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1d0833ae4a33f3a5f7a5e6cc0cebd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b34e4250aca8691a47256c0aa8e7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f1cda793aed801801110c92720d2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f784b30ffd08e20100401c40a851c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a447c400dc5d76351d8b3bb92fa03da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501727c86f426c910ca6f58e4b4ac64b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516712626bdfceb4151893b893a99d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489f77630f987eb97ae9684d0e003bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1857d1c57728c3399bfdc7f1b495c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02612fa421406a2056e9b75e79ef6b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8291aa0c1b3d47e71d01c0cd9066292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8230e45a0af5f94c49bb7e41e07cd5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf54874e5d27dc75ad9cccf03adde294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f56bc5251b5790ab0fc48442294bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a581936a3277ac50680a3823522af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d60c66cdd798588ff2675f97ddc7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22487f6a39676c14d918d4e97c5245c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322773ac928daf57ed5dc645c2dd1b8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84abfaac2f1a9444f197b5bf2fdbc3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e855f27dd7c7ae32b8f33efd90903a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaa4be21528fa41642b48e08139310102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2977a940aca649a478e2ecdfbfc27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8dae5c93a7f4f2dbb203573fa0c1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7662dd7132008f9abf83be59d5d2ad5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163b7015761a2b93bf7a09c7ad049ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515a5fa39411e3ea015f0cacbf16981107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb061b4c273b5015e7546fb7981601a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302d586f432993a949e1de3592a694b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fa7d02969e92466302de2bd6661ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70872cf1e26eb6a546dae548e2da4248111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ecf942cd06d7d6a7b6bdd12f0bcf0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd3dc07a29f52570ec9f9c169fb1a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e359fa19b440ad0c2f02546aa4be75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af318da65c9a6bdf5a555db75bb045f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01517c83effa401f357aedef71f09dc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fca093e74b210b6a621ace293d8374117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec3171bd16ec8a73d666e65d407e91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2214376a19eede62b82ec3260e4ec01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae8197de555983589431d82d1f89de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf584db2fa0d97bfabec10c610ba4d86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141398e7cf64ba1fa83fd50f2d47219122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1880a5abfa92cd76e0829ac0759f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc7bc8b3c373d4f0b1d8ec92f86601124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e155c2d0df9739555ce94716b3d26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59f68df8e3467d08fd1449dfdeaa62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92f33872daf10e4686281449fab0a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae04a53a7c7cfc25a07791bfb7b925128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700b55d303d8f35b49353d6e22825ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea85267d943dc8780b0c3374856c4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f035385c72e8194e68c4030f5251e19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc9c62437ede2f8dfd81dd33bb593d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb69c80d49e65313b0949730d569ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8db6d983becfc2e1b4b70d071101a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5216a150a615343794e1aa4f13e457b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4797e9bebbec2f4de5183403597908136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68e7ac7e3692fe789722ad28c61e7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43407f5c9bc91fd9b124c7fcaf8ea6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ca603b147060f23d73e26b9e258ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900338921e4b4c33dfa9d07d5d7490e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0c828c753757fb500adcebe7fbb4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a46e3f89868930b1e2b2078a06b7b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e14ac425da549092a05a4e6635501143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22939bd85df69afdf88c398bbfc6db3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcf9d0e9f27ccf57e838ad8dc812b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf79dcb556eb6f6254323575bcd8cd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83d309da040f5c2be4e177de7c20dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fee02fa1ae4f500fdc0bfc88c1e3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d8ad0b77611b4bb48e786b83fa438149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6172c9ed70cc7ef7409f4da071061150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8107c5ae3bfe8ac91464ff4b50829eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a1aa6025d14a6cb8015ab1c067d5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03d2baedbed25ab487b1d724f5da4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd741c076869b293abca10614aa75d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb666cfbe37d615d188ac4af4797673155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ded17be329bdbde74946c7d8eef830156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44af2559349a2af880a2d6dc37b9b33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9747c0484324a00bb0e3b836473f56158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7505404c6b735e1169a5fbc68122c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601356dac35fc34d839981e9f215b01d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3e435747c46530cedec702959632d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46168e900e6b7021d746fd75f3f4651c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5556f8360b90efe46c46ebea98efd54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b844f4b09f81cd4ae4843310eede5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdfb86237fef994af26bd307c30133165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3213cc66deff69a5fa59c4b97cf04d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1fa1f8c14bd2e0d6daf93702bb70c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38a4dc049bba1728dfbe2715af058b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a81389a1337662ba59deb58226632169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944f7790c13d864bddff386a9ad514b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d137cdfa66e4d558f1b91ad3fb7da47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6f92046a158afd1157c0231aa7291172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16f0f886f385745d130e6c2f55d259173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3eaea0080e106f1d77f7425d54693174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ecf35239f4e81c6d8bef3fdc0e32f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa0608c4d698935af817e05b6656b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cad4918fd6dfbea234880b0bf4c03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea3d3e2ce481000d3a6e5b6e244e8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bacaef5621e4536d4f7e0f9ff9f28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d76505a883c88d58316862a24e693180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0113fae2ea14fd2e5c74ca0352ec0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48988c174454fd763c8a92f3833ee778182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b47c6068d23cd6515eb242689c278183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a38621d7fb15568a871824b1d645a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a666a45fb8fd95e827ae061c518280185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f7bd14817f914d35b23c3d5b43f36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724d299e2ba247a574053588277eb25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8418218ff078107e90ef139f187f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8a60668968459d09dbf63eaa86c28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f599df3566e4349d4cd864d7867fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f4b0b4747e25954f08dc2463ab520191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44a91e95bfb1bffeb2e765cde03a2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f8ec0bf58ce48d13f2fba6ea1e0e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076534f8d4777c20613822ec9e8ed821194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea420397651ced19247948049163f37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9553264c3212bce264c91e685e2124f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41961e4427e7632f8216c99f57f17c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339a24352a641b93fdfafdf7702a24e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff79ffa54e84246a0ac9ca51218b0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed66f5adf416fd9e18601e6f704976e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719617a31a0d488fa1f097fd6a144317201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227f89bbf42a805803979cb14ca1f8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e110a826b511ab6123df2c85e440d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820987af5c00f52e31dc6c60abdaa01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bf57416cc20b4e85a5c2148d07c54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda320465912d0297a4ed5f06c859601206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447660816355eac49de4bcc27cd4d3ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c6ed177fbe6a14683347d8b9902e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9802e0beb819e2f5c68170f44eb81b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd332c6c61618f0a42ebaed51fd1225210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0a52f374b05c673b3376f6d0c8563211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c1651d8a9a7f7d165eed15bba6d1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76706843236c1a46737236fd43f9d93c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006b46b6e2621178b04ab1331247e3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589f8d5601f5681f205957df1457037215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796373dcf432fb87d73e9ad844d53e03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596415f17e33e9580d55f954fa4141a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d85918f29eb360b7d06d46eeb2e1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6a0833afde55fb9ed8855bb6fcb14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612bfa9fba52490be97d53e045e3abd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f851db6ab0b9873177c881850f4331221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67c33b56cee24caa0b4760be1f00e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156945433336b3aad847da2b6895342223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34400cad4e85ffdac7d2a8ed79b46ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b82e11d3c9d85b54158bc838e4da9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91044d75645395ef460de93f7fd28d22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900503a51f001d0e5d54f479c7eff72b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11875272dc362d73fd70d4311f0d8d34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077feb7798790618a497836b1a912620229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee138177979aac224d7caf6cbe4fc80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b712bc04950b2df71c48f98ad6d9c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb02f30c9dccff2a98aa6c28c22c0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92347f23ff134067444d5a9bee9cd27f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fc2cc357403cf07c63d006330c5d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e10c53489b994d8769b1926c25dbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83231c9729838036fe29ad8807f651e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d52b790d4deae85456b4ad4a3e063237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30816294da8678f42a2fd6f0d6e11a37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bd74406bdcd01e67856318d922617239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfadcd23cc6d1a23cc81727ca1095b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01056906ce1e9baa43e199229431dd69241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98252072b563d84304be43d1f32cdade242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38e090a65dc7c2ec83c9d064865d50243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e5c5943742f4dd46cf26af4342ffc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc9295adefe7b5f9458edf61583162245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb470db07b859cfc644f08a543db43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b14bf35df3b984eee197e55980cee6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1f3528b11c64477d5d55fabd82799248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295bd2432d4893631a9933cd74df1eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f28a98bf269ff4784c3e518cf4ac1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13348c8b02b6adeafd8c429fadb20bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525eb1891241db29d584710fb0f80d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d340468fb065fa0abf5dc9d14b2075c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc34bf9db391cbe6f17c14954e7d773254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f80cebd73e1118fae8d89519e48d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c75332a6ddd65bb04f4640407b19f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df16b09693e16b5a51023bfae20b97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf7bc365b7c9a1179af2be680d56f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce036f55f9c4c88b595b71e79aa68f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13917fdf9f3a1625b1dd3dfa2901e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eac943f6aa7a13189a2579f77250c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833e597d65967c16a7346b2a5441653262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5602a29321290c5fb8a7fc5ca35c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea32b81a9d744b91ba170f4a3e0f1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856bcc62c896f62f7c5cb41e7225ff5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054f482dd7e9de72dddad5e468f8684266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d674551dfe0b69eb7e5800d51850d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32e2e70887e926e9cce60eabd3820a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71cc4f420a5abb96f4146bbbe639b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f9a246a796bc719261b4b68e33918270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce0aa7010d6cfdc6617516fb8c31dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c99dc5f283cbdaceb335ced159c0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e77c23adeceefdcc2f7ac7e72a423273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0734bd2c9d80909238d558128c8747274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bab879280cf8a5f79ad161497bcf5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509507f299d6fa179076c47c4a6d0f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d2e0418017f1ffe1bb7010bb8a4c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6d951656d4ae5de1f2b8d8c50b2ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6615bb53073555809f150d0d7ceecb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce163b915de54f403b1321abd3f6c6a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c687611b15cf77ad922adf6b6cc60f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c2014b55405ce304cfbf9cac12e9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09d672f575864bfd2ae02420d2bbad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66d6b41d62e6d501b70222543ad5f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdff05ba3a825bcab5a45ed2a95d49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30cace0cdeba133333bf21a10ca4e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ec2232d845066bc9065947dfa9a91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f3a0c68769e302e16bcfa8a399d16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a811a477339ac5f07e721a56be02d81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353574af7e9f98cdc2f67e202ef9160290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb4fddcad4b58acbdeae669b156e09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12885b4f81fbfc61a911eefe693242292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0c08a9c57b49375a1a7231f15db79293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b318daed201ae43ba84d74a992b8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffba0e08c0eb2dd96dcaae8d9a67dd5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1014bf1dad1605b53ff05f598dbba9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa43577e0165c091d3b6cf563d6ec78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc95fed77c30118268d81767439c25c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce849e22062a00ee2a16bda5561233299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce565a02eb5fc7ccede58c30dbcdafa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1ce1220b4b6f571710e5d7199c1f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3a51b641da2124227673a3ed61307302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bbabbf64d13abfdade6f502f2078f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9579c5edae6ccffc41b8b026cabd1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4efba3eb2d163ac536cf37c0b4584305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aa465a5838052611300508ffed454306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658fd40afc7852d6087a22873ed14fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700c92b608ff66cc3f928908de735b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6f4f97a0a742a21d24341a082ab71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfde14bf8165ff43b6910e9b5dffb30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8aa4d3da7b29b40db9241175988b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49430ed77838eb031a6ffd66ba64091312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd155e298ae9933cac877bfecd53d8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880c4bede59a9df78231eb47fb030ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40840f6b714613c09aaf5c842ff9c52b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dedffb5bbc5df465cfd027c5de2b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c182a49ec57db0bd9cd4d4d1ed15f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e0cba6133da2fe700f0569399f204318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa50b20409c132214cbf6c45d997a2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490c847eb4830fad759e87d3041217c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fc12d8f8dcd2ad8103b68706ad1d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76feff83b7bd3e3e7479174b0882e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d94d4c72f069c3844302ab0e1e0f0d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b89c97e10cea5757471ff10f3534db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bceb35a3e4db20ca716b50b8c496f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa09323c82239a8d7da4b1fb8a7e50a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573996308fb46897476086585e3ae8db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe712189b86b389577a5054308f184328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59441bd4bdf6a80e19d9a13e7f326242329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bd7ae98f9ac47d94b353455e80cc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c403227e935202af889d3832c944056331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470295d196a1ddc8d9dd8435edf06e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14c721dfadf8000cdac791e54e2574333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa1838b11f393624c4f9a86de0dac6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c464457616fd2b7913b2854a7f16a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f80e0f66e8796bcb84c7d291dd8c98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913170b1fe1e99c9c927d6c02789935337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bbca96b3e1d2a2f0cc3eae437a066338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd90d35f06905d19b17d01bbc7ea32339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaed4f46791719a5dc14b13f44ee366340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5e8f3cc73784f1e32fbe4e2e1264c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b286f35e942e6f089162ebbd471a16342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80375f738298da4a5cc17fda3ef34cc7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3845513b1447b6228770a3ffaa51bc4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cedd79dc685c5d853fcbdee248d033345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fc086164acf3f5aa8f5911c6bf318346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b2bb47da2a5f3b8704db23b2f24c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c116d0bfb1292141f9224e0fa6f7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5880104036d4c1e7193a526bab01b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2da0fc44dbd118a22e155a8cd6ed7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e21cab2a81d58d5cd17c5072c38be5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e00832e659159e196c4be8f0eba89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7db333868b6f291ed3b8ddbbb2734353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4130fd247365e5c2943159b89c4de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a5040ef4ec3c193a16f9e21cbaa23355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00612b8a7db992b98a1a6d5a521d06fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98633f6d79b5a2f18849c5169f30c101357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763548637719d77085e8d5c747c35a83358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d5ed5486177e991e41e01ff7ba0e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043552be31b6995be0e1e793b8ec189360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22153f5c3c28a52e680272383d395f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761df500a09e962ef39740460d1b03d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6068fc770b767dd519a828f54a87a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5d78efc290568fb6ec4fed4738f74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471534e6191c8117a0515b9ce04b7a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d09df8b7209edb6a195c2fba47abb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261d8b30a65bd7870b87c9b30b02261367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90756f8aab807d6470ab97fb2f17bc9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a80bea59bf750ad6660f7c8e00348369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ac4d4485013722d8ab9d83bcfc615370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c256ea840443b779de16af5a099b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97e7ad6077a5520418acca4ee753a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca454d4f1f5c898c3910494ecbe4973f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19f33b82d943ea94d79a89697f0dc2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17434317b563658e3cdf7f569aced27b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0af89ac631659e1db8d55773f88d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc78b1a73cd53bccf90da1fb6966d75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495829f636daa61a30ff62e2609f4ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ff5c68532db975a6e379576a2a237379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e30ba7dbfdeafb968ea826c5c5da1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6f922bf31ce36c8b82e6bae01f3b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc81d0a70739df194fe404ef757a919382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfef4695ce8b0a14e8b2070170dab9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e228935844e77a0760e660adf8fb2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5088e518169328f3f9b0395f4972b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fced91f4b1721a2a2e726ca42cf4a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20e0f4d46a1b540b144e972f57059c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdab8bb0d2451ca664ed343b23bd4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cc5becec3e537ab02373fcb5884ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3fb241e3065a9d30acd0d1431517a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fea8e0f279c16e9d65eb926b9eee5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6ab24cd2f68740a9ec58d25f7da50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463572f9133e97134dda571bff90765b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4095db8e9494d9e94e274c79f60855394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc241167b7209cb26c762997bb841c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9efc185490a406fa20852400ea986d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71d1dfc59d3ae27f2a34adcb2906a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb130ef2eaab681cbb39e14a6aff0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fe586adaca21a9635610c7cea0cbe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754ce6d61ba4f702c23daf32f3503d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37110b16e50ac9322dc5822ac1d0c680401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869cad0103e8cb13227b3d9eef8face402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fa913eb1672e302143dfa28d104d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8ef7810f70444bdc777bc1af3d3cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9634f9cf613ed927a9db632884ba921405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbeb06effe205814098c7d5c5bf36c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5c3b67b70a2a96542e4f34aff4bda407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af3306a6aa48ae3de21ced6194ca4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6003fa225898c9ba0a0a8d1b4b2ee4e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d225eb7e5a88113a9ee6ee7afdecbf3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2bf9f751cf57234f6d8e4df8f62ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc83c5f20258092b99b8e713077a5d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a50f190757fc0752d3f5948ed14a19413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20085f4f7025db33ba6077ff1cb9c25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3cd9e6c3e887fd820299c124de641415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78db3c211df5ff4b8673a3e14b0b32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0109370e9534577af61f891bb1bba3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e90ac056d8bf8362d0e5239d762193418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf73977689a3e01093101d0d630dafc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2332b14f760ad937606b2a8daa2dd1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1aac0b1d5b5d6717a88b2f267020d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cf658e6b6b799d846169225b49973422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc22474518e631911a2d59035f8d5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968eba0aec28073345148b4cede9c5b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93e03075a7ae4f5dc618ca755bdc46425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b2d2464e40031c1daa878313ad6a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2efb846e09156841b5f823c0982ce2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a669ca85a9f2266b0d93dda017616428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d05088b0e07db5f5b83f6fb6360a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbabcf87b7747db2dc56f966de81852430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bf91df4e9dafb2078fccc0373c242431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59db2daccdb643af8eb04aeb14da48432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4e58e3ae392d9eedf1a994801908f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c17083afb9a8abb9bd87fd9697690434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7d2fdb3ed0d936b648201c2e96fb9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ac659f8d76fa0ed9c5635b3bc4e9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232f0845bb06b4532f08052a3abe17d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f1fbf6475419473d550bd2c39325d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea622c36459fed14518d7d7c450051439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfebe160bc41e2d0c4c8ddeb44d3751440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded9bb76c5b2ad1fe363f2eb94696c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf46b4c6f575de0bb124a0a4c2602c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d1afd5bbbbd069e294f61c965829a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a67fa2b572b602d4c5d31ea7f6efe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6deaedc4f96d2e5df37921e1808b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181b0878b3de843fb8956e5971a1cde446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9233765adc389d1659e0e86f400244447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749360125150cf57bd97d8751a785f9e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd7c5d6dc9325b856154bd1ed52f18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46944dc31c83c03b7d470448f44bc36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea302c966d482dfc7e531cddd7c9cd7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c72452f36f06853ff04f4d21661ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e1cdeaa25058b2002047a4ae669ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fe20317add21c38d343c2556556dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854e1a80b0ac787b63c26cb91d560d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbb95a533d729519024dbda1030d5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c84c4268ab98d79fb04816c81fbee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6292a554d4f32cd7fe97d5dbcaefc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dc2cf913e3dfd54628f3695d524c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f64f0634c1a73a589370344bbe40a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb179cc2c13c5c961dbbfef9c07cc2ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393bd0e536789b461f164302321b0f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0f1ddf2f489dc61fdadb369f364ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ff421fd4c32bf6d4eb699cfcff63f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120d5756c0f70b541d28d5bc3e82bd2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba01b664fb5d146425ba2d0e7bc44f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e269748216b79ce44dad82ed6b581b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aab22212db0e1769ea104faff2c203468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e6e0ff309078007c2c253b825ff3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4159d5628331df0827ea2a47d7fd740470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529278e3fb01ba888e8460f1e5e63b9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee72ca735a4ad3e4e629c6f618a8a04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1eeda809bdd0e88197d1d0ec257d0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b64de1601fd69e630379588f5303e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22840cb6373fe6230a9c3c64233968475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63970f11949a3dec3723e727151939476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84aec64bf15de6f5a5a2ea1205dacb6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fc58a11fd9f5c9579b71f917affde478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc78a1ad69c9e038e86f0c4f34c9800479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dae9675f569e694b2f51d88988fb5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468cac646eed33a9bf8827ce8e5506f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99d4e23f08feee4c73521f6086b18c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd093476266da3cc0aef6c07ffdaf1e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec23c7fd53a142eda03ce9abeb0e3d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e585389390c586376d8647f3a4eb3d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc78b3be711f09940a75d575665b55d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48477217398ac904cf4a89657b740bd5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e173a17b4805d21343d42c828481b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789484d50906839691572f95a84c60f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc9ea17b8a00e753c7d6849037175c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2ee0f7bcd789605dcf1702b812711491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40bd1c2984ebf4e4a5acdf34b381bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f42fc36b11ae2c80ba5d28967c9f68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fb663068bee7b12af704e58cf8498494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118952d4fce29f91c18467ec0aef5a1e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5fa1321274f726459969904ebc9be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519e51029895eab490ee0d092fbba97497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9700883d14669ba25b31dfc3770209498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf7ff658f0aaea44fa7b7c58f38083499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14964911fc7a20647b2c1532036b3bd1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5456dc737e56e3feafddb5f6ed2a64501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c98959059139fd2b50a9888b9e3de8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bbdff9cbf10f7eef9d2a5683adf13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21335fbbdc0739a0d7fa5ebbf0f865ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b2a8dd468e6be7f6450125acd4609505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308de1dca0b36b2101353ae9fca467d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0979e2f9960669f3943392339876929507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fad51029bfa56de7b22d15b49f169b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528abc71cf9f8f1deaf8517df261d5d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728d0ca2cc5a24c8cbd62a838ae987d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0093da6d453ed357b8faec1e4e8c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531533b29dde0e1fedfd387d8c48738a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b60d622d766624cc3d38fafd3899ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0253a7e3d1107e6accb61ef72f36f2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a17a750729102e8ce59158906c332515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa27e2328156e09f93fe8a588f4fdd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddffcd0f7810baabd99be549527c78b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb41cd44edf5c4d2e09d40d1e420ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9b90e84a3babe4f93b7bdf1bf2069519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb75699aea80a9360cf1c53d9506d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb6e6fc349bccc30fde6c60fda6c61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5b3bff8294d91274b4d172b80694a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66a100302f4827f71b62eb2bb86c2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6adb2adef8a813ff4818297b69af4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729c3203ba7249278333e1c64fb3232525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb42545995f586687721b0ced82125526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568b1f9b0784967e7853553d504e0b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00ec9c60e98e9a99c5082f92a6266f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72538c025054e54294811db64a2e96a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5ecb689227ec473e6b8b78fb0e87d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25297eac2f045211ae18f308cfdaa482531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172cd83d665342c12619d6bc950d321532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba5e67024e5c35652d268113950fe5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a071280c0e66acacef807f06ea4f37534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7537d7dd46fcf3a9f8340a6061ffe24535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65c47c31fd4caca415277ae3d58c58536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cefa5328d08c768b4ab2e9103439de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30af871766e97e0310e15920f0a85e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b99e9cf05c7073a9009587d6e2025539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c5de96cc7f0295fa8f59e2e89cd13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a3408584a5fabf982bbe52320c112541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993ea7257baa1d019187c5cc3efcdbc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb7f80353a08a98af4052044410a97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da7d04b915285ca7928049d04b5f35544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eda447720674c2ed3b4cc8d230733545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2c539d6727741a2cca6b1b7a8458d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a83cd51b5bb8d5990254cbea5256d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa3e72b040928921aa43899cb91453548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbfe5039c8bb84b37a584ec5213123549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08ae31775f477e36abd471ac441192550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576b0089cfa4e1e9dc6cbac9591067a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd74ce253ffc6c7cdd1e3b36d08d1b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d0b9967cee5d3b2cc0ffd0aeb6495553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4834550d3170c025c0c4d434fbe36d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748965532526769a900766631fc2208555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6df3b8a60c9d94a71f8c96e365c67d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a100cd66a45a3fd6a50e6aa8790ea3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6a1e8f046d66a9c7db2d952309ab5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d019e810ed621437e37c927a5e6c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fdf993dc9c4d20a9b01f1223cc06d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a002c73c1c5bf4e850a098f6ba16e7b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba860cfdf79ce86c39836b36b3efaed0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd2b46205c9af16dde8964a5e1cd22563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e173f6ed52a6fa94d50cef39c747a84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9180ed0c9df0f8fa0187d4dd308b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb93bf5d2ea0428fa9a218cae8974e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2835cfffd7bcb14aadb86992c6b274567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56e7d9dc5e869342009e5d5683fecb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04d0998b49e2afdf77203cc20477e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aedac3b069116c2c27964fe59e6a95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5ecd77ec0f797e54c5bd29d2427d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a65bef70688f214a411bb25740838572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad5ae3982a8c236ead78af2f84373d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bc7cad84e136b8c52261f5eea2256574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04497265516925d82327ec0707eee7ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef247e9053a47fd9e178ef10cf16cd92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43465140656700e7716f910d1d0f58bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d44a27a4a43a87eddf9278c4040f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564fa6c9fea767d47bc3bf43ec23a2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343d1fc4dfaf2d0249faad4d3ad2de4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa31a7c5cdad0e9732d047962b4f867581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0959d518e51ba9eb252c7e931277c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35553b840646fdb8a425eb90db4b6d32583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069be0d9879e5440f45407f13cf2ad6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb837f768cd1e06a28a56751b98f9421585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80dfb9f416431ee95dfff8497b8bc6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99b26641ef9abd7aeba2a66eaba23a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d51b87a6039738baee779d5db1e71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f82ccdfd652eadc8e1991f07b0dc72589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cffdfbc97728730dee24ec3dd7f78c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a070fa60a35dc77d0f323b715401f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074764b7aa582de25d37af6635b81cda592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c438dd9a9e0720834b927c6138f7aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998699a572540e61db4e6e125eaab2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf884d8667e8a581a3d040c5bc2699595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056014d775804b0f8171a8fbf03a9bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d06c7b29480421dcc7ad8d8882bb5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f6696ac8a11ec06f4f7968c17d55d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cbe24d3d84ab80628be2a87625e45599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dc522af86ed3c15a6fde9207bca36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38203c1a776ebe39d939e5f4d0cf45c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818f2ce6ec5c9910b428491b7f24f41602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5360e2316c89194657345fbcb11b6ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab5272b4d68bf528d0941bc637aa73604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e3c311df8c4d046a64a3d25650cbc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a634357b3809ba8c86a73b4256f1566606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8128e4ea4ce143167d0d67684203a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ece8a21ed3e52789b0797d064649e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ef43c3a239fa547a58238384310d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be75954bd8efa76e52bfef8fbaa9952610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bbe50b5e6f7f11f70b2c44a966800611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb131b9ed01d0f7e6db8eb207828f265612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d375c4135fa80e5f8269cb7733a219613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9391d6981d608d7f68bf4e00b15def614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb7d5a84a0aa81023912ddbddbdd1f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3df4f0a7f74dac9929d6a147ff20e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744926b51a31f84f40e26184cac0138617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1e8706bc3cffc4e94e618fc5b6b56618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a9515756881416cdd0d05561dd73b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56143938f232610bbf996e733f0b010620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5627de176068608a1eac09b7f0ae4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6951ddee6990fa15ae4ae28db994aa6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23a5a71db851c5c3830a3ecd802f84623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9734411f25a9976857b17234c002829624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cb468d56f15907f8d9b5f3206de32625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ebbdb43059a5433de819d8ae661b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a4cf026e5b0e08cdf8f679a074b47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4b2e90ea8c061c637992eaf3d546f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985ef6af48ebbf0372d4d94ea2f11da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50a39fccdbc4b90776ce1d00201f5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1f9ed11844adc3ef4bf31346d2fed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20d07e86a92460fad3d84b8c0f0fee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c1f371a6beb4f60919c5497bd7a55633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796773a62f683e729a3699c2b06e0bf8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16707962e0716e45a81047dc28163298635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb0365bc85c43371a390a50a072052636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb793aad0e779ddea1b0e25aca6254637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73e6ebb5120ee7b418524d52507804638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38929569a0381352b0916d48f8ace2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c815dadf32ea4ef3ed8fedb49924d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faa2728f005b41293ae9a3e8157065641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3be6945fe8123c982f03fbdc454f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411eb3b8748515e083f7e83f7fa31af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c870510001fa3982194738f9eaba56644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d2586b66c452d12dd62179ecd5a18645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea8e7aed41c7d2305e33d70b2f2abd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931efe57b93a16e281d78edec893f18647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4cad4320179bf3faa78706a8b8394648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc9161e6dc62e478c5c2c3faabeea3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86930739817542d52d3201dbc5d4ba2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f9279d00f9afa91182c62cdabfb86651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd30ae912668527ba33a0eb2d11831652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7acd399fc204236f3669edb32fec94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f5b6bfd6b199fa664a5235953d061654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39773a5edd8d86848aa99c6a2b6afdcb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7c6c37b10028583583da46211a2b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28b65cb6b0064563b5bcad7e3d8129657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8e2a0de7723750ded49847436dfd2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b1c869c1686f1aee04af2aef192e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22b1745b294d73512abc9f10d85890660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc1d7e528e0a63e132c79dc7904037661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d429bcc8c9ad0228c475643d55c2f26662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd060c2f3ebc2134f7a5d86e5058bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5bbca5943dd933ddd41cd9ec6de08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af49e048c0af18392a467c4554529f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83d6e98b98d138a7f40f9f32d105f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0c0c0ad3a22b814892a4b4469e686667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a2912a59cfafac28547f12ccb2bfe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e2d65d3cea7f39414b84605fb0de6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b018305dc577a12b36c4fb41d13b72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a5fa64209b7c299fbdf3e2290b061671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072618067d9e3d2814d58492a0270120672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18378f7da2fa63a3c4fad834e5d7b107673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77b5d006eb2933c87c3bc9d9bce22f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eb0a0e1c36bae4f67b57d5d668c54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e724d9554a1f8b0abae4ccdec7a8f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d3de5c1b9c56101aba9571b842b72677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32b0a9b49dc2f536a2218068a47f16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6f46483115f21ad8ad6e408595ed8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945c4df67313e82fe41b09a7b033580680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf6df7ee6a491559c746c6e2285116681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a3222906989c8e7cf4b378ffbc91a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee2bc5aa4ad04e028d63444a9c3b06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff6be45d591e8df0aeb861dcc5e0c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e83f9100fc196d83cb1fe46c8bf3f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68803c811b3554adf213dce3f809f968686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a35103faffb80b8e226aa05a06ff2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee2eea17923c4cca7737a92b0d68dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd71f309876ce9318d071366736c7c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf12eb8df2369c49bc20d4ba11722f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a052028ad6a5553fcc0e37602284d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa145ae17da52081dc47697bd823403d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f54ca2b80a9faaae896b8ef55c438693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6cd487ca4b959cd796c66fa934ad3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd0db0ebcb18a75e14a783d53c5389695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bd95255bcc22200ae4a84245452e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a153217295b8ded9fc4683f4cd74b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eca54ab1f66e78b9e82a647e44239e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da982d3bccc9d1a39e0d63bfac32c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1daf3a6a2bbfbeb4fb6206c7a5aac4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28e554939118244ac47e982f6cb0f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da494269f7aaa03fbd30815b79b1f67e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0737828935a1f98124c9736862b9e63703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877958675deb23b6c79e2229ceae51b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475afa33cbfd8b344ffc41380b9b162d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8e135b44110b6652a8889e437a4dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25dc3202d5f3eebe98195f6e074f02707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3a1ffb830e8af1a60557212103f4a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec5bca53b246b1e62dd1c9a88bb5aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb229d74f69b765e5e69acdd7670b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65049bdf6b9e8e5121f11a76054e539711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4bd9e61281c5f7adc3c8dc448d285712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fded2a637b1917a96d125bba6d6e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d001dcc3b30bfee268e4469911903e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f06f9d8b074cfe61d8833514a4a2b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f89aec05dbd83d8e54f631b5dc3401716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e5d638d98cd212d6b154c3365a202717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712851b51099899cf3034c53d6c4262718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745607cdd36bc24fc4a1187724da779719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238a79cbbc940ace71f1970f6709678720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324543e494fe18f65676c64e3ac830c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a4a752fa0acf05b5ace899792ed1f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c432217be58ffd990efff61b06b14c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744836beca4de6d95de0e07d178b5b55724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166acc1b88aa5711e08caa585893ad74725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a015c7905dc7c7c5375e80fdf87369726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e4c696e6bbdcb9b2df5b3f1efef47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b5bb9778f679b41f6b451a4966a23728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc6fc76d566c09ca8d97b0b0f59ad7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6e8958f1ee656210d30297de270ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bad1b238c2d837b59aa99869a0f5f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8e54a5ad7d94af26d8e42aded253d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f0498154fdce881eca767d2edfa25733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e838e57253aaa702d607c65bcdd02734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef5cf8a40611ace89b251044edd268735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e454b7bac3a0a59751df71a7c1a4041736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecb39642da1d14d6d60fc9d294c5e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917d25fa226b225d246ffe2489fb923738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f555921e02fb3335e54e62a69493bf4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87a34b10cd055dd21b24c4f30ecf87740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71d0ff9ca121676d8612cebf209825741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460d667fcb92967e984d659a8c68b61742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b94e4bbaf26cbfb96b198595c3b464743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896de4140d040f19784966e581179ce6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fccb3dda334be73334ea85d7ce309745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439593a5faa33d338c5d344880bb18ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb272c169b11ebb11434f35225ec5b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f28c970ac266a1a5e3fba9c7a81e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b014676f62d0fca9be4d4ed96fb9517749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b861160d694c816c97a8c39a1d08d19750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee333bf743ab05a426580eca6bdcc4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58092014b25f39e69f9bc1527ee29c04752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191d5068a0f4aef6bfa1c8e8c8a2378753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd7b7213903a05c26e3afcf27f8218754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a12b597bfa2d4750644873f6184efa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdfe768b62bb01c4d2c478b16eb6fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568e63ca7ba63099b8d262b4b280727757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a98ab5400b8d309701b683fd116d0f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369ca3c3176901017731447afeac4a3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>