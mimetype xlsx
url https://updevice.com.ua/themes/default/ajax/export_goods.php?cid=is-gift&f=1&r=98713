--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a107b3205b2216641a325890d776cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a774807169c524192b858fc78935b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2eda3735fce9b5bc87e3f3fceb165e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6b20aaf76ec9e757595952a5f9f314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed150d52d0e79e1321032e8ad1122e4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987b9db3ed9c96b15ccdc52c798b0776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6d3b0da6b35d057d8697c65cff8e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afae06c530230ec761c42cdc04c8d578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08437d4357b5d5e6d76106dee92d2959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9591748411a6cb7ba535f5c8f7a7a5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33c3c1a1bb18176d686a97299052a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308d428fc199c2b5fe7d0f98096867a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde6fbe1439b090781f4c879012b0ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb55da5e2b347acdb74bd95a22140cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6250846ab8449c1f8e1106482489915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1b8befe6025d2edfe453d3c87b61616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da481990206b9322a00ab7ff49200fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aa920a8d2dc6c34657ac939ddd68d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10005e02628cb99c1fdc5d9211f958c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab28e05e0f73682b1814d2da1ef7a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220493bc5cc786950bcc2f339f6f3f6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e646381c37dc633a0e36f76684c7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e09ee2f81de534a188b9896d9a272b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39818b15ea34418d0697f8666488baf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2d6424aae5f1cdb722a353ebcf93e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cae4531049b15a66026ae059d188ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768aa22ee0f021663d3acd062e1418727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ff8f8a657ea3cab1dde6535b622f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6557ff790aa784860f435aea04059f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf1a7a40ab1059e214bc726bfe017030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4768f13638f11c5339bd55d832d47d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a361d90b91630229c99261e470d0ecc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72696fe1a824ee94ed74340629255733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ad35542d0c83daddfe3c091b57ff334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e173ac42989ffbea746c4d7747138c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc124bef62d20ff722dc618a7aec4e0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d9e628bc7cd238477ab1cbd3feae237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8014487415fb31734e64a31a96ea8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122db067154ebfb4101c38bb640ba3fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d67c43f8df454f9bad7a4b1cd8a1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8a7569506dde86c69f8aae07e8df641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f002e66a4d35eb88940040a9298994742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab4709c6a08e7318c16bea96d27ee843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189810b2025cbd99a80960122a6165a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cff05a374674b61a4c8f3fb6dc93d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff1a2fd2c23568a86872dd896dd89c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977dcfbdb44f4b8d522a4fbf0a8e3a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f784f0f53f7e898c9ffb58c4d30bd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b4728487cdf55426b2209fc327f9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2ca8c26e6cc1748b7cf486084d19950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221307593c3695f7db178bb9eac6a3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f519484a69d6e40aa93f4ddd84472752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d002b884d37e185bc1583381d1551653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b8d4a020536299ac8fecb7d35b7bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08e3eeeb0cc5c0d748e6f9a87ff28f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b423420fbd43b77ba28634606487ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdcd7ae44704c9822254b6eaacff8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79dd50cd55fb15eb34efae912ee8e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8c2e8889dafff9f98139b505880f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18598e8dd37779b91c73535275a51c0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3238e19c3e925220d50d7a4bbf5ceda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb071ae116dfa1e2e0abacd944c3be9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a946de58323b7a7764ae3a1e10f6f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78755bb3707143c49fd7aa00b1c59a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa915ff5ac22ee6033ca58066c45b32e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087f0b9ec140067d61de9fec3a7f55966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ee12e860e5d4fa07d3bd0e2d494f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a63d10abcc6a20b62c3dc40ca224c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c833942c4ca0ba140f022adbe00880b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e540f7012111cbaff3c061c83b20cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706151b1aed28e0c0ecf0b8ec8aa632471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a086ce7a5bdc1c3c16992f2589ebe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32030688af139d595739a632a7f49073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265516118ea42394779b9032396cb15a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cbf0d3475c64615236f24b4d3bd0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ea078857d99839ec1a84e05a41b1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60db06805f32cd45211b94a134ca3c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184be18f80743634759a30b82c4949778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1056973ca3f7b78b868bf78f43229079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f23f43cf76f61df5a791030f1abda80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5995964b72fe247b40f7adcaaa733b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72711cfe609fd6ec371eca97c68b14f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebda330b324ae58bfb627d4a5a0c2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bd2049a65957c87bf2050c3c10a1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2f988ade3a869a267c50724fe2d2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5e1d6c8630f9bc6c9d2d5cee0c70986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6d2ca82b0fcb645c50f86e9be19d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a146266b4d77e2f03fcc1222b0713088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921ec5211da7a6fedbb5a0e831bd30c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00501eb9a4975f190eb4ff79ce26031890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2eed5892006767aa1dafd7cd9870fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cf4cac5cc65e6bb2580a2ea4cd18992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291578cb80ca3a65d1b803f78adde7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bc807379364016157f7653e1079a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec5ae4264cfd3044a27649a6ce761b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8799a5848ec9de71e717bfa7416f7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc06d16e3fbc999c1a2ae258edb89797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae0b73ef544647b63fc4293ebbee5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85448b63ccd98e98d6fc6584ca78901399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef31f5b336834f47d7c3cbfcfa0b1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24696aa06943ca9f0bbd507eab1921101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd0550e232334447d3f09382808d0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb54a5468ebb9ada2618918b801e8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76874a3fecbed1eedac7adeca78a5d9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c0b49142e6d929fad25f14e8c8ae7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09ea43ce588920627c32d6789be1d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fce71031cf90daff74fc76400cabb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee05a6ea31aa2a3365c77bc0c52eee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf121bf9fe4e2c36c7e5f960292249d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30f30091b493771ae12d7ef391d702110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553c18f1a89134c69f4df65aa793312111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079089c45a0c532c90bbd4c65b112043112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e506ee84aa42678d3e2b36900674a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882964d618adb98636a10edfe58f1787114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883428b4b47a41fbec102995b38c48dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b4274381df9724e4f897328142924116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c712273ec974d480f79866d9d21cfa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ae74d47c4b053c74da22b8c31d5ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fa60df79849cb46a19d324d69143c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1cd49cd22ff86befccaeb23235537120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01287abc9203022aba65edf4b6a65088121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bb46d65a95130be66e3a3b1546594122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036968b393b246c1e0f367913ee7e15c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a0974a036fa42944cdb60940cfc7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b8d805002566ef530ee5bb4765999125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3d45a05c125600b8968cef5d2af2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598891ce727cb66bb35610df5319b0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe3264c5d6244764b3448342593fbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aee3989e65867d2a9cacc614cf026129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0a106c8eeed608e83eacb1f7ea683130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2929502df5ab9a19e7c7923e7f4e8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6cb851fdbe2529b1f108ddc4ad4c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0291bc39b6917592c51953a1b9cffd6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc42fafb65ae1472c3437abe6f620e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad275963be42a010d254735fd5401a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8ca16f277355ef45551a2f8d00a51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b31399a0d441beb104327fede2acb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1f14d1b52976cebd09b92f5847c8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5ee64075de44ae1a95eba7e7cc42a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a8e161ccae7374b626ecf192d3926140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559d3fc4c499f3ff536d10c52de5faa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d272625dc9146afa39798a4aa237e11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0248312a0b636628b9c3f64862d528143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f837c1fd5c115a4fc9c9434877657c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915be6e493fb8aa8bef6cae411f6944e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73347da45a0591cc7d02dd58f68dcf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee9078f0f6dafab8598444463ccbf4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a09af771e3eb1f835b089b02d1619148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af047ba296c4ecabcbb502fd2434c77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19cc7f9d847c89ddb80f71476fd156150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd132ce577aefd482219f8b79e290388151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d48f89950ea775dac4dc9397232212152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfeeff2eeb169d4a906c8934d144fbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d3d0d6d1ad91483bc6f3e74a9a832154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368a5ee36ce06d4dd4e3d4ff9a8fb83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69724444342a789cae23a51570bab154156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8eea98f33b59ba89c9dbe34730cb3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21e044656cca7ad3613bb21ed5ce61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43a782ecbb559ee91100928edbda01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ec7a53baa6808cb2615b631a1643a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09d8234e69bdf97d5488dbfd28c0fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbca541f17eb285f5894c51c90219cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8eb8d679539ed045f76caa6619996163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a45675d71da58e83188a2c39365e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5753d9c38494de8ee0734e94d84f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b24581e52b589c3724e25aacc9f132166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf675ea6c16270d75d7567d616860c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d965203aa8aef77da137ed8f72eb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046ca1fe3dc11bcfaecc2d768442d16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cce28abdd05f0e0d299104782d792170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b7e5cde8a8299f9a112eb5854a25e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea3b2b2d713b9180e11dd31cf0b5c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597e1651c7c0f305c81eb0a6c504c81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfe87c27426db47ee7ea4db0e6a3e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866b4f813828189cffb4430e0e556b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ed46c1306f28bd6e3241050523249176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e413ff43044ccdcb179071219526d03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85cca9d68a437dca6e428bf7720054178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232199be2fdeb30757cd612690fbbb60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a594cbf923620bd216bb611455225180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632e5868e45a422c55ef7ac4dce0ae6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb75f88a44e2b0bcaf4d116392c7f17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107412e35cd4d171799a875fd11f3b9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b92ee93a939640631812cf78d645b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1e6c29257ea21ec16e843992e3435185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dad4fa8df8811e355994446e516237186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac800c6b12306f70eab4158c9760f7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ebd852e58f9ac132733e2bfe5e1cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b70c533fad6db415e5eab20af7f5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724f00717dd91158c6b9ebef544688a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2018885f7d198c2ec0b8e117c9739b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30d548348da6698392beaf7f978c73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d3458d96accde25085ffa72d69cda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0abd677137f442d714f777585ab3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf202c938233958847ba3f0f807a11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8441acb03d16d3eff49a0bd093f1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b804be0307866b5baabcf26e29d43b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fa61ef66d98d9ff1b2c6fac3d2e3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924abbddd3b523005cf32e6fd19c482199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c9c7f56e7d1226a07002b1da22b98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf8efae5529f4d908410f0a024f1d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439a25069c450075eecd6e32bdaa9c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7bad6137d8024b09f7317afa97d7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52742794ee98c5af898ebfc84f31014204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48f7547d42c2ec159d0be7f7518805205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8a032664e2eb38ca055bdaee6dccd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9befbf657a5aac4509ae40cb19df0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0493f60f81b2d85fc834677e4fbb20208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a58d12c18c7bb809c102e48876fd3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbad8aed30fac8549fd25cb32a8563210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77819047b1caece7f2f7ad5626f666211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9927267fa7e86ac6e7199e78e41bbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873c098701a023d018539dd3c2486c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea3f6df52df8dd37473cb783406f63214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e784fdef2875eca91aa5283ec60949215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef2e5a23a5bded9c7d5fef00a4313e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b315b7af979555c93f46a469fd92df7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3032a22c0c9661f17fb885cbc785383218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e10194deff12765199de93e720bea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d59bb8db83ebf859e36c5891253abc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c5028a3cebdcdb2796fafe67854b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae2b746799d8a9254e97b49b307216222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ede5cb864c2d7616d4cb22a8eac959223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85873cba5b89ca1efd04f816e6f9f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a55b6cc074020dbed62d209d481074225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d32c4dbb38b27bc0151547d435ead226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf72c1df9e5c8578a13d65b6c44c2ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972596079c64399b6081d65d7a73e57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed736bc26c97381000ee62d2f6df776c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c07f875992b16119350790f95c5795230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae15f11c828cf610c026802fe84f7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf13a0cf58956079c5e2b0f1dee8837232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f91194703ccc943f3b0d1fe5e22aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9765ed67e86bc28dc6fb7e817bbc1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a4b4757b2001346ded739cfa0173f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03186b964f6c03bc78f1a8d2b0e9f59a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d29bd28f617669f3c5894500a0efc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79159a399e0317c004f02646ef79be2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031a9539bd556ec33877cc61a53a627239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a5eeeb57ab7722af0cc125cca4937240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac20ca8b5cff7633ac2871c200cf6af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b13e8294e6a090bf747bb2dbe586c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433f3e20aba8c3e5e7e0598ace7e6fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f536181b5d7fb0e39366973928a96cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eab79676deb2718ebfdb4fe7cda413245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d6d9ebd09bf48ce440d7026d87a05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a30c7f5ce0f1f3ff5ebc31abe3e3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305cb2450110a18a9989d15ff8b033f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007e1fb456cc39c00c42beb48e1635f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df65f57ff566c29776a4564105d7d2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3ea264b813dff85610cc47160081b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1539e8bae304df021bca5faa405368e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035bfb9d0575f03f6a9ae919154b241253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e77cb2060b6f65de25263128737a33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a3856616a22db00fd91a5f549b878255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ceff0527aaaddc37533930b5da0b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a029fc2a51657df4243cd2b0ade403257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d75e1c0798ddbba8ad73843ed225f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f51083fbad4e725578203ed5e89d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e376c00d0a72f714428eec8ca95fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c226855f8cdde16b0dd3f71b62ff41e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d1b0662e90c1160bd22226d3c9ba2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924409d2cd4ca7f0461ccd88b4392e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58acd0cd285aa8bbc63f8cfcf6e119e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73d2081edbe8c31ac94228b0649423265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c10f6017888a5e9b6357bf29170ce8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920cc26178da0dee68feac18241b38d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d75a767ad43187bb2c7b0f0342d9d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe19d613c1a6fb86dcab2e6735e602269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5267fc6cdc9c53d2b62550df0c830270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999439f1554b96bfc67293931b5af46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea5f00a8d5f8dde9cb4c5a0e4203ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61833896964d894d2efb513dce54dcb4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02789069ec80ad0b06dd28ffc25f6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15bda6e8cb32f6987dfbd085c13add275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2b1aacef3fc10aa089fd0475e917a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab638ddba7bae28f2a6378754d3f15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e99f6d8df67699c5133965506f9315278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e63ea17ac82ebbe413825234b67b35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377060a45614060d2df17aa58c24d797280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e4bc60f2f3ed70804014b11fd923f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619d01512647009371fe4bce6ca5f08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa74d64f9b3cfac992afa6bdd9e6ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7d3dbdfd3fbe2ee4f714257870ef8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f09761d6d667d2c4bbf004ed4d2037285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf65ee4a95991b59b1f452211c906c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089f6726ad5ef0ad5ccdb522f2299f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eca2163a2df28a6c52c56a10538b32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64843dd2c88aed0472e0a2e015652ed9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee54dec06fcfcc4871bc24fa250024a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917300bfe5c646a6aa2c1809fb98f817291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40234406ac668977f9c84c0225bbbe9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1b07e14d58f7cd41bb2c156cd800d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615180478cbff5e8ab97ef821a07d4ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e5c4a3bd7e210943c8af5cada063b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee566fefe350dbce1cfec4398833023c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66cc0573cb614618863129b7bc4135297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fc077b8d4d7de66f329d700ce9446298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486df6f1acadc80f2149251edec6ef2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0b88d8f642095d0c75df8bf54011f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183cd38880838ae99681698c7770a8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baa190956232163f9de188c5607f10302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b658f886bfdd384440010dd105a00f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a6aab11d849152d255bcfd7798b5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f589854786e93971e7341cd47706c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cf8a0275868bb7c8eb21fcb4a5665306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5da3d429c36e19fe5ce384a775d30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e3d29fbb2cfe9e4b0963a47645205308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55098277dc0d62f608f8572ff38fcc19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328de785609f1f0d48b9e949cd0119dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a9dd0c6fadb75c7ebe1c53d990a29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e09133ff08d7ee5b50bbeb2e474a72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370ee6c92e39ec9864133854b9c7502313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc08777e0d99c0e982c833a79c9972b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ab60b3bfebe28fc4f6e45b5ef727e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdde3b9d5ed17f0316de25d559734f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29e218032f78d6aee22cfa9d2f56a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a82c884fc1881a2883152f4b546ebb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7b525445bda31734e4cd424a353b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068344a144bdb4692a4cf4fe7fabca4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472a23d8e8af426dc6a759d2a46238d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1dda815e9a08f6595cf5ee29392f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a62f165537475fd365f156da5e173323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b67bd82fd896f16439b8446c14165324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc320f50dff63144d03e39b0eeb803cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1868a9fe97c0510000cdc82e34995d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0b56e793abb02eb86a7c9d8455f7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73247db157ba502a801a50a107398ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a98e15034c5a9966dca0f1c066de34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b9c1426ff15df708b14c349da6696330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70710e14f365d9546a5fe97a31a8c1c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fbd3ee998f58c996bf6ac27585d05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bf5531f8d897eb3db587068092cde333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51e2df8462737ab72e7e2e9d56ef37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4187844a01d8a6e82eb30049e4951335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dce227d4e4ee3ce005235ad384cf8e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0e07fc6a3281a4add59a60537a12c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ae7c5afdc94dcedb58e6301c4515f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d50bcecfac096041673486a364957339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af185aefae141fabec1e96f3e4a7578340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9e9df3e960dbe896c1cb846fc23f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90babffa746b8607119202fb65c1744342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3062e5606881d28aea243311d51e51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c2a463478aaea0a3824020a8cf2d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27cbb5b79526eb1df25cbbeef1dae3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c85a7d2ad4f655fb27943914a53b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22205a29c435f0e0afa2eac84597c0e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f428659138e11cc00e6b347677505348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cf50ced394a75ec1d2478d27fd5ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7f37d3694cfb1252bbbdfd1036ba5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c23c654d2b0526597b3bcdaa08e565351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4681a5bb67056f46bad8ef1910bed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3f99685ada9e314693b15899d669c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a75ba92610d62c938af94c06ef5fcf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239f013bae30b11360d5214086912c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127c3039f91b44608d3a3ed1b6f2b61356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07922d7f4bd5349e993eacc480d687357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc73daabc042906e72ae623cbeb250358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdf62250a389e54000ebbe5fb8c1ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577bedfddf3df1fbc6b8e1b6b08339c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686abcc7c21dbc0b7c13ac4918de7d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a9ac8798e7d12cdb129bff3c937e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db1cb06ff27c4e66ec8aa00be36f47363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d713b3c388be21d7fdcc73f9dacd3a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c5a387d831b60d51b728026eb59ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213bd3e499842b6062d4c8aafb9b70f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3402af820bc9a353802c7254993a55f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5299bf7f00a5f2b5f6091afc16d7cf1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d83b31bd1900fd2c0bc3925f0bde3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1eed52db7384a43f372a4129e9b2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15540cc117378aa70806fb00db100ee3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98094aa63e2bed4f32e358b89471fe83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33929484515d716181ed6a36be9976373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cd22777d9c7490a236aed9e60ce07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f69d252160014d386c4ae843095d54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e4b9594d10b7ace70095dcc65c838376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f595cb82a18a58b8b87fbb1549ff2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822431281943769c7652a17d3a3c67d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6fbe6d79b75a33192c0e5ca61b23f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6603cb6a28b4cbece982556a7b158380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0f237ba09cc5a736683dea113bf7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2d431d7110f324852c55173c67dd5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf6ceb3d5119ba77ff83fc79d5465e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb90e24b88ac458614cb191294745e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9284b0b9d16d6877b0bdd1716d954385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec38ba23b752a1aacf650253ec49d16386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e1ee4fc4a00bed1827d322f8c0caf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e3d2f9ca9b81103ea3ba057dae7c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3b481ba326fb5ecfe27c0910d2f5f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad645fceaf3f27a627745009b15e0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b9d7237f75220bc421ee64ee51005391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a657f6b107e867c2de6623093f88b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463490b9e1ae18574ead4f4a0d86151f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169697105f9eadd0a8c07e90efd46c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729ce7fa7702f868c0f9800a13bec7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be83d24bb096d60bb54b455e9e8d0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33ba416f68bc29ebb0b7930d12fb86397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb8a254dc9a02612a0392277503331398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646069828c47b262b093c1a595ba4ec9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969365d22db0836c2d386c48bf5421e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dd04c5392099c41993ff5e8939afd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b05f01ab0f94682af7486cdf47666b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ef64eb59af2de9a7a929a9e4fa053403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea7a0970d312f9ac8a01e9b1b4ba5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a0c1b429127c58f2123878bfa33cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d44042ade0f0b1c6d41663bb9f260406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda516a5bfe7c36755b535f44f2e81d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d6853b4c8119310962f18e5f5d235408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed949d8fc6cb3244533c0287a674a791409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3982145a459cbdb92a469e0e867fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26261cdb9a021e32fcd017069d013ff5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a123222e960142c29540402d616639412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4d196f0f3dcdcaaa686c574dcce2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47dd123c8efcc9fb7f934872664e90414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93a4af857df2e392bc35aa90901e1f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3534a068732f3d6defa71ac2cf93f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77b6f2eb008bb08c68999ec43eadc2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7302935ce9f5ac314cd0388510fc9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c7ff462b53ed87728b844b82a785e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3b791713db69c310429ad13c77b2b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7256c35847c93d636b69a04ea50293421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e89f61cee35504995664d6028a5be4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfb4953cc3a24cdae1c04aabfe14b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6c4bc1c55591b0a3ef46df2a0539a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b673d0287ffd7692027d65c35edaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b303d792463550afdcc121e05f093a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858d2571991e7ca820df2da0c77a04c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f26b959168aca4585180912d1182f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9996df8324863f45b685ef9cd032b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16132db01cfb5dab22f3f1be3e1c1a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036838cfe1dc2ee8a7aa3bf79a07bca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07543f394790eee9920988cf019c7490432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a221fef048c33447ce4fb338e69dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53542d2df327fdf8bcc67a2f1cfa437c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7d05211c517f659625b589d0a9410435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955125e37d93b130fd4c0e1008b3d677436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0004478c08bd43e0d974103eade2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f51ef96b230100ed298fc63640f074438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37013f7ffe1baa8eadb97f174c2dbde439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6c2d28bd5ac23b7c4cc1c3a35c21d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bc158fd36f4d2a919d62d42bf8c2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5b4b170f172dfefca21106f016d71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e719734630bd26c03c2b676c312b5a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d077e8de36eac6b359fd3498cc67663444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27872d1b4712a8661dcb7804d119d48c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7cc08c674bc3e8d0621980778a240446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce274f7558e5be35449887cb7ba2d4e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8ac62fdd8ee4c24c7a84736b723ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633e0d45004e341a955c8af8a24c38b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efd1f5d1cfb37a78e3828f0c399ed8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d36d27f21cd50f0439d92e701ef07451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e81218076e65619340a73596b9404452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628269fa88a9b1e36b8a1947ce6c88e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59381ac07c4e80faa30c097fe01cdf9a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018424fd8c13734e43b87bbbb0ae7298455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ab6a47e7b88493acb37fdf1d1b1b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b84474f5a2fba8f2a40c4035b19154457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087519752de0aed33d3c56c7ab43ae9d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05203e71c03ce43f66e45d214b6050ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cdcc55f5d9c671c85a1db8e1cfcd2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a5e4d15b4b0677cf8aea01439eaf8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d02f71cdb4a0e9f2e2634dd80061d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2cf8f69ce7ce1604e240d64d7380c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc9fe0c22a28c14d521ace20d50bee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6e0792b067700b8d62032425f705e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b78392730dcb12cbbc7a73e6e0f79d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6665166306831902e4b97ade1e2c0d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85511d29a870ab5ae0fbd3f24516fb88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc3d67a040218537eb6fc8849e430c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297a452a538c95ba501173116638b64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0bb18eb9d0be0b4e06a0a1beca020471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19484f5b3a8292c7ea42f4413a9c03c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538530c575eebcdee9a0fbd21d0f7e72473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d629f25e83114b2f138f98bc68e668474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766257df54aa0d359d1b6af75c7a524475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b31426748d689135a679ff56c4cb33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f760a195c78c9195e143fcc116f5e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ca31e3594387434e35af9c7493313478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60ac0cd710077254f076e9805d12db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09ba8e507ee0df6b770b1f1bfbac2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900014238f63a513b41b1721a44e301481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4af1640b7cee62e2497ded733e283482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aff44a8f47f0550468053244751a23483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6570efd5218341373a1bec20084738484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728437e727de88938bc797bfef94a4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594524e847160fea9bc99add4859ca8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b00eaf31e123f125ecc1f1cf571063487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac1cbeafbf1173c8864c4232e1b33f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e54934ea7681d5276ff677c674d086489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e15f3302457de35151833a2ee5634f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292a6c47d62d515dae9ed05cd6468dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89371bb5c0118a9509e12ed14a02a227492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e45ac79931197c5b5cef4b3c073d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bfb2201e74ea9fbb19a33552ac9c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7db9f5a36b14971c1e1162ed0c69b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0e83f595e2f16a62518dce6b2164a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a320d64560d6738727a9c176d17b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee8e5f3a0218e83b4a94716f24bbfd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a774cb044eed160979b79fe531dc96499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9cf537d3603d8adebe83c2a74469b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e24987f29eca6b62c37a7f04a7a50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244611a58117488540bd365505536e27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28d3cd91ba3870591a6d4a76312a94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef565050ea1897135eb401fd17c1fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941a626b8ec922e49ac9fcde28abd8c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cabe1c777fcad1dc8cc938f5799e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbfe119cca4c68c2a2bde51b3f3749507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5b712ee4caca0422716eb75e02c9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0f12f3c0e1de9c432b01b70cb236c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2d3b0e722e834a71603c79ffb222d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096c798a2339af6156c15ff502e2bf1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af5e62ca5ab1bcd53d263b61f33a92512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16482df0ed6be053ceb94a5b2f553e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99905c798d40f899cd6d3afd9844b54514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134de98d5e250983503577040a6d0c83515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52661cfe43deeb68cd9b236980f61b29516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a203d0712c168c6e3cb5bc44637293517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e7a27b525d5872a2c6191225bfbb4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b59aba90327e60d60ff19c2c4b7192519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc4bc60564cbb60185b4fe5fd6516a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724ba0514214c58a52b54aeb2e1b16b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3707ff92704b0cfc12379407864c263522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a588ff1d9c72fbad29a14da6c7b0b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64daf1ed76af29b9377554a439fd26524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a49068e5fb43bf09df00fa3824ed52525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4404c61d38ccab8c6e02af724344e4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058380280f8e3bd8167c5964a7cfa5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4ff70229ceb3dad115b785d833e07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c00367561411d4a39f654f16b107b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c97caede36b921b779421eec7b9fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5256a39373a9eaa43b867232ab060531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b3fa0baffad8f3c66be40f50cc171532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45437f1f3890b1b06b981599d04099c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5bb384e6ac605ff30161d462c6dce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724c6adfea74f289667ec34008b76c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cd6258600a4bd339caeeea228205b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d8550367cbd1da2003123fba60861537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95052af9b769dbbee0e071957d0edf12538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9240bc3f8f1f607a9fcb568c621c59539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2768a6ed81b1da9d480f014f8961f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4055a0acc98eb2223ad0b9b8cf226541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58b7266452c92199b7ca2ceb2bfd88542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978dfed72d9ac98f9a58a0f072e4b96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaeb105d634906ef7a0b17913d766ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26240713a973435f18aaea68e3753a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f118783581a295cb0f7fcd5174b10b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42135a3cb219c95fa099bf09493d1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7135827f62106d21cbe21563de3106c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4740b0697aa90273e60c91d6fd431549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccdc460a9a01f49999287d1435a43a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6b58504c0c9a7668328da7b02cf1f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0932b56eedbc60916c1f0a720325a01552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89077099331e5c16ec7f143bb910467f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934237efbaedbfc59e81121a6547beb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7a91c0009bb488ec064f27d0ce56e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465878cf4c9c943ccb5d0972de84b8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed328b791e5cf9cf83916ce5b73a952d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb93404a97f04ba67f0919a5e97784558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc0ea1151ac81db765651a99291140559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92715b47b5524006b10865a770d21967560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fd5f753401c11593d8903c778da97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee68c9f624ed53f39082da3344910ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bca6936929197d8cf80b94d583d72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057fbee9f0c7e132a5461c7b594459b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66776e93137cd76bb9ea3a5cb3809d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c8e233ee4b109675a1968fe36e488566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc63caf8e5db2631bfe817595622ef9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43146da9e64fbfac40fda91f1b01923c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe6dceeb3d6068bed51d42c9f401b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241c2a60ba4566d77fc854113bf9da9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70854d16aa46b1973359ca0b5d909794571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47635f8bea2313c6819ed1790f14a12b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483395d64e185839d86ddc9fbd62d801573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306551c105fc5a5c8ec688a12962bd0f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47479ef2de19c79d05e4dc9c32eb06e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4798d62bc89ca2f5afd99f35a722705576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119dd3a81469216eb14d2b695ae5b57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aa5bbc37379c26b64cd05adce795f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a282c9370c827ad53d87a597e4ecf7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560fbb52f52c6778bcbb1ce0d1ac70b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0231ad90957b328aecaadeeff333c2f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3e180c14174824185e702c4c80ef5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8cac769550a2859fa6bc744b711c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcbdb3f5cc34e8c82527dd8c68148c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed974893a8eb021575f6e8881004b08e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a028667d05716fbad100846372474e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798362cf6eb3ae6e9cadfead77c964e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896a6f8126ed0d8e66a4dddc714130c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3fa8c717bda279ccaba0a7d4d99e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488670431b46074ff5ed5f8daa058df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef7a088bb82e71e6de8373059991da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88fee8461c7d945191fbda7fe29229592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15151d05bf6f964f2aee1cf422b8739593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9864ed68d84759e41165777cd40031594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a4bf344b3e0ea0105af4c81e16486595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d1305429158012448c45696daf1a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfe22404e5c870ef5497c674a33ae1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beb8d8f13ac524aaaa4ee953e22c05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae58af279f873eee82b43441bc51abf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7083208ad9c2f7ae322c240fe39623600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e61bda5b427b2cec7e6331b796e849601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48879c49a701c68b416b11b03138502d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a75d6e6a824100509eb06ea84468b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db46b485da5c9d07f3928564a2b8ff4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4304b8dd52432e1d422126a6ac8d7c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb013736f94a3c0006a0111bbe638d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820805646f51966ec2a1c6493c20c532607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22564a7940a2b770ed2ab18235832456608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1ad0d8c9ac8441a14816b26266e84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcaf611b515be051768f1fb46f3e185610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d31089fe3f5872b7e7b2eef42fcf7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501fc9743a942b2b41475b7ec4aaa2f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6dc825f5cf6fe01adbbd1a9b7c159613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b7f791e0293b279e9fedc62349408614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa154745a8a47eb91058dbf0f221f4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b913c66b03ab7f00ce8c9c90c2db8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b515b48dc37de75e4e66110b05d328c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34647dda17e5475015f4f5cea22c45618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d32353b129c4c7b108995883a43ebc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d894519c38c9bae047109b09c1b2304620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0f6735e8716722d24800ed704b4b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d40b2511c566eb7f265be5122d478622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4e53f489238dbca8e4423ec04d906623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7af60075c6177cc82e988a9939074624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a6dfe8448126be3b309834161476c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14933f570a4deee6ace377a58a2b1bf9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bdb106bb81cfb0f6320ba56eb9d38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41a81ad45ea2edcce5bd862ef0b239628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df17aafa953c37ad572632810611708629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eeb1902539217e5455c22ebb5e6114630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424d40fc02065473142a5f7de1b29e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d3ba0122de0ea14110fe5dfcaca12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a11a44b06cb98d7c957bc28ab4d0ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4aac830e7b31889236c44946c5a70b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9d0be6b763ee184444a4476c7a10b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebe95f82d6cd6d5461c830fb3b255c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba756ce53b2a643d0a081652bec4f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bec09affb5236ea2f4f60cb1753e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327133d15837b7a5d05038a78ecead2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9f718a1334f28e2bf6cc9ab1464db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b703cee105b422e67a0ca8f5fd7af4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd6013f5c4aa6d394c714f02767b52642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0ca3ad261fdc1113e3e22083e91e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4f1e0e61f510cd3352cd301c779dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f92d8797a68ca02e36d4ad4675fb13645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a034798985d28a931a6bbf6c65e2dd7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9370f8a8471c3591d7465ee5ef196647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6136c83fc257a44a4ad2dac74dea3d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae657715bec6d804a6dc2b5fe5dad0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33956a722ce588639151d185c24ab0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829e857be9038ac3bf8079e61014320651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7919e5693684da7259127914b2c4c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827079c3b598938a2f090d346c0a20e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab78707c6f4611c565ed192ba85c48b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a94506a2ea1b20a2f8712b07906a7e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c8babff1094564d86a1d9b7739bc2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ea02e1b96ee9e191547722f26ad6a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79988a3a31b02ed7d72b747f708f1dca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d4aa4b7474196fb2885927ba0bb44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13b0f2b312f5e95310eb4d24bea71d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378da6e52782f949c9b98827ae4e02d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc08db009dfda83fe425724a3870dd4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dad234970877b1a81f58eaef38964663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bbdf6f5322845a82c0def9401de07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a40f384718a388d3a40645b4dfd1a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b0b5334b90341741d515a743459a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce3a85f964e056a8d9660fb241be62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5c548c475446f0b4b72cce7c3e87b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32b9fb2690fef1bb64ee9ade32f7b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110f175627372a26346a91529b19c55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba22fbee5bcc8d2ae904a2932025f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5481603dae25283ed0f10182a2cdeb8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658919c114221734dc0a0bf31f99fe5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613b484c53cf08f17484b0c4f9e8f23674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c8d14becb52ef9939baee344359c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd437eeef788018d53d8d8a6870663d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408e469238cf6b376e91ddf4883f3c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb2f04b5b0402ea3b2d48bde4a3a4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b6aedc04e1ceaf647ab3c0f6effe2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f542501eb88c15d8ae2b42ace85fcd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13720c31107a1930d47077794097b94f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097ba69f00f75d48c0123dd610b508b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adc8d9bffda715eac35a5a94a10255683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43796cfbf119a7a5dd989798f10ce3f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bf258957c42b4efdf928b15f7be58685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8864adeb90bf7e1eafe458d60a2bff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac9e49c3a3ee566ab1b59e33479c74687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdbdc8bd3356f2f780c1b357f97df6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b0215b2e04d561ff269581ca8fdb2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcde0a32ae78ddca3c4d3b8ab3b5ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3f67cac0164d92f25c1a938a5067f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e3ea56a0976bf627762b92ced1bea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc3e29d577834d7416ca96c56fcfa2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8b774962edfd3d9826269afa2b327694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a67ad409287b848094f9b11c0a955695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2606ff6f0e355eb31dd7dcf03c1939e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045bc203f8d94e09edddfb81cd0c41c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713ec2cfdf3b598f2e337307b61380e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206affa27142235087e37e228b657b25699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed987d379b70afbcf9c4352fb52aea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52296f00dce2d2d89287206738b361701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec761efc0373ee3d8a4ab3a513e607bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92a1cf050bf8ee4a43ddd67b0a04b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00a6b894e9a0868d39c417d7151c84704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcb34fa51fadaa96160acab5935663705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dda6e8c6badce7bd0cc20a96c3070706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d4c4108bd10228f496bacb0a5e854707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05494d55e6772732137390716e21c320708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b7f84402d3be8fd3fc555b278c9de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b346b44d55bfefbe33185bf1d63116710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881976361e4a9fd0c6017afbed62af23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abed2670740f9b2645feabd1c785a31712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e763f70d611bed14a7690f0539053713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aeb24a15b4e314140c8cc42ab771f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4129536a63cd57babfe02063b0758a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9db49f6bce3146665efa7176c822b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247282f8983289d4681d0afd1f54aae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adab876069caf7701e13a735f87f8ce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351d1a93c3956a7a454e8c81e0d3ddb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2f0595ad022bce1613f13eeab3e7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3c0a85a1e31435dc0459064c63e17721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b58a24346f2fb975558d19696ec845722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5fc588745a97e9418ea3c1e4ad9cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459984154e734c30bb9a350547fba820724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b62c464b8b64be1b8f5523a2a9aca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d874f127d6e9b85b939d8e9eea7ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c0f7151f98ca1502c71d18c3514cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c5d3f157f91882ca1497703568bf5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdf318b0567008e50e55a500ad9414729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e360c087a5ee6b4c688f4b716577338730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4ea2b1d0ddb043da4f233ab54803b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c927792bb7f77ca8bed6bcb4cd9b91732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d5485ba3545ff67547c81f5856e58733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357016131e65501b01b8814a6841f553734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9717d267e15ea34d99d852c219eddd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef75a3b2ff4041f7a86a4e1be336013736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d410952484d645e24bc632570df26b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d94a03a0c3de0e84b867f1f755ee2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588f9bb6e3eccd7f2172a08c1d4dc5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22868081c3506e8ea7c7eff03aeafa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0106208ecd9bd3fc51c3d0b427367ed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0071ae9bb8d90bf6cac92b7ece4016d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb66e0f3d99524cf9ccd5767d7bca6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddd504724360b26c89d05ec65cf4fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948059fc36ff6a79bd92e0a2802bf49745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a68f1fa3a07bbd6a654c6571ca078746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4666017b3fbd66f10cff2af4519ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9524dc17c11a76eef1a4013e4cf62748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724bdfaeab2d61f5f6ab5173986be05749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b21f877de93c35c9e1d24fa072c0db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3287066113676b7217333bce09c80751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dba80bd44e2e0611b23b179d42eeb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62acf8d79f48001a72fb82e8b83a248753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24eadc479714af8858421a51bc3c77754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa24b31d990f2b3a4d3808c54bc659755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7711104711b84e5220094a0e58adc5c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496702a466ff7f37575e0be305d0512c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d035da43f78280e0065edb79254ecb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a350fafbe216ff382bfa54163a8f1ff759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f7f7fc626627d9b3ff2d2ccbcfcfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10984c2ed60a121bd1619c125e9a1652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955c51e8ea38e421afa22ec1555cf103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2ef6c0db690c04f360fa2ae1bd7354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67f39fd3a681abed8772a33f2233805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ca546bb264b5823f22432c7ae2d366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb4e966ebcdfac479312eb7d6354117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c2fabcb32fbea46cf4dbc399242568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d5e5804b483b898407a7d4523adff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7eb16c28953bd0e64f84e6e6b1a8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220207db0d3b0a0dcffea698fd24929e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd45786e8de5e571c6bab156c82e8f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f18d3ba4db835482fdb5f43c280b5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20087fda0c55291883f937f3214de814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d7020fc1202b3a94bed6826f01c8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1520f219b4a65631ca3e7b934660116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e38e89a8fe96fb650d01ee5cc614a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e111222c1663ec4d258b7ca4cf90718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11e16a6eaeeb5a22b77659a2e633e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148af63050b292e186388528840f3f5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c058090536e95eb6685854eea3f8aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f2caecfd7cb6fdf6d771faf881c7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2300546892d4b7db9efff16f09f6ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da79e327ac13bf6672e71d4fae733a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0115aed85975039112409c6cb179f6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5d3a7e073b6d520e0aaa39b645ab026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36ee3ad8af70b302ea38278836fffd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018b9065480b8e227064a219edc0c6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126159c999f34c8734ecc779d40a1fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1918830b134144993f1b20333849330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069cfbf27122cf4ae2b99b0182b708b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfabbead79c35fc9bea8a06f668952232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae266cf38e75b99c10c8609499ce6b4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042180ab8ec5423018bed698f2b535e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da1e1bbaf91ec94599cacf4849eafb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72473c0661a94ef4e58243e4e4b6c5b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b76638fc2d0bb6caff3c16160a5ac337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f342fa3ec9afaa667e95ba6c7bd8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1507a0e4f894bf224517841a31d12ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838a0e4f52ed61958c9c6dab005276640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afb8772fc8a8245167ad5dd56dd4c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa51b1f21047cc81662886bd25d94b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ef6c4dca5b2dbd0ac055d23e1f56e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feffc9ab85957c9c207ccb6ba9dceaf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bd2dd3a6f02b3e7182d8ad64f00b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c969bac9de8e6dceb0066bf88307846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f3755470965194c676be16d24969247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e9bf90b6261a7ff67962321f4f53348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220096025378dc5802926b083b2e4ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ebd6bbd9bd2dffbdfb29e8a4bac0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab507a11617d1a02600eb5432fede3e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e2ace9a22569456f15bd7091c9e3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316c6790da1d716f4ce6a36afaa0a6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78415c39374954c8f82efa91de1da8aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc33517f8c08c902969720ed5b6ec155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9d56167087b6b8bdd573a0dbcdefe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa60d1051988199041d4ded98477b0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9651966c2d236b9e023d5c8ac37bc458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e31458fe3d6cd61d4f6d2ef5be72f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb940e1002c5b76481fd7c52cbfa8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0422798d2e24c8b13fc2465fdd4d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c106b01bddf07a686ea0f89e291caf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a23565b0e158a04c7328a45d8cb1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db394d6b356d31bf577615139e53e3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabac01c917503d825bdd2372b01f5e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faffaa7cf020564581536535f84fd1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733d4b18b9e9a3fc641acbdeb566fec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ec3c52b9cb6851b064b0cafdddc4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8105273f9731cecd7b4fb7d3bc87269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459814ab06240e41b4afba66360f144470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5790527eb6154d45f4d93e15c537671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba89a343164200b5cb59637085761272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7ab08b0e9d2ba158f34ff467b088073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e9b6eaa16febecbcd84ff82eee39b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa89f133fab5f0595993c33a56e0c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec685bd04d823a883dfa0f9f080f42376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a850238a99d53068d5393d234b63f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71ac84efedd1a13f98803ac8a6601f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e502281b8c8f3d9426743ba05673efa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f0cbb2d13262de8fc06e8812a43d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0643030fc657892a9f8e6fd7fd81e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d0ac57e30f9ab1df0e147a46db58e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606c076b0c11d3aa5e9c8f3d41c2ab683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c426716e9ae2929ec0ec5a6d1822e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ae7dbcd302e65a66dce1377a3e05085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84151be90a62307a5ab1eb2bd99b31c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af59fc303ae27744d6cfdb6cc27606887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f80bd3a8e5017f63198555350c06ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935bfe5217f69493068b99506de35d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd11c937138ff093154a64a26acbcad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c6e14e6b66718716d35b14ad4f66791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865abc2eb28de506fe79bd52c26832ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddfd01300b554a2b9b1b97510af28393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeccd330134e2dbfad4ee4d3e54960d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1379e5e894fc11b366c82964b0b581a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d182518567897f2f906f09f067eb096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c9ae7e2b894a6e3e877f416c366fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3bb21dc274bae0b5b2cc91e4e74a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02a9255209e7afcba69071b022705899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b22b2c341552f2a6795255727d083100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b93acf5075c83795933b059408c682101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eced8d0188457ffa95fa221e350b98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51a7d47730fa4b667e2c5faa2ba149103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c502b1e79a4d3d1f37456b7c4c3036c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867c6595631df0ea361fc1264bf9c63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba395c34e27dfdbf3fd880f790173b53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dc60487e391951740637d5765bf08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38543e33113e8291a65db09e966c3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b8a5f5b5501fc06318a8b705371f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e25fc187f575b17f462efa73770f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f3325c61f254cae01dfb8cafecaf8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d165501956578aa07f65512f00d9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd6a730033c713e2c82a4ed91ba239113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da2f6cada64f1f1a6b7285be1c50b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cecbc5acffdf883616d6d75b2604e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66951abb62ddbb9e74bb966f9f9e3c9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694d89955378ccf9c4f2cc1f58af888117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a7ea8226ae7d9471070b09d614495118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d392d3a55028d7e12f28ebf7673b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b38e48cda90bc1aa1d1c8a57a6fe85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dd760542bb44dc4d87079726f7dec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fcce1f7da281dba1a9e2429ab6c00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b16c805da14b3b8e5e40d81f56e30123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc223f6ff7a806d14f53e1d227a5c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c776a1641e23829be0eefe4dbb0fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118946da33190e6f7405fb6a6a868f02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de0e349722b5645761167718f2e65e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe65795803399cf5950ccad50af9a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c91de2aa1197b475d721d6a0075afc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cadc1021765dea43d8c162debbf8fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3a6355772aa6893721bf21ddef4e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bb2b37c5aee6a595c41b4010ab9d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f23d54d73fb21daf801cebbba3e744133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e1bd7723af7dc8077b3c8b71b172a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a363621958e40a3a33ad798cab3afa5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e456139077502279079367c3b81ebc0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421a2250e50afb50bda7c2c1959ff00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc0df1e9469e90d93d0cafcd0743d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d190533bdb2fd1bacb8ab7c2c34df5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e1dfff93fec7c26d9e70e196ad23d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fb05a9a60ebf28cbb46b58327e7e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125a7c2f0266c004826b6f9238329dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23c64eb63b4540aeacabb4475d4a3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad9938a874d0f51cb24e0dcb0e887b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d816f35580d24c3a42da985045ea6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e339221823b129e7cbee209af30ad28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794fde33c6886f4a177811b8998d9f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c08b38ef4d6140fdc00dd282564fa4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf92772c360c83b4def4b9bde60a6b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a54930ca53d03d63d44a7d812a1def150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b8b7201c5049e6d78cd868916bdb3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cfaa911a92b0d733ddd9922469fe7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35772f48257b9c560fd5d7f1a8737b59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bb8b3ae9fbbd6b0784b1ef53f92a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9394b51a7013af06d9c5afe46e2350155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3236c0f81cbb3d5dea390961e269d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb3b64d7d0406248baabe76d6906ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae95f5c046f6482330a07d6a9b2ee6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2ecd7ebf691b549b8528a3b6f71df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a1b4371b6e14ea10b93151ce4fa66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8a5e789ca360a4aa700bdd378bb35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567aa33ec47b8cc174ac5f0c3cd4714162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983eed0e7c3cb494f03035b9dc518b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5cad1a505772ffe7697b31522ba1e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003b7f7b956a35ebe97dec14d688535165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6161ed96f70c4ef49befb2d4daa634166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090fc04c0e5f5f1f3d901ef153b7d69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c12f1acc84ed4032389ef191f8941c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a038390e12f7a6ac4d50bf078618d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc010b99d3f2cb7aa49110fdf9d801170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c72af658aa7bdcaf62f04b1b5d044c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c38d3335ec4d03e2b089061cb10330172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dbd612a1712416fa85ab1fc562868173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63246875d79e756a3c27c15560fbeb5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8db79fc94f943f425b2cab81d348f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fb0bb27a5be4957fc4fe9c6044f41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c758851a4a94a13d843435ef7d2cdd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf84602de1b451bb3019a320edf375178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751e14788bf2caecd32e2ca46913def179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa3f3adc64fdbc7543f06b1785d93e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc8e161fe0eaf37afe62b4d12dedf9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aae44e9b680760b9283fbc18589f77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be98ef036d21ccb44984ea3e258d4ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbb1a0805969624b1cee3993d0e671184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1615c56e9c5c8f354619ea6981a8aef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055561677e612818d40eb47df7e05db6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57adf3a2c7de8db06669f7fe93387e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd1d90738b047a31aefb31b5d5355e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8745a3a29c26317268bf8e94671f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b218a889c7fa796d8657cb9f34018b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb01c268438277d1ea01625155b8661191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62142330f7b0a630535c7ec33ea90f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0344350cc38d0adc802f19642084be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0ed288d4fb494b2a9c056ce0dbef8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f7fc821b067a628f2db4e2720bb59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca6a8d45935af0df8c0d80e9f36fef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082030e13e0bd39136d6274b376443ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f80ad7a768092a8e06ede7587fc2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c407cffdf1b6ff86abbead82f74fe8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f220071205928827287a57ab24ef5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d2239d251ca2dfecc94836772c752201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b8d51a194a26ab2a5a39f7d3ab670202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e78af7ef9e77a61e6aaf829f3b9d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6ca714bbb44eb556b865476029274204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b64f28d40570278e54c2c8dce7dc6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dbb1db362da935756facdc27faca0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1f08f3f697e1f1340cda2170494c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0274fc8d490c22e91a3303d7998e01a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f23208e95f8943d498d84cbb711295209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376161cb1c083864fae811615ed5034d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d6d0cc4e83a30bb0c1048d72a7375211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463942e238ac080e2a26f6bb8e71426212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3a37ff94130f4181942c9b452fb1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248e0cf936e8d031074e5a3aeabaac8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefcf426868f13fd5d6865419c07b67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5857ad664ff0811abe949e6652792216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb5a3f87ab08f4a3f1eabca5379925217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64d4417542d34ae331f6b145f17181218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c66c14ac0dd92bc5893fca2782d01f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b95e6fbbf93838f809cca3f79ae72220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45195e6a354fbf1e82e0a09a0568569221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd36ff22470c6d6bb2924c88b63052222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b99d291d51e8db48102e53580daa0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2c0066a60be66d13b8241de72b1e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d716763a8cef55db27d230a37d66fa9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff26826c76158436d1134af840e0f70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1128c50b9aa81ab928e7b4f0b8bf0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6cd40a144c1ef69e44ab28e646fc3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a44dc861f0639c171caeff4d3a3cbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c9eed03cdc9091d0388d8702b827e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef680c935a1056215e5abf5031e250231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f207ded5bffc71c4e93d8cbac96e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdce00abe5d647be80b2008f2f8289c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055bd004ec079cb427494344544e665234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1aef7ce74451db73d55a784147237d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c7d460f6e47fb0ee53b656441dc2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea305a6373975de318c833ce747ded237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4a1ffe84dae9c554d4985b6b7aeda238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c505e95445b4f7a9133088c972ea83d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dee81245426a701335be0d9f168a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef225bf3144838f2b820a7b241f87b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe957322427d54de368dd4d8692ffa2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c78454a73177adfbdba9eec35cd99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f6904e415f5521f43512eebd34642244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc16cd0838adfbe6c11d1671c4afd9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f164d9f96917da572bd9baec1230b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aa51858c9cd5737d5592c894cafe7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe164e3782946e6f9d285194c18197248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd43c3bdb95147226373057a34198c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b061427f478c0acaef13bf736e84b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d88ac7005456f8d05d39603d5602d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21ab62fa706f6335979037d89bb252252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbbbf2b0d6dab3da5a45771ce3c964253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a16e3f37b814920cde427100c561e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274f4df5fc50be6a990cf4d47b8020f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62464326e6992c0f2fb2a325a123d31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09d2c000abcc75ea32fec50e55e702257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f34f731c36d484358a3c01e4b22e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdc84e4cba60d5a352d8cee7401eed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c18908fe41c8227d70a3a93df21e7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8894778e836d21256f03cb11a3feb26261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedc708627c27725e1f5c5fc6c171f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b46cb0512aa60f2a4535f7213f2beb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb734db8b5dfd71ba274fbb32e62d1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c929ceedf740bacbcd4fb60b8fd20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d288a5e5785e3dc2fd408637709d40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8d5d1b54c5eb25551c9c3ee8ff35c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd984708574454cd089fbde77fa8f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9847c4d8923aad8def7cd5c86f93f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b0cc5aff27b4a78b3db1b762ad815270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad22d399b19b69b1c5f3f254e897d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ccba932bfb81e7fae314e2e716f26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a2f4ef02c71c6ece1572340b04ccf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980504c4d01f43b1e0e40b80efb2d60b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36a00c9ed72b3c94d24b4153668595275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ffaef0f96ace61d9893cf94a69b17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fc41fa2520afc9d78be267e0347b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f122b09c54165aafd883df5569391278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1238d0e12c97b7edfc4d86188c41996279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24703dfd98d2d7877da31800f29f93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942a728f7c28197dcf0126e7264e6ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923c1c43a36d8afca6980156e57ed57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eada54b117cc8b280358ae89e2b69f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cb12eeeaaa54e1fcc791546f65fb8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af08a3afd98897ebfcd3d737ceb4ad5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e06a7b8b45565fa7595a228b9841b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581f7fa9cc4070034cb46d2bdeb0c58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e682e718dbbb418069444b4f963ac5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1609170f62cded853bb367aef78f9aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29191632f7756e70b8204c5f6bd81e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f21c506d9261eb8dc1427612b9e81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d19250ef464301e2ab9d4275918c8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a04619d17bee96873752e01140d6e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9398d84837bdad35b3808de28f910294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6265c7c4b6c11ed661e021d9f2be040295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fce6d5b49665c0527a0f4990fa5c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae14638cd5318127eed3a14d8abd03b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592c345d3f0a8f2353e58d051d9ecc7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e97bf33f81ee8cc0b3acfaa3842b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8734d3f722ebaf665a5033aa6650962300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc8c701c053973dec8b40d30b9fd0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b401b5b95ba78e08933f02fafa1de9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c383da1b4b4f7eb31c77c98f72eee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df4b9c9464d0cfe476bbea3cdc8090304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91a4435d72f07a7fb847c8c9bd3c8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245d3164f28c2a36f5e60579e0aee30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a379cae253653ba82e98ce495ba9e04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95f50c84021f2e14d6bda1933eab97308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd63bf7e8688cff142653fddb2f544309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b11692c30cb27574aaaf5853dff49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5652af37dcb9139065f29075700bb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4db0347d1abe71a05535ef6d532aaa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecd28f6361e47da1485bc21007da7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae3ee93387bd55175f2465e02f487e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7fe70ffd60c7d160be3d4377c49cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f31f9c622f223b99bcd641caf3f89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72c3ecc535ac541d90bced0c165bd9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b20793998affa1bd6b14d4fbe2e21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bbb84f88306c787a0616e9db8e6b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53ae0b19f2ae71f4e3a4dcca15eaf0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a4834d0a7a6c1dcaeccc754f12f65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c81d1a4da2f75f2587d2140dd5a5a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac8a1d7756987643052e1fa5d110be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2af0777f0081ca8d774a0464f989ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460ac031ef74454adfb268856a1a597325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b15fc1f4a4bf6e2eb69e31188cbb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1a21ec70e96670ddc5ce4ce9bde6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded5e370fdd05802d087e81e7bd192c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf1d0c7c085e6e524e9b5396099f5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58669b5d1bbac57dbb7572173bfeae82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8270c16580ceac8db0159c74ff101f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b0faac02a0fff45a80604d2cea068332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93386cc004e342ccc75a4bdb0fb917b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fd49f70b785abe4fbe0f50e33efdc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58431cefb62793a4efe9092411624add335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4172c1ec128d27cd37034baa02cc2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e919bf7b760bd167af0d5ac4d1f1f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e491d118cc314b4ea925b847e0761b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a355b4d6a31d538b31f12247be343b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f6d37b524b6851f9a00e744ae668a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240d6f9ac42dd54c2d6a749569cb3c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9534da4af86f6f273bfd7fda6a343342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914af62411b3b1eb3e974664a1c1915343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052fdc04758891bf3a1c71aba591e68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7da918179b0332666efe76cc70573f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d457ffbc5a5a9cc2caeedee098c74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0c7b3a057d3c1629ef68805ae73c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebc61af7635979fc5b9cfb0c4cf3d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668a8c9035f27674b4d26b3ff39c8ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0ae8f306f44d803999e6fc75d083a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d96dc62fb3dc55b7660fc5bf97cad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528bad69161860316baf1ca6cb585e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066d2f8dc63081250d7c17d59f0605c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6dae7fcbd6190cbf11d0fb34e0292354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7432cf8b899273a1d28d30739818e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34389d99f69f914f4837f3d3e5443b6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1aaabd69b8c79e3447e0a57fee091357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beefe634915487c6be53a10540d2eb4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7bee19a48e4d4e129c1a54149a521359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e19cc1c56046d1117615a3d595fed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31bcc4c7b83a03fc4cbefefc5a6139361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74961c9de0982e7b268ba03a69d476362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df4011f3e9a4311ebbe619079854df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5383cd265c2f92967b408d60b67b3ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2ad8802502f8a8c0c29601e0df832365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c167acb72a970b729fe0f18acc1c07366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dca6f75f45d1524c49f5e1edca2a6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc2ce5ae630a9f024fd90cc764291f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9d10f5243bb758a07b724f492fa71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805a1eef74f69140bb8170ebbed0833370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ce3f3adb3d6324c7fe4e10a7751ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bb7848d2d3725c12501c243f8f481372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0af1f9ec9304937345b5437dcc59b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa11f8f1cd16b8500d8b563e7c93a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd8e1b68594185dc21674b93e134a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73576b3663ba10036eafa28c60e97250376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e32bf7cf6510adad2b74710641c6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f2a19e3a5e5575fe1c0a223de6f4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ef0ac702e423dfe3fe1509d5216dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f3c19019900329a6b7178d66c2436380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d38eb791a12df0c21b78df0547927b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dac17db07c2414973d222cf4dbb8d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8fc9cc402672bb5e9e0417f4b62ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ef8e4ab459d22bf5029818a5c00c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f1c236d20ca97face537c03d14aae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0715e8d49326e723751656ffe9bd59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088cd3cf07c29a97dd537e491c12ef2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289f559476258119d09dba7ebc87755388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2d8f7e942b7e1b8e4d68322e3c966389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dc5d008f2a2fc93c87fb113bb360c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9eea4bd1828fe5cf70ba18a8d0c8f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ad7ac54f056bec5eca0a9be6e581f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d596408925aacc02e79581d081736393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0680271cc0c608a9c146dd1f36ea1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e67883a3647cf01eb2f950b5552b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830437a050fa984cf99a88fd36a8b24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cca55224cb51654d929f93767499d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0a5005ba08f50673f11b501dd4944398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58752dd80ab501140bdf3f3db10d0e44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b321fadd2e3f058cfa6df688af548400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b974d213a4a3660b2c134970279a160401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6779392cdc65d8d5eb878246f41d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f311a020e3470a8c46bf1f3795b88403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fa46a87bbd8235da326cb2e32ff34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae4ad849bdaed4b82c50683de633bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6e2b035cdc2d9b64fbefa90c6a54c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb836d66c40d91b585350f37685165407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313214219802ec0247a2ec5a34d6bac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b5b686258d6c4cd35606b232b1691409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a09828dd9a4f9ae9ba33a63fef2be0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53a55b60608be14d77c6efdc6299a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8402f52ef6b1fb425f8e4d4de1764412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94916c32702a85b46e236d4ca6ed6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107fe056ad55d28072f7428e05e34f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ebbc53a8774b563a0f8204c89bcdb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360237fa9272c8aeb6345c1fa4e32b36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa599612d1a44c2b0540cae485e2aec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7739729961a3596993ced8f4be43e34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbaed0ac7faa178da7b5b2283361ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270826ee23800ab893742fb5a321679420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b63743683cf282511f697c122e7150421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffada34e73017f9e0e98d9006a40cd35422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1d5e93bf7b4d093773b5e6897a86f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bccb78869ba54feca6c0ebd14a9aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caaa7b881acef6bcef329efc5ec69c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f94a018aab4ddd47c471789b4e000426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dc3b0af796a95dd31737ac70c47d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7336d44502ffe912144a0167439c77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac609d235c083e11095ffb1e3ea4416429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26620b0e20ce69880145027125cdb0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f62d595f55146d52f20fd153535b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa476511081e38a578f9f5d20d5e85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361a8c27fd53c33e1f178f90642c30c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8aba5f055928f888645c06803978d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4a301ffb633db8888d491dfa187cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55c0bfaa8aef65f789a99aaa5ccd27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366fd00662a5f72df5c6149d5033bb6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e04160117cc5861df00a7511ed5eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242098c7064d1de2e987f472e1b7f1a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e9c8f7d1a00e1d132e9379b34453d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b08a4a3cd725d0c9d7172a89ae6155441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245739f8310d658345e65b6e9ff30fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4900abb8381860ad0a13a3206e3c103443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf0a41daeab1f609e8af2d101b6735444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99fe3ee79dcfa6baab6817680a0880445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef27104b0be99cf618d980b60aa590446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822637679ec529982df635b4f9977261447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d4c277aea19235d73eca337201905448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823617531b96495f77186ecc0cd1136449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f2cbbc2f5ebb6706813ee812281b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d211071b0cf6e12006c5603824e7c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88a2c5537f4f7aec3200f70da8ff3f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec753606af44ca3fc3dc66cc83b79c12453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0e5a997935183e6b797f4cbddf008454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048c023b98b431a88859578c061394f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087257e7a52b455eb1dfeaeb6c752af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa3bcaa6c7002f73503e12ccb85aa9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093c8ad4f5192101d4341d45f690092458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d73c193b035ff7763d2ffd624b3ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe4a40ded6fa5b5e25f4486a827070460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05e774c9a6773f20ba47ada5060564461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2280d7a6ef84c620fdd9d60d6ff96462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc7c4912cfa8adaf4350212c6fb95f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d282f649c8501cc9a4db85be174bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37c3ca97288d7ff3936b74b715b79b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfb4441b8c472ffa9c2de2eff3c45e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5779826d452c69644b38adbf1c4a07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c363046255b7708a7a4006acc4a7c8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07756626a6fd056bf59f17466b70cca4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99773042c16dfcc2f4c6da566f6285470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a71f41c50a8d8a41b5db59fdbaeac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db643b6d4552cb4ad8db7634693ba73e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785528f3498e81768a2fb12f7128da2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c24d773cbfee4652410307518d4995474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f68d85515e36ee6307643da05e3fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3145638822041222ed0d2f893391ea4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28398c8f0f5c784764e668cdd3be4df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b188739b9d669751b670a49534c16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0805848064be88ed493342e06c31776479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc865bc39b19bbd8fe0d825a4199566d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3d44f67024b1d66b89b701d2065d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c743c2c0bc982ce00612ac703ae82f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f6e11312ae8e237e80d3caaadd5e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa931a010c1f014f87608dc29820ad1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcafe13f0a64c01f8d8511a64d36c70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25f279264a8dc68b2908f1f9a41f1b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd08aa8f633a38b83918f6fa90a332b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074aafc20744e542929013a9cfdcf77488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50598c4759d809daac12b81ece9eb4fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2788ac397e5fe73a4e5c8ef020faf8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ec113e6829114bcc1345d7c854f0c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f8b97599a40ce995826feae8e27ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064691f9878fea70d46aa8cbba337d6d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0522dda610d2dc320ecef03d173a067494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcceaad40cdc8b07dae5b03fe383bfe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e0c38f7fb234fa0aa76dffe9f0a26496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1b874b5b8669037f649c19859c9b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298febf3af2f992a969cab47dee31bd2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc1ea0fe53fd3e166505cccf39940a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3100d647fa8a66ba4fa1de0cead6e30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e5a698748f37ead1707f7a778d916501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cf2162b81e73a8e5ad0efde843536502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35314da51777e39e931965918148fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21ee72eb7b093fb62a531a57a0eeb4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dc95fda35fd1603ae15ad7ed9716b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58831a3a5931bd5a4d1bf275a016a3f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276f424903c466540cfe2ad1241969f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd255fa92c682a12aaaf03f05978a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540a25204988f381964b6644bf107f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48234cc7db317b69ab403edfb7a83cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1098396b2ff7589eca9a3d0d735d3d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986ad016fd07efe44fbf1ede642ee4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465eec5018c419fc105c307fd9f0684513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb53a3fcfcf67a3b0f6b675d37d8404514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71d19b0d72dd5d3b28e7db6b18e8b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78729599e47032ee47159827014c7457516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f2fba6a6ef76d93127c6fc1fd4b74517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16518a219046e78084c32b1dd13a6f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5be973a2af0734ee6ac84bc0aef47519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea7acee43881a4e6ecd350af8f6d70520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878eb252e7085caf940f3dffa08ec7a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b1b43df280b199c73374b7d1c2416522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4670e1403e59d32f0318ea22c24fad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c318e4b8023b208466b8b1ba7bf059524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad9bbb29d05e4f382a4891cd1086c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3819f9b2cf919c0e7c18c40d74e8e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f41594d919b3e82dca3b2e2b0bb22a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac164ea9bb3b636314a1a0e9eae4fb19528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e9f9f9cc7e16dbc962f4bd59c3f3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d38a85e64ae1de27fc736bb930e27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d90f7a21f8c8aa746f7aa1cdaa132531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022539967751a2e383a85017a9cbbbb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769585691cce9e7aadab4591d8b6d33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124db1390963df25ee71df0c78782fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c33c2d733dd0521209b80e6de36a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be951b000e2fe6d4fb46d21beea22e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6052c4e5fead03c09c3f456d2ce60537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d268f6c70568983752a9e0d39472b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032f4d4fb9b7ee4187222db70e63a02539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c532b273fca58629f197473da15fd71540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ef26aa63206b143ba86617bc6eb58541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262ad5cea5c37e5c0baacf23f654090542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2a8f26120fd1557fd9258cd9fbb79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516d3c6c89cacbda42e1c959bac86a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d00a20de80ce2377fb09956f21314545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e47adcc0d4de31232e2d11a343f58546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc12e290f1a4bd92748d556a32a9685547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dcdb6de8368ee5c67bd861e8f4433548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c8276450f73211fd905b27badfe7a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3a62f306bfcf5ed12fba5f25b7dbd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8343036f6c5a17f4d2bfc0f114f7138551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a510e955df5422bb4aa554459150e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1c25b9caa9144a03dc4ec393f048f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e18cfed2acc0fc1530499c9c3853f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234f095085ee153371c3d8f775ffdfb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9165255eedd01883ea04b767f133e38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf1385af129166050de93ae376fc73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5248294c1b9cc1c5b72cec99fd7e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685052710c5704b49ecbe0176565d825559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768924d6215a797afffc813b371faae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528d7641ba0820dc063d303d9d6bcc6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e11e29834ed3eec118f4966c2e0cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec110613662d3b54d6bdcb78d4f56e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d9fb72d64a35a6c835a94b05dd5a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef964f91b54f643eddbf4e1ec0b59a55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b60e63ab83cfcbc42a69ef91300f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d49bf2e183bf94f6d7846f4138d4b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080af48d29cfe07ea0795f2941ebb60568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad3bcb23a1e0f6e2aae96b3090b936569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbb3f7c8b1e4d77063c7d909fd7fcc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112680989fff2631fcd4f06107a87be5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bd17d07dc616921d2a2b85e4e4264572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8d210fd3d5162bba1cd7f44d1de9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67ab7d560e2fa64edd98867995b658574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e30dfa7965a259075da9ee3212d8b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dbb0190672bd26533c9184a0b39f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788e08bba5c4986dfdaa89cb1fd1916577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427bd2ebf6a53745beeb6bcc374b92c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d9c1f5e5fb60307f29d2a00c92738579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e48241fba54728bebbc33b1950653580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b5e17df0a374e320c8cc3ae29c3e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204a198bd48bfe7a644de34bf55cc6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c3bc2ccf7de3b19ac4565034d3dac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf67c01ddeabe174cd73aabb9dc94e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0243ba8d08ce02f0398de2d203c10a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881375cd9594e8bc6ace2d11cdc295c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c0342044bacffa190a2ac768849d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ae49044ac6477ba3fa9184d8c8b0b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a1632b8209416acfbbb49518ac654589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09f212c443bb73491f7bbfd38a61af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d536a183aeb701d2604c97ac069ab5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a12f489f126ebe84831593c12019a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eea2810c2d1b0a757b6e61aec442c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df0ce200daeac23150bbad39d1a419594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57740139b58b38fe96cd433fda85199b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0dd61142853c9d002d8d309624b63596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fe9b7853cdb729cf9d97cfb1e43a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12740cdf4f9c2ccd75c73c1eaf9b7829598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b75934bf166ceba66a4833f790b0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d1cc660e3fd127e7982058fa37808600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3838910882241c201318a2181457a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b371210f0d5bbd7fa335072a87f191602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ab831fcdea6f067ecd084cf005f36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaea8458cef28bd4cfaf25f8bc10fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a824e8cb3395112153af9dae4f4e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70d13bf9f1bdcf2b2a22746f739737606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779823c7ef6874eed0e4b45860e3e05f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b4083e77871e22b6fe7d2994b16f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891103cd71421712e7201eef6d6e46b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bda31cc70b804d1608520b999df1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473975a23103d919db5d12f1acb989c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9590eb3aaa33b9ec40c7e6019899e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb6fddd633c624014b4749b82d7580613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665b81f0fa8235acc099cb986f8b953614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378904f4763f7f59294d14a089251e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa8ba73b38cb0d3a295b59e16aeae2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbb807736767f487253b0b2f160ca1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62e56fbdb2cff79b45560f704532da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec59d41fee93feaab6c2b8e5c063f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181714d95b6e330af71c502ac8a13cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28cefaf9ff942aa130f39989c85ac0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd093466c799c799ba5afc596797fc7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ac080be5ac5f2a97ada67b7f83121623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847af02b0ca567bc92161fc0f1d35558624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c529ed21c4b4c82a0e5d208a1e8471625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91e70c67d80025ecd88c3f2625b78d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d361adeef7e58f0d86a6568be8dfa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316749623f3fd1c95e2c2fce7f7013f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614a625b1f4fb480c37346dde7ad628629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81bca98570023fb709e94e89b9ac62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d47b564930218c14cf7fd1d289ea5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362e157d7b5be42d52fd59ebe377fb2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d8c5756b657a53a39403fbf3b6c41633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93d895a0433b245129146f8eb54111634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41ebae7aa41ff754f40a7e8ab5d5dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db318ed1ff2f14771a12f43960e0dea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff46d4a004e7e8cad8f005081882fe9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ddb6bf83ea96c7e45cff09378218c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467e432c7bb305bac8a76cd22221c60639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1334cdff105b27fd1d257874500ed47640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddee53f8d1e7fcd677f292459cdec12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69555de04a3a4b1393d82f5365f0cab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7a02b6435ee6927bc3fbc68be999b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dd3b06ba88c93473d75e14f73b1f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af6c41111d92c5316fd22a7db4d6f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec205cd4962f2782667c0bdb4731f8bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd97fa45bb466d74631fb309ca6f423647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a59cb3f2f1cd83c5de4fb24bc571f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487ec0b87e1a76dead70aabfc4b24af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d009a078281aa7f6109d5bb7b9520be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecdaa752112c6afdc37d57e76dd4a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d27b9257f36f20b18bd5d815fc368652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27553527f8774ad67a994d19497370d3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804854b82fff65e3368fc351cf94952654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bb146ed62c11f6913426b579529df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7a6f728cc42c5bf8f6b721007a7e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd54990dfcb61f6559ac9b11101a1e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a72fa15b0bcddf82ba26090bc879aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276e2c71b0dd116c1d78023e818d9d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c50aaeeaf95d54fc89334bf8b32533660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0908dc98f23f455141064df20e35f13661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28d9999be93f3fe6a977723fbd47bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f247a79bbc7024895d8c053fae91f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d0b0b4b57fec61376a1cf657da935664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca807ab722b2f29b3dbaab5897a584665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beabf51003c12d3361863df008d8a48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7561d89d56cc6f36441f34596bae0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5b9945af524dc8282b6a3f7102bbc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d8ab0108c0680db40e234fb5baee5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb994235a27e7f1457ed55568f735cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ef88eb6e63cb3543d9fa3ba8f0aac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12209c3ed67563f0de7749e09be8d32c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb45d1994bb6ec675ba177eb6836f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d3358280d5191724ce2e9e9e25de4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed77c8a887129c2b3ab217d90f6b11a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f228ac31018cc1ac7214e91ef58db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37736d31b4d873dcc15ed02d71baa7e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce1b43501ae30234c199e744f0e35f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d7f93d2573034cf496e29e6b8f6c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11665a64c46f9842711538221645ea9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6deb40ea92c0a9eae3534bad9d4a255681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb11049430d0f7f142cccf4b70a7a15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c16883cab0c290fe57de685fa33af3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc27313a0112f9f3a8ba01de006eca2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10846cf04f0fda5d1e0005a47ed2067b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a58b3d7c98cd1459c11b7c79d3e48c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a83686c464ab7da8b832d0d2743a3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989d08e1bb3cef48d7a99865dfb9194688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef547281c27a2898e2a6ca28b4f87d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c1e7b54206fd0fcd35e7d542c2d5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3c9ba4fa95cb58bf2dec7b530b91d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b87da0fe242463c79c8c6637678c94692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1105844a0ee14c01bea14ea1706d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b25f702ec957131b7c41797b4715694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd0cd21bffa630d27993a3a452b2ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd52a70aea8df056503078595d61da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b78847d9f2a1a35c9fbf03945897d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721b118240ae0ddcc41a9371497dcf1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af6698a64ae9a00ebe0b1d2699cb27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ce05ad7a7595f6dc62193435a401b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4277e4b4003cb48f7e33d4453273f6e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20cf547d8756e494b48bf79f82652c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d7b26a646a6e506c560f1322dc868703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612209429d3d07747609d579728c2e37704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f62687fa3d7e756efe5dc42bff71c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1978e9f66d07654d786f7e269d1d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59159dbd19c0508d2aae7c1593ea59f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180789f4c627128302fee5fbfb0a404708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e2ffaa59412d6882eddfe677f40aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5829f787f95df9d7ad6b0bce317eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28127d3982958283985ba2ddfe36e95b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a7ed4eb9a89231b64439d3ca453f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd158d92d4d90a922222b5b3b357a3e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd21628bcd4d0b9e400cdee8784bd1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425395f274421cace83d41d9004136c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839b93ae93a513fa8d28e17e021a1d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3c654f17ae0bb91baee5404189021717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177f6f1e140c802b969e30b571bc261718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492375b3cd955ba58302d7a8abf3f49719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb59e3ac68f5436259ed288fa8d6119720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa6ebcd2f3bbab1f5bb4f8730752cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47541fec9b7802e72c0dd2940942ddbc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecaaad83cc5cdc87f6658cd0288243723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4e2065ae2e52f8f5c82b630dffb6a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce99cac79daea03f8423aabaa46a65c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8bcfba82b583b9a0add339219a513726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d22f9391fa7bbce5a8b31ef59c5350727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710452ac309dda04681d9c44d6962d91728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448401090084753809faec60338aabf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6567371a4d63f2207844e7a4c3f20d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496a839bb6572f796d4d41456cf605c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58896a48de1bda87fb2cf2e95131cd91732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597477eb7691ae56f6d86f180fe8335e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b415fdf281b836e43c786680abafb1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0a9796eb2befb295c043f0b451580735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f08a167937aad23f918b5cd57f965736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319ac55ac174630086e4c47ca2c7123737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a363d46610c75e70c29266b0c65baa6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdac6947b9eb076c8e6a34a5138a9f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d06e6d06a35df05a013d49ea72202740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96278787383719e1d09d48075d65f9a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc266afc97211c1c54c5739d9562e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcae6cb47f941381dddf597979b8a33743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7183f2d0d10da0e37bf9a7cbdab491744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32a53c25a1d95553d79a17b74509c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26761cc01bbcf79b5b10408f2d5b0c91746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8c101545c8bbe8599e50e297a3eca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e8b2eac373ae0e5b34f8a64b73cb9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb7ee94074d6b734f8d76fba3c01e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483ad756d54cc603e8ff94525ab2b2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bcdf938b118097d2df6e616ab2ba9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df826ac5b39e0ecec9a28eaceea0428752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9ad971a5328bed94c8ca724be4d27753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fb532b4384641b40cd9b453ad3f7b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6c634937d06fcfc225b7a4e6d9f33755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569f9485b4ae6db32c83803ef6af947756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d1ce369d3266f9bb76b73674f7b6e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1dd192ed4cc752716ad133107443a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fda5d0f2500fc251ffb98d32ee994759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>