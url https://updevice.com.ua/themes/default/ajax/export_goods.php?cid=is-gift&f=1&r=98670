--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a67602aa3e0f48f76f3f526a86f3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a492daec0f118b9a257bf2406d2efc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cf281df5bc1e421166e72edbe1eb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394a9f7fc1d5fd30fb83ddc1f8ee0fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eee8ff9c0e209dd36b23c2fee9f3dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5939ab57ea56fa3b20687cd2562ed986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190f97805b291d1d16ec22fd7a740e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b6c9f05b788436e8debf720a8bebf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abb774bae7bebadc0f22a59b4a3c889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc482fade021395aa702b10fba7de5be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65929009e4cace5b160632aa5bcca65011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c20c48b3bdeba58dbd0b667ae829412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee798b5d196303b64ab624a854931113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebbf3e16f7855167452d2ed7d7debe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c26f1d36e6e8da13c38e9f1aeabab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88340a52a453b229cf3151b318f5670a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df7cb5e22179f5338541349718c7b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cd375f324150605e751f7002f58ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3017ebc09c61da60edffe7f5e3af3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694603c425e51ced0c1c40d36acbbf020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645d1dc1fd901db3d419d93c9fd51eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04828b6d6fa91684543a250b3be20222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd08b6ef5ff357434806b8cf6df47823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a6ca3a39dd0d909b0110c1912c76124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58121abd5230833818b4016b97e6b3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fa85e9e060fecf9777617a29c0e0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3592c8f964fb7794d95d9291dcfa627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01ad516c5d6a785042c8e7439ee29c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e6e952cff6df276636f7a4082754e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c74b578ef9bd61d4ce15c94cd327d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77b9258ce64d97b1791027df30429631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238412ccff43f0bf3ba4fe52d653a33932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa717990f19c1bea23e9d66705be2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bcf0dc04833342437b0975f429e1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756bbafd9dc51023830f7ac737992bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6a638b1e8248dc7460d529baaad7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719494f7edf5070f75ead400ff8aebd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eef13512c533e9b93b636aaa36d3fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf919934886ac14199ef6995dd2cb7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1c4106ed7b4b97274ff09b8d3949740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3d0872fdb0d596560eb3054b3daa841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cefd39150492a2e07b1b95bfd06b5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d2fb55c4e5600ba8e984494486e7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa97b0d2fc546c78cfbe2223ec28c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54f5f7910fa3770095fe24ee7f54ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d05e8d4d9eb73e82618a67d1cf5d5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b5132ba67fea85089b44454297bb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c36038ae8d612b84b161264560dbff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f93702e34ab44d53d5bfa72e8b11b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950e989ecd99af9eaf6c5a182aedea850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba62abf8e8c403f42a51206c3c01c4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acef350698998d1cdb7b07af8a316a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614556f632ca268d4017e3a8ba6e93fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5676b68d8ca71522fd54e87c9a9a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a065fee4363a8425ec66b27d5519d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989ca361b0798c31dc62fe78d8558da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dec5c4f9d7fc9f30b35a286535c2ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce057de4af072c4d1852c453eccc38558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3bf093be929abd1cb7a678a34e19559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c8b4e73a809797566fcb236bd958c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321685913ad80e36f60d2576831ac4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87260a032eab8db9392e40415a41cbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208a2512acef421e7b0b9fbc30a984563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560c6f22e02dbdad02f203b7c28eee264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efd8ee7ab433461e80a0d46d95bb4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb4599d758548d7f1466c4bb99a21866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b1183d67498424716655af7e792f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62c617911935a20f8ac3c23eb0b21868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f325a7cd00f0bfbdd41b9aee59ac90369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc178a6d40e3437b6c8b596c7a227b8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f1abb85d36d38339dc07bb1362ba771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc09b51c2a5086aec55aad07b28a0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf7fcf8789d32143626e0d4c771a9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d0240a15e6fcccfacd39aa9a7b72a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb958919ff5af2a50cee589ca9f21475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33db299553343664e7ab0f965e7c07376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f85686021328d03d50f23ba9fe1a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa8d107ea7c76b2b6e2fbec87b3a8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137012c68a90059af66f7624ab29fd1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86bb0400bb3828f4dadadc2c4dd82880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d41770f3ceea31efd052148b58e80d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64605d1d5409dd9a6265a5b31a4c3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718db638366719bea8fef86bd6d1e9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78e01ec4840c3814968e114b9baf8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b309b0743ff2bd62602ed22f814c5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066a2cac788a0ba7d0cd2fe8191e6ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb47bd7d0374fac2752d99931ed6efc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b122bf9632354896165a74c936081788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd94da8ac6010a778829cde025529e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803f541293e8a0c692e467c3c1ffcc390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710acef6f16e5fca6a434c0c6b7ec2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc537036d4a65718ee2dae5ed3538f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd63fbb6e8a6e0eaaf089b6f97759b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844433fe9ab78a76c284d1b8782cd0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639830687aa080626f820810309598995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321d98fa13d2abf952eec8662231c8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf759b70a55fc39e468b3624705ea0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bd99e680f62ad1be32bb43f5eea3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd474d752fe6fe4199cc0f8590867199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38418af7a7cc2d50e7998d13731f7ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e0fada0d1a8f2f8a237210a2519e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c51a4c6d47b149b892a0c3b2b66f1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3510b422ab568e8c6c8e45acf54c9d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e483b79db7ff9edae2ad176487355104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a15f4712b3ce7f48499f1e3fd2499105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48a8d69456e2c4945e19620e7341d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee5c422e77ff0014a0a6202a3de238107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ec1f3906dbca55121bbe25ec62207108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f6a6c451155f0eb50b92ced63e01f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3a0f879fc7b523bf1e8de8eda3ea9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fef24de4e6dbea921d23e8d75a5122111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae365b752610c61dca630b4fc00aaf3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedf05be57c3b80c0f9b8c9d32dedfa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2eb0905ebf7edf247bc6df2f2428e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d4b9f7d078c0ef467d79e1affdf63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5555aae85894ff9c9260f59316500116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2009934eef1f36e3e3290bf950ee1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f1fe3b35e75517e76bfb5810c91e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108b785d55ff961a96ee98441c07c4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c6442b508d3a623b3263ad3b49191120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d3dfe017d291e17296ebb254ca3cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5610a95e6b4639509a07fa73ce540b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4dceebf99522d9ccfc6f43cf7d3f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428687e372ca12ec32550eba9612b57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42da521b8924a108c188ceff9bbbf57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb248bc1ab9377ec03fc8323776abc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b6ab145c31b6e119e34ada00b7c21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3460f8fa466ad17cbdd02b16359b02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7e9f20e2aae49eeb91b342f12729d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11756aca50df66667e60ed0a760990b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c4f37fdaa8e7b45cdf1df921f3586131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3269e633b4c88eb4b15cc07522030b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ecebbd58b1e4ab1c51dad05af9871133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa098eadb31a3ab684201e6988068e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ecc90b5ad2138c715b9242f941ab0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575c0e1c783d7d74d7b8508f0a884e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d233aae3248de10041e54e25c88a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964253964df576dd4adda082912d7dc2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229856067f52424fce4bc024ea6bb23c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fe93f32ac88e99093575a2af39cbf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d226eb722e1990efbc00e57e45d7a58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b44169c7851b46780bd96dc79d128142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371104d3e910b8ea5ab9bde3c10f547143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb08e482dd21803684c674f4039024144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504eaf0d9947a4d481810704a1f687f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aeb4f6c3ba05c70e7e7ed82e34501c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4811d7ddf23fd5b59b1064af451d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3da2cad8d97e5c14b51cf94348187148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecfe1e3c38c1a81cb4e26afe00b5d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be429c540fa746af7505e48809e26a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cf8bf38f98eaffdbba31e9854c54d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28500725a80f0704bceab82f71bb5212152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b0d0de1d5011427ab226cc70f103d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c473971801fbee8b3372c2804ede61d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59254ea0b48e4b3b3394e227c071c22a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac57c05a652f3e20554ef2941182c4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148ace87b89f0a68608901fb076b0d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5da3dc726e40ad2455e510ad7ca6b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49646cae0e1ad28a01a3328d6c86b8e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878989ed973085d329c8aff70bbf841160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025403716d4e922a104822d404ebd7c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c628b82127cba8389624dac9a8460162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd4048c99a3bb4617e4167af6c129c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d05f9f14f894d53b4b53e5aff473a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5f8e6d56e66a090db6c974d522395165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bfeb0459c5b436dd2b6985af4f802166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc4938ad540cd554a8bada90a5b0af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35ec4ee980918f13c386150af2d803168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9e703c94bd893dff9449ce6e56d7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0add6d654c131f8e673f65d4e272e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72ca0a50cbbdcb77809012e4af42c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb2655880bbeadb9813a16bd793da5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa1804c67b4c5b87b05c81b9d6e23d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca93150b7ba811ca70e6bd7861a187174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58335561a48ec658515a4c6835dcd8b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b259aa4f8a44ffae95a0cd43f653a72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16005304bc56a622da49a05fe55a2e3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f073a16d967a09369271a8585b8cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbf8900eba2057a878e061e4b0f550179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ee121f8d2ee8cd5ac5ae830f2854c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5fe8f7c2cc1106cef7add6827f88e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b15c0ed9c4fab1157d3d04288d8c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9600259dfc16e900cf59f210d7335183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9542a7dc50f40769e8dc26b482cc1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29670fadac6dd6f967618e9cbab7d35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331a840cebbee8ede45e4d569e4140b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dd7801061c56379bead19601b0085187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee672213a3a544421ae7a640351899188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a522eb01f4a18a25fb0721f1fac0a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea80e7c9be207ae0df782b1073d34ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09507fdfa2d5678bd9e86a2de32202f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76378b9f8af6305454240aecf2e8ef95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ce07333cf981ee02c85fb306af18a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18a005c140798454dce8b609f921a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66632656a8406e8a6f5002fb6488de89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec8c298fb8b05cbc7be8948817c59a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7f16f61250fda0b8c7f6ca2cb6117197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2053bb0d940460d3302c3221077e4ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b50ee43d305e02c94cd3f033d587f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf0fc487bb9f669ed542cc2024d505200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a992425748f4cbc5a9c1fd5ccde0817201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045407b5f3a227991c1f3864b5aae5bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b165dc766005849f9b75cdf0f3ba3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571741c4e5f7866016d49e1025c358bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8581cda64647d705879f0cac3252d9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2242939fdf5f416b0da1b511db0bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdf2f3b4b3987c2a2bac5b4447abc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535de607242feb92a3c570e078b7778208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ea0c368b267ad5125029e458ae52b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb7fb2909a252908b88c345e1486af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cfd8be4cb71221a9d2afc29397e95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756791b8590b139aac7c4aa78f16ec7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea70bb8d10a2042fbb0bea67f614b15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11228ade54b5180350c75d47351d7b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fda6e603e0d6c4224c55978059c235215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6dab0c4df9058e98dfbf89541981b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018b3333b0511174a11625378375cd6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb0bdad4b479545770990f3ed9ca03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e63dcd8e5c55300c4be91ba89cbf9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43d191c7b95eedaee86ca50057d63a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2d04f0842e01c40ea874fbaeda044221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277079ca3a756d272d4f33a636ce4a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52af8e1df53a78367936f1748f5e9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7501709baad0714eaf18c05f9305e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff1bf9a6cf03ef3183e6495cff2427225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5451e990828c47c6147b5b87f3a716226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ec75cbd9bc7bb38734a146fdbd7c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b2da5d26c88de0e8fe34a006f6672228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807564b2245d6615ce59379f0adca4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1305330beec947b4a5b2a58e0aa91e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83af4e513dad3365dea345f8f217ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a7925cf8ad63385b403e273feaf61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef461c82b8458bbc12f251d7580ea6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93325072a3f7cd82747004825f552f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866636f078d7ed18d691fafe10ddff2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9b9253fe4bbc2cb8d31b789f76283236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9de1995b52cc2cfa8da10121c9599237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e6bfd8bab1c0418857aac6ccf116a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a013fff382096750fccbbdf9a2358b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6bc9184b3bc5be0045b94f4e0dfb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148fb51ef89a958b753e4cbbfa5a635241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1165b2f199295c8e2e312c4dbef753c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a8cb0ce237546ebdc57d4412a4997243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e2dcf0f685c4b72e3dc935420c07f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd2fc76d7d820bbef160eb469e40e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241ae10ad765088bf9176f6b8e885aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9612bf0495cb54a2965943bf9f925cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5515447cf67dff7f69df39054e59e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517106a107067a6774663528f5e36e28249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ecf33a96c00506f5690f357efec9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd29c26339ca85cd651334e9e4cb79b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d815258cbdde3f8ad0e35a72dec12252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c55f99527db488ba2c1a53986d760253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623495a6224865502718e2e84c0b106e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90387ce6de0bd393b4548dd7426f55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005b9dba60d2ecf69a61a1f85916ac4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519190521d3ad774f15291b932463c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652306c30136bced32a4ffeb0276da0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e89e614c3665ce06af639f4bddb71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612f73f568f0bdc65fe17365c29f3a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21717c5c3d53d7af79ac4781e7aa12a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0104db958ada51dacb61dbf49deea6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706e648855cf444887caeeb8a97c731263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7bf6c86a1f5efe6248322f8f7168f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c261fce362fcd8029145c4ec6669ce0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde13c156edf2dee156c439d7e79702266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de326d8a6d4e1f59758762e31a8cda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8ad1bf9842694a3ff607bd3c85f42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628dd8a6282ef3a9064cb5870aada91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19201437fb397442e36a19aefd817c84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab920322ab6b04ef2e14f5a5a8e24d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18108e24e3fc01f19460cc5a4e0f04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d999ad6c43177f5fe1dec2070ec36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9643fe8d1af9acb4d24c92eb270cf91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403808beb02b6f28ed634a7d8dd65cb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f115fcba0ca1b9763193d55fe31f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba799034059fc139ff0281ef5f21e7f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b8d4ea4a2e683f1ef34ff88be8484278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd257a67bf6c87c1649a5488f8320e4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6309c2e3459dd088a562adc6008d16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc6f4eebbec856d7ff37b27b109708281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795b1827a3bc1b8a04d5d8c3153f040282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d5a802c9d0f70f5a7737d4d0c8cd6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dcd63e18524bcc9cfe1b054a753dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec9db4caaa65a19b632d616b9d8eb5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5f7f70f484113c9229ce3993d5653286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dec6db74a2f9076c1eb626bfffd3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88774a6e6950f3cda15e3a7e14b7c343288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946eb9219806ef986b3cfe860b991cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e3a75bd2920f9a3b5bddd86219145290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c849013228b013dbac2fcc8fc0be120291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61641fa5998f3d2137ae735a11a408292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106af90ae525965353b2f31dcfd03176293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9b8ac75908a56945c9293345e790b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101f0e06715ea8748e4d16e6e48779a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488ac232e261cb1c467c113b158de37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d7ad4d56ba250da28ac63507e3c9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc26408c1387351a041c525b8e06bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dca8e512d44b42867919f7855fe401299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a4286ecabe24a6de1b3d0eed1a7a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc7cd43a09ef37089d2b5604d761c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7b797b8b121d275b9278b2d344319302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca10dff08315db2c8fa7aef5cdba9ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0f7a48f098d80781f558ef206a863304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a4f2cb799028f0be74ae9e0798f5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85f0dcdd3aba59187701b0703a6fcb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7055974cc1922ad299d00a02c894286307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6b6e2752af60bed82e1a89edd86a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e25bde33bde33a4120719295f115f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8be9d7863c5a4ff90aa8d046a4bb1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588ea39259eeb76a64c95ec2c7d6afe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b3c843b78b8c1a9bbd76b61dd1c8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449e45af474c7265ef55117a16da96d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dc7c866245692815446a6118bdcc2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a0e910cf1c09f847bf6572c93f493315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a2ac439e32ef31cd9d00fae18b167316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58a0ebcaa8ba2d02e479c9004dd86d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa70c083259271277d20fb38ed5ce2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed07d0800c97c3e8cf8eff5020ed65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2b8537e7be40bbb7c11adc3e68e0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092ae6ecd40cfe2c9ca361f30e4c0b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd50695e3e406b91395205eb968daaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7099fe483286f4459ae58d63089e756323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c0dd88f30440f02b2b3e777c8cdba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fd14f661ed1db22e3c901381170d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964741bf59e5a3d51b33d54cbf697b3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e0f999cbcf6215e36d39b4d5a85d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99ac9a33ced8513ce3c32565b10b5e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68987893395cd7205982045792c32e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e66073e7f39d7e6aa1d81daea9b766330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ab78c5b93331f8160eb46dd4db4f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14214214a8b773e86a7a604ba7262eb8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b4a00cbfb125b01b597b6be739244333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5e9ef8d4d7aefde4ffa6c32bb0a99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa6a9e4c24e3ed74ded1899828ecbf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb385fce5f621baeeb517c22d62784336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c542dc9b1861f4ee7458490bdd04e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3705e0d29d56e218e69d2c77184a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1f792ea456ba11ab61cdce1572d8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b68d6fba42353c9c3010aa0dbfeab6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de49d643ab33b9f6cd75159424cf254341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e2432666310afd898edf79fe76cdf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f3c6227a7ceb5e079744a52102748343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22b78f000c9f02f732625fed767cf7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c5cbd4f738db5832f59ad5516fa07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511df9f28e758ff0f81101e2e9998158346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be85b2e2fee2cc8fdaa225b689825e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c797fb8089bb089a9f39e43a05782d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a948f7403f0a72b4cd9c3d0ef8b837349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e079914755bdceda27a4cefa798fae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbf3ab62a2d84d1c6f19d117b88dd0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9d2b58519235d8fa631583417ced4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb15f5bc4d0f408ea833c40e8088d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ed906ecf6b11d36afd1b9d5561a61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30266e398a1c3aec92c334c0001e16355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96ab10c4e76d237d136e4514420535356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9c3af5760ad69f9e34f15da9ab547357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a4fd2e0b67de0b6de2512f5b6c2fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337cb0d53ed5fd618f4f02a1f3babfb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cccfd3dcd636d1c69b734f3757098360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881438118301bded40a737bbf271b37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6e668a8ce94c64d765f888296e1a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143facc74ecbc53198f941104aaf5b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16aca4bd8b32af6ab62367954b066a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317d83f605755bfbd69701e7b1ccd18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8de456dc350b5b9b8e319ced622c2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc73eddfbbcf103c4f17c6d4676264367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51cd8bf5f406b9a459aa54ddc9801b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8f8510e1cfa9bdb936f43eb870333369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e2ae407b6935c243bc0daed91a9ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577c1bee82351cd0082df9bc4fa9322371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d895946c9fcb96a82e012b7c4525df0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3407e35489ae0326a983778113e664373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46bfc05906f0f7cba9818ce86b2670374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dbbc814658d608f670920b410b128375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c39d690dd76bb817d25e7595a0d301376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5d11af544e5c605f69a7d8c54315e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e391bb17cdfee06609b55b5496c112378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99013cc25a14dfe362f7f2e1a16eda379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f7e666360ac9041eb721fd6f58bc2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed23a04ce0fdffed63ce678891ac984381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2b2dbdbda8ec118b48dc072aefbd3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5d1c5e38f6b1cb530db579f096833383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbe3484859ef7a5083c2759ce12816384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658d79d07979c24842fce9cf1c0a909385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c7e7db9f8311824bdefd57a805123386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db35e8da942d4d629af7cd82e33b74c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4aca189a0aa6fcc0e4f581427e435388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f42ce0188f5103da022f7c1f9d79e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210eb6822941d8eb3792966f05977d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c71f943eeb9834955001505a095d3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4f303efb8a56a5eac0e4e1d57819f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897d811ea9b5ce66cb4c1734e0f51e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b37f73fc9a391e0518963e5f849c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9639bc9a26d2777620779020f4df7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fa8d62c140124e06f02dc287696b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f0a847f8044bbaba056253fe58e5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba484a94528287b3316a9589b18b24398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1249a78f37a6f9bee2537e8d1670d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946db91065407fd1367283f888d45ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387d93bb3d416ae920cba57df77945d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b0364fab2d79764648c7f4d9d409a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac06bb9cbc9a392bbdd06d2ca1485f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbe8f18e270fa52462df176bff7d6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d4ab8ef488b2d96769e92583cd57b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c8c53c7d341b175a507d8b3b8ae45406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46c70cac873e0665d80f939983d569407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d743c58a86ca9c6dfa851312c44fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1df14093a4d5bcea012cdd552d1a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d40a379638683369400cd1ce79e75d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae7cd02f3eae3de51835332614c1a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df824fef27fbee14ff40675ae1125a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921c2366ab29dff46f8889943892ba2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2539b26c5992298c0fbc2b27c74a5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f213500e574a115e44974dfadd3d7c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b681ee6f1f7f0e388918a26a84c400416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180c7e980b8ecb068972d72b7ae9e58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b0a1fdd80cfc1b466d984e29d93cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878452d79d147a0ff3ffebcd86b5af4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdd0572661c63ca1a710e584add290420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bd6205f84be8a480338e3c88671e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3c4969c1979ed2068b9d09e16360a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e36052e056569495c89e9717514b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244e80e001ed62b402e7ff2f5bd2fee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0751455df4c5c2ad4bba9536c0b65425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012ed83d9d6d1af2ac3b8aee449a9d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20b1d7772a498e96f8113d3b9ad4c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973de5b6d5436bfdee2bfe2646b7d518428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45207d84278980c50694e7030a4ccb70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fe4e11996a8c6b0df60cfd6df4a21430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa316aa4fc4809d7a1b374760efdcea8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208af5bab6f594520e01e8cb24b5b67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6d9b2600d3404526062e5eeccd305433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d77b7903aa51274da4ee7fe27ce67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ac6dd8f4cc5a199677e895548671e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74c50f502ed037b18e90f37b13cd11436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cced01a4f362df3c77240dc95324c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953ac09f98b170745bff402146a57d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82f2536f114385cd4cbe0e11a440db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f80de18e9b3566fdeda736365c2b20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c200a726880bb1791b78e4c5af5bde0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be8bd265fb5fda172b23d57f8bbd85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf4bf8bc72793e4a52d372354ba151443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700c8fa3cae410784b329828af2ff6f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a06aabcbdc3f0973ecf28bc955444d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e19e2f74551aac3232c67102de618446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cda19c74b7dfe6e9f1ef636d2ac6d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de4b849a9da06887185caa006891c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967fa1b6c9fbabd77acd411ac65bec1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc1cada385cf7c9209f241c2678d4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761279f7dc728d7de57f22001f912f75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441fc7fba0a38aba83dce0c7f34f9db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04ed4350e5ce2b1c869d5e34b3b07b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3db3166da3af654245c72209000a25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cd8b7061a78d5352ed66f47fc9a43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4dcb87e0861530fcff4329670b0f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ca20308e077aef53e054c6d8951c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9ea47529f35be8b65818fb0c84bdd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d04d2f64640d048ed28dfec778a118459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35d5441dadcb86e035bf647b28c51c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccce3d8617891329b178f4791e65f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b6d7676d43c38f9a4f12a0edcfb4b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66faa24749699e3a0a00caf0b60bc8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d1e265b0c394f904887b2275059b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e0cba594e0009a8eb5fbd17f38808465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c354c16c2c0b26a61efc8a325e80c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef522359e4af4ab5f6ea5d3c5f28a18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e6194f307a4990a5d162cb3deba01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02410a48d4cfc5618e21889c7489a9f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef008e52d94044cfce5376c5b38a2e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c1292bd83eb1b9f1a00a8cee69035471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602f07f77b7b8ec0860bf629ad7385d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7c0799fc6902339f059a49998a62f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f97bc27cf745c57d7b8c486c7297d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9cce9d1e79a41af5078bbe42547c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4731298c62b82ab576bfcf063412da5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725a0ecd1890894652f600cbdd98a60477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d08d1bbf9c3e70670240e592ce326478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173281eeb53255c3f651f4b7667c1dae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180e6d92db0037a48705e215f00c21d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f0e172322dc220e57dce8e03ded28481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f46b30a5b2b67081c82684807a49d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea14f89539eec51c55d65bf4d6bbc9e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a088f6cdc9ca6b8dbfe01018698f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22599b96c434f3ee24438787270a57a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520176aeb2c024c6ef9cab9d8db9a6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94782f73e7aff20b7124599d37f83f13487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292c51820156ea3b6ea5c9f23d4197b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8db1b5e06ffc995fe79e9a09f46de7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90429f5a65bdc5acf571de9070b0df2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce5f51a295283c66dbac6a807968b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757970e429ae840b8b3ea6a52e15578492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d78911718320f68acd22053074d4d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee607cd64c2593cb1a137045cb95f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508112aa4f959f374b2b2c67ecb7053a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542ef649bb5ee75c9a77b1dd47e67af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695bc2d68cb1a6e9a1238b53effe5ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ecd4bc81df6f3ed46564e160e086f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29304c779e8502f1e67b632198e19e1a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42252d13882a65ee81fbe3490cce6713500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa228e6331c76e040a731cd6baab2bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ed8fec60605f1f812a4c67ae79f2a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cda1650f16b3e9c0fb9248fe0c0a7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486b8ba84dbd2fb37d4242738e26c0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692140473c0972f1d1ee42ed34b8a1bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb90247e5b7e2ce8f1e360f39f589e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb8d1101aa87842f8b9ef385a394f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fd0b75082e4afddb261954f3a5443508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3682aff67f2444e9d4287c9c3d25c02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf458a1aa71437eac7042a04ee5073510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8b48d3736b52a812a64625b401082511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdbfec5f8a377af8d08613172b4472512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d0fa9a46eed5dbb8f8d143dc378c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248d103316d2abeb44c015ee097514c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303b080e8abb03d2019a2a66fa6fb5a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367402ebd9b693e2159f3344c174991e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ae526343f3a715af85d0dea60d006517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdefb8a1dd97fd7302304674c7f986518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316fdf6edd00c39fdbb91676555ecca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6d3ee1c462961ac7c8ca13424689d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119df66db39a8c7264617ce7efccd65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74452389f110429d2f5db3d44aedaefa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24424921dd9f4d05c6459d2987a7c7ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f06bb74c17d29abce750a8100b4fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6530cf12937c791665de50854716dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe50507b87db20b1b5a0b747f17a343526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb229f55789b3cfaca894eb3017901c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914084555abeb7b3c5b83296a65838a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418071569c7a6b418c20c92a6483e4b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ab0cf857e6662f9124ecf0b20c860530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed01d5c31e9acef5cdee628de867ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc3fb8f1d8b7ff129ba4c3bf55ec55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de62ea9552a3afd13cc4019459eaf8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23b8e298e297779b720e8a720b2323534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca17c2da15fa6a6822dd0f95ef695d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61004426c8f4c09b29089a5819284b36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc449ab898c121aff2647ff06836b4c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc17a2a23ca67b39f12c3879cdeed1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138010ec3ffe6d88ad1f297c4671cb40539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb6f498e7dab1898407c007dd40117540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a093372d38c1d25a10ac2dd3318d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540acee964c1ce0e46e94618caabcc24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f8354956327546af4d1838dcebde9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaf8a3fce6e08032be8792dd7786ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e84bd237e33d695739e72d6e3c43ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf12a0b7e98cf32781756f207be7a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1900802a6656ee21425de67455306547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dd736b2f05b7f988e0145aea0c84f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9d92ba769a61c4d88f39361f1a20b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b1d79b04e8201012783d66e87cbf8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed629320f8a263224189dab4290c1c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d73b60517bee737c1d6c8ba68d57b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40365fe6f78bd3c0140752ef86cc31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d98cb9ebd16f192b9962550194015554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6367ffa36aed822cb15b182dea03ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e88f5e22c4a74db1dd6f7198cbbee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75c6bb49456edaf0da248214daf36c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a58b3b817cfd9f863d6c51a8d12ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17325fc5801968200cca15ba4efa7cfa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5046f9f86cb3fccb239a97601093ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e7d503d3dbb62cb961e1012f982f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003c6a86bbe53156f2559736c073ecc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0439a2b43e8949d1cca6f4b51383f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39474866fa444e540c6431f2ffd6507d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130450858ca20337cd3e902b8cd808e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886079fcfe65360f062374bcf30787d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3d8c84be1a15900e1030bdffbc41d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b42b28163facd650ab476ab153bfe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d392d16e2473cde37e069b9d50e49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5b7a7b9bfdb70bbef0ac8c6d3a1da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a27f7fb969f3fba7dace4e547f515571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18bae9046bd267a086ffaa6b314012572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7730258a73f4b3ceff84a795ed0acae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6be98e8bb628b4e34cf071e4a183d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a055f3264b621df7e22129d205a7e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc1beb8f7fca50c9c7ae43d8fd57cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00d709267ab5d76442872bc7c05c09577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d136c9fff97ce958009cbfaf294897578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdf4d98af4d2e526b7232470bd25b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7de72a4c62d7631a2eede69c5e6f09580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d8da22ff926f96430441466d553c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5effa065f21a01f763bf5c7881fe7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff64e1dc65f9369c56071f6c3486594583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3b85bab42d098f642094cf5190565584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5ec6fa286537545df43bea6a48db8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad30b6bb79261ae9d2ca8686cbd6787586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45437803b883d210d3fef99903be3fca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbc51b130ca68ae073ee3b0ce33e61588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f769d11d54677e10617c197466e94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9d64998c70a1dc36c67335b2c2a8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb473431b9b0e090cc02a4f9978073e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314f227645ababa9fac5c001b1fcfdc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0565c36a1cc06ceb5d98c1ddb6db1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bbf5dbaf6cde0b97c75ba0eb248e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c82bf65f3f89e0e38d07c504104fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499db060fba90fe9379548750239627596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63758ad1dc3eef5cee59aa7ccc822986597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ac4e06ada669c27ebb70d5eb8b912598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3db391c9fe3be6e6804c55b08447b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eadfb865658f6e33dcba338acaabae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd84df0f4e201f171ccf8fdf552db6c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8830a850215d90d9e23faa0911e48e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae21ea8f4dc113b5d65df5b56aae18e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cbb040d12aa4f4c7a038f62e2f06f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7d6a1c607a14c94c85eb8de51577a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd41fa7ebfdf6f6f97a04b22519049606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d8374d50c90918e5843a496c072b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbf4f2d9a1356c3f66222fa5729f2c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbe716d24027bc5bf2825f51339c15609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae424319a9917ad8d3d2f16ed3938c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00fb1d44a7454fd5510303d1a747a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789e8566685f48aff452d1fec8ece07612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cf34d6e6e9d00288296e735854d8d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96e393e58fd8f4c1c93ab69e70f032614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d9cd191fc9be1d1aa6363be8b0e6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b05f1fb82ddfa113152a9c7102c370616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04049e6e04ab5356196a7ba9bce70f9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e70505eb62bcc7de7384c4a1ae29ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5774c4013fc4b6b068531d1366292619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a216677aacc7befb8fc94bca1dde176620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b7a4c998051509ceb6ad82012d65b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776978a42a1782a281865eaa8436a7fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c309ed1c675243fe69b83c9b60866623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba55e69802da3689c6664d997d661b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae757b3514415bad3984f545e96bb15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e6a3d3bfb2c8779e5b2ae293ab61c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d122918442042382beec4f898393e43627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a10e50fc20df931600934b70396c8a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838320b45503923bc29980ddc212c6d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c39f98a010dc55ef057474c39e4bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99fcb32a28b675e119d18b574ea298631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2b3aeda1b1d80ffbb97e3b68df3d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bddebf300a8ddddfe13b88aa4b56d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58137bd1f435de88af71b9287dc8146b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443ddbc43b54cd9ac7cdb6b2671267f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c7122378f22c74cb86d0de188a3c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adb05dbde125d4dd7f09095d24b61f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828a8b03be37a3f697d2a664c789bec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d15e32bd357ba173e7a47ccb3eabd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402379c70013aeb8477007af62aca46b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faab60bfac7ab27135ea78d8a2717e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bfc74c6e6e46008d2bb42c53b7843642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef61190500c3db5af0a63cbdfe4637643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c10f7c77eae0ffea68453abcee461644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e04bc8477346103e925e90d3798642645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92683f27f41ed9d36f90197ea00ba37a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b852f505ea4fd84e0d1246c2cf6ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918bba1951ababad1b730772400c5fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053a7dc45c1979399a38c981ab3bbd1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11014ca18cbe89b2b3c60e47d339c3d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936bb547e84e6126559aaa40423c993651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33ee4ec833eec57e3aa1fd14da3a13652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0b301d513600440787eea673a32ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc3115c4efdcb3b103d5a4e09baad7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622e5b8010ba53cd334e8bafe92c368655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156015d775efe877bf9f048c7c24fef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abb1ef08c12070f7f5477166e14c09657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a10abe7f65b2a592b29d73ba8754f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868582b9de2b7260c054e3c063810f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be784548c9f8b24c21c8b7bd45150caa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a490f9e8405fe5bb14836b4caa8af26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111650903da534f1579cc5dc74cd47f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a1918b177ac2dbc6133c4b7aece98663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cd09b32920dbbcdb978c555f59672664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64164f058637bd550c0a25451cd840665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f743f7c89674df770e0de57e74b02666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa388d0e48c4a3dfd6adcdb95b1aa12667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0c5f46002622784c7acd443384f86668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df412ea3f6123c5e6f290ee97a56b354669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630e3976df9c740ebbcc2acedcb7220670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf2d8e3032ccd64fe4728024c2ade5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7264bbdd1f5c02eddaf4b3e3a33a37672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3189f1e62c8fa3bf9f5b42df703a48c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59464c30ce6ddb194447a8b1ffb4b4e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70925969cae3fd7c43b6952d544c1833675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d498b31d614cddb9a6975c049f65fe1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473645629929deb698dfa5a59ae8f35677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe72e00d17193165ee421721db4f7bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc15a594f3ffb0ba1108a3659202edc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678b0f462a23fc38a474617335909d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58e168ca4c4ffef215857eea77bd84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e6027b5e81c9aa9243f9b3bec920f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03696eba76c8b4aff5d3990226f5e2c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e69d72e7aabe6cf88fa95bcec3727e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592c9960800ec782f27839ff790226b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02035b9631d49500be6be9aedf8da378686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f3a7d60188f2010bd5c26781c492b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3eac7628cda781a9e54c0d713094e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6dc973701903790ef40c2d3c2c2ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb32406c4ece838b0dc733ece38c6f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09933d0e1ab1f6eca833279e0830ea8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce079eaea9817d25b5ddd993ac2a160692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0669939581837f354ba4654211c6b11693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45f5ee4fec20b76c057624e47d286e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb917e80196f738e91bd58a80b051f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81c5a18971054a609c212a7c0a6a56696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e387a23a6feba61aae7a17f8af822c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e5f50f253d04957b6d22633a64f26698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa172b0610e532a03a8e73a017a744699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37903e29a9cf76fde63def970a27030700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45add20594f4893e51afb8d5b37f02701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd105efabcc65804f047e9f8cb1cb8e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21c397ac2855df2fde840cbc9d336f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda19e41008428891a466eea259cba1f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5384d6eee71ef2ec5f62fc8997c18bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fabdf7424e07896e0a68a7388b64f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486067fbb9cb81f16c0d97257b5bce1d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110d8ed7e1dd3b55d2cf77548eae9ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4869d020032aff2ed9b8c811dcf0d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570342452370f4205320c19b19e505e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63b98de51da5d3d265520f6435ebca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4f8da7106d9dc1324f201adf42f01712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396aec77c238277c354bc692171921c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d565947ccf107eb43d7e228fd6cd9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470708db662b124d57e44be01d45f19715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc7f9904bde423f63fe2b19e7d1ce6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddcac56e7785e4f7d3deb5321322f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e63d8d3a64fe922ee4d51258e547d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe837cfca1bedd97f5d5e6c9c8d34f38719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bcc18c7b2e0380a583621fbf76de4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b86902e85ebfbc3cfcadd0d660e70721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa02c19435b3be12cb54a688dd4a0a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e73bc8f2cc560c16d6c5d4b9644d0d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b6c6e218dfa81fa532f4f3f245d48724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8e312ec7f5ae7ec400bbc16c8a214725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2edaf2b7259421c94af629dadd76d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a5f11330b0b74b1be32382b5b9bd1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11d246fa922115444910843176e741728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f823d5e928fcb37bc9d8d18d4bd39729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5a96785ab54a8ee7c6e8cac52d0b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43279ab96a7cc4c46ae5343c88c84c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b90bd4162ac374bd7c1b5f56979b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98f65ae09e844190ad76dc9cae6e49733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d75fef6c4166a0671f2a1b6aed1e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef30aa6b3cea581479a4446e2e827b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8b773b6037317634507fe202ab77f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d357540406562f4c7cba5f849ac621737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e66c0f83915e3f0aa847d9a152e81a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57874194a1cb144e72a659b867f89499739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c16cc6e5dae3846e8caeb78c83faf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c254819e8d4e3ef7752807299eb314741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a95e771dc2a096b3d33889e2df378742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab1ae42d23cf20691b692cac7dd0ec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2558d51168bbd96df98e8aa3f6c119744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57c06df3ae866ffa8d3171d9e4882c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5f3b6ed97cd7f62a25aacc3c693b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d1aafef1250462d32f993a63d6924747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad85d70052e5c5bd9951fbcc44532e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaa13c2ba942d52b63299b8bdbabb6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304c43a30e3648445195143a0478e5f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7ae2d1892a4749efc5f344f5bd281751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019310dc59d4f9d454075fe4e0436dc0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df806b6dd2a169ee3236e47cf500d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49097e0b49d7cc13ce5af73195d07ca2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575376e3e16adde8b7d0e9d995c971e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39928253ce9ec9217637d1e281118f55756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e615a867cb0a52172459ee3877766757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50996f006cb713111963cef299339eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cab896e3b93238f1cb21c5a214105759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1f1a98d50f00ce1e81320b8a63e271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dba8782326c42e555152b58f2456c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331621358c607fcf9755b5c833ffbbcc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0633f29d421ac4b7fa6bbc73fb6904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8673474ef6d344599b7327a3bcf5275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0cfe0755e841346d7c68975704a5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0d24cd19338cacd57906b5ef6bb457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12ad9137fe788a0fccc5f01d372d1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42506b72b06d2f2faf8868d238d38d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc551b911c40e948766ac412555f407710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddd4f55b378aaeb882ed6db73bac2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231343b193fe44a3e043b6b2e401694312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81665882b964b117eddea6e02e7aca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd7d6e0ca79615e018d307a2fd72ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c3b5222012feef37276ba614c014f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a72359ddf9afe6319cdf51c10121db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c9a8a91489d3508c080904490e3f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698ccdff9c9044b1a77b4126c15fac018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038d3428880880486473e1c6944bf7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0eaa2a8c89c30b9d18a9786f7d18920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41639a8da0b6d43395faba3006390d2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c4deec0a7d537d8944cfe3364c63122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf940925cfa115cc527f6f6443c50d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ac0aaa4d0d45ec8fff3e2128a99c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec4de60266cb574b412083a1475e2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30a83312c4d379449a98cf64a2a40d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9865b66b85509cdc9a8a9c2a787e13827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80c398fc01a3a71028a79adcb8543e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f724c5e4cc4d41bc1f8c12f46649029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ecfd4e7853d02ce5784fbc26650f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a103888feb117bf9f54e6a33f73d71731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da8c3183fd7b7c4811cf4e966564ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bda5f24215dc4c7e1b8de67831067133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ca75daf34e0157d169f733c35cd4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c536cd83c594ff5058bdf7eede2ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24637289bf362cc6580d4bbc7495a0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d99a11c722c6237427866c56bf307837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5389318ca0fb054064cde229dae6cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795975c534acd9d5ad7b9f8b4bb84bb939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ab9d0b59505312fb9be858000e11640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5c706b0d06dec8be3d3026346a28641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565d151083c2d17398c6ed56119df6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c662cd12f3482c59d49ee890226a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de786d37d85869d0f9d1e3eb0e4b0f3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0c1ef8c7c7590331efe38cc9f025f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e1c04ca5a7c94372bd04cc7d006ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c95449897261a20cce8a18039b549e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634bf53660d7f694886dd9d4f1adc2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b7b24602a31bc57088cceeffc22f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a05b92bfd1af22d858298d2f6531fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54488f8fee16a128110482ae569763e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cb98035528d3d2d69d39fd753e72c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac838c92c2dc43bc3981eb030924632d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b24c93bc7a75b273fd2e21ecc24e0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632512100602138ded5bc4e933cc4d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554b20451ccf0fc1926657b93bea49256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291085ee2dde9938d28d8240a60691ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6c27e433d0c5494a33352f5faaaf458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7537b3a30bdc8084adac83f4686aa4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f605c9e8009c0ba82ef57cd9cc470e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfc061b5289ae9c2fed25b3714111361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abe63f593417e2a2fb3a37f8008c2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccc86c0d81e2b4cc0ad6adb3a29d1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909d76f5ba26cea63909e120c7429f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98360e49967651af8b06f19ede51973c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79480b8b127607ee64d714e00bf1772766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6922a3c1a00e76d0420c6134b249b0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f7b2634ebecfda44a9735121b2cd668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc01ef77e8a70cbcc0ca48edbef879369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca80a51d70a067704255da06562559570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5263d50adc2a61be5f382c9538d6dff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546bf41c05f9afa691cea54b495aa9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeba561f89e4f6314df9138af7c964273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e895925339f4fb4ebd8af3951e0c2f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6271c5d1e0b9daee84fc3a61d50f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422dea24d28b90ef943e2ca80bc518776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ac3a722845cd106dde02b6c0a6be477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3b68fe4f86d8bb4cc86e152a98e4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588eeb0176d56432ef4c1fbb72e27a5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18a049968adf402c1768ac7a71db5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e97629ac3639e89bffb6d7569faec081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c8a0adf74e0863009ec4d23296f1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfee43ede87839b4493681090493d8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a474508fdfb7b4811982c9374aa3c4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73fb0aed7f1eabcebdc786fbc8178f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c35fe9efa16133a2bc2dd639ff28e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ee695506e27080149b1831a65615787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92640dedabee0b388dddcf86da36b3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22028de586a9820c583dbb855e96a49389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b2244ec8999a42b1c43f3d66f15c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e2d032ddf789c8d524789d9d5ac2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4517c8647629d6616ea31f095ef05c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016aef803fa917a14d96201e82cf71793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db85a9c5cebf9d6ca6afdc01352a3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f029202406f4ed8881d6c2005daf5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86119664c14d229871b992793805dfd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d4ecf5a031fc77c69bad54796f91797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c04aa77ff79632ddf959176ba0da8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf039e4e4380058a36f41f9349ae752e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44740ca7e34d9466d04fdd64715417c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cbbd184a0dc4362f93bad44c03b16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0a2ed4d24f6431d063a57edfce1b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee749916d54e042501fd4e5986a5432103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44267c4ca77e7fb5dfa1682ec25f3376104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ae7791aa7ba3a0bfcf0beb45eee8f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e9974adefb821e8dbbd054d8b95f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542bb9743e7d2422d0e84163ac07534107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450dd85b1316c522b04822c359f23be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece408d55e1223c46621874de41d8d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5447302164698b59afd04fac8dd1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb43352e358075ead30e7be69436f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419076ae4158ed5f8bb2b7bab15504c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a622a5c2fb256d16e46521a29578e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ace03d9672f7bb30bcb868721dfe3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d16300b303ffe58dd2abf6e4ef4573115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7b563ed90dd7baf085b8f3f09e3cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03df20db8421a712849b283199c5545117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876901b8179c13e6857a03d2dc90211a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29925bcc26aa1095ed5a5ffc6c6e98b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ef1f057f55e7c6791ed881961e77c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b43379ff37308df6f07a4150283f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668531e17cdeb4f592d78dacb53635a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662f573b51348a039f36dc82bc18bb3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e295070523d4db5cccce936272b3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6b70e6fc9d3edf23eaabfd44086e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e8b4e0ff6639f56a928af75fa1fb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd00861a652264091ee0750b4a59489127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e881512faa25331a8f109c22e874b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c987994642ec947129cffa4df7103129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05070fc5f014f8ef915580af0007b90e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfaa5a430ce99131f5a04eaf31a365131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864b3b2055e19c5e879f19732f66d57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155c02bec0323ac0f22f9c26ca6d4fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553619659583916351d0d31dc17e56b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0795f482221f456cfa30ff3267aef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abe588e62933fd862139bea5d23e43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d00c7233075da365e809c09a6c6af4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1b259eb64d829c1a514ccb00b5e12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d499401058092215cba07a2527c24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5f103359127e6c5fb5b3c0e697cfc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039e2b819acce5ec0df5e76e5f257ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a659b3ce02f1758929179cb4557432142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ffe64c84544928392f4cc4872cea7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023877567b652c54de362a0f1c8be952144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8528477087d307ea36d4d94466993145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ef77cca53a26a079b43ded6cfef2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541eeb07a0347a143e907e18d73a1b0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9401af5bad7de0a2da2d9e3b771fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60801dd1bafa5a391cf4425fae22b8d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25c008c2dcdae0306afd3771c10a67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af449c9ad19c758ca2d4214c2f97de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ad4b6530a250dbadac97f434745d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af6afe454fd12485c58cb69f5c779e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35168660db1b0026f45e7956b51f9b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe170df080fa0d1caba2aa208ea8696155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bab12ff20baab828f06a47a5c26d0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bb81b66a8e3cfacd46f74230d8eb8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980e462094532850931d24193911300158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52b748303476356b2a2724442eabb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f5339298504cc82e02ac3f4e4fabe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3960b8271d4bde3a2284f55a1ef944161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b22dbbb40ad6c68849cb6955e3913162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4417fb44213bd2795501beadc8533163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b1fea881de487167e1d9030c8aba9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f3541c38ff380e2f004b33fccb504165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaef1b1b5529d556acaa923ca9b15a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacae95a2fdd4a327d77527aeffddca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44642e4df0611e5b6fbff8b42136cd9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e0d3864de81dfe6f802233fe416f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794e4fb27c77c5adb87bbbd7f66ab88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592f00be21298ec36b44e96ecbce617171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63144256c7a516c91051c585793031b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54469e060bf74ac51c369da36fd0bf5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bf73a419eb5f9f45061f2316c60cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01131f0a3b7ed4ad048bf2e66b7917e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8dd8167b7d4a64be4e45a71883183176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aac3c83a5c286398dba0c4c1e078ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6dd07cd9906b3623ba0f2c6f55bda178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb33d9dd40ad47cadf0fa72bce10c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22ba8f8a12df842ec3d6a2a2fb8fad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42cf8e4d2df2ef28806019b5322e40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1e601e3d47883172ed1a0d0c3d330182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba410a62ae19f8685e46a04fb6951585183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f254011b813baa312d49eb342838e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591204f4f52c595b52d96a3be7a95396185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c868ad83b2492eddc963274b7188ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9b058589f6d9adfba16468486efc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe3548b5d9d1a15edb624555437d81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647ad3d68fa3c11aa0139c5825dd3c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a7d3748a8bc238959d3205666f27f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f21ac57be3eb082ece02aa2c5a3fea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc3d9a0d793f34b94c426e8382b37a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ab3637572466ba7c717948fabbba0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655649f8b3588a73cf519c5e08402d7d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca955f2dc4d0ec0c515660bcde9194195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d13c0b0f74dd0096cf3ee4ffdc86a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db198e04462b832ae657ffe7c988d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b49e13c4c6285f27de59278d04e0c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32285281889fc0325ce5d83de60f4b4d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19228e80d75ef12d631054236fda2fa9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c24ae8f0482bee2d8a3657bcc75c36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c1e2a40b00ecf6a9197e4c10b049b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec7e345909306b14151acfd184c3b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef6c7b8116d98ecdfa88e029368adb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59f71280a348206879aa76dab37a46205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc30216648139631efe362f45b2f81d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb881cd1ef0dcaedf498d4aaaed7cede207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39034490b35947d3ed9dc78aef53127b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294fc3f364a409a94d96fc6de397802209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e7afdd0d521dd7db88bd4b3e15c76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36f626ab1b0bc5d49f4580c4f5b611211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ab46bc7db15ca60cfdcf966bd539d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71999fdd1ce1d2b6600cc0f28a764243213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b095e2c1a4245c18af03aa645269286214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f04427a9c78361d52b5c6cc65f8fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad1f905651d30e6d2856a87a3c6759216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04660be3f31a908a2324e90c6821c56e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8ce03b25cadd2818d4d60dcd8c760218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0463734f686543c0eb1fbc19688420219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39469c5880b4f79536c244e3cbebb2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902a185c5c45818e08a09b87b16a609221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cc64c47a660cd947746e9e72b30a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57189cd0bf189bbf592cb1265ac67377223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10373dc31021648ae428cdf18b7c444224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd52eddd3303f15aaa46e2f15523288225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd9e497d836cd62915b84ed3c0339d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cab2b86fdb0c25e7233ad86c625bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837209fd7a015a95290b3cac19ea041228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4778ad76ed02dd3d97cf3a8ad9b239229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83660d86f87eb3c208937004f6082ce0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e828a2057596cf9db22245481fb2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82236dd79b58c3794d2243a2c2672a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32e476afa624246ff21d734b099df2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d876de691f369c0e81e39b0a5fdcd9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9bb32106493808ef61d1a59b19cae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c604cae4a5f8976b7fe3fb00051804236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601722700e83e75e289418f62b8f633237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e61f504d1eee1450107c0c39937a86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f6a84e372cb227b02cc36be5828a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96842753b3efa7da9dc1664213a2b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52129e3c1ce5273dfb6fe3ad46b8ff0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d274fed1c7f334d4df1953925ba7781242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8240ddf6526ffa4e5290cfcebfee6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6f5d901a8d4fcea541b65d9798a50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55105443578f9f1970d0be74e5c336ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab2255237742f767f6e4aaec9485dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a6fad255440c62db5824e4aea41fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2ffc8ba4b7549a61154e0245ea22b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9f793d460b39760c3e169ec5f459c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65d9623271348af220a1f307b36d85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d029259dd67606581b6b82a6f9940251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f7221db428dbc316facc83e7b7c15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f9eb1cf1fe005976ee00c0e48e84e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1141a652bdbb5c15367d8892b99254254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a53aaceec9a3d23cec65db58650f0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376667a783ca22069758980a9378e98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978232726ba05bb33a7f6470f9887836257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c81fca38d5252ba026850d5232db5d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cd4e19267cf7ef7e13055af39064e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fb2606f59e736b63a3196cdc5fba5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f29f66a087d5635b43bac174f0db8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544569d22c2c8c113458966772893ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46a3e40cff46187a08d205e24245b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2091bd69c7f02ac7776bdf7fdf7a69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f87e3775a4cef7f34ab76240b76ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e923e25873d2e934799e352b602c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10995b96c0816b3c50227978a25b6201267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c30d51a2a6f5b368f87db9d873f8f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e59df48dad1c74231025fd87e78522269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc38d45491c5f24e0c7cc73acd2d597270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bca115b2a7f8c15a6eedd37c62b1a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d009ae00ae27c69d0328931e1172ed3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7aad9b8fd6d5bb00ebf6a3d8cf20d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf13a54b12802afe2a3615593b1f3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122162cd78d8ed99b326880b3426557275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b904c5f6fdebd043bfac8f21a3d33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6ee3bd6efab4c1734e3011400b422277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c3ee52e9caeb723f096bd04eb2033278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bea574d169578145e7f4c76a9b2058279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7998b5ee0a8ccc5c813a2581d4642280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc4b8986cc9beebb75b5fff72015ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465d53a7effc339719ac1eb8d6c536a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d7c6f6b76cd1e6fa6a2df9c84d723283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f7076d495109a0053df7a950aa650284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00b31d91e618f11ceba590a0dec067285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80688f30e2c35f3a28b12514c9d1f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736226a72d32bc89fe14a91b9d39aa6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c87e476fe98c9fb07877a09b8a27b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f0f28878c24671dbedd7906045b27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614943f0cbc06d849f4badfe5310ce11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992d0d25dcff3439786c84ebc3e287f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f04691a9c8147af246cf7fe429108292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1f5fcd7aaeb423350e40469544eea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4738791cb2b2a4f7e12fce8cc3fd0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc7a01592c1d7a10dd933699a8b36e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409ac679de7ca1214398e1b23dbf60c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389ad583379b6c90d02b7fdc97e52d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad88be22ca66d5f22a6dbcbfb3939f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabf24f8cdf3cde898b3ec0d940856b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148752eb87729ff093d95119fbe7ee01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4da7e3e7f2f5aa83ed40ecf45e8af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9a5117f57d989ef659dd6f2576186302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ca2a0c5121d46ade4a84006a7d3ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0f0a45c6a307fb63307d729484f37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f202a9fa93052892dec424ac731da5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39710f9c8da9216d5275c32b8f0970306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc04973032a83629d236d9159dc438307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c03c0db809cb98652e136e5323880308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5b07eaa599fd35de999881fa44821309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34ed6fa673cf9ddb2b9c2ad4a7c168310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4f6d208306faf153ed176b088a9ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc90cf5ae8c73aabf2f2832f7b2d2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e690fdf48fd1b54ed12cca61dae4134313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71bc62b9463203f1eb65b8b67130d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c3adff74cf4a131a70d3dffdf6e8b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8fa03a89f0ca75257d11fce5ec583316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62733b230d6856755ba78deb20d7de40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7d2310a2c2faa0b1ff7aa67a25d18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc261f1d935232c84745b674a1bc8fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd480010fea162810e16e270fae894320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860787ddd37a615ad4d794ab1b109eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508dafa368286fa6e5abf8d0755219d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a9eae8a95b9bbcdaba3b8f1b734bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edb850d51ef54375c93a25c8af3df9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863c394aa7cb36d46c826867feef076325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a816c6881f51fcec00ec0e3442eb949326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb4c31deb86685729f5df62fe55c99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6885846baaeb918303d27f0e1da9b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49058b5a6594baea24c511bc84da4097329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75b174660f1ca5f5a84d3f364e7fd5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373e43449b0aefb7c3e0b677675bee9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce46395398225ac9573a49348d400f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfbb4a8da0c28112a22e80aa6ffbc3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df00bd4478a383bd920e9847b4df5f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fc43c5a8d58388e1770afc4afc710335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa752488db94ffd3800f2e3092bbd1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56300cf4b54fd641f8a9ad2f91c45989337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c0bfa2c6b59fb41fc4fead9b6164e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03751823385efaa04fc3794c9ff2675d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c964ebf67016dd90c6e21ff88b912340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d9a9634604dd3f08248a35a5157e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3d7b821b0af3e4fffe8e3397a052b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3ea7cb561c9982bd392eb18331eac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b83ad3d2afad090fb64b73185a0499344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9b2ae1e5d32c32f215550ca6047b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77b669dc70d11e6f3a0c23fe1ede35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b668a70f8d2061a514669f94cf88ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d8fa9f6d775d94b5d80d8b77bb46b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd811bdebe08019f2c6d7badf0ba4ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3c8da60b359e5a7460464e8c0e488350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19cd06d3f2ece7e0ff44cb115212f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828dda4222ff79a369adbfdaa1b3d0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47022cd00edc1b526ec619250484990d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf6d3de8ed4981b15237ad3e979bbe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013feeee9ca281872448e2ea5e32f3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3e2735261367c710700593b570406356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de21cc7a62a8b57ee0c85b93854001357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890ad8108782b5a568d0c2f3e5f5aad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb7a0e61513be2b1cdaeb17fdb024e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b8e388d6eb5085cd622858593258b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5a48e2fa8c4f607c728da1cd786e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45246b922dab4096aa408dde6d109d9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94844834c901bc59da10a82304e3b1ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a2d18d40c1ae8f35969030f04429b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972adad6c4116ff7a9170185c928e07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f1de04f11723ee0a9eb481e6a6aae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadd8be95f95bff7b6b45c516d02109367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02bfa0ab3ecd67621d3abe0e3ca3cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7758a90fdb57088e5f318bae6059a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230365365f7cd3c1c454817181ebb317370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20b9ccba2bb4f7c6a7e60262cb5255371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc93edeeccf53746aed5eef53c1b1cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3baa9a8eecf7a91735ce27e91762b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823c5cb3e19ccbb7a232cfeebca15b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f2d42ea4109a8ca716e2653ddd898375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd9e998db596d4bbab92457d4f64c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd8fe9ef5ee09d9721377397b3d27c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf9ffaccf7b7c5807c146d66c77ee8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb1acb11f99f07a377f34b721fed52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dafd7f5b495569ac3d72f28aa327d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9881f70d05a6b24c7bcdd5e596d76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301e7127423132a530167c6c8701d54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5ded763f06745fb9f620e518ac963383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c5234217bd1add870307140c648f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe73f13d6985fa8cc904f2c76a4e29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dfd99af16805e30d2bb08b230e77f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76cddd8ce4a913a5f6b44d945f9d24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdd398cda7ba88ce93b6e1d81b4fc6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106d99fd66731b35e53c1525d8670db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867fa350612709ffea867f95649e6d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06b6cab89911acb623cb0539de1b73391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ac82f0825150459c974455ea024bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc405c5ce6aa26f76bd690bcc7837d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ed4f3c2220658a218a4f83b5165e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf3696bc8ca90641c899cb4d3dbac5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b35fe915493e13492bca84e6ad502396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003324ee88fa3f035256a594b48c6bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a844fea777c190623fd914cce7102ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e244861fe27c28a1596e5bc1a13145399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9537316e9fa1b053b4242f2a5d1590400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188e594f58d034ff95fdf09cf97d49b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ff9c8a17a3960b34d4d06735a10e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bf74e454a8f2d72362df728155cb2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ec14b64471fead23aa1153d3f1e91404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6488b3f279b3b1c3bf1870afbc8d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab7e6d85942748af71e6e397d2af3f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79061824fa779171c756c093601df893407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3f4bf921e8fa3b1a9eadb92638610408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f332b04b5e43699f6d0f78dcc05eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c19f507fbb0ddbf14675e3e2026ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486143d5bef892df2662fe7e5b0b6d79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503ba8c53e208d886962d04437678dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b906ea20bca6dc478a3d7da010cb8a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50183b3eac8d3d7ca6f12dd36ced348414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1081be8b68aca1f40ed6438c05c6f82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a3565d8cbe9f06a3c2cc6289f6ca6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eced2699041bdbfbda10cdff84a0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae82aae62b37a6bc64fd44b7e4879cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4a73ec50fa68656d12076ed72f445419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6c4bfadfaba741457ece090e971df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed18546ac857d6a9db4fd6ca218c81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853bca4663dc478fb9e82c8caf06ac0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887074f14be37db6dbcdbdf9559d0079423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338f67f014d0aa9f0dc259cbe9c8bea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1603032dbdf2b17789df801f0115e49425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a61cf7cbdaf330fdb439c69079e619426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0764d0beeb89962973c123a950922427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfde598c9dd4dd32a9315f6de337a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e0d669b744e8dcfcfeb5ae8b024c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7479f66aa368e7564a12efae925323a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09e359d0b60a43d8407549332cb458431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656e1df096c684aa7061e2fddb5d0b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c3a9c73fc1b2f3e5c49bbfece7c57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeae8e6b9e15efb81f957b71c32493434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53f7565973729e94b9f2fc10d4b84b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232623754331274fde715c406518d979436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb01a77b47a3ac8cf35ba4e0c99053437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe16b49db0b775a0024b8895d7d3fc4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546a3fbbd230af138e28ccf066463a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c24391df2356f6d93f4ce91147ee6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5a4e842bb2fe216e9663ac8ef0a2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea91b417b348ea981cb97e0fd694957442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34db0445a238096a8c7b710b09d1ada443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8adf7dfe83d3bb2cc4a880d95573c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8414b758e5d06e107cbc9b16abb740f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2ef89d548b04d0964548e9a16eebc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a33d8ff5fb4645747a1ebaa60b0b52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ae65a3dc8ab1554cb2b0e95e126a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c265d6ba14306f08fe793de8d139b96449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96143061d17365dbdbc3efa0c9ea6a1d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa71815406af60a3b8eb3020cc55a77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37c791455f33e39eb53538255314d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75318dade0b92fe43965587c12944a1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3e62a64fbefc383dd646973b64982454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57b39d609259a4b5eb483c631a8990455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd78e06e2d0592e743d9b211c9b76c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025d8622d1a4e4cff9f43708d2b8aff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000a4fa23660fc2d247fdd8f64e4d0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80835d6b18d999a1ff9673b338e8971459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed54cae5277b7cb1bd53b6c789e294460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b13849113c424b6aa274eb1b092821461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef30520d0410cfa4da2a29393c51f11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa2a8e9cf261ca64fbc038f6c448a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24470ae6350fbd0c190a54d194d52e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390e1a0639f32dc526772f735246c8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403db411257ceb22da2e237192739a8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852119e59e1afd087ca70192e64e0465467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0614ef77404bf019b26a00d27581f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38daa05924b9f59e8271831c6cdf0b72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2809c1d63db959f532cb3c8673c80a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3499c3fee8a8457988cf61b8b3eaf09471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2be3d6b484a00a9ff41c9de4ab96e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc385b3872e2a8fffa471b29561ae7a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372ca8578dbdeadf5b34bcd3be84dcd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ad9f02a95d12de1a2ffdfaafb0ce7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e10280b548fdfd5d37ed71a67337e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186849f8c97786dcc0f87ab54e3a82a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f630bd4a346e61b90673bf787f61f28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d168ff8858021df649f245513c788479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaa4438d484e49b79630e8625d8543480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723c569f826ff6e226c078d96dd5923481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59c2889dadb892d328dd4e41c70f06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f6fd0f3827dc5064c52cb98fedb94483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18dfaefc257fc48f19d20afe45022c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d099e4c14e192661f0ede36f2cb9fae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef7092ef8d0dd74e77a8d2db5e5626486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca34d56925f21beffbd6151d5699bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac649d6f2570ee7ab9317fd148911a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bd91fa659384a53cbda1fd8eeabbe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8fecc934d177cbbdfdfbe1bbdd85e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77f0a64111d9fb939c756338e972c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7abdc098743fe923b202c822352e44492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879880fd1adeeb9f81ea7fb7cf48ea46493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ef55726b63749e55ff5cdece3b363494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1f87d3f629948d40ccb3e601ecd3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee84cb5a9b0633e30ec304bd5a26e8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08f40e36bcf2c7bd09a4160d51ee56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e744c2d8c406363381791e966d1b2d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe46db23457ed8ac3412fdcc89b564499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9720cb18ed8a524c000ed77a81d01a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72e0c3bb67b48f1cdbe059641ed4d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f14b7ba55aca7f52b4e2301f01286502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23747c9f71281b61cc1e0f84b28f5040503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef50bd909720361d21b54a8ed3acea6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e73d38af2086b1791b8140a75cbf8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd3f38287aaf6b4b995cea60a6f9b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c002c99c849e073aae9e913de6692507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63deb3f93ee164176abef9ba0fd8d772508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd67c003eecb698ed0716a0804a0eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaabc77ca33fe8480f7f972e95be9be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243021ac96bcac0f66c95633bcf8ec8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b7567428c6ce6cf74959ceccf5ad7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e23897d6aba7f0150da8644b72c3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6c8f049870843d46ded4ec2bc08ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcd53a51c60f9b0e67bbdb29a96aec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16715096a87a144728bf305a05412b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631f972aeefab147e2f72e72d436941517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105e0fb093db42292ec1fed9862c9a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f178a8d2b8ef0952360163252691ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e424bb865e094d749a0d19c52e011b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a945505ae330cca8fb6e1341b941586521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54940b67df9cb00da582d056c364fdba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478eb22d0f83b4812a1ce439e7c9b3b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141d7724caf15d135d0d87571c17ec5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad4553ad15be7f5d4b8962cb475670525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502a586a3f2bbe829a18eb13e9c20bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd19bb42174ba4411a90c15db3b139b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8dffc45c815010685e6bf29b259bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b282356a770133da97adc6e0fe34368529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334475121653b7130efbcbaaeedcb9d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98c5a2407975d05168b98fa04190e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d6b95db830b02af3f4037687e47ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c580949f00abbe30db730c90bb34be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6439bc3d5d07b5d546bcc196906044534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b22ed175bd3bf51c3bef74b12eab6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dbf84214627dad48ce14d91e7a16f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794f27bf4263424a5f07911e48b8ac2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705211acbf97ab99f0c3160127aebc1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f395edee53ef2dd1ae9d86ba233e7f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f4a6d8b353d35c696189eafa316b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575c72506c0e835aab20741e2c2ed59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a31b14e96946c27fff7ba528f650dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e554f1d0103daac0965fa5988bb0001543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d456acbb437914f92142d63c7e72d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a57fac0f65ac78ddf4b15c3bd3420545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f669ab7179ee945ffb66aa36f2e57546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161347a02a01d960a8fa7ed832e07afc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d138d6ac066fb7a0cb377728a6ce8c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0994b416bfdaaf20b004930964fe2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc4b69336bc5d3fe41c7f7b63ce514550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbca51ebd6c181a9965327a93eeede551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b110cb89413dd40c8dac335d23006552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c1c664b48793983afb68d7667ee1c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee52f10f04b7dc9ebe2f32ce222e28e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874499a7e7356b60749f1b07cbde443555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f738edc421cf49dc2724c83f943004c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292baf835f9246bc8de0d93f10b8b9e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097758f8444a2b2336696993ebf8253558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cff91e2c8875821997d2a73a3a1dae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b38bd204d557f8dcb227aacf29156560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cab715f84b318d2a100c1240df1a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300cd88e4d1cfd382ba20c9bded9604562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aab25d8b5c2dafdfef39eec8917697563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bdd6bf1ef2c52b7d7b89f021a3b07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229749751cea35fdf0bde835c77658d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87f32a92dfe9b32e3eb591c89ced3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76712358c6ccc80de199c9e249974e11567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58491b23257d08ea1fc13dad47b54f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39330f4c6f115e036b2135685b455d1a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789d59d8e07e86d1379ff694e459b0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117df08d1d98831b79fa1baad9394c36571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3a770c89d1080324cb5c5db628900572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c31b17296acafc84512dde1819b964573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054aa95abd76ecd9b8240881ca09d86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30eccaf4b6914d05da096cd501e5c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843afb9fe74ee041d26ccc94042998cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846af23852f58aa01b24102e0a81551b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a6103aeb9a0ab6921a7bc767784f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf75a691f11b17f60959619707cbf9c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0c7beb62ba2ed100b316682885135580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38db15cbd2bd122fa4798d5e3db0ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41710c7615e79b6d3091cdc7386340582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3682e653183e2b2216db9e49f5de1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd9712aeec4387bdd937c92ead9b52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa764f5c0be1e18def9c40d581eeea7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ffaef18e2bba673b2c69e8c30e6f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d4aef58f93e946bd7d8a5f27e4403587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fcdf3f233d0554b273a1c26c7f16e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3b75f4d4a12e38adc30f574f09df7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ad80394c5706d9063e4e6c72b2433590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e12db8149cc8fcc9d8ef80b8c84995591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904b8361a7a36eadc437e9fc27021ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd3a19e128239f04c07482d5c3d99c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8362acd67d2c5e8e707ac9f19fdb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219114ec327e0fe0ce6a457430285f22595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c27e88f37fa80c7e4b40ac4e7e2bd5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f339a3a000e1d0974f37a00daa593b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208be3bea536031b173fc885ce31379598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c288ba0a979682be458ae24c3cf64c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faeee6e49491d223c516a15cc13a40600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebc7df659ff89a3b7d64bd6dc33192601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbd8605f7ce0e71aa994e6da9934f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6f01f90c1c30100636fe751f98ee5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85430a0e54a00601aadcf73f1f68c8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16c88d0b5c4d898ae2d7c4ce2d4dde605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d744299e0f79c82d5ef61d8c4a160606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45a5062bd73d68de3d7c00d9ad5d5b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf2fa9ec1ae76358b7515cdb7a9da2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bef192ca043b308319ce3813724094609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c845915fa8fa43883caa53052a90b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4113bd5703fa6bb04b858bf7154125611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a744138f39ee998e6f9d80d844b92612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a095a5b6d2c5ac103d983ed4b1113613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200df72f219e53d39e9d921a9112a010614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef963a3766508d85305f560d9bfd99615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2120459647059c5c93cbdbff8374e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddaed2633e5475ab557e40f3f82012617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1c7639f84056610c3d11e71acbb94618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fd3f47f29e30c7773735e73781ddc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c78db74b3f513f5793fb78efd38c00620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e7d04bf2bc4a5386d3fcc02bc82e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840d1feb4c6cd03486b1d56dea0fb0d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b58897f1653cde8e9b6e501c8ec4e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31a395836fa5513174082fb671128c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf370095ed44fd60687a35a59a6ca545625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff73404702d0ff3db91a8de0c5ba80a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3daa6eab4ea0d34020269d5c3cc81c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d00696f2f41843489867040a19c0a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb31b54489a860a4b2d30f4e9bfb85629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8960b17821121c95e6a51325a2d85d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e27e6d1963da9a4dce20558d2f96d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc799c6c7fbc843d41a0d2c85eab7dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd543a62690531f323dfa9d928e5d0d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959c809a48a1d8e3144808f883d5b2b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61607f161014ba6a83c5b01b818e5468635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca306bca597a1049bc039c86471b086b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126f9fe8951cb2173941b8725e97927637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a8a4b9ebcbef79398f435e721e244638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac9f5ba15a3801af23587f70639d89639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dd8034835f11e7e98d4e9834ca2ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78322fa103c83b89e9409d37241320fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaae2819491e10824654511d3be014e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109666662194f9399529e976bcdd502643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09400f825c332aad05883baa6d4d2656644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051b6d5586105c1593786f269ee0f50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7649171be713645a90d39d977b82bff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee873247a517af759a3eeaaf42561726647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66957fd8adfbff26d5bf4651266bb9a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d471a05c6198b0e7ab828d3d588f677649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2bac4534d9f6cfa1fbe452912a72a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f56685c59c2ca453dfb259552ebea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f809b23c4aa1ca8de5afcf18982793652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5b9c8ed14e612b179d9e9d3809f10653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712efcb4ff998efe6c18deff09e42a77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01118096336b1f3cf2331353f7a512655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36da7cb467966905db646039cadf94656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22569811554ca86d22f833b642d7efc1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b6d2c5772fb3bf8c5e5da559b914a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c0186c6556599f959d8c222157640659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16944a413f6a404a8980a9f7cd5b40660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92550ce8df8ec5b0ce918bdc31db909661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3321a4992aecb73fb6d87af1e71bd5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8d5e2f728b4ac6dff8b2e3f917268663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2db813f89a3386542318e34e1f5afc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70822f4ec9e852fe42a4eb7bd1095517665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c8a7695f65a626259db49432d6840666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809104e3eab0dd7b34c2f91cc3444802667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004b5c9f54471d1f579f67569df5cc9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464d445253eec13f8a2ff4dead6e79a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca5d5dff6d8f53b90f037e097a9059670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba16ff0f5fda9fd0e3dd4a372e4b072671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e173c0a77e27b05f2900d4d28a97fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101e6e68596dd1ba3574bd0d1f956b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dff63b8caa0b96ea9cfe2b408779fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42e89304a8a7e2eba218225a8480b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2838eb94500761eb90d8a626c7c6c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f8e42b3c9b9f57cad05b12d6b0267677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b9145dc168746ceff612755c9dc0e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c4b1695254ef4f1c3ba689e04afa9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1e48ab4e4bd5d8a95ea4f9c74cfee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb5ac79d7b658870bad046b65abbbe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da77aad0889ea13944cf6e05673d0b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d0d70983c8df356fef5a62cf8bf82683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889bc12fb1c0f15b4453404c8a09930684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49eb2d4c3a388b66692b3a8b912ea4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e99c59d6b1dc66e5ad3688de9f80d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ae3a83c838e2fa437a8cb956b181f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc38aba52c19d6ba0adc1467790457688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17c31b60a418fe2018908e4623ea77689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba6526111d546590c4a8e8cb5f136e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc36bf0099484158216de8e962fc92a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a8d438b5671978e319bcded9b55d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c97f0b804bf2d583ad4b3674bafa1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad63e215739a0b37f7471babfd8861694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276402775854ae30f2e8c4b1128bdc09695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91deafea7cdfc6c4688834c80f98b785696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65a706f1650172c1b79004bb9a6df1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280538f3a8fd101cb7645e495fd88558698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6954dedc354875946840eb487245a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfabb3d0c1433774544f9d885cfc254700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a43c581d2159405f7c018d07d6a13701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a01b83dd7a83f6e98715f35d52097702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4bc5e9cc74a0f13ad8904ad4b7242703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75ff8ec50c4b6b6be85dd436ba5f21704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a390fa47b1000f24911aaf0d504cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1aaa97e6ad51c2bd35a406116acda3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7b7e26279c6672b18a416ed9ac5a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722b0a08bdca7266eb9a81c73564bb8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62cc75bd07f62ab07ee6b54cf498f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c729b84c277da22c253c48110e49c9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b25f15a0f536317a03afa5ab5bd19711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7fc4a3aecfaa6a424c88f0af7a408712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c68b42bba12875e54cb2f4352f552b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f345940870234d65e324b4fa1d36f6a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb7fdada86e02e593b14a096990a2e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248cd6319e3089c7c35380f1e399405716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ea253d8fb7811da1b624b5269fe52717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518be20ba84c53de401e24be1609fde718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d66d2edd868b93a1fa12780a32d671719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7c43ab6acefb704f2f5d4ab02f157720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29042d8f6c9311e57e41d552b9d93144721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150221f5bfb31fe0a7b23453c577508722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3a62d522255e0f9f97729c2d122ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc017ae8d5c2cf71ab57481fb1ba9be2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214873c9b5042abc49a15509f512540725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab884c763d668f6bf4b02a0442b9e4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f62a32c3ac0bc65eb9699a4926318727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e477fa2e2868dadb8c7c3f104079d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd0de77d4b460a36be6197221c7806729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf61d34d29fde199a837c8ba2d0118f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832f0d42e8dfa3879970c1f69648101731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fc9b9ab0b0419c3f86e2a713d1205732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84447d26209d382be7ec84f727cd36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8be7082a5b5812d16aa207c4df04f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad86f683911b0a49f93e8fbcfdd575d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378f7872af9648143b7096cffd57fe9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83769f5ee566edb6df5a81f16d4aab5d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551878b222edd623361b4d01d7e5d9a1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a892cd0e87a9f052807be25b8506f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b86ede8b0c8924ab3499a36e72d8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d2e206b416a54a7570f95f177f509741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117d23ff6c1b388f928f300e146b7a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4657471610fe4ac358bb131798d0775743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d836f616cedccd1f48f95600f0f064d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730de16883f76fb9b14e91a4720aa0b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc4fca8e6cf5978212ad70fa7c0126746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f96cc39ad49e4b74d966284ef00cb7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74eed0e8e82a786457077594538bee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db5fd653325dfbc934c9017db134c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed4808aff847e783bac0920896bf51750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67804d0ceb5b8babfb448e1e02c91ade751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a8ea86fbdd3d1e3d7411ee5b3c651752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d853031ceda9aab979cb9d6e10846dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b749e7f688c9a885b55f0368a2279a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43365cff9d7feafad35b9762f5bd59a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40427fcfb591b242c7d01289e11791756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0975657d3d8b501f90bede1c00dab8f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0138b153356e3f86b1c9e84585e10758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f69170f1943fb9602e3911d9f00eb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>