--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2dfe3bbefddf395eb6fa4c3264b3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6319171b2ec1613d203962b4a046a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de17270c901ada364208a91e178ea653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f60c928ce085d97fc631e18a045fd34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604ab25d15b0b77d0ff0d03cda1ff895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8126e824185a9e5f9a739d640e4136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab020c31c1070441cd93e751825ed88f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4eb16591d1bd0aea9958ebefa0f248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf73347873903341ace5e7b0136ac99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cd50de2ca38384bc36c608b6adba610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a53f2d6196577d89a2208f2cd4e55c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ba41ecb5ac0456ac2a7b87fa4b2f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7434fe3956f1dc6d8f2b03e6cc13fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9af9a1dd7852711ce95613ff42f1b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158de92eb96c310f285829f8cd582bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7be3ebeb06079a90698b299b028f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392802ac749595a55fec7ef10c93ce0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07767a51fe9cc3955d189a58aa4717d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98713233b941490df59eb46659834519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5865dd29a6585e88017d4b7fdb6ba120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a63ad47018af6154a5cfef9ead14e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b44fca6e74bf5e7611944e6c99f0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b12d7589c10a099c95c2a2f09a82723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb2c89a96f73240ccb68242fd914db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be828c05d0e25cbcedc871a72ae90d4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb107e46aa0a4c65618d897b12682e5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d341fbb04e2cc33c6d6379981e7ab2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce86475eeb34728808a068cc189b3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77ceadf9ab366debdda7e6ef09d2dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55226f9683497741e5b15ad8e2dd9ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fe2269daf52f3bb43e7e5683c5d5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed18f618b94367d978946d50b2d7d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a2d6e4bbdee4a1d8d437b9a54731333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad5be5bc193918121417edfaab9bd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd976de78745c741f823fa5017c41da735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c463c2816222e5ade572f96a30c7436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73c4637823dd8f804e6111d8c9ff3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ca0a75d8f3990e05faabb3efb9f5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21f3a8577068fbf00fcafc41384c5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67989195c862a5d159ded63fc3be7ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29563c1424ab3fdad183df7388068dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f441ab82a26caa8c8196eab66a476142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07a3b1cc7d3db207718651c9baea1843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ab61a5f75c53c9de9cb4d59e8276344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde01f2ec4b29f39dbd31c89b76cc7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd18545392907da2a4dc4b11e5864846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe961752e256bac9822ea5aaeb8d681b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05754a53447441b61d2002ad7c9fe51c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ba63a927f80e937044edf4bf0156749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7d4d7b12e8a8c19f3272de1909e1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb8c0b9cca5d54ca7fec77fe92e60d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171596a6a5b069a90893c017a70ec2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dfc8055beaf65da3493f2a5b164bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfdf541f41b898477be7afcb458e1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c49d745a27bc498b116bd51d3768b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36bc405969a48d0b4685840ceaf54d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb045a41c23c8c4bf69580a52ad55257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a17af0a6e6323917575ad792bc9b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de576dd47be63bd7b4dbb67ee4459b0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8a26ab6eb3fe6177be285b6dcfe7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747366aca1e91074ccabc7fdd228e53f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fed03b567efbd264f4c9559b80aefe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75817de640807ae9fa106ca844578163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c6ff11059c2120acc6b0c590c1f1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d3d61fec9f20f7721a0a5bd00ca9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeca9729f84b5239404abd61749e25e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51dfed3c4e2d670853a1ffa1c3934d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7bd2c65be4c640c2574cf9f06622168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27df87890774d357a59650e3486b7a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da15ce0a11970b2edbc203376ecef770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74d6df481a0bafa0f1d393b2147e0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1044237200777f6dacb9efeadc7a4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caf081f1dac5f2609b698968a0c37073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6aeaa347572257a57146ac8ee47b0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2df855dae0f9db71f030d249afdc475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3633328ff142c7aa0ee430e9c626f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9cc2262e1f87fd4c734279f7f701477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5388f17d5e5b4fb0c22f76299846278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbde34bb3e4e62991924ea74c93eb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f6aff516cbd2f57a37a27166d344980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15926a24f2ac2efb4c6331eb306940d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf608246a2ff856b36441f6301e19e0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606046e0f763ccfadd567a636b78e1ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a54a9adf727a6a3cddf31560069d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662925c7818e5d0ad14c03f23fc5d1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630fd986db791679e8227b4e2071b3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada205a159b26168ce2f22d62ec2687f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8855c8b35f78feb551fb0ebd322e5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336fdce5270ce4e57a4c888098f357589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393129002fe255d513f93fc984a90cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae45da01a0bc1584d5d7fbd90e34ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf29bfb49173f7c9840dad23ca9f5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db857048ccb2c957d1b2f97b826e7c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38009291bd4463a037b43a82bce6663b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3efa33a698ab3935ef8732627f3ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede260153a2304c187b0a46eea06f1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d85d52e21cb617512a9de586d828897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e87b6e73e9ca462f2f2b2ffd5d43e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5606af909e967f8c9533b0ca6a9c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c546626e9451faacd3634646bd70bef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3aa7e4187b7afa6eefaf2e999cc1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2686062174a0d8113af9c9191f80b36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d28ad8edd749fe5cae8db3e7fee252103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b902eda4f9e98c42fbce13591a248ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2361d693c2969110d0ae8ece519181105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1de2706cff9cd5bf40e672e2b943b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20761af813a2fefb94318008b0ba5de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f463706e5cf7fd61173ce746c69191108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a81f2fdeb8132d483e1497a0b48efb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a5fed08f82bc035095a67af679454110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3869b7a3989ba209fb2312228a051f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44ae96f52a0b4a98733617e71a2a44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2fc09b41336859c7b748373438c44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb42d9dbd7774e7ea193fb5a5044f59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8fe9da9e0b99bce735b3ebdad083b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6d2cf5546918e12d2bdde320b7ad4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aab11bd5f396e6af42f65e45ef2592117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864a48a43c8d6787603fe6b4e16da22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c47f53a70033d9280d17d70d5b9790119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653f24385b39b3b8da7014983addfe8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d054ea7f413f61278ff295724a071f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77088f271bbc6e447c4ce03fa25125122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbac6b2fecb813c1a8ebd68673c690123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c23d0d5e20302627a79fc247d6859124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f27ed2690274e0ac1362ac1b33c79d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fa2fb612557249646256ec6e7bab9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24d1350e449907955d867e88fa57b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74ef7a7eafce3c42e9cb0814dd409d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536112c0aa89985f3a4ca423c672946129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f668f38fb29975b8763c11c0aa0b444130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1c6e7c741940de83c19fffa3ca7ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14289045e5bfafa7b8721ca1604f6bf8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd446efd61aa81227b6e26f5330f430e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06184df04cb6e229e1b29ba753e1dce6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118e22804e151dbb82431c9a2c10913135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc6f2a66d585e74f91d721e4bea365136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb80bfebda6d538da95b490e9c657c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f683c94d7ccd2dcf9884db8745a6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f7b4b845defedae14a759fd576981139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b2f7ddf2ef9c6bb0b4ea57656467d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed469a5e1502537b2d3b4c31549396141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207eec87af0d8da7d235516802eefa5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bef81e59cdd022d7e908ebc1ae298d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd5ee2c5e8949aa5c7830a010d53d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411fddf0763b1fab68551a12d556931145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e966fe0cd48aec8907b92a45618cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6369d4e86728ce087be5ce0b0b862147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12509a22f1dfd8fb9da78d12b5754c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373a36f5a348d2772e7ea2e3e66fa0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719176b38f9bfdfd3cd28b30328e6898150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcb944aed4139df8a216c373664396151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925715ad32005c0e3139040cd630942152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52110d8b7e31c6c09cbec27b26d7eb74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb954338e7eab7c2ca75a4a073c2d833154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf55e23d553717824db61ab37e7da2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13352c86a9d1e10a8871ab85edd54f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a570b1aa8e11f257e6c10c84b36b742157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33b17263e0c99ecf1cdd923873f890158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85d4d4dd170e4f39cd2b5a9bc1b068159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a129042361164afd763a4e89c7db543160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db9f64575e301f00b571049e4c55de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d676dce3fd4dfaa9d1c6aee58a329162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdbf401a9fe91890b26ba777e352fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4070e006ffeff618ee1aad0d9f26524164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233194f2b0327cf5bf235befc3816441165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f757af147d4c91417cd060acb6154f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72154fbd172d18c163b7cda37a73e41167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614e3a3fbc4f89c19afa8888fba590a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9b8b17f556154af021161399da95f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234a7f976dce65d9366de430b098baa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e00402d29417581e8a9e6aed98596171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482d7ae6892f2ac1f2c4c3a843fbbe5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093bc29158891c86f8bdae34ced945f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a695fb56a5e30d222ca9c8b8383cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b1a7eb2fbe8109f5dbfed17fae7de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0411333a04047395204942780095f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836a0145904b16c7c1fad6a1d233400177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823781c7302e7a0ea3b7205fff8da3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9caeb6cc15c79eb030b34727611bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562288300e2a97b0c93e636c1d75d70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc531596774bb14c0c8d378d7835ca90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc821d4ad7cb37dca5c3568717283aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef517bb036fac7fbcbf46be2d41791183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02a19d3f935f47c501525b623df548184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477647a8f0460d3ff55eeb70e5c65f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d74e76737be34f6c555f78987447b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebff6ff7511da881179765e1faab59b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10497a245ca1bd0639b63e855ca0ecdc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1ffa571a37c77a0b271e77bcd7ca8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0272981f13bd38a46a9c47e045f29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fa5a584728e4dfa1f64fc6084178d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f766e6b66d199c8aa9fef2169b707192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdf33dc1a3d423b2fbfa26b60b122c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c52124b8c66408b5690a9ef8233d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b58e804fec0f9b6a2a33c58d0ab33b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1b321dc64d176b372eab1566eeb78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83424d3fc0c992da26f677a2210b67eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbab80badd06f0153ac409a5d5266c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf329a62d9d388060db6c8f2fd5cc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87d4b5291a85e09f20ccc406ec0dd3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20884691b951af09f6c311352e34cf9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124c54722902af8e6edb5c25ea0b3c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b4ac0c3c2e44de9750c3d9e1ee033203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119d139d2030ef6d9e21dedee6c394a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f154e12f88343473c8ceb4719d246205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e3f88313854afe2c7b6a90390a26c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd82b1abd9bb09318bd86eb2514ffe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5840b42cba87a9f512c30bc25f06a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac44d7c0d93f12fc0bcad963a169a58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86495507226ae2432223be055a59db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16098684e997ef3422f033600f25df1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e37485ae41e78b97881b621f64f7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c4a330b1b65b763c22a29c10fc8f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e039fb21ef207d581b8374848797b72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6639887256be05fea7236a5633ace6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75d9200807e220ab7a5b855b1e5074216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710d0452fb5abb3951f42ee7af999d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043d473611a685591441cd9c284b80c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869532bddf14f577ff270899cf7116a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9490d000db87d311d1ceca44f23f35c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaad9cb15bea7f95092f80feaf345af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a328cfc8765184801165574e74e6a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ae6443e5fc2411f52be25ba830577223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08860e9bf91440c89c8da100ae2a11c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baabd7b1bc65d160fe2c66600421d9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9fe255c5341ea9fb2aac756ae5454226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49a6cff4092c8df4a5684eba2d1f77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44fa9df8456ad904418a11e2ca4c8c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69e154e2869de715f2465a67301db6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ee0eba607ed7bec47820e9c01d35e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755eb56d796bbbd2d1909b01574b567231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e993cfdc59da0a0e59fb5f3a3b9d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af81ecb8a4df6b6f5a43f6b835dc461233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400a95ce5c01231be11938fecd0e744234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bee6c457fbac142c120d6f7c75cd3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74034ef3cb727562e5cee2c8e30731ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89f19e91f1b65bc50aa14cb6e53b0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27fedb2b103f2a09b78cb49189e43b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca351c84e0aaf6a91d5669feeea6ae26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec26dec315c35f7aff384b51e5db5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9adf9b642b949227405cbed8999e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094f4c34c1d473245389058b133dd98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32afa7f0338351f096909728480a35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f01eee364f99701cac442a1ffa3e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c08845556d10ec39b3d7d0bc1da63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b054e3c9dbb1b227bdc6393dd09411246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d549c8ea20243c0b50b89e7104aff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0caeb9b016efad008e06957680b40d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a908ed4368d1da2c987019f20df15f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da71b3648c05eecf72b8c99fbdfbc41250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f8fb861bdd09eeb57dda8878088a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6d9208168dbdaf7c250fe14c2cc34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cc5ec39d90b850eb47aa36c26dde3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c508aa69e5328f6d61268b1d4f8c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce39169c8b11603a0b7b7a46d694ba6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a83add26319bbd5760b5a2abfa8f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674a7bc519affcb795c080e963cd052257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eae59c6b271910377da5809c94f1b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aeb36ab9603f5ca0f50260adbf7a2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96495963718a2b58e20e979d4bc94e7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf006a0f6c1061ccb18446cf213fedbf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8822645412674ec2827b2b80f8f0ea5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9651b6c8029536137da36f942e45b32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cb403290d8322339ec6e6244e96ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dc01c2a8f09ab3cbd691e86ed29cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37ebdefd6ab2865a1e904a65711a82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc741143c705417927673250898488267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c91e21126ad989a1519a5823ed7a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a1c16e2b8fe10d99750e90ce0815c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472527a170012cebc37f52efaa8b97f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b04fca8f0b56c3ecdf06b6b4de98c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1175513217744023913cc0b8bdebf7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe71fed53944a350b1a8d54e32a117e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaed66d712cf218890714ede70428ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7f3cdcfcbfb40cdf5902a4a2cc70b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0de55c4d6c0aac84c8a04ac8370a3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32535e05566dc37515640e5e7d9e456277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55beeb850f105589c50924ab596abb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b472ad3d73214f0e03a57af997284279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a6d647f5c9c8b1b648a332f0d92b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9e56dfcd559b68759e5a86ae98604281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f996b52ccb96ad1ba6ed9c4674a39f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bae93c19ac9837fb8b1476dff79b9c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99060f6e2d108eec921e3a7d8899932e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a2a13a943c529e73169ae0310c973285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4d1e3481cf83bd3aa18ec1aa2c986286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c0457a5a24046dde5c763a4f04267287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493169f8e5cfbeebd2c389808290ddfa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bd5250efdb2d1b3a50e038ced3c00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab1a7a4716395a27c0a680911adfef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae43f259d6680d56aec32340a96af5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6e656d3d78b07591a259f9e51affe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ff01a8d4fea8d95533975f789e300293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff0aef697d4646e92364c651c51bb9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808ffaab80b34a0bd06c67cae9739f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a792c1e5d06891b483653661ec035296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258de9a248c5ebc2354e75cf89588ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73f4bd2359e4a76b8060599fe60189298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174425ff07f37be1ee718eef6c99484299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c83b0b67e0ae3042b362ad5b784887300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a6dc802e5094a54864fae916a10ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381f7acca18c48ea1008c32048d56f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7ebb24c97416961a964b7e46011e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfa216fb6975cce6abdd4168675cdd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ca0b72ebf836454f2a474f6f6bc76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca86369e896cde87243427256500737306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c19c82cdbfb14e27351febc9ad66c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f0663c538d99796cedd2583556e4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d047254c92019bf81767c33554911309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae250275da1e38e23914e75519076c80310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a9f0389c00e3061f71783819f38de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8669394b6958f7497d9b252762b31c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bafefa5684ab6f77b592f9e5bdcdba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2998e7586c77d463f6d45fe61871c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86776481570c53567f95cb83b96c8340315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc344927caf00ff77ed05b4cefd659316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8836e46a342dddd744ed3e8d6e416317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5758c8bc667d1826fb90ca2ae47dea4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314a13892db36d725577d0293744bc9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71690c80bf7c4ca8346a6ba433d5e97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a5baca591737eeb337cb628146f8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260816502ecf2c78327204184e26cb7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2c8d0364398ada26f416123377ea1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c00fb8990edc4eb9aefd4533dfa665324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ca43b68a888ceab5468666174f01f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137d0446d7ea2372a67fa1c2bae04f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0041b8e3ca3875a864741d3e51964c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30b735b20e8101ca79fd411a1d2912328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04fc45c2555e89b1ccf6d741ebd07d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2c106b46b85f09bd2aceeafdd7b7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dfed9fc1962fd85aab3a89129bc2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c34c2a6abe9acee40da88902e0521e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad42b8b5ba9c73a808abf98da0f434333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb5e51c6dd58da5d51ec6a802a6a6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdc709e3fd69f1635a16be7ad8dbcc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b487a5d1207349226b5f32cb32e2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816899089d7ba2ee694ca7740f5c74cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb450947ce5f7f4b4c1ff0589187d8bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa250c20f6cd7493fa07f5e74adc455339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cbd395fc7579094b974c6c6fec010340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652030d77a67f417bb8590164b1a3c83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda05a546c657fbb88ce8c535dedf05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06db7b5e82daacb74ee5240d7a3e169343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a23883d72df3af3a23370fbbf5e96b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7640853f932d60120d99f15444bdc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a1a3b7824f2d53a9ce445539b30c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d3327ea18bdb63ba8c8e2977e6150347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fc75b5b2bddf52b04318cbb4c09d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0687393ee7398590876810fd2bb1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650695a914f7ce78e6fae30dddff345d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8bb7b7e0884cdd33f3a78d8dfded6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997fb67a718571e12918f697b4b5e01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0af5797fd9a33f5db3988b8511331b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79261682c149e07c0ad7b4bcb796aa61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3257b6b916dee0d5efd78dccc92e845355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8963523b057367dc93133bcdc0227d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5490eb8ece320f70b45382bc1c4811357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dbfc251d854cfc846c6a0c9147a2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452891c5174211a853c9f23a0f8acce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81884556a66703fd5e91b117cec21c2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cd9a8cf9c6b34f2dd41d983004807361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e3990413d89414513316abe3a2f34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1791508cdd7114bfb195d2ff8bbeb4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aee90b843b4148d5f397c33a079fc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ef59acf6a7b8729b9d6be6c71edbd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d343d36da54601148336aa22e3b3a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3825e3eb763557341a0d08c9dfd9c2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f94da02dee4551d50e5039a2c7946368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f86e7f29507da3762721ef3b40633369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a7850becef614a92c8bea6c11f8e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f427a66e19c5b7d3b062f722772e89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63782aa534c208f52ec1d62c8394cf80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cf54a568dac1f12e246d87500b26e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ee51b02f5cda82504f54fc8e313f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46497b2893db37a442a33a7da25753375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d7fd711ea96403ad37a0c9f578713376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340564b74123a5a99ff44743c9c5829377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf181d16f1cbf123824d37f20737f760378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21740ff1d212fbf1497d7b2ef5a4d7a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8588c845da4332734d6ef4ba4c1fd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe412e7fbaa6cae967c10ac1c1fa023381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1d05520000dd377e6a02e2f9fb612382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a68f171b7c00a8cc51e2b7d3ecec44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cea3bc1f0b47d406d72d674a8747da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56226324aec4db8217abfce4ee5329385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32843173d9fcda810a330ec47a8bd361386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07493d02d27bc06de850aa6c2d4b32387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb58cf20772a633fe594bcd1698e35388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff5c5991adcf7bb23075e57bb6d49a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26f7267519c87efda20d0ea230e606390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88debf5a413fa314a097c8ea04c792c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73742d0f8c7daba3f4995336dc9b75e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee95cc067cc7b59a018708b17274779393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68867c3905d062e7cd5ab1c4e6fa6d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc8e64ca3355c478b2005e52d6ba1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc13a69a81e54186402ce456011552c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828686b6f55aa156fed5e4970d39852f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e82bb5c5a1a210b801035c9cf1aeec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ce13c9408d8645f5282fc3e5dac23399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b9a98ff69a60f64edc69498476f44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df57229961b1a7fd9bee98793cae1ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022d3dd9999e6c6833dcc9591ef0348402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02966a7c4ebd4f9dced1f245505d28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e6d785c43f7a57acc63e73c2eb806404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe044827b5abf265d52ca48ef41b24e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1456430627bbff3a78fd751d593f4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5054e888d9499b8cdd2697f7ba9fa89407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00140e14abfeb69527294e590909a56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ce698f7aa9274c3d931a0951b5025409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132311713e025559fb1929978716d8a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe02410b13016de28a3b7371f9cc5f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8df20ca926c0d892b1b74794e8e06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89246d959e073a0d9529a147ad6b6a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddb03a4a3211a591928d979e393f51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4b93a0b92e836f7466bbe20290531415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc960adb67ea4c58aaeb4b3d246c833f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e930e1556fc8d15d1619a76edb7ac79417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ed9e45fe9e81e8529218051830bc7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfd0dd7366ea1efb684571a8ac5a42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494438b4d5de11dbc5cccf885f7b7ce8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf084afb01d4e0c8ad3dc323fcdb6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e92b20038c3754e4f112cb08c1ab5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb3628b6c4873ab1462a47c1e95bcc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026f94bbfa51fa37d99c68f47fbe283424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b5b0928285f412be37068cc139473425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0781bbd305d608cac0281e9730e2463426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc50449da1351573bed0d9524539a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dd140dbe39a824fbfde69391cec70428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ca74f6cf9cf3905809f9f5dc0d6fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673528014dab07a4e5dec786919000f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01799555f7a63db6696c46ef752238f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130c11fce2ff88cb950c0bf5c66460d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed88f308f0ea78a45c9679319436e03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acbf765132ded8c1db01e4f769bcb6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c27dab734c9b78b69c8e3d5b9a6b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a1b5b69d36279980727b9ee0be914436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be701000f636d250f143facbc05ab425437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ed47315bf630fc8de864727890d98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47c6deb8ba476e828792127c128810439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ebc8e9eeb1076068ba7e903921f7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8763f27931d8244ee4b2cc868302005441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29051f92c1bdc7dc22c5151baffddff1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723591c014dc0ba743dad84081cd3af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374958889002428570c429f48b046ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cdcb979b59303fa9307851565483f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6906dbe47da43ba4269544149e379c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b62c5dc139a47825d24f11cc6b31cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb6cc268d62722f42175174cd34654448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa1aa40df4d19a99eab6a00aac1e6e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b37a31fddc54cda6ea3abf8f666d61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8808c78c982c7ae47cad63ae32ad8f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151973c31b64b193d5eb4e5aaf233ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d537839f114b41fd96135493059f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306f235fc4e054037a6f05d9915108e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aacdb2018455e62182c2c8006853df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2017ce12c7e65c77380775286e64558456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8bf815f57944dfb05fa0bf46d56f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d57a8cea1078c4fffa70932795965458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40db4b02383e4bc547e8bff81fc31c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218126cf404f9ad1f454b43e1f5c924460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cfcea3ce66ad7a7bf26629b322b3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c5c6f5ccf013d700995941512a4fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64139b7012bc7f6526c2365c27e099e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1e9324cae8912ea00e7a710b58bdf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606a4f1a0648383884ef3c223ad2735465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442f97253c5217bf3cffa1cc1af18b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3368d9a48432116f15a5f71f0d1f830467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d22b3a2dfe1120563977d3605a71f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1be2d36e13390117ced1aeacb38d5f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a98570ccc8883528ee3798f334194d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17f626ff0a59423cdb100370cd5a51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa16d93bfe0201a7d9c93ed409fb1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21cf2737d1340dcbcdd60d9fafc6d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84c5b32a96f8e528b38a0da2059d02474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d056c3ad894a12aae4aaaee048b70b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efd28b5866b60a01963f21ed7e67b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7894fc4a7eed227d003b13914a2de3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4272648023564cef15a3d29fdcbeac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d55b480ae56c65190b4c9329421a29479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2e836d6e2fcfdfbc6f3e7939612ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782ac0bef268e524d6cf058b038d247481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ed5de678f0a9f4953f95247279fc9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eee026e77e94cf696b11caad0dea6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb345cff40b45f2d388e4cf3f03b28484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025714c47e01468a35fe264f85d6d7ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59781f1cabe05178aecb8af2ee5788e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f802d707837eedc148bf419e11c94bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cacd0645bcc03b71610be40c7fce22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76526ab3268b9013ab71b7fea0511b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1660b445ebf1348ab0247888d4c5b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfca0f900bd492842e784b5c106fe3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d2d4e5b18cbe40aacd199f894bdd5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7352ab1f95793545f61cddefdd4835493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33826456ceef95a74b6f592de421a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d97d3bac27cea1fd67a3187ab7d784495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f50aa86622d9c4e580329e62e0b84d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2bf8abac9746158dd14489a99ed5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af08e8e51a383021004b51a64ced18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a2feef728b89f22a3f072ab543639499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df558523d9fe3e89cf6788444d564b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdfde8536cb08b0e34ffd83938cf62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85177f5aea59629fb17b427f84448baf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2d34218bf8b10ded8517c352b8acf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419d04df2ba3af55d9fc68b07a97d28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa540c14bfb1c42357b31df1c8c4790e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564364bb2d7761b89ff40c9c0e593588506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29677706f7125e55deceeb8a0510515e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16967c982105c2d9c202cf810897d069508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169f94fbb5231b17631a61277d280bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b0f63bb73cc04803fe07a17004e7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8f60a10d8013e74838dcd24856c16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228daa352196d0c4fd76f89379d37755512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3234540e45a1f3d4d22c0be7f85d23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79771726c0c26abfeaba2dbdce686f6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595715b62e31216dd84d064d7dd5416a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc298dd48f505db74452c3ab3e7d35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f710c20717e09b2e02fa2392a46b24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ed088a0c7fee88d4f273821584220518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08735d2da853f85493bd6791ca05963c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6a87d2e95b13a9ef23ee4d46db9cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995412468470d24c0f645097eb5c169521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb0cd15649ccfe3d5a85a2c7ba860e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd9c43c53eeadce429154701135829523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d128bbbd8313fceeafd33c84f3152524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00366afe6a42f491fe2eb19ee3e3f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d604ec4a6047047707f1fe16d1a40d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa826ad624f718d40d90d0163cbc29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d4fdaebe86b172c9610316b8739e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b52e5e9fadf2206a529495e4414033529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4afa5cc3de085597b925f5a6cc23f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89bc43dadff51bc13bc4b6f9ccbd3f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3b2a1f4a4b046db0d27aaba45c93b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ff7cd6b50e253eaf3b9e4b3e3c598533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c41b20d259760271cd19d296da91a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85522fa68d6db5afe1d3471994a3d787535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747df4fe31dcab6d94e25942f18a9ef7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba0183c1722ce55cb8aca5b145e42c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d923783c4c7a03cadd1edbf32369e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103fa5c94f487eff79033dc2f22a5b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9d924ff774cf95f59d15bd9c47df1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8753e6e2d838146e0a6ee1753e584541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95644cd5b12c9aff64c67c58314c8504542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bf25351068e299add4e2155b32b27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19c1e6d36fcdd66b8b778b73ef24b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6208c700f2ffad9d40db718eedb53e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe841662ba6b3621f91e086516bc11c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1400af8bceb624609e0cf1ba4a983547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a58f7a01bfbf96d0fd7135fc4085b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e3f79781765990fcca2761c73dd60549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5e02f75ea598651045f83a4501392550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de0e3e2cc27390017da2246dd14698551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdaaf716a16294daaeba5845c39d74552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff51870f76569ab2e7aabf1c119a041553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23e607dfde6f9ea3d7986bdc9a2722554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bd70b9638857b33bb7d1ca95f1aa9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11d082a5b95898bf6dc0bfa0d41d53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297f997759554ede0538ac17416d7c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a8c6c4637575ca676d7359912d7b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c181d928c7af32658e3fb9067595c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de4d87638d3e014f594fb709cc9ddd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecc2af9e52874226abd47d6b68510d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a627283e81ee79c777071887956f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e93e38f655b19bb21369e006354ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9877c5ccd4d5fdd0e050dd4393367564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26385f08a5f07589c38acb5412c96bc9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6e461f05e80babf9a1e724fbdd7eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ad50c6302aa012aca7bb3509e4de2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3e13c55606fa900abee66c20e3458568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545ef29730581d93ea0e275a11c2c41569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747742d2d5206661bbc8f210f5d20c87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24103609b78c18303136ff74667e5cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d320e911d991d546db37c2ccdaa4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98871fdb2cb653facd26731d132f9f38573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c562f7f9774c00a7e7a36c5fa7947e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a18e6775b83b565f7f2bb9baf47c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec149d01a0bacdc6d5f81be02c43690c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e409a5058e327ddfb4a8165ca5628577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23994a79e91fa4b07d00214e0da455b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00035895800e66770d779c7baca9c2d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ffeb8a75b224c4ad642f70ab25037580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaef2b9ae8bd9f7e816c0f9c41329a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130371e39ac20a60ca7efea2529e6e7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190df1a407894d2a48e77e36fc80e5db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a64106b61c2097a7769d4589878cb3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0df45eea40b8a42528cb6f726dff4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7c2ab5493566e023632224cd7e975586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cead36d4e61c9ce655c82e1a6867db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf4fd241a62d5a75a8fa60eea058bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bd226040a580e11a1297ec4c15efb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc6d17ffed69f57ffec5a95c959a1f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6dfda8dd5b2f6f281a94f3e6a0f927591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81641d1036e302eac98f85a057bd391592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd049225cbc5897e1cf7f192aae370e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2d66ad7327efa4dca7970b8f5c320594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c4370c4f7dfae6aa049631aee1ace595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1e987eecca8515ec1258a5cbd0f3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31f2e3ad2c7622817f72a1a4474a6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e457834aad802b88f6aa13efff3e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c13d5f198500f3517344d4cd472635599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6329ad0d9e997a925bedcf99b378b31600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee47a54a1df1277bc0f0974694f7019601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6843f7bba62a234c9948c94a4314441602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394139c549cb5478d12729fb60144a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657c6197e613f499420df6b78952f58604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcf1c46fc3c5ef2fce2fa83e201f44605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abc3bff7beab3f239e41c81e23717f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9685056a9a706c4a5470e9c3186024607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6e38accf49949d552168e71baa1fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9a9798e485c05287067f0c3c066ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a04e19470a0ff82c4317e79c1777a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84beb4acdba24a490a1167ae7294b884611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e33dca5b22076c1b8fcf265a6dcae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e55efea25329b55bd42c14dcf77542613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec370d4198597fede7ff062e7e2bb87b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4a4a7bce2f226d286663c70273542615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7acb1d91a67544dac8b3a0254e23c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b32f68b8b5706b37ebf44fdd098d60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bab138b34ed4a575aedc8443605ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5109db1edc238f87b9cc236dbfadc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62a154006d630c5bd3743388746318620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df6b99862c76eca891fff81eceac62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01c3b1ec860ad5e24c86369fe39da5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8cf8a463fc5a5a71ee1da15fa8d54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfb4dd404fe80ea8fa28dc24269d7a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2723773b56b747758be964292e53f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62f84241f4088be22a1f22ace12374626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85811200f22ee97ac2b2be1d2127c30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059d2c7c6765aac0ba8ca45e65edca8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8df791a92422e6fcc196546a79fdd5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460a21ab795b48cf7902efe2f88c7f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b866c2f1eb52a2e416cd7d2b94e0033631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d6c89d7b84888905cd35dec7f5d57632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83292000561ac90dbd3b194421e5418d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6211675f180c65ef1d42b32c50b81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b17b58feb4418d9194aebaf51f71a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40481c3d7ef5754efc6b29e05828d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03aec6d4f528ce50aa5389388b1b711637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e230eed319b7fb31b4efccc650526c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62941698f60bf1afc31043e9a024929639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f0f5cca76e2ec5ece2b657485c795640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300102a6bdd43a266440f39ef7b5464641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69330460c9ff589961883890e9d41573642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be03192742d8c5ae939dfb34f70ab8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397687b39d6e11a4b7f6cddf2ac6d425644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7cef4179fc99002ea329101619a6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35867b82d5c4ca022a643e19f090e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd067defdc0c1acf90861131b01cf97647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59443a34965271bdf6c67619375e525648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ada6e4758c4574d72ff1b27d31901a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cc1330606c025187735c5e8ff11bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bca795c9035b93805b0dd1807e94a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff68af589fda2ae62df98bb8498c93e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cb93c5bf20b789a9bd307c267ea71653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb7d9e1d34c38798ca27f7c3b4faa9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69433aa25e021a7a070542d179c126f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8450ecfe953e1fea7f1d91200ef822656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845cd809f747d8397aa5b52236a4988657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0132da2532c4bc6e5ae97adaaa38f91658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306047ffa70b99517249a1fc7ead63e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908209291ed44773af2e724185344165660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683f314e0974e9d99239b7289eae48f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4eca8862e761f1ce0aab22501fd167662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c07d80cf6ac0ef6325963760ccfc8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc05350fc2d98c38364185aad113d3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62e452a97ed6d9b6e702c992d60279665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff84f847c33a4e3fd1e0d11fc52010f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cb1401c75730be2fc2ed98b5c54ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fde8a785546a282a565740374c32d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ec40c0c23530dca50402e5c4cd193669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743c089a01500830253ca7f3e11e04c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f7fe8de0e0a130ade83f8fa8b6add671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee5026cd7d72e9fce8076aeb3744b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e37176ce465a6da6c7e8676892df8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba87db853e540ca2bffbac21250d8a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bd5dc33b79e0ef6f9dbc5eb201276675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfbd6d1a7003f68c31cde84096d1f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256e5d39601f543adb7be4b7f008ff1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b76e0bbf03758f53d69349d09d7731678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98277ba50cde2cb7f97147c0a14799df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9b1a16afe70dd237106365e99276d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d79bf6c33ca1708ce71c3c113bf90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdedcfe40f34718405880746fbb3b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b06fcb94868dfae66b7d2ade1ff06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed024933e5a124405fc6e6c1cf3eb4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06977da8821816a84019424d94f58159685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cde7cf2beef37f841ccce9b2b39fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f295d4e84907574acc5ba761fa2b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7654b2ed13c0391d3731f852f09cb8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc81fa14d630eb9b882f12bc249e7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e6478c068a812f50dac5e03dc289b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33689b8f1e52124c50adf682e46f4c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52226156a4be1a5b89507ec768d85f63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53ee5e0e0a31d15bbee3a55061f8d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df66de8198e6d676e0f2ea6187270b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db22d35ad8bc95fe842e1740507d571695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104163e4e9bd40b6e3769c3e67ad4e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279072ae9b16c055b1cafe59493b48a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588cba062d3739b69af16bdefd9d8c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b811843af858f33c595393933901cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e44c5557a1b970b7f34be1f455fa4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b943d08050b145e75768d386ffe2b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898c8d01fa08c38679095fe96082c5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81250985fe15a42b74788c8769c54ad3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af806c3ff3a1a5d86364f834e1618c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0720f582397e2b4fd32e09aaf13d406705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448838a36cdf599a1c0ffb69db09f4b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13b670fbd8e3dfd4e4963588c5d0fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b070c3d2b759120c6b7dc247f5350708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbae8c7bef6b5d39ea052fa31aa2dab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d78850674e54659fe8e41736916eb6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5dc082318f268ef356f6eb4e9dcc5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe6339bc747ad22c1425e3f0c544b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b576b78ebdac8f1846911467fafee0f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4bac8009d47e93d8c04d1c0cb117e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daf93a8c2586f4df6211621d0f9585715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13cd6756c8b44f0d713f84a6fc7c03716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079c60d173f2792ba1fac31c7467d9b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c227b1804a0fa0a9ffdd23ed0bd82f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1915213188e4542e4859da29f4c2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b129f719b8e864179010e1b38420d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4f3bc20a93171027a6ceb99efdc0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d1e9e0944abf53a6673b0c4faa182722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884382f632ffc5b6d54d035a533c3b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c352a691154998787cc7e58d5f8df7c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75963bb672c51704f17062464d2045725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5512a92e21588e4c3329bebdd2096726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfa245fd6087f4d1be6c5533e06b2b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf576c95d5d41e4bf372d242d1862e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5474d1b13e96bab792763490d0d6f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6590852d702ac538dfaf97f77e1020730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e692a7ac64c492b9516af05c06796731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849419cc15a963a3a7732b279e37cd1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c8a420b4d0ce5e08d71f97943e052733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a18cf09826d8651526364b6952a7b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a359bc6b213e7012f8a29c9b99b3452735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5455fdec6db293be69a9c09bf1e6b97736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1da8ed9c970e346f8e7dbbc7dfabdc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55dbc157504522c26ec642009b39fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930cc379200f94181ecee9a9d3617e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206505ed035df4d78ea6f96961e26e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc3274aa07aea22794d29a7fd8d089741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20a1e88de3334cecb6206366cc158c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef6d252546dbeeab062853fc6c33bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30b3d43221bcb64fb55d3f7571daa5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0706c07d52f4880e93ae309c5d731745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56f80f61867105b4f9337ca9f41349746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7b5b9d8a60a70310e7f109f9cdebe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30524fae92a3cf374b110bb7f37dfdce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e21de0112882300fd7b25cf076ad7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3ee631cb0ee2cab4fe4d47166d9a3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77769e447b3fec26e17c14f41b9f12751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cd762dc85ad0be1dd464c13d72328752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec53533176a8a75393406603129bc01753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e750069f207400edd54bcdac4f876754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf84034b3504fd2506ebcecbb706b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629a36833a8f351083100832d017f6d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0568e9def7ff9b2d9a6d7c3555f04c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3eba24c7ff32edb3ba5b9015a0d8b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c4f393814dcb61a2e412b88d896bb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aebb63a6c97a2e72ee11b234fa58ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84224428696cd4560985341c889a70e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2175defe44564aa27bead4ea0edab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3fb43b7d1518b6da40b368af2e4574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19758e6b8ba376c07cae293ecfd47145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67513049fbf6708ba7ba12248e270bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd70723f233b4c198a81bf25899168c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43063ec924981ccb6109a2c9dd505a7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c1a505f65d2c02eace1baccfcdf739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475a993f64db874c0d6c1a0486a422a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224dcd5691a4b7a8045cf2b95e131bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4219e40660a7181b3d1184ba82ffa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f374f8520ab28d41c634b2b8b7584613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f5a7d47fa00d45ecc7e81b83a8b2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a2afef3bbaab6b7cb667d3dfe9a8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70cb9a5c57c382e6e03a9eec7edcfe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb02b168a55112f1a704530102181517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fa384d3bad2ebd73237e12b8ac06a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce244dfc14e8c3566639d3b86a2bfc919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c116384eaa17a5566b889f4253e20420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f392ed70a3595bd48de5693f94f25521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4eef16a93e6959fd5f1024202f4be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560124981e36a8024d3684001f94ebbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e09cf9b9e57551cda297c28c562a0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf458de703ecb73737926f3125f85cec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181623799d9cb93118a637bfed6d83226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b67d57017f176289cf6457de75399b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb83b01df9b954fb73883229ebed3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddadb28cdddafefcace80e6bfb4923c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0fece0090f4617723d0be15982c2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e64256b9ee5c5a89b4682e6c786ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e614455ee41054609d4938f497879932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f6f09d05f97d4ad541fe8f8a4b77e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d6a9d01979c903d389d61c600099634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06892f7d1f686b0ffd3645f4785684a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc28cad96e42b687108e0d0cb36eca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7040202214e1e4ea91db71902834b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018752c4ecbc8965bed4c0db558831638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e4dabdd5b6eff613162d1790b77a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e44aebb975679ff3e16b1eddc861a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f46e6c1e0920cfe301cf84ba0a2e2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bd037b5d981471898bc5ec135b0fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca44f3c237c0738c47e2d7f3e4e1d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36c8fbdf0953d2950a0a58cd1b146b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a72f47313d6fd35d2bb98a019a803545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b15f5a959748184478310a5bc4141546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f29960f23f1e9c5615ff970116e3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528a2d133bc52ae29cc84344d5f3b4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec865af8067f140638c3b3ca05a630349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a202bf140e4679315571e6009b4637a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c2cfe008b2454a6a08f8c18b3890151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1586242756659a3d8f1175e58462ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9946d714c85817b4ab4577aa8a47753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e379150dd1dd77be0823e9336a7b09754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bfb4d369b5719a278f3a09716492755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9176e5e840410c90e7cc0c2bc79b4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459252fa93b0bfe135d57da0bb86c3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba7d064cd01bc0d912c81b9b08164158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fe7545f8f60d2a99ab8bf14a0b4ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699a05914b889bdff537e4b4f27059960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03584925efb386b7caf37380cb2f1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944e8f706b4509fb4bb87ab56ccf10b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd4af997dacaa6ec6463198287529363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ee85d86d25b533b766567f78667a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbbc08698e19bb480f00d476fd3c6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a6b2a0677a8b7cebbc0f383cf901b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02ea70f93ced4a30c3cce0330a3a8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdd012db6a476217b35b889e53fd2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7405021863dbf690a088b7fe2713b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b139820391a36956921f8909ffadac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822896f6504224a95b79c6fd796747c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26e285df24ee1e13fbbf038534346672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985918e80d99c947820578183a5204a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcc1ed4ce4cff7f4b9b9075d5c614f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba218c5c9fcb9c94b44d65f44ad02775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40b3272408d45a21e4c31dffdae79176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f400ef7672ac9598ea2fd13994d5b4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe83df3614cb236e3f7222fe942a90c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda68fe436e13d95fac2e4c755e1ae8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25744154153c33c1c88388d0d9662f6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e08169d8decdf1f8b0644124cd274481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75843e7b8f2d5bd3f5c9c9de2e4e245b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5b352cf640d914fc454c5ef2dcdcc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf25efe47c58b31df8078e26c55eb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e0a6606e0df351dc1dfb37069e18985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9866f949b3bc559f60882c15d65d0b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cdf26b82cdf4061d6e539196e82e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3d75b589a0d78e9c0e709fe98af1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfe1e4bb0d9fa317d250566e59161c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a019fd8e31c10e3228f1e759d835190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba638dcd4b837ca1dfc14eb6a73642291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16742a6b081e3ad771cb10125f4d0b5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31fab72e2b42ae4675f2cbfa95196693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb80b1df7ffd6d8bf9e71b9d98ea91494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebbb117fcdffe2c19e986fbbc7197d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cc21e025f7aaeb8711f32d3c57ac596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d7b5a3e3dc7759db6be803da58fa997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78fe4dc0f955b8a9838ef199c7cc0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e6ac59bccc852bd094bb878b4340b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b522c8190db8771c0ddc58ef67c43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b33610fece09afa136f3a1b251b30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcff6fcd2a6679e9d1743a76e2fbea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add77251cc5ed6d7d3e1b714445c5948103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c257389e6f5576cde758ea3118db0c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84589d317e04585b4d564903401faff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0c245f8e1dd5d5c61815cc4f3236e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa7deafdf241a3e1b9b3bf985ec533107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4852e7fbd8ec71cc58a25ab4d1ad1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fed0b7d01a0768bdb9533e1c996ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43941f9bc200ab49995141c9945140f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce69b88581858a8adf47cd10156930111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55b49519d99b2624fe90e74b108631112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aca2f7e1cdcfdb986450115ac7c671113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48066fea3a42a8925154fd4b055b8857114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6de68151cd37a9daf1ed45d8c01707115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d77df634e10e09b39a7e616366f32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06602b33ff0ea8a7e10c245a5ce609117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed681693f2ba5ad22c1f4cfe9c5e3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d3c9c269eb365e0d3ae15cc35440c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959018d1172e9a30ebc3d0b58131b5c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98271c764f533e9997db4c35b56c982d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62760d36af308b9bd49a1005a84f235122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de593369ce8ed8b3178fb2032301c2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49277f452485a5b183446e195a1de843124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1a82f93d79050d27ce5733dce5c89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef59f8631e99114d7d6d21fc31c4963126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13c159ce997c3781881b751f2fb388127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d312f933c47f1db97b242edf981d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc16dc088c5dc36df6615a4238a9a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416983bd06c1829d25ce7316470ab324130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6a742edf418b8e348e8e90ba88508131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95c6972667e447e2d8bd5414cda92b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f9264839794e8a3a09243c9ea9652133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c8787a8077b1d45c883375c884982134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ec8a4fde26d187c75d87a0075f52d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdfb2cc6ede7caec6a657fd2382318136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662ec59764bd27598855b2dc323ae2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0df2b8573a2aa9a11d7a6138b3ce1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208523d3abfa0040283bdf66510be4e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bea5de2fad469356cfda312108f8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb8ad4b46fa07f2aec3ffaa9d9d8b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f7bbaf0d44ad92e9cb61e7e0586b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee500238076b665ebe6d938f5410cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9872497f126aebd274b018e3c5bff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11534afd565d6d00c3bf61d4e7c8c1c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c992b64c8947c0a8eb6ce733feecb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76b21e1cd1be755f03651ec18bed2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72721bffce9e0f72ceb48c8ce7d546c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba79bfbdbe5f3198bc4aa772c0314c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f980a6c92b2f6dbf2c07a46119c9cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f00f53122e438295fc7dd57b304f0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb93d0000c561bb750f8d7424a62740152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde47937e11ed264bee92b530071a8a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e47f90f46218a27cdaae407a86bde2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9245cca784c4eb6d4c1396fdae81b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64539f4dcba0fe75eb32641554cdeb9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a1901c6c4d0afc193519af3e505da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87c2c36ffdaf3eafdcdaecbe660a94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff537f757bb202766cb1edea57832baf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a930336956eb056e1fc0c69f74f77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6767a17c389c9857255a6728b75bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34998587929acd4e793d4d7ab14e18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519081b5db070045d8f37a684116db5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b81fbcbc84db45da51638792534ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd42e0ae32ea318a0bcf59380344d9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d044af2a68f952de6e655e134ee241166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd9e59cd15dbe53ac70cfe73e02afa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa04db74c77f27e922db19ef715ea90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a2419ca6b578597847d552d2f9f4d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42db3684400cc5f45952afa15fb42d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff365f00883ab7c651704e02615dfd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe415f2546bb0cb8e8eb6a08a218d536172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe135397e8cebd85fc54dc0c1281f622173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33b5f1045a48642db882f59c3d73bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea11ccfeb638790694667b89468f52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ad0e84653de756ea035521c428e8e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f42f133036635e320e59e65d588da7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf812d4d2710ff950d09725d79cf1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe91f8ff36db80947144e70f12070e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004b0217d2844f46bcefac38521adef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bab8eacceee2f4e5599591444e6b4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad5a008d20c02131c15a1abd049b26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9940d751e48244b1a6ecbe27d446c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99399ab26ca1bd4a064c205247b85d49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af471689b984388d621a4f1f4e672c60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7513a4d9b3f6dc488ac1596766b4131186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb46783764123d1899d594c28289d6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080ae65c4c0fcff41088cb139e7bb9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec206cfd446980eb7c63f67419fc3c53189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102f0daddc32c2c778bdbcc8f05626b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d415dd74c65afe98698a28f213709191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d34736b259397cf84b4932a5766cd3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e7f2cc04df016f21dfab9b0270b04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf524a495ba815dc45a9bbe0ce1bce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65afb7a58f135ca0d01ffab7daf17ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160537b5ca739827b6ce27745bbcdc1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c59ecacb72e34f19ed42e30ff889e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f04fe833078668922a50cfb15a6e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a87b127fa164f66dadaf9a3cf764e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bab8c695306b0394b496f713addf8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b42c9b862204f7b5b63ad57848b8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d86984f7789c2a17ceac7b9447885202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf0b1b024bd7b5eff559f68b5f8718203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98403fba8e77bc82db84fbe91249c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839e1a42ce9efa8788034373b25e3c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a84d8257dedfe6990241b8fdd942e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d86e4ff048826bed769241c77059a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a799e7bfde92c878a780e09a90db3c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335193640c09d42174e10bd9066d880209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a97db8ed70dba9407eb3414a1583ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a07f80f4cbb38e3f3976d636c5c2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93ef1bd222a64a942b856c848cdcc7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786c6445d84d0be333958d0b9631742213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fae4d77779848297c6b72799e80ce1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a617504fb39b2142f68e1b80b168c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4ba863bd85e2a8f3454c71373e775216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1671dfa67b8c0ae4dcb6c1a327a05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25235717dec326a2243927a036398c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49ded9c8171242b4c38d087b67a01c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68954e39f9c05cd69cbe5e54dfcbc7fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff06c622d569d42369cc8cf168256d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d38bd2e3babe1522f973f0a9846d2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a48e7d749058525e97bb44bd6ed3e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1279cd05dd652d83442485eea8848f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd275bd8bead8c350b8e7a97755ac1f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba2ee311b7932f5ecf54469628ab2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c042acfb294d482f8d8985b7b5e525227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03099fe6421cebaaa1760f40d1ce8d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6293bab5703c3cc44a98ef0c16f21ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739efec4a91879b2da9dab7b80f2e27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ba8bb37f760128e975d56a595b8dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74e0b7624266c1a9a5e1309d2f5bb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de04f465d895fb077fe0dce455661d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e7db3c0b23141ae96e083a0f80eca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242850ffc28160d7b47a5ebd93e8a42f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181f97ffcbeae6e76d4e352170179eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8cdc550ef46c6d3d3333a41d96293237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ec71b6e32f2c42e1a5068a3fea617238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907b85734377a40dc9a5ff3f68a36b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb991d5cfa5d373772c16110f6c614240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cf8cd6dc4bd357c9011d71040e99e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda12856beabd6e28f280ae1a5b9e9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66af9f94a051e2a85ae9c69400ab0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592758a7036e17128a9ad9f1865fea33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcaf5e7752a996b8f4cfddddd858a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5486bbc0a4fa365d6b1a54866f7a3e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7536b60b967a638dfe8c21424f516d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605672ea12dc103e56e073824e10315248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3db82f56392232c10841a35320deb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203c9e996d994bcfd9f6c216003adb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f7ce171a2025ab51806feca4b627c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a265ffd795d1f40b6ba7c9935ccf9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068062ac9c93c701af75b02ba3bfee24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a778be6fe71dfbe4725ef7f106cee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7084194a22401946bb681901162740255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db280914bbd2d5c8900aca26a3eb60fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb484f056f624dfa66b5e5dd4f739ab0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d6d031e15271109960fabf84e9799258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0f8262e84872c1b06a28e1933ee02259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c516f5e6e365c65ee44b32c338613e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee12a51269dd2cd8c05671eecb9c1b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e156e032a4172f2fe053454d6cf67262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a07b6d670bf954c63a78fb2749ee04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2bc931d06c541d2c64ac4a6414c6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f786ba281967035adf0656117e039a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a8820ae8ff5f01f0c96e1f69d38f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eb9d2eb27b694569bc84a8a688a45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9adf598adc5753311933de9c9870b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90998bb8b0b0c159d8acdee72349d2bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df38bc349427f8200f1c2c0eaa1c82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa2d68746d4fd6adac8471d8c56b4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb93e773de34e8c8da560d3d0c8a4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fc997275c1eec8154c17684a1e02c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fde671cf6a3539f147a71d457d22c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f7c34ebe98350fc7063bbd6aaec45275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f69df7f805bd4648f3020b464af42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec4f5df3cfed1f243414f7b449e147277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b384d92a17386fbe6b7b4a6eaba17c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb2be03922f1027225a5d79ca3aae1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f865050f66fa9512a3b8fe6dcc55fb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c74419a01f79eb30977d194314ee38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62510d1f7ffbe1969ddb1b802ecd4a8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e48c572031188a8c947c6d3243e26a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc0c7c9a5599004af18028cd8031d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ac88a0031dce1ff24a5867244670b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef55b91507fb4283950c30924afb38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bba3490cacb4ce1b3a1e96c522d13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b62949a9b581379cff931106bc487288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a5df0de3aa83e388e692df95737cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675737c1a36237d24c4d6893b16609d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2407fb0c6a5beacfbbb87d068dfd1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba3b297d91b96123820c8ffada334c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22362cdcf34309ffb7703d38dc72eb6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0d61982aec45510045d7ec632241e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c705de4e5fadfc4a32c56f220851b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c4e9fe51420b9363eefec2a3a6b43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee092aadeab1d524f691c68bf1c4e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d7590f76174f1daedb051acfc532d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaf58578e542c5b10774fb1efae917299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154694aec95da76506edd16d57dd50d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ee7647847265f9359d20c934de9dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df87c30179691409208d519e7f9133302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7a56d91536400e186c3d36e2554af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f317161bcc9b04bfab64597ea03e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211dce01f163dbc17a13ab7b60a45b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f3558debcdb228a695644fd941698306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaec2965ff27633bdbf185ebd845de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9872df18a4941988d8987535bbd6a07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943498a5a9844a19aa0df0756f069ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c519264b84c5599d53347f7eec926f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177aab3c1a854ef3274c47467ec1638311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b4ea92431cbae9d9b6f2b7d3c20d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026153c2a2fa0f99fb9d744bb1d31e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee8cca090938b8d8714001e42c832b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f64abca71e9899dde42ad65628c01e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4602ce8bde484b8c4df1f6e0d1545316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7623aece78dbaca8fef96ce524a6ed1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b791d04c85b21b385fa5bbbf834582d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9df115784e61e90aeb0e241314019319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cca72714473c8837f869b6bf2643ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9815f87ad49faee60536358220dfe6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0eb91b06f016bd796b99766219d5f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d0b240c2b9b6785e80ddf101f7879323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80120e97e512fd5a319669d4864b42f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e1b1a05709e66540baa4f1b6513ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8523f9886c0977ecb6935d137a727a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325acb38a539c06a0999923981aee8e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd644c55e17f05bcf5bfef54134210b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a4e129ecd3a8c9e154121b65bb772329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af313f3eb01aa06a82a9a0ce706fe6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c4e94647fb3751eda24c063a8cc83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb6958404a4eb9328e923540360810332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60a778d5f7175b15f33d0698836a4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35086d1b1d5694a2bcd5541304d806334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12099765dc0128c7205e771188ff8e7d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cf9c38f4e0ad8d28a4b2c9f4bdc0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7b3deea700d1f1e660a51e38b16e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a29e166518e34f60ae23578ab36b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae6e971460e02cf092d9880d57ccd7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e069a6dd4d01018967f2d309184b503340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35143f817674e4057e803a6a26333a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78851aef5c959e0be9cc299ce0b97a25342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791ffd05629e2040cb245abbbbbba57343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f413cd919e41f540e285e2f93b37e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5546430bc71295d5a0a1e38a77441af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545ed0135962fd37fc74a0546231b67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c4afae2af7f52c88d13c3a4c35211347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a78e8ed1d1bcbd992c75a80bf1d13f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ec704599cbef7d5fc58f2c3fac41c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e47a96bcdc310739c446ad0af4217350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafe1029041c7c5682103bf15e4c134351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414453b14f3f33f9065fe8e432b1ba4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdb98d9eef7594395cd5586aad8ae9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06046b5d16c972e84753ec3c31268582354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea952880671df06598463e01e35f433f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7d44c15e6ac76498b5246009147ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b70a336608376fcb4ac4a2f622ed10357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5d6c94a1c7fbf25e7add3e4c928c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a848af503adb1806bc571f4e7e941359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d664d2a233548ae7277ddedefbcb6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cbdabfd3f3125d3e9623ec6e1832c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40fd58f835b87c79565960e9ffe4ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96d67cc91d9dcb1ff9da4be3c17729363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fafbc3f0f114e4e1cb94abc28a3bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02800972cb8d1ac6ecbd15b567eff241365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65e24f21f561e7acddcc13a814d969366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d80c01e76d047158408b6d1b58d4d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942949eab8decc34d8a568712bd9e21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a10799b9bb45266900fcef7d598333369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e544d14fa2d58fe06f54d2483ebde75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e1f2599df807c3f322d6cc57c5fd2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edb2694d01f62bce010157e45dcece372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd726a4fa19389821db75eb0dab8da91373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af033346ec73416ba3be1a5bcfbe834e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0330c7d88ccebfc0ff182fe5926d3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69165f58f599591bd30a5656afddd9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10e854a370ad818d54dc944eba0d03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04994997aada69d60471535ca201df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0a4f946625929de6c9454824d00b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab72b6f6122acd339ed3e0acd4c6f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e4edbfdd37ff3b32afe36b1cb263f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628592e159d6cd0203122466c06e066382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b044d9215d705555ba154b34caa45e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435779819ee0a5443d05fbd1161495c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6fe1741bf816b4bb250af54717a7a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc09580b83d57059a62074d31dc7ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e02ff91d124f60f50655a7eb43df8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7592e19e8bfbefcedb7c3be518c6a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42147c5738555946aef9ec814d5e7dec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc5fb7b48491ee7077fdb89ac5ec73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59defea0fde06af9473aba49895fdf37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eac9ed5a92969fd3c798dbad8fc9ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe32b2c1c45801751046f89ef066aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594a09e186fd3d2121be926bfc1dbc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba71b1e49fdfc4f46722531bdf7ff81395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e2e9dd1feef5c1ab48cd28138b31b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ad04fdb4a193dc9a9d66ee0ff2efa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d837b405f5a33992386991aa30f64398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc802ea1f9823427fec734ecb5516a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baff4fc602cef5f9264b5b7adf1d80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344f6a07ae1a347aa23c9b5150f2a80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97eb17958d3f9387b7a3a80d09aa7a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb54660b5b4b4127fd19b5d52e37d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42371d4983289ef55191337876f12fb3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda53c2a4ee5b9e7bc7bbbe6f254d6c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a50f01bee8e7fbfa8ccc0d78357a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcdc8adfac86fa19a5410d0802b985407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca05e03d0f71d0dd5d624ea4ed5bb0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c5757cbd13cb356e192aef64d4bcb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb150d92ab7a75f2c45f8d80e5f938410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e102edd699da5c1d6c4e6d95062531411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d30e25ec670b5a2880b17a8c4fae96412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db171162652c7d74db97d0a81aeb9b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c86ce73f59845df51d39a1313badc6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55710c1ae62bf16523e5f9ece214df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71bf93b3620c60cc2ed58c811d041a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6e4813ceae56bb5a92a1e825f29b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c304e5a7c53604b123f96e9c867c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf56c9d99a21d07bc1105124a0734a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240297835a57c17a786765aa3c52a5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742d75442b6aaa12252b8edb40bfef2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac48cead3a3c8071419787d417cb2d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80ff5bede870be6fc8b2e9a3320541423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0908447f8837cef53bc4d1d598e74d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c2c7444cad22b6622bc364028f52c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8127761e2ee4a9174866cf5e23d4219426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0279f36be55c752ce4533f6764b58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec2d0654f9a7c735ac04d95cf965e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb560b19cf1c33e2d9624c311ea65af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b508327fda2eb02b5aeff531411b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb00daab6f04350f2cd6c91845b8ef2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfc8055b6f222e4d04a1f51c36c73a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65384698a7954c6fd4e729f461a81821433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd93949e0d6d5cc183c8ffa43649c38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e440e3452727ceda248d09bb5ed81f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6c8fe15b68fe5122ec250f0b5b3e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d0f95015e269ffbd5471df9aee321437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31114765056e9c2f3d6442a2c020e8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed79ef238a8fb9f47337215f22aea88439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ede7ecb3396b9a2b46defbd6eed2cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3e0d38dff4e7aa21a95eae205ac2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbee297da1a2956f20a2ec1d634eac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d27287fc54a24b3e56f2bfa268c2c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa774b46b80d34856de838e8f8db18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65477679607a6ec130f252c9a82b13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce9b21bf725936c799fcd9c3b6d075446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53553a59f48ab435ed338ab20c63802447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa04f0a7105062908f833b838a43a46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf2e91121ba775dd7e37d736d2ee56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0b49eaaa5a7f692647d6f21b3ca75450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57658dfb7b1f279e6c7eb4221dcb46ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc482fb464326e5cec1b42ea841187da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0d0645004e091d08ffe190d02d074453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb8cf9e50b2391efa2dc6f3e076d67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebea38606cd7f718a14cbed9f3deddd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b4c0977fe96574df77ac0a66a4578456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084d8be5883f45352c3f49da51c4ef6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9ff9b0a2bc1885696fb5bb85b6f29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f2d126f869b989440cec6eb934fb4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aaaf5d4e54acb6d4085e68153fce39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad41446b3db8bc4f7efe0ad95c3574461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6002bc8dd73671574be7bb8d3a92a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afeef2948e2870ce5aaf6116a01e41b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba565510eba56c767a5c3945aaf6dfd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80793ea86e857602cd0c06d88558b9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d4eabb38b64d1401e1bbf3520c9c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a7219911a9ad0c8bf53023a9b8aa2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722515d41cb409963237da7b03953eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40fae42a6509644f6fc61124b070d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f59e0d7dd9b4eb9f0e5309c90eb9b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd35d9a2cb28bce24f85e2453edf9eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dffc6b4927df2fbbc68bf9d2ae3e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b701079afc5b4953a9ceda01138bd2b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb453abb4106ba2cff8eab0e452a1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd19b544d89545e168cb66caa0f02b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306c646c0e93ed05ea94572115645fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58e2cf033c8b907c88b8a4f33d0034477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1a2219344e0afd0ff6c88999f00cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2411c1461012840ed77d7f584e2e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58384d58a49614b19ef2910133837320480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0764fafb70419edf7522ed4c9d6ca63481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbca35bdc75dfc5bde8e8f3f5fff455482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec36ccadd22e4d15dc8841783881e4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa96ca4a42662611a9f8065589a345484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447236c0b6821f7ddfdd8ba386ec3cc7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f85412f166421301a4f0d8b86bc1d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6316b6105e013664c53428ed021d89487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572f7aa2bbf663d071f92da6b18f5c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a278b2cab1f10a010e90743c83c710489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768adfd0aab9d161faecb93518b68d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0cd8b97ef47dc4056fda562401990491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e4e30f07ea671dd29204de09ef84e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd277a5398c2e5a040139022787ed75b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2aec9a0ec6be205ef0116dfff26030494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8c150cabfd63a86d4386d291c4904495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bc05ad9f0f7802793b2e53700e5bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f31946c494cb6700647bd50b872282497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063417336f2b8c89f1bc25f0e06a06b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0a412d6f993e04b1ab7202088f0bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23643a594c110ee0d0239e3073cf39d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7185ffc013701a3955a282d427d69501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f8db1c425bda5a8efd4df925274a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50173d09937c85a12f9aeb7205b187fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd946f0b40bf5dd09e5d16c9dda14dfb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8b5694eabfe581e8bfc5a48904bac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f30ebaf6ae6841f214fd66495a1e49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a988cd37e1819d7a2440d3c1805ea4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1aff4e14edbd685e7bcf1e26f9098508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16729ec1d3a6ca7ca5f705a6e961bdd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf91d0e30c29ab406c5790f24b7a8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b422a1a0215f998e65a7f63e53ae2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e137bb7792c1650826ff28f767ca48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9588243f34cdd0885bef1a4a42cd3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4d31def79645ff8526d9d960fd0c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c213781cb58fe0c5a6d0abe0c7e9e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e35652f9b763ec46a070846478178516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7871dbf062fe2d6df6705070f5d957517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb77f95e514b1d73b2b2c180bc406d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ad4fe164c6bd212dc5ca2db323d29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031459bd52d23363e7e5dda4c274d01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c300e30da8ada5aaa9be8ebefebad9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c386d0972af90c93a3d4a2eea7951bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec5dc82e45d01dacb33369f3987c58523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e294b0fdc50b9b818c906dbd194e56524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf714b89a7524837f56c3b9f5b5352525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa3b1221f00989336a0f31b13607e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84433e2ee04bc60d7000073942b1705e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5787ab02b6330d37842f1a4de88f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbc4023277b2721d643298c321eb97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09620849c8bb2fba92445c6d75b2aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64609573e40b8c3728ff5bc38978edf6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5eadb110500092d0e8915c59d0606532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c241f0225799e86aaedb4ca0edce968533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6fb5facb865972c0474cc57cb57af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd4652efb5ca472a94806ca260467a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd24d26f540232ce4852570dfa8c13536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d4cdbaee6206bde7809f0e0aedb86537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b6bc91386e94d4cdce271a5a4b017538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1831ee3c877c06503de1a44aa85e71e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f6857b87a31e2a24eee2d0187cfbc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2867e9cda2e7bcc9512ad50d0abd42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c5fda2ed60533c464347e949e729c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2966a9458fe615dee6cf5a2f637ac15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1e5eaba50a236b54e613c9b78454a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838d8cf01f091459d2b32201e61f9be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b3be5a2d9467ebaa9eedd94d3d25e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93948f623634e5df1c981c5c59576b98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ea97a7b1e1ea2f7c396c3d47b241e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff51a76531ed6115c853d4c0c68439549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa8339d8d49a1d29b285f724645dd7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94985de4f4c2442f924c136ae68744e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d2b558e03df29420c1cad291e0c7e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d54d62717517eacd9602375a37b8ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a38d52e482e995ab2886c20ae8656554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bac63b39087ab28f9539409444ab5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30431480d25f6f807b1c533066f05bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44b0c40138211ef6017f7928171f8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ae6472e33a47798706d9ec2824f9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4d457a4a2c666e7651594c4841541559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6e6bdaaccbc9960fbbd42abfb80ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98531ffa47d6b82abf704c95abeb23e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788906c99f9f44dba50c3052a7cf161562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd687eab0274eb30d0d5bd6e400740bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7106f786405db904f1fc6811f8a76564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea7a644e6be15828d743ce6512a7ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933b7d9598cde3f22e8fc92da5620a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fc0edba258cd1b22001259b40acfd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be870172d49328d1aabe2c12ae9dc14d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634922068b134e9a868aa74682ceaaf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed62739c141b157f2d16ed38a23978f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293602f46db1f16821f745dc1c0cae9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ea3f7d382ad40f07b424151344677572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ace2e047d7816b3009d0735d3ce934573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddcc33f894e9c58ab6eaffd57cbda7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06ca7c8ba417e76680326f6cb3b206575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2716c67c4b7acf4ebc5b2143c362b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d16ee5a6ca7911a57a9787bbf014fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4475bd6fe8cb0adb6360dfd9feadd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab003ac868ca924cf8a366136dcfeed1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de29c87a179da541470b84dc28486a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225c173a6a94ac9a747dbc7ec0e22f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec6595a992c7968d1f3f0e9583cb7d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267da7e792f9e64120bd24214c73412583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc5cbf89157e434341bc0de834478e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693f990a2c11f24a190d75f1c61c870585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b8aa8c74ba85e41daecfcd18b900e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba68253ae191272062291f4bef082b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868682c777adf5ba4239adb13c23a3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65918648fd8bc35eb908e08978c9d21c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917abb4b0a44315b722b476b1f74f221590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fea2fe22049ae4c5166a1b8917009591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4e88c58cbd0382e95db14e19162a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eefd056d8f9d83d9e7e454d13f4e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cca495dd786d0213ddbe0e1d4781c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c42afb125a54839aaaa9f728c94d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1eafe9287fe8e591bdfbf6b557397596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c846742cbc1feddf627e7bfaf8088597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa381ec9545f493cba91091b7808dc4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22732df4e6185b745259fbea8d6283599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1f6e659d4c6307795ef4d3c6245d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a41599d8fc982f78f128d2842621d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cf365bf9432499695403407eb462f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606454b9fb3e308f416e66e088100cd4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5c58324f083ca8b97ec5c7890e052604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3998bf29ee2e819bb86fb17840aeb66605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc41c41bb45de61949b536670a70e23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe71753ab9036219abacfaa0167d3b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a8bcaf8718b92d4d3bd3c97b7371b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f00846ccc73d4ea49e04a8385ab22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782d2a5d1459d51bc26cb5e1d4d5227610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f2ce4b122bdc1943a803c8ad865f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe63557bbf8bab880c022e3756735be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e2a1e2b26d8db48999398b2e450d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ed0e083a979d1a6453c0f107d8ce5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e27060eb65a3e27423d44e50e64963615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7d15bb5965891105a2cf1d011e3a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd05d4b0262d701d4b41d4ba9eea569617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d05f533c366759423343bbf99162b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2132750aa55234f7a9249aed89ba053619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01257ccf3db8a34ab598c248b2096789620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ca34dab8666ed1c7fda3651eab828621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e771dfa5fb40c20fc6463d096e8bfc1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4593257f998af9e0a695ada330d530623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5968395f446c14a501dec8f7c639ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163420075fde364ad89b91ee595e3ef8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee134f194ccce28b6ef3bf933dc8da9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f3b2cf14f017c7cac10c1fc843a19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75369659b7f474f60f81cafa4d2198f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705166943f8d22dceb4258fbad55d978629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62890c0b724acdc69c468106cc7b8451630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2bb0edd9bfca902b067b1a2cfa394631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce59c30ba5b3cb74f0cf182075ec914632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e967e216d9514b2dec13fead753ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc6158d638575aa9c498f66b18a067634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf73241f2214a96ebb7cb505d3f436635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed767b8bd1199138c22c3fd0ebc5ebfa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761a0c227ecb9b563a1de87262b85f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e3a436f20da166cf44c113be1f649638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529c0348fb59f92f791d449dcb09e91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd04acd3320cff71f3a196a1b24dcd6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c72f81b0a0fb1e95299e68b3f49e2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f836fc1eded13ca1639a048d114707d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83caa204d022da104f5bc3ee6c9760a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262a04043f9c57d5c25f6957acfda45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fccde5dd852e9b4aaffe9df57705f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7217d85f34f3fefcd84c78359e92a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f6b4a095c16a789c23c2fa5fd34e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71db10357f414b0d4a190148d3b52e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96d8d873549320b9992731466aaed3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e56e6711f7a210b74bd8b0516ddc8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4879c322284ef00eebc8ca0f7f790651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add461df4c2d688ff43b53e14f3d157652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4ee00c3997dff5954e4fc127e8d00653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040cf468d86e9250fdffd8df2a71992654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877686357df1e4154aed98a302bd055655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0521a733844d0207ed8e31c4f2fee9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52093ba97d93ec758b6bc25cb82257c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcd53d7cee37916dc0257edc67c377658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87d1e5684fce887640e71e0efad3fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2a50abad135cc0071aeabcfd04085660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d49fe03d857c0873a4f146a3620d15661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd45298dd0a564f87a12c937b91b6da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357335331e7a8cbff1694b2da0b7798663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fa86e23a1855c3099b28a132070b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2708a3d407dc5854aea8e8f4e28fa8c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639637581b387a40bd1a7269e62f5f89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56249748ee0f77b505d298f24d9e669667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706ec85511d11d17bd59ac42d09ba93668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97b5e3a59a1be4c8c5804fe456b771669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494e49b59449aeb4048b01165f47454670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb69b3b28f71ce8f7f0f44237d7420671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0b5f30910eefbbbba30c743a772f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f67ec8c8a305b693dc1fb2f52be77d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ce60eba51eb964dad2c496b3bd1cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f25a13cb853a80d70b769c76fd0c28675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977187b830cf10aa0fc7d1094f53e60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54157c44d89d4a7fb75ef6db5c77be35677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960103b3ac73b26e3f4b32f87be24d3b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27a405f7e1e2c7d22df3af7a9af81e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b200d4c901e016957b555a98eafc4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601afd87145e335ceeba3ea0d971fbd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636737be2796083494c8c23216eed6d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f369bfdcee68e941005fc2fefb6c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e62d5061d1917ffa0ed2bbce68ac9d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472a99c897e5346636e25a3c5438bda685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af72efaedf4425d7368be1b99314497686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eaf5f4576c17e5b70aa5f8b26f768687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c20ce73d7518dc6f7930eda6dc3198688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cdf68dc5e5cb83ae3b71849bc06a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f55b2cec0fc5579736d08355811c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173266433b21ceb547a9cfef48fe3532691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63263b90380a0935bef4be29559117692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6717cae286ee92de766fd375c5096693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5833edac7b3568884e21851c18e5cbd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31c4a8a47ef3d87f16c64d4a7cb831695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbb957492b6dcc5402b2f6860dcbb2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce062e177221aa3de2f8ad4c3970eb7f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c309cfd9d3ecd374b15b777b020cf53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f77925de2e2f81ba2c9d3c11b3fcf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d2cd4d15d789e189906d329dd3372700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c03895d28d67b9ef3f0de639e998f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8dec16c2c6477c67ca3b09dce462f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59147a4a7ec2ac6a6005cfedb1dbdc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0989d780954026ec6da81af68c56c07704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564493f8a958f8159eecb535462bf44705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bcc3a47d95cdd0a6657ccdb868208706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341895abe6783fac4fb80fc62c3d5378707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0020615ddd0f811aeede41e7697bb07708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c06dc52631e3daad996f76e64b49e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1260102b2950ffa23351fb4aaa90a22710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edeb7ac8ee708b3ebcd815150ea52dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c90f8b2f11bfa15a96067164398546712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea71baa70a9cf3724596310f0e26a70713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c886217ecb5a28020e813d1ee512306714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa68f68f563aab3f3cb325ac8967975715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398dc5f5cb6c57864b2e8d3360f9eca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a5263a06fbf92d29b26cad3255f31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b757269cb25ad3c5898480742a7d83e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5974c45be47c5beba15f2edb51a20719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d611c489452affd9dac14b4adff0b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eedb7de3d8c1b122a4e22b34b5e005721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740d31226d5d2885f2904cd2f5a9420722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1901c2475624742ec901b45d6eba6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59dffb0c650433455ad07e5ace2422724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b02d63c6a897228ad2e8ee8cf4f88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f01ccbee5b914506b8e3eb5b08061726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09244202fee4bf2cb066bf5c2f223b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31369ecece19f914493d99b51095d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3aaeb8a95e4b26bd7ddd35f778beb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11303cbe063ee8c0688ad90a7ebb3a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd0fb4839868b01cdfb5928c04e43b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd307e10af4f72714bc10a986245feb8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ec6f0f8ae948bee84eb24a104d2af733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b64bd775aaecb0611a620cb390fcb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99039f5ace6da4feb1013314dce22914735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181274fd657b8a2eead87a3aee52a287736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0a1ca7ad101fadfd9b6cf2ccdf2e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165e0d75723ac5d3062c3377a96c30b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2f344f9c75e225c35f763ae84fe90739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b44e20dbedc0cefd4c30fe57af03f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfd837a683808e1aa1ea80a3b1f698741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebe20a787b072470e6a0f33f1b7dbb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04dc69b4eb77f01ef88ff8356e3433743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4c044fa9fef791477e3a22b889398744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd70b7277866be9c8c894ec90bae324745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f47c6bbf71010aff684b7201fba5c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500869bebe48ac4aeaf9f5a123e424f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb7c35100fe6e8f740cbabe41b7878748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1c28c3ff0ce757ed83d163b489305749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19ab496818cbdd50f7cd7216704191750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2d0bb6a9e28c184edfc8feb99f54b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b71b28eee6e6c6d4beca63c403195752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d742a7f4dec1f9df70cf2cc1cb4cd24753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe7bed97767d5f13f183e3205abfec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acdfab3445463a724850b66274b3c0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2da61532ef2244260649fd22280746756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171ea52628745a91ae9250163c23a4b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759909d9b4b40236337ae25875275be6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caf5e03f2c00a3d8a7ef21d35f165d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>