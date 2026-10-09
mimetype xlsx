--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54eb20e4d91ef50fce0d7e107095581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096218a620d63feda4fc80ad42ac88562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf708fdd7393a4893521f7f21fa45f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e0333612a1a50ae6e52c362429aa94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2266822b47ee1a9befada0d0db3c0af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388d1d1f6ae215ce4bcffb1da651f936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd84add5a3d71817a05ef5ec0aa33f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2648ea521bebdbd4e055f75dbb53308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d095b1924d135308b5190e2507835f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8f8afbff3660a6caf0f7ba1798af910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be70ec82f5c1a4115a602de7e995f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b58654456ed422e2ef20ab87770c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ffee59b885de85f9f220aa459d28813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89961daa00b0ee3a94550507774b410a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f91c242c7ccaa404b26d8c852683de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff955da5e50d4ef04f65bbd2f8d5265716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8afe4df809e175ff9b3434d47086117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60362169a2dc8b8bfafe5dcf0187f6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2bc193cc2b1b2e6a97c52be4a57a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdf80b2c90d94fe3c151a96f3de69520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdf1cb242ab3867429274902cd535e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e629064a7cd84b38cd32ebad5eca0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f16a84067b3fff431356cd9a4687ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29a526e3d494cd0170ec6f38a0d1cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232feb189c647a0342147552994f507125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffc13bd450bbe3764f9e1013305cb626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a0c3353e76f5b9f3f98568c41a2a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136b815e33ac6d8e5ff070ed98fc4f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c115be783defa4455309975db16fffc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2696b5bec3f3850b506ddff2afeab7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf57a101a9cf612a67551c3b1fc6d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491c1c7ad96b7bd83a7e7be5d47793132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470565a79a12e2fc41e9e137b77c46933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd12cb60568f4fd7e2197560eee4b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c292d4b31ccab4eb8c4585b2ee5679735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a58ebe4181063e6ce139a674401bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5243442fbe29650087b849037cbd2a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b7664849c5e9961ebbc4c42d9d5bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25ae17872b57c38b2f113621ed2ad039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5da93a79c8343d7011d70d4318f63040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a824c25f94378f7e63a4de0598ac741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22013bc0fcedaea281a93752ceaf3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d607aac15c78c0ba24da37c8bc167443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b50b116b92fad53502275e36457f7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb17d55618b9dc530f7e0fcac3f48445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89537903921661caf7cfddd70d759d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cc47ee0176ddbda63180c22ba3fe847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4740e1f4e398c9faf8a9bfa190fc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a59aaa7756ac646bb1dd60222fa66249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bf933c055aee0e654b17634e4927c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb2450584a407a898ce50eb63cc2d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f967cc502a7083aad00af14a0db7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49014a6a1a57a1ea7bb3c81a812999f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50542ae171850ad50591b5e6c64b11eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f8b7989c057784654d444cc3746f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0ee47bcd3196f6d591c105dca7ee056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8c540f421fd0b14c764699afd6f5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8c93829342da65321bb223c7856d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd60658ad610abe6daac26266dcb73659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbab978eac107f0f1da361f9494538f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf5427660000f997a6f680f5bac6c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f8fe25bb4ef9a2e6c0d0c2eaebed662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910340de0c48f640c9c204d3a6591f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48772c517e97c56e558bf749e640729564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486abcf361b42712ef66fffd40b679565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aafdbd02f023c0d8cfabbb14b0a9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3675788736b4782ead8b5384a9ee33167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85c57ea03c01d93a9693f419a462ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efa583cc4a28ec009104a744a9753969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cff56aef161845cd2b6f4bc84c97670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4a037c0467f3e472f40eb35f813f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2f5be4e2871a601804a21855e832972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be355654d0e92119a0511890d48ea373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f3e95ac0224e1f88f33395623c72874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ec8cd36fbca56174f977e4d181fb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c9a004d44b8c294c6daf9814e5f1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9036982ee24f0ead517a5e757a0c6c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099f95372d9d479ba2189b515075a6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7356b3397cb07cd1743c9d763498a8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c15f870955d81e3b43d7016a056ef080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76adedb1c77a3f96412fa97bde050ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fa024dbb73540945455b1819cec0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a11dfe662b1ef224653e43e203b2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb30b4e568d6a47f3de6f81d80c69384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf46920b8075be1fdc6f60df03fc69185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27396064e34e7a60a84dc24f8fc833e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e3f2f35a357367efd4eb4c554d11787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d330096feffb39665a0d7d705bfc65c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e97d97e2356ebe72cf9406faf191889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7624043577caf02ba4eee9983111d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0285d8000b3c50ec871f69664e045e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6aec97c71c609e951a9d49558364592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235071112086b58f874e29753d30365c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3802ef7cd8782f4893be1e7f34a80d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18d486c61a336044871ec9b321cd8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3391fd31f609b75392367cb0e687e7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e65b6ce3b58e6a02178c0567ef216197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8acdec286937e5c5074ce7e2b49fe398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce4018b86e0f0c30bc5d482ba844c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f810d06f487c35cdd070e92fd54960f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc98db32a5e970c115182e1b0df7110101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30366c6eae1d2098dbcb54216fee35b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114c88ed87fc98a1452d21002f58a6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7fd67f640f3ed4719e53a0caeb3ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e0685c5c250d361e9a4ae77a9a72a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af0c8ce59b73b21d95089a3a6293ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987ae6a05d80ea2b66e40e46d5f9e76107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6735f5e8e1eab211cbc31cd1c1e448108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911fc364ae60eef3278212141fffc75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d9e22845727b21777da8d00eda4fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f7e7524db12c9e265c4cb1296b622111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbfde3012febe4b8247f91428237cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159602b8f4776b6cde76e4b23546fa56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a41e02872d994383b987d3bd4b5bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf977a43d5871d7e117c2ab847bf82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1681021ded7c0ccefa045f754aeb44116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd74b80e720d9bcbc02577e46e511c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8803504186f4425465171e51712b928118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ca6866b27e82b0b0dbc3ad8cbb0ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194760bfcfb3d42d9d3458ebf5844bf1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7606399e04e6c96b6008bb8edfa6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3288c6cadfb6fae73266244fda263d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf510dca3ea5c7a4d61f1737af655762123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d262f16fe4a1dc8273c60b933db64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d1e206757c8f49ba9bea639c3f62c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b3f4ef4a5ce5df39dbc6dd7725c8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31957ae4ad83b8ae83bb7577558dd08a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c83d24fb7fb762cbe2fbee05fb995128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833854de4039a0551a271c976c610714129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde6d36c202665d1fd84013b15f29aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd68bd382f39ee81ef9decebde3318131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdec39c072fc8cfcc3c3a2116355dd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683e2ac4e735f93b61e5412b09ae7a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaaad62bc667472242ec37dc62e1c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95895dd429548d3c5d49d76b00f10218135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6feca832b7607485e3e89d3a59460136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b65bfdd57c3747e459017809c65d37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b15c856dde70f5464a7b2c11bc14e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ade5835f3d30aa2a31ae349fc0f97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0229e9caee55ef88d55eca735bf123140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24939243fdb57810595bb4c484ec2768141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960eb6ce3a311bcb25c48c2a42c0620142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cdb0f0e7f7fce2b5ece6b4d32f3d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbd2c51f2c92ed2aa84a892f595f3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4f61ed5e73731a5caefea02475bd9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb57412d238798fc571ffa736cb8b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555de3f779910a0d7a84fd365ea4f62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6298852fcbc19f27f133c58e5e21a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec091c7abdf4b9d8100a3092b6137f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376358815437102da605154348ef3f86150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447cc89e2245b8fb01e29b9336660db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad817f79c042581e008966a4227afdda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188aacf25a3c1f74e6adf6e581d073c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881a36249dad98e167c6624133ccfaa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786f2722d04ad1abb425c51a8a6ee10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a49ed19a5026c7f8719e7a91bc456d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfdaa91fdd25ce72ff5cb8812ac3c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cbcd0fbf5d7053f52d58a70593653158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7980aaf4f0dadbf2cb0953614ad1417159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67671f8654a2c71ba4e802f4a28616a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ac7427e11cd937b74deb796d45d5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7176288a94fc3bfd7209a86abd04af8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baadc42f32acaefebd13f19473ef205163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937711f7b61c5db80efe1d57c3f9ce2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb4014d238d0cca20b5a5557570fac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1f2fac28db4a68b8b922e17629cde166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af442332312bacc1ff0645df5d090e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572ba74b6024c41d87ae7ab7f1d49ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9a8011755236595777fb09a04fc48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0871eb0f2684e07440d7e13eb357f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0bfeff01aeeca1990b7f89f86c703171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540a6504e5d0e0c343c689c9da4b253172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d28b3282743aa9a45e6f48060627b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e099eb81ca4763954ff914878c923174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9182b8649a12f065056253ab0753ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849fd843d9213a09d9cfe8191c9d739176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbb13ba767063b165847bd8ad16fd7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac19d2fc584b0ddaf705906c3006fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf308c04b143cff368463379d94801179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5319ad392726e854eb91fb95ba5f2ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b70fdcce88dac0eddf2041eb71020181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efad792872445b2523f9497d0067c97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded5c2706ef1fee96fce5b337de8386183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a7df70888eab5fcb88a98a7868e3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c8024cb16a094739a4cb9e0402b2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd913ef89f3e16a3fd5bc39af49604f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a033141371d4a4cf08beac5fedc11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6d0f338c6c1a263f700082441b372188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afba52cb7f4aa2f0f83d08a86a7a384189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ca820fa5e7ce1b4d30d8589f0a8eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5c0c980b93c72274dcf1a0a368827191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1525fd38f2595e96b3fe31a5d6ac31192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4a6db9518886b89a4200c6437ddcd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57881b57dea7b719013282aac5ad2f47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd8024696a3c85e52c6258ad4e7b81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e88abfb5c7cb39ccf7dbf35e953521196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765662ec36c09f0b9f3e90f1e7e90464197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d11abad2dbb64123fa433587f5c0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0068304082b23fc5887bbd2518aaee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be247d979885c4d49e55f23b4f6f27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023a1f1e7a4c4afe778aae085f06105201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330c54fb6fd38c0a794381c256e2b9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc2fadfb53ae0c33c943ca48fc1edf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df63097835599566843393a086f0f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8c41a34d55af3d4a57b191088af8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeda04b7fc15d68b24c126ff7c3311206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780e4ae795019ca8b08512efa960024207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27d9919af1e8fffa596a458a4c1dcb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc34ee394b1bf74ced215977299928209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6273c39171ebb8cce59df8c7d869de4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb5d8e04bd8df7578c4987d663e01d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b46c18227778373ad2f6823e8cdb7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241cdbbd9b8878bc49b6d26cbe83196213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9b072ffeb7c8e5593f5414072d534214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3ca60096be44060e321c5954d7fe5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef8dc1d1e65126341dead2be992339216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985094b3ee488a6f094d4ad303404612217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c78bdea069dd7b2f2029d14958055218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf2566d34f1e6755ac68ba4c8b5308219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea10e177e1bfe315ba2114d6804365220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72659e0665b8aa1ca29a8e5bd98783d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acef8465cad3c7394a243e18b2858ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93b6cf393acc77f0fed51a4156a829223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1e34e18128b5508e2ee326f6dc889224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6a9fed971f329ec52efd1043fe06d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226abe6a9525bc9eafe99bf425821fbb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600b4179b39faf53ff02383a623f8ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbc862919eff62bb86d7def8b9f219228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833e553539a0b2b0adb501ed31eacd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c153fac9dd11a0451aa61e7e299d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86357ceb53cf0957483450203bbea3f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a695290c729c6a113fa83ed515b02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c2370d902a92ebb3bbe6b5d3d3613233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e140ab05b68c79a2b0682505167fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a898fe21d695902c3975c61f26385e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9766eabd8c51512ae3d22aac6c768236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a3e8d67c11e8f0fa078e6ba826431237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbffa49435e4529f79be4fcfd09c66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34eb9f1212ca5836ea34c3377e65411239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f1d233158935f0efca80fd96ed77e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcb6e0a82e4fabbd41625aeabc38d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297ee331e709e2dee8eb97d64e3f2c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b379e683e75c74909e84e6890ed5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd707312ee05e4cdb962c97fdbba0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6603dd5e33ecd11b1d0f59e757153bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4195a63ce4778f57857ad0dc4df54246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564cbad7e929af3247aa631dde9e1dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea7c86b020f664c656ec6e5a8b5285248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57195571e6e241856a605db43a9493f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecddf259b531f3116e7c62c7242ea8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca525f12c497904fa13c0cd95764724c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1f0d9b47873600961e7eb60529597252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd91616b4a649ffb6d6ef31de32630253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47b832eeb145da7f899e1cb032aa5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac4297c0ed6d65ef745a0131ff1c32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e98fa491d40874c9cec9e38da032a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559790e8139e12664872268140b7d7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa7422687d0f20da6586e9da4b40f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873ec75506ce7451d13f042f0cc76d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43663e63d73f7c6c58cf9ac045e835ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0146338eb8597a589d14bb0e5b573261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f23c18ffa8cec164cb176b9bfa073262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c58dbe4c82508b3ddc229f10f6dbe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e12f41ae6698176942decd559c3bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce91436a187a4825ba90510db9da380265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692c5979c5733a491d5fda2c0bc73bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb98f99302d43874d43ce6bcd04e3b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10265fa189ad2c5c6674bbd6283fae70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988a72e6cdf2e244cb5ee3031f9c59d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2fca5b7d0dff4edd86df567701297270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94c21e81efaf9c5fcce8b6e1137bef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf467f25a1a7f583314587abe1ba0ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d199afcf6d119e84f7bddde2a02faa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e224cd0417696439c8f4b3bc15ef93a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa72d8ef48b04eb9ab83e58f3d599f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1a169bb89796ffbd3f8338c7102cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c1ba90f54d2248a28173e63e9f791277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba4322807cee58550e57e3eec478c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eba32bf803d2840c4cc8b8c805ece4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb39cb499e488076bd2849e792f4ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b10022a9db961be29d9eb23fa8aad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db05a71119b6de4f340fa1406f223ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd31842ad3a4f9fe489ac158cad90b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3f5a9e8fc6ccd1ddc5323eef5e614284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7952b87d8d9e6ea4568ec7b9c61a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4149f99ab1988f8b954afe3815f358286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb656848dd2865d70047e7909ba3cf0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fce625a4d9d85657d246db8a4f8f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc1f014e3859eeef540a8916fb616e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16b3374af81df982fe43de8cad180e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84a20597d3e7d783e2ff0665dcd49d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006f915a6fee59fd77e512086e9f207292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016513835c7ddc4ac5db89aec1e2988293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42b023ba423ffee72f721456383d3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc34d2199a40044c5123a83db5c982c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a1b4113b1085949b67d7cb0367c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539f9e56f1e006b79d5f909408cc997297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53ce5f7cadff878868ac67b459d7b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac83186b8b517778a201af8f0f5278299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1bcec2a23a3f1482e7983b43e9318300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ae31828a661d46316b77dad81c3e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b40c31907f6a4fbfa1df6905835422302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507752a7f96502f6108f1c150740a64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfb0b248832ecb5bc27ec75d4e4d9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348db6951c7c05918ffdc1a3b1107b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a26c6a724bc369cbb4d77e6d3d6f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969bba33823db4a4c8a96419ab9f98a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d706f1d15d1c1dd2f7bb620418264308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb23842558cdd49cc74de0d9942911309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dfb04a8ad917a7c18a6aff65abdd8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd16ac07b4a20a64f1d702591bd024311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae1c27c3e9012981a6c51870487161312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e77ba967fbb71b183a5864961c4301313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113f8244c55e70d345870a33551ff24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31e91e673f0937d384552489434d20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5823109a5b6ae9b2dad46f937ef207316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a989bd6c1958d43a2ceafe224552800317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90526193b29d25e58c832d3669516b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b01bbf26f5b4d96ba00756e7fb3c88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999e482c739fba690dc97e5daf10839320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072f05da22b8dfa135a2d131642fef9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7f0dbb614e7050f683fe2068e2905322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2ae2f265bd2effeab949640fcae66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23af90f4b635a9980f6f15d0ca30ecc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340679f46a0042a752a63e599d43fbd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2017a2702fbebab5977401f71e9a12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3b77db666e75ef71eff71a763f0cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf7625262f7f139471996c4322c2e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b647733c7f6794b09550e1ab307eb5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75442464d9c906a99bdff1fff672eaf9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2b1f11518571deaaa9aa7c1fd0948331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb69fefc6231a81dd04acaafc5129ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47f5b7997253505dde443e43f0af62333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9781f1ac3d81987ed0edc57cc6653334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859e90ff44cb4a837ed8de54562e44c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f728454dbd50cf893dbd82665aab3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff9b87f4df4c1627109abf515d64fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ddcb7346293c81b2c9128c7c3502c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c47902db196f92a353451bdef96eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c567fa1fdc6ada3e8312437b6a11490340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2986a2b5d9741dd027f9785f1aef04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb09dc973fc757a5293794753c0a98342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a04f052dfdf2b037398ce45b13909343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c924afe5bc5b4baff6d4ee96a89a7b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d1466b705aa3e84f936ec862c0a80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b873958743539edcba3f26ae7140674346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d2cbb0384e763163e658e6bd7e710347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7825dd61a0c2ecb8448a54fb93bf7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eeaac531d8eaf71b23ea5724efd177349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8439d2f84836224a10ec663b17eb5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a09713c351e195245bf4d68adfa095351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54daa6ee49fded7a93ad5dfd2facef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e09c3b6620da50e00d10029361d69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2777357dd4f34be82d7f59cabaf98c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63e926b90d80ece1f749c9ab3c9302355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3d01880ae8821fb42fd0e0496c677356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26395aa11b8333e775e166dbb8b03421357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd86685203ce46154c293b0bf314b29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa119363cbd41f884a816abaa88a7ddb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870693c456b9dd094926730e97bf1614360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2370fd00bd0cf9b9616d08dbdf5b182361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1612c252d3647a42213899a48fe1b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01ed65c946ec2fed45c14e7dfe333f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ba6098454522efcdbe4710d2a887e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307d48cc1cf6389b79c8da347222771365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36de330aa0396df2fcd198f84f568c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4447898753f829267b29bb3b63b80aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0a0d62faf7b3cae36bf3b2637c501368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c78a573b16fa6f417c0d98e81c2622369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ecd8f9f74e0657851bb3f4e81d2dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bb91a54d904698582ff4bc52ff11e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9c72c52a25e0978fd1b838ae4b040372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9b35cdda882303d5b49c2fabdad22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dba5ebbefb0ce3a4ce723956baa67d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8018c99b78286705a1291adda58cccf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185f55a346b3d2c00d0bdb1a7532095376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767feb3120f185dab7d095578979213b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70508dfc21e072eb4ea78dfc29c62515378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62364d9b639be9e4909b8fb43157deec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca410fb817df8da6a2a4714295926dec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad932d53c4469634d4f2f58964db01cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ed1f6e5309ade36b48fb46ca51fb4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f028abaed32a69c21e69f236943154f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c52611386877de9e4e1d4b1cd4f60d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49560e1b34aa174b503a6b32f84c37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047584cb726b99bd31717dc3f9994a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d3e77602b3f470cefe611613ceafa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdaf69bdf927fad80923814d6ced70388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecfa38a7bcd48322ecbb2039d7dffd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b69223bc4d1e06ec0a629949afb99d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f77f4be8f3943ab1e5b594946389b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324f1c61951bf5ffd2401de98479b48392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4016c9c30cc9609292d4cb5efb1e68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3455b282fd93fef90f1e5e7115b5fdf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b2c99a7ff22f4b712b17349e85430395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a5142b7ce7713f2bdd57c101605d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd259a70189b5b4b9a98ff068a9397397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6d214c1c1ea1c36ea15d278d4a6ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c6688a321df5e9b19c841eed1aab7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25902f565308d773d3da5763a9b408bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a3215cb218f9d2b24957e6cae763e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140bc7d9fafd2164858948056de4797402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93a395bd82cfd370269be5753d5a08403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2fa565807fc32301546d9d3bd71ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed7f0ee3b81f66db47b03656a534d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0649d9a95353a53c747d641833c244406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6feb6c04f7b99d5348c5db9fecb7ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30373bc35fbcd92142fde0d6419dd4f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac7ccb8e829b04118e0c2e635a7516409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4facbd06600ad1d7e746c360eef094410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2072cc981b5dc75d40ade962409f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d95441acbedb10245d89bd7a5a0346412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf377994b17f1ccd2a99e759acc56a63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e434d2bf1f40186be4f64cd58b676b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2608ee466c165853d65ab778cc183415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b56d4918e19889fd9bdf493ebc7a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba332824473d0b3ba93fb2da5e21e77e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b3b151cf2130137a3d0698da16dba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf71aec9603a462f28dcd3a6f2da61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e467d3f16c0b3485fc84d56248159d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f7788bd02d80428c2896b47bf310f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f393fda2922eb0139a97a81a7dbaa1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc1372a549fb5d10265beb7ae2e232423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833ab25dd8812ac75b613645aa636b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eafd40744ed37bc45153e04b3d5089425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa3e3bdcf81ede016c2fad2a4ea393426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e23a95b2d1102a80373d2628ab6e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e48409c53bb78ea9e1191427fa715d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8f920e08c93715033666a08f32503429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a06f36a492d56845fe794a0889d92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28593c67dc2e387da05a93da51db919431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27530f7ca8a3d597046daf24763d367432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be476f6bd1fdfaf0c15a89f967f369433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dc1c578578c673109603850e29485434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36c7b94e8a8b428e06812b7940d98a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4dc3ca31dfce8bf3a3356a9a4c215436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fde4553d796d8fe17d0c3d6de80440437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0e7b9857cb30eb0ae0008f4926217438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1a7af9f2a6c9f81934a3bddbf674a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42476f8adaa9207fcfbac38258f109440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84ec4448f8600d4ceb1d41cc1a16da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4d2314c6396024910fa253dc2348c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1c0313ef28b3779c125ed916a266c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c51080bf6f9ce81e437e7d3bbd85d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb736c2e68f26eeff8e5869e56761dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05a910b0caf408ff010b773b35ed0b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33576300ded55a25dcb74f4246a92de1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d2dd9e99a836c15c065e441a64b94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7a408fd9afed6ea7198626d88a6d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112ffa98ae450278a58394f7f2d59bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccbbd7fd3b7043c186260c5359a832451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6e3bd5d3daa2ce368be3ee21ed4e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a543c4cbdc23c17b9d7234a44570977453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad6c3c44b36ae5878d35a070b63fcb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e29188ad3b551c44c38fcffb0c0df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b16759b75c429a8b05c97adea5256b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c454ee72c9432a8521a7ac209cbce59457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537107a4af39f55da8f4ca41b8e1841f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f28b245e661166c5aaad024397eff7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb69aa2cab1306a5875ea520d387c17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342cf4f81d7fcde33ce9a3d8ab7d7df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe862587e4350965c43c0469e0edb1d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e130cadcc3796596abbd489e846a02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023394185f35089452e17e0381d5141464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559decb9d57def0ade36ad5f36126f36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cb075481c0e219e4729bc764bb7a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84a2e6ea20c10c60dceb3b95673d68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223287650094d031f67e0cc789c1cce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b81c9edd95d2ab23506b63bf1b1338469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b5eea1ac4d97d044d488638f62382470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3159e96ffe097cb53eb2348298276471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5e01e7c9560b45e468f5feb76404a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050431f84e0e3406c4f9373b665796b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55aa5d5c526064a0b05ed808e12fb7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ed4b6aa9770169a6ae7f433dbc90a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd599e38594e137a082f2c57257b642476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305120cf223101af6cd60dad70f76733477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6db77c182ed08f4444b639fa71ef27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc300a41769583896c63a2e574bd40479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8b9d2b120a810cfda7ff300b18211480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983dab918220615abfdf5b439d755ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca62077082cc784e1124b238575a185482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b8184c1d22b10a6141b8441b27a6c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0843f389c677e21b3accc6c3b19ea56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aaed5fde7f4d1e69a2fe32bf05d393485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1bca78841d84632a0826a96de542d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc745a7c3e988ddf78e88319b1f1d11487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b673cc219f477f877f422b7f9aae8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6635ba0e3009e4e135d444bf8194148489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed902a028d8134a10dd3e5bc0674825d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b54d109b980ca7398b19edf59ef0f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaaff17bac397cd150ad1cf50eb065492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085436d34987b939369bbe37245af75c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc203059cc565c4ea8083204ca52e1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170f90f7f622106b7cacaaef6f6606e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c38e6abaf5af35608dff5db828d72496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970a885170b4f0bf5d38f06304dbbf9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0f9a9e7725a9fcc4ed14b9bd5f2dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b045936eaa81d68d85a029bf6e02c55499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aba53a17a5520ec1ded60e5b8b194500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733bfb25101f7d2704336bcf86d2beb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff346fb4a443c06cb23af802a0e60973502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48e0202aea7e66f9c5c3742546bae9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b62f7bfda8991adaab02eee7415e22504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86f9013bd09b4a0c9d2684f7ccffa2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5a8f11b52e25a77437e824f50edd5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af915ccf0969647110ede37dd99a4b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9708c78fc3f3a5ba4f3d62943d4ad89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035531276927cc1f21872bf286f5ce11509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbe2060477ba10023659d40fcd0eeb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfbcf6a6f6604bbed7ccdd8c888b9f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09dddd766739c806cd0e5ffc309861512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9258336674e5a604fdabf30c6c9f167513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6e24bad566858576a75b80e12469f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6f6d9e0b1cee00d3d4b8a153d02fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51373b14127d990391e36d3750ae11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc5bc51ff8fa269e8fd9d95ea04d88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bf4a51889b72f6d87cafde9b21d1b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d0564d0fd331375f84d5aa64ac167519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472177ec04266cf41eb6362cd4662c96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e059adf5d7b2d1ad6b4bf604e5cf31a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc8d1a57a2ea31e580e2da902f988b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce369b48b767093390446531fff7b251523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17e53da2309154ffdfcb8b8b04fc25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b699a166fe45ae611cb6920c7b41108525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7218b98ddba4494c9760b282cb83a82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d579c462c0d88cd50c8acb02c1e30d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5ac3e3f10ce470e6b00efa1bebb4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b311e194ec886687747f15037a704b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6f09d632f99f07179727bd46c2900530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3593682601aab389b02aa37a71bf77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aea159b8d38a5b975a07a466314177532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf902ab44faf0f04eacee607dc880b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507fefc7b5991c65ad9352b20904de9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283e776f4d8949a0e09ccd0a5e6968c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75613ec0ec7935d5e957d974bd8af8e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea6618340bcd225efb418d69d8e62e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560924fa7e5172dda09667711dacbeb4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f416f01ec72043b02c8b3226318c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3716fa91c956950ba0c6e0905443bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae771ea88460a9d754c9ae7207f5452b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68adf02b00b0b17b0547423704d93b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2655e7614d392d1b0d1dd5979b5bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19bb399d484effce0019718287be2f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73440241e967ac3e6bbb413f0241fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9de1531edc7f79d7baa071129676e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e70c79ab9db0da496e0bfb902f4455547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c830b0193b5ea367dc29820594d7ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf216fcb4776103b5794893392197b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ffbb1f144893b07ee30363c7a8fd4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfd6913be5f2b471993a2bdef851d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c31a63804f168dc58125c258f2ce2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c57bc2924399dbb6ff72987d6a4356553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5f720ce0afd5d5f986300facc98cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8e416f89701f7d221462326599395555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08bb881db48a9e322e9aff9ec8f362556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74aee7d71e31950a239596711009f43557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c5eda880b0af0a18794f6f08e9b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceca9bfb0f72269e6ce574032c6dac3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e0babce455d0ce1319d17118c49f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b87721634b80ec269b41ddeec2286561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392609c9a36eedbbdab16401fe9594db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019327479e33fc0ad0479965556e371563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32368a8f58128f46783e3116964f3a03564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2e5ac37393ca7dd012fc1b89a01fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7207024d5f48484df119d4bc24ff0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08381b70811da5ed8fffd6f4f3a613ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126ec70c9447f0937bed1b8e6338e96568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad62afd87961b07647ffb5720c3001569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e9d7c167caacee3501011c1f48e9d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55431b7c97558e95c4354ed1baf0e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df47007761f546fcb1bd2991744fc9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bc91dee1207e81450cfdb74342495573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4a4e6d9a4ee568d6a94f9293bba2d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa317be468e176b4d113cb90794be0c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1835a9440a821203d0aee0fd4ccb6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb0c040c94b3888630a1075941537b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461578f0626842f2cb2b4b86ad31d4e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1f18cf5b059ee0d90a3c8d1ef6987579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6523dbf15f31963dad3045054df07580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881f65db547a9a343faaa22d154014d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d08143c888027666d7a6b8d450af0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21ca5f4565bd25725cd8425490eef8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fc3dc4aaa134005cef15b98ad064d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5075f519ba8811c8b6a26d52fdafd52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2c8a78b3d777938aecd6ed56602eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4402134186976fbac36fb2dd93a86ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4bd7e6dd217bc097ed5f963fcb12b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627637da2decccde492ba155385d0d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a53104bfc4a06b22c6daf02173fec2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ad892c8964f7b37ddbae7c0516487591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19330368656645d5e39c8f089bd4409f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c6c4c3c411eaba4f4dfd90853d17b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e412b0662aa25682551bb18e9546af4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef135d18339bded2cfeeb392fdf5fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358344517a374971a6a09ba7415c5d2f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1739a53a31a2cd0f9c50628c75ee7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eab9a5e4b2675b220704fb8dab8fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1ee95e5a33b2cffb4e686649db31e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8a4445e1627853a26d373eabdc052600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b462cceb96e3618c96d07d67beac99601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b4ea7c1275c2189f45fd2811711ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4f6f44de8d56e4a4fd9a394a46da9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474997d55117c57d1dd7d712996e5e83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddc2c3b9e7a0edc6a43878a6d915df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39123ea1e7df79d394bb82e4996388c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da8b5017ce91ce09f4d104495d5962607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651be28a09754b60219f5bc49493f20608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5bf8d27c8a377ce5c94fff01bf937609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c01dd96c920109c015c5ab720b056c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc817934e3e5608a6935b6e08d2e80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9827529f16347f7a2a8009946b141612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d500af58375052df5bfcf6e8927e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88a996f2c53a70b0cebcf84ae6222c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba69ab1691c5a8b0af52bd83589f7b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91297b3959b896527378c1f5f0e727d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9b9ad07c72990b2f8f4c399bd123c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba01b6dfc41148b1984574d95fbcc44618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0d0ce3e6902962e171ace1f4f219e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dce389fa1aa1319938974abe96210620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3defbb87401a58db30d5d517b6f59ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412537e4d75194982ae9b5d39bacbefd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7be018b01fa8d395767745d50bedb2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b81d3b6f00dd3666c28aa4a0f4e8f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581836e6c0127a96246c36ee474a4283625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8b685bca165f5255a28c837cf532e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad54ddf51d6a5998d6bb587550d5123627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f425a8bcbd38a3fbbd8581665606d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b34e3e9fe50ac2b8deac7d017812e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a88416580910e109060e6e084a3c1b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc861ed463f6ed9673049c05bcaaae2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bde41d48b5c4f0f75d95e6902895b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f64f7e81864e0b61c6e665c59ad20633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae06008f0de09acd8682087113432ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a54d5ddd441d1700c18cbf01047ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814658ad0710bedbc12adbdf3780467b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e0eee10e2b7e7ef0a2e4731adbab3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1b17996e5b02e8d6873a66375b410638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e97d0fff98be7162a63e2cc078ea5c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a02add52c8067e26ef991dc2ae1c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c29b301916c18a2b41c2c0d61a61ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb553e5a162c3c4c5a9aa271fb0cf1b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd095d8eef0e329d08a4efe75bfa350643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bcfde8657b9f051b0cb4d1a450e85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a775383e72668966317d8db284fb0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8f3cd4849a9365821e2adfc3c3ead646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3fd02c0ff4ca89cc9b1a050c5882e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a67dbbca6afe9c078faa4a646ece5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c173fdd63fabb760b517f10089e62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989017f99992124509da19caa536ea8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9ed17776df64aa5f2251d49c90da0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5c100f23ee0dff2d47e2724b7e502652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ea15cc2246b54a055c9c253c83add653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d587ff8ddcb8785b95bead59bc550ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a686f979cc82ff890b2849e0335067655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb145661c079a9e76b30f6acf712e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e44f90a8ac1fd0ca458903146e821657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a66822ec76bde58d025acc99814123658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3a8ef2c301edf8609821d284fc7c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118af6094d3409b43d2708790eb09ad9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761218246a472de03f140a60a7c74064661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebaa52e8522f577ef3c81b379efd93662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7af180edc25be3c46bcbb217952420663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db359065be8caade1e1c6912961b50664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ebe94de335ce8e79a25c6dca31312665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5c5ff8114d0e771e81d3e7bd2d234666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c19b06d60b755d3f594aedc9e26a2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb011f4b7519af38545c656146867faf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeed357c8da4c51e1eaf01389a1b13e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f73073078199fe7d1a5e7200d8df2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8958df1b23a46871f103a16096b47d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea4f063b6ab6bbbdcb9a60ad770a09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f7c2aab9e0a1a9179de045f6feb10673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2973a6d9babba3b3a3c3f67434354c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6283c556218a13e0a5cb154221e40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1293442a19ca134c19feda212153d8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca950034160e1c19b6222259e16d45e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35811359c039a37519d2c000bb91c47678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807b71e2b2f00888efbefcae69187bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170560b35394c559cf849d4e5979000680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfef1808b9fb0bdf8251105292cb69681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5255941fc75baf6acb5ba1872334de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056571820553e9b189d50863d2904f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a9bbbc422764927925d8b4dd49fac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb713f3dd74bbeec726eb67a6a286d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5ce2f30b7da336f97725062891642686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cef38a085b3c47e40bd9432ac2f28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b32b61f5c806b593f8f1c9de438390688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935778ec4020272f21c381c0789992ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2730e847256d070db8e128d14185bcb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e69f1a8f51f8550e27f8014fd9896691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcc3cfab90d7b121137d8b44284b4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee744f937eb2f374587c462324322528693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e8a2af5f94517771855d668d855c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712acfb687ca886fc65a5b11c6bd450695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448d7fb3cfc0ed0cb4b96d0ab2bca02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c16ff46dca322d68eb9256af0de20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1730a720653c9c8891da3453b233231698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10679c4efaacff7ccc621744618587f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fba03f7ea31c7465acdf2ef61d9d77700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072a6a15196d33a2c01cdf9307bb7fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcc2a0736d01702c070578a0d0afc3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeecf720c7b349341c92c0ad1f778f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08b8328b71927e9ad813247a51bbc6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f817a074d6a6afcadbf54790dd7450705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8345b38cbcce0a1bd7aee0d3baa1fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c5157a1c394752dd776e32c407564707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5294ec1480f677be1372d216ec4a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7ad00c1b0b36b4d321621ea536924709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f034c2347059e300b68ab5440e1eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8195c5d9df5f936988556a545d209711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2fb43cfa2a0777fd5826dcf0f1a45712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7c1613ce70cdcce81c095ce7cce46713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e90a0b9ba15fe5dfc0b3fdaf89d18714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d0b59c88c313263d6bdf2c364b998715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ecaf293372207991da43b2458a406716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c0303586c71524526f8d5defaa266717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ddb97107ee657ef529c711599afa5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50e451f423de5ad304a8dd1c7b6beb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97ede7747f7ec07f8061e57e73de3a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2034016bb2a220058b7a223ba5e9d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6021943aa9c3540d635aa329934ce23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730dc98d6a934f60039cf801dc02181723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40110ed8c1147b446679d8fc7e06ec4e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ce9088f0d5965548f8616c7ebf822725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278504cc7479125420597bea83e3500726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0d411a17313c0948917ff89bebb04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2273a938bc127fb210af21e26587e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578fc4fe4833c97c085eaa96728127d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8808ba124933b811cd62828c7bcf1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2a036bae5e014eb2dd3d8e3f8e0cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb08713d2ffad456cf8f3fff6aaa53732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5734ca86ec7fc7c30d43e4e8b3471b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3051b10c7fa4db67ecf1109caacf2ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f082d5f07c9f9e0d0ff6650cf881ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fbd8e3ff8f5a4e695e65a66d29ced736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522528ded36ff5004786946f0f05fff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3943a327be025e2902b65347b8e28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8873e2f484a54b8218756dd6f2bf5f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfee4104e043096e729ee1a62840e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e43e7626cc9a606d98e6e7d390302e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13b181876fdc0dd38da127171060e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7addffd31e36e2eaa2595306b30d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c25f1a7accce11618c36d93b45487b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c644747ab227b47a3ddd77db77300745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ccc5b313367b92f889ad817d1779a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d30f73514c8264ada5a685d593675747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d983bbee90dd5e09d8be79a0bc91a60748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaef93695a4ba3b9e1cc11999ce3fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0c64cfe65b4a481dbcc8228e0f98f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b6e01e8ecfb3370bfa6e7721d915f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b767d12cb9781a6cb0347ddfb5c4c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12515f33cde1b468e17cffd4b429df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee9e0ea872d6eb538dcb66b23e92e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382f307e25bb60ebdfb4c67c37a6704755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb92204297abacb9057f19bfa9d9bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e1f1ef68738f1e0a18f15d8f8ed19757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17874251caee1a1965330378f5732e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa286a5124508942911dc3ec62cbe1dd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d596b218f80aa53b0144441adbb9ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f5e7dd462425f374a8737efeedae32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4cfe03cb49dd5f5d617c749fd9dba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1091cb99b4242d303c6390e3adad1c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db49edd9d822bdd725cd0b3a5e816c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f00c888a496aaa2c886433efd45406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1dca4d70714302f2b0123ae28e3b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c568f50e56ad31634b8444314a23738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543317423ffd096b1ffb3701f8e6c5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2db8b31e75da2ec0d970bafb8c66310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a366322e54c11788bc1d451684c679011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ac4cda0b129e07bd017e9bcaf708b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b7523834240e205bef409bdc3fde313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e85d5580b05f6eebb26bc9a4e8d1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fffbf7e49ae39fd42a8090ceb628eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9566d854ad5dea145798004b8cbd78a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1053e1ac28571350a25d184fe3b72517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5f113297c0fe38b6908d087e0d8fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f9f25063bd8757d80da4c437d0dea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af01085658d9b56487025f9e245109a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2116e9b20b8eb925bb7b75402872e2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54dbea115020a66766f8732c4123d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c72ef54abb63a17e3ef3700579891f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f96e5d5109e6bb54767fee5f5ac98d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1fdec856afe7433920bfbe6f876d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6a89f61b6aeb2d3c3fc9c7b68faf426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abae7989e588b71257e3a8e814c8e2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0a4fc6268c824ce7e26242251e95728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ae5df3bbe3996dda676869617abc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139eed079d03b4b2f6aa8f77dd65b63130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d8927193b173e5f67a20f72e9fc9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c61ac013c4a0e809a16ef03dd031a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf481a3b939fca0a505823af3b6f423f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d61f8bd87bd40b447354146175b3a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cd2413a94606585f6f38d7580b4f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cad9e84c789c60846a39608bb5d75036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5404bee659687038f5f0bc972455737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8721a4ec4cca48d01b3b1960c07a56d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed10c209dbeefe24c4c92db5d5ed41839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ef78c6a48eac59e0f98ecb5ca0d2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d26f562f69d9c8a67af2c2f92a552e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4def035b2bb7bff4461d00c10b160442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30333aea1ecdad38479e322fe267a3e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89af70cad17bdc5b6902631dc0992fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecc331610dc5760a861afd8b19448245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e3c1b5fc93bd04bf247f3566cdc7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61795b24a2e8d4e7a6b528c266d13b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63978fc43e8b482f043f54fefb513748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742ab91d4f11b30b44a1dd9e83eab1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bee759d4d9fa2722f2acb0081948450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf302a78681865e331145cf9df57451551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764d6ed51ac113c9f6e303d6f56ddcb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771fda4eec2d9b6662c9d480333812e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74a08ab7bf0e44d83098a2207ad93754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8416391cf85c79dc35f92187a7b0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d2ff1325188ecb3f028b934d5aad456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310700b380377d185ec55391133a2a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ace0cbafe99f00c2a71ea3133f61b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632e2543078ecd1cb2cfc61aff29a9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fb92132d0149b4f0442f29d62135c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fb2f4a45954c29d53664bfc2da45f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484cfc9b5cf3bd779cd54c4e0411c5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f77b72153858ce6067f6fa79b606d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077ffe6f5b9be5b14a0e26ab3c702fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8758b7efc44b9a597cab2b8d7df7a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e4ab08ddc0635d8326295cb6145fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01aa3ac7dde3156e23eaf805369bf767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fff8ff5d8c3a0327741b1c1e1182268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8b5335144f49b6da2b1b348c499ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551c9d825702153e7d160764fea913370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8a85d7f0238fa2b1780951f7f342071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a8ea9f9b9d8614da4544d7e05282972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f13c199bcc3516ac07f2fb9a0a6a5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd80ece89a7658adcf5e6a85dcafba574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95001ea752c8b627c5d1d30455c3f77275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553cb52930201d6d1be87657c17e87d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775718f313f5f6d6eda34c4717af1fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e252df1f9623cfe6eb5c2b3146ea178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84aa6a35ecb92ceee758a0704b9a2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3a7482e5d12f2bc2abf6d3d6df15780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04aec3b1a39efb34953fb08652f022081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45c87e702e80eceafe7d17bbdb541582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b80908e0d9725fa06147af034b17a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b06a012c4b3d3a16f0baa16bbca9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df180636e1456cbdfa8724b07e1102285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9051556641649a5a479edbceb8049286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3a89e0c970a7088261f2ff6772cf487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba39dd99ed9c7736dc64bebbadacdf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a5cf10e5f8da191a651fb6368a41489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852df4c01d2e7a91b43310c2a37ba5e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f43ea92c93ed458721c7672d4508091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a083db5f3637271064b08483aa3e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec3faa107d1c73f77b82c3a1069b0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed487d3ce0f3158152dc68a9962f0b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67f07c3cd351cd21ebb369f9db5d3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9ba4554c6a946902c5e8e37b0452396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b24a9333a84ecdc75dd01a17270b8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7f5d2b6e3b635c9555438c6b726a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15e3520e8e619f723798dcb868f05199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d110a8db7e3952462c6411b6e4858e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ef208a9606b0813537d11c8015c59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e362cf0b326ba0814d8b8210517d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87765c10ccef127e02a682d693b09dac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6554a8778ea731db3bb66fd21661d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46658e031e6457c8fbaf96f58aa62e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357917ef1ed62e6bd53d0929e765644106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e8afb76f08d209c9f57455df2aeb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cdf646dfcead523f820b0713e21fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a83e5309a5620a5df1f741510e771109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6da648a2c5114b9d21f06be1079db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d6479902cb5ed039b3e84174e49f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec876a5143fe966186d2fd59fa0eda27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57993a99d07b212fad62ae6ad21c3924113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d019130c48012e858750f1e47b844a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116303f0d05cc4457e3baabce393ba8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857db6b7118ab03c75b6bc8575947b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274b3a181b5ca53fc50c93452d53a29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addf92df7581533b8ea7b3d6db200f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e1594f7bfa5c18a8b63833567a564119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582ef3d72389664c9511dc56d3bf3a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739368640a203313fc7fcb8bb5e4122f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45acb93bceee5e599b25c0c7cdc24bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fd348a3459fe00cd7fa03efa6db9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5428ae3e70c25662192922caf0f422124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425a279e2eca995a7aa530b7c4b3f82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8407cf4ee5f6c8723194b87ead40d1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f33f8cd20561058e5a0bd142cf4de4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19badd1ced5f7ce227487346b263515b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db85c77643f9d58f9a18d76bd03c25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eefc2f2ed37cddb25c97aefaae4dbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eda0a0e20a09f7bde05e1288674df1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001a18efc0131f1dbf1f9993d7ff9b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e196c8a5e25d0543fad5d93f684ce1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d34fc8604c67f8b41be6f678007e1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd7c5c48de8f43bd474a0d9f6e9f21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86718fbb2a57a39f043d56f480cb90a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceaaba56b001f02c5e7f07b12df825137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d074ca4db9a4002c6e5c182cece8196138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f92ac04427c24e81a7a2cd579eb7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b97d9b220bc6fe4d97c960c13889a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5a136aa99c736628469bb3a0d237b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02962f94fad43784af9fef4616c5036a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fdd4a98c1d1f11cb5cedd3b2ed3e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd5c75d0aabba351552012004e5126144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178cdc54b180d6576900f804798aa5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9da0d06c5cd640325e97bbfcad666146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2987bf519af3e5bcd6aba49c9f3ee30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5d79f835211b72d0d8ec5545153e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751a1054c0aaa9b7efbd848fc30ee47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee0ce68c857e070580d14ec29a3356150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932b3bf18bfc9447b9cd71ef8ae380f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc66f04944d6e5b16f0917e12eef84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d473ee20c53335126de3440fb65027d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb886af14498aa661bdfdd1f1a7e1bc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f948170140bc0ebad14489c6f8c858155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77919709c4e6715c9604e8993d128029156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4586fecc38e347cd5ce1eb5067b1fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d251d682d631d8dc898b0f114bb48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef618b64bd1638217db2f2399fd03a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50e5162f6768b6819adc443079dee9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946c91daccac87b047a784cf6a9e866161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a94a8460821998ba8c14de0129629162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c7ec2f7cd856a170c8436f07898c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fea432a47ef0e15a7e6d7d0c8d41d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7ba73ad6a215dd7d2967ff9d8f4b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798668ede8f44eb283f543ec246f18de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d897261940103ee05addef300a5f2bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b718e21a15baa469dfce74d3c6d1fe8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1c98c514a4e731c375f79a38953a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13557ddeb31f212550f4055f2d6ef95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb55fb04991558e90b63fdb34b4500a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df70ffbc5ddc13e17f255f1251b547172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed26f1c87201b0091a83dd508a7f911173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6cc3d90a62d24a6893f245783844b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fb8d77a6684e72cf5094e61e019c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05b3fe5cb69bfa699d677bf2a686e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d858e7c2abc59d9fc7fd3ac09f8c4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab0eaee24a9965a767cf0b60c80fd5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f5a059dbef3ccc2818591468213be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c505e25be406719d3cc21a2bb2366180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e11f16100f8a464b7c742ea51b1b55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724147bfa77475921e1e087a3c5ba130182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858c3bc9c611e06505d565c0bc3cdcc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e143f158533348fada4e3b26a64c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a875f02734a9fb02e1a7ca560eaa465185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb11b60c9a1123eb29f0da4c38b3a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b95f29c3b7583c9b0999dd610ff131187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e97943a63230e7a33026f11ad72d29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92569c2d548dda80aae3d5018cbc476f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070ae160a226244b66dda6ca4422a8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32e22c537e50b9e42b1896e3091b78191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11836dd0693fc97a94e685f82adeb1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc79b72bad2cb8b9ac859c4a5978f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce3dd73c537e82dff79c194570a0c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14acfbccb7fd184e7b78b9c70f433dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaf3e6e793534e249d59c57b50a4f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d0fb9f090f0a80d2a946896e6c072197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a4ff881bcf36a97e5523235e65800198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4ccae3e1ebcb07e17236d3b36d2b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c381263092b65db11b3e778273bfbf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa77bbb31fbc0d83015fe6f3dedeb61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6efe920b4c2bc07c75b167017d629202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2841fca244eb7305cab9919517c8cc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d99fb397053ca4a8d7464b8966ae5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824790f12a7ca7dd7fb5b44a3eae1ae8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259d14cb50225324b2718badda65dd5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab71c96d48cd3a9631dca8be9f1af0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e119f419a85d01b1cc3fe808923d4b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0140063592680218a28d6b1bedc919209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253b8457d2ea0c47d2e247314a327b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076f3e639c490e27f2ad519f66a725e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad9ac62a0a1a9f50fe835e5d18f5bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfab57000cb7909f8b3cc3e5cb635b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72cc3988cc67c4e09a162c8e21e2a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c9e828800dd22d0a4ca70ead28813215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d483aed2c62ad3269dd9c8ea0d83e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fed3248c410a93af93a1d5c68a0ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea720fb5fae7ed504744102b09c380218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489013f4ed0b1df987d5d3d27b9f05aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330cc2643ee4f4c340205df95e5f3ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a2d8922e7019dfbe783f2ac611e6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83533dec08b796ff7cf5390080ba9c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2146b6fe05654517ed1e12293257ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caff4d29af0346432af8b58d58ad7d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56eab9ff1f677599f730db15e1a9e04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068930b82f286f0837bd29f9e2dc2b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae271bd47ca2d0e3ab563dfaf6e67b3b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7d23bdacc21f977554a0c61029adf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1441629692c421801b5b411330134229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b849bc89700975751e210af3131978230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506513745ccd4dd6c53eedaca411e357231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88330f93b4bf9220897c13accbe1ed3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dd2753aedadee5211489c2cc7560f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734e90bd6b282a7be99dfae47cb8e5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdd0ccb4430375a17fba8fd2e2127d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcec1bbafaa46f3a2e448d3365fe720236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1835919ab48b68abf512806808a9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3e745ddc2ae196d6be65d00258ea1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab3f9afa1d062a7523aa52e9ea4e73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a1467f28727735449eed993ad3db0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93045386ecee6de16ec06795f062419b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd06d689d1122c29135215e1f9cbf56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b42f14f9ecac5680912718119c602243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3334513f9110a740e3e47e68341aee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07434ea94764304af65dfe94d57ea5f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716d5df9647984e741845ccff0b1cb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2ab83b10b3e6bc8db01d7b7957a32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10e99dbc1b75b00e93dff6e0483806248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bfb082825f81a33f6237dd4f31eb7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a900ddbb320d4b1763a6884a3ab3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58612f87ff22051c60cb460e6ac382251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14641b123e0a8ad4749b8474d360e2b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704b6a78e84a2b27a03ed5a37932fcb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c762752c424e790eb187b2b6a11c3dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc488646fb4d1ad08b638caf58a435a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac03e5b8852c53770287c76f5bde7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e18c217d9f4bf9f964fe413d02692257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553aa12324f34a2d4baea2ccf96fea8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1021bbd5449c2fc31b2c0bd7f245e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf64b84a0762ab647fa571013ff2e66260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07dcc08798fa7cbd7c6f6f192f8925261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3b2c5ae654746ad801f985b4acdce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061e1c0f589e8db1d2f82101576ded8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0430c487180e00da03a2fe4f694726264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657512aa6b39db151d8b1f742519c7d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf86efefa8bca3be414e3ac2e88962266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a96b3a0ffa65c5146dafb5bcda7c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8a5d204be4339d8eced3d1bb1f897268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f57bd631b68189e1f47060ee9096c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ddd2b351e03158604e9b0fbd649a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337d086643d32096058ccae4f7f170c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cffe50cd7d859658d5de7073da81cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8675394a44933b7ce1b6475879fc23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6967ea26d3725fb9aaf845e73f42514274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dd01ddcdb3ce2ce8b8009c9d61456275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5eaead9a745764cae31ca004cc1d1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38e8bd9c56cd4ca85ad4d448e70834277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a940351459459c111d0c1adb2624d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ba16e10213f8ac92df86618d1bdc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93e3792b98911264d55c120a9981db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da90c0ff367f23272b2576acac3c22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b65bdf8ddf7bbb90c9a3c98be59b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba03618f74d65ddfc7a772187e5f7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdb4e049ac2fd2472cd385acbcd2bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f848024930ea314fc9c80849a54a059285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201ee68321762bb7a4fc46c932ad316286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e769bf97d71c7ee4c851002fdd33211287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90565d91dbb539a33cd6af1c3aef58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7ee5b5233a9504f411baf2f6906bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22b43a3344b7969a8d9dee4dd64061290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc82475842ecb9f6f57d1c0eaa20bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b7c6a4f320b6bee3f825336048205292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12a636f060e99505cf48f871a5365e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9813b7022daf816b19c87057aa25d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122e2c9b6e4771e4d613504374afdc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2cbe4d675c81c8c0d15599350f6ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f609f9777c0b9572c2fc063f8e935297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45843bc4a188b6f3d12dc82f2dc0d3db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bb42ceee7e3b490ca1be92d419c63299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69228203759dd182cd46f4a9c66a71a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44ca89ad8e0b2966057672501f61ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1931978ed1e8021253a0f327204e34302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a885be33e93bad2d745ccf5488762c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff007616813d470d40260225ed32ffd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e4a67d7cbc565c6f5c2996e15e7bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b774ab759f2f592cfbc4091e090aaa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec31e51de11f77374e6fb164a702f69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51ab083e37f158f85123999214161a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c55f89f0c5a087c3b7603bbd88413309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73173b6e77fc16befa1ff3aadfaf42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480406d60cfe59b8a8d1387aced2433311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723847764de81548295bbc489178b94d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08428f8e6c5ce07455c061995898b16d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d25f23a7560e0c9437d98ae7b4fb0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55f10cfbbd53588f7510ff99adf228315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03105ce4e34b59415dcf466a1e92c93d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6f05f39a3fe358b8ca9f61e7a53c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc011b7d4884b1a24f587f9f2358ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa18530b5d7471e35e1b61f981a4065319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90fd3809f2440b14b698066435e312320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258b2bfe7b43705c9c23ca397a9f79e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906319f08b3b5002ce70c1fb7059db39322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab567d27a6fd19aa538e56eec23bc5e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264c32926677cfcaae4d510322a753c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc963c7b25d3a0bc3907a05885eb24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a74e53ee621a262a817b736fca0c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137bc9be72c17e25154cbca84672beb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa46f25ee03cc4d1f6d87f33c84f9a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d85f727ca9c50e1783643eccdad776329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2028565aded741fd62cd59fcf85fadd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08160ce61538a19501fad8a392c49040331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f49e41fd825b9f078ae328222ee5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f3d37d9479a76a0d042915b5f9e15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c79623bd6613f0ba7fd54fcf9ea918334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66655818ceeca8d12a246261079ad8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6364367dda651aa160cb05a2baf3620336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfc96fcb2b14d04d4cb69f2d309f16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e712043bbf26f27bbc5c3761846074338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c36be7dee45badb948c6dcbcea19c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6e21c15ae56de9ad2c77b98dba510340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4061f733fb6081dc8c884eb4ac4ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d3e2795f1b95ef64b004c27f1e466342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b54f8e9f4a75bdc73d5d297bcf3acc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956976905c65e072dc02855d9bcaa35344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034e7860c10241b72c67708673a5044345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb6be90a02b5c2c0f38d72bf2e4991346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ded12ecfff01f9dc05eb39502bd962347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f1b2a37aeeaace5a698b2b2ef98c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d9c86bb98a0bb6f0ec8d1a8d13fa3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94566cbae88677ca22c5d0bfe00ccb4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fa10a7ddbda851edeee364de5caee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d50c2a0606e52fc1a4397ebf46812352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b34f0754ffe4ac9ca090f2ed06c7c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4829d6aa08c03cc2c6bd1264f7bdf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c507c3df36eaff078d4333b6c43cec8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4289d9bdf11a6b281ef2602f23b82356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f770ca1dd995e0482dac66482051a99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db8c588b39c659aeffdc212943bd10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d0e7fc95dd4a43b68a0dc70bb3e68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1efabc50b6e6048cd54bb035434311360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758c99feeee0490f4bc4aa60b84d302361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7502d5af0f356b8502dba903f46a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bcb7f91863c77c9a14baf135be217363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41601d3f899dcd116796bfcb2064c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672d16c39cba9f7ac4681732582da3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a6f5a8ae29d3fcf06dad76e346621366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c987e5528926ab450098ac93db54c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ede2558a22ce8373f83aa54ff678f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96c6429514bab1dd6bc77979c35c40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c95109627d87a4db6c9bdb8be5b4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1b8e3a38bd70e96a11ed97438af55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949f8cdab282b7e70b357d4505c82fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f42b965dc3276a9a60ff0ffd27abd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff875c76f07a48b07ebcecd644bd98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ad2bae98640006b9c93f4e1343d78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af31b128344895c9fdb1f8d49f6a7f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde231cea6aa2e820dbe5c0c3c44f53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ae9e6cbae2f013839a67a9360a98c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb08888330ff952bd290966835ec53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43054f3c8d634c68b10cdda4721b41e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743137cc0b60e08646cc091dd1b2c98f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58560eebed6afdd76bdd80cf7d3dc61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612123c153d46b69846f821a7bfdbc3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6f18c9aefeaf32c7c8e91eacea0b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4c42b27cf757bc85d9ea902d0e66a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd61a59d3ad26ac3abc2c83189fe02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f21d5e0420825744d0f2b55c81b4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edee40a2f1a5438138075de18ce55f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9116cced143f533c89c5d305360d5c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dcc4e8c3248a587d42c2ab1214359390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b7fdec807c7e014896e4bb9843595391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b95edb1ad3c29d11083743fd8ec4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413cf25a18ae969f636ecde0ccc6708393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c92c0af8360126b3eb6823d85da3fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329b8e753938d8191c8a201ed4466e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa78ab440a40e4f250a62839907e97c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2aed214d9586cfc281cc726bb724d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dabed8ed5fc928c276555cf238368398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a705ecdd91456507aecddf051d4509e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e224a2b48dc457fbfed94b8447f07400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81262808484c5cbee2d162d74b3c0acf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0e853b529bfb48cd604b3a9cf5ad7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90137c4fd37808d4810c3ce1d9164d3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ac0d40fa940382474415e3929e26b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12094a808e2a05cddd8dd844b8a8d3d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335af29bd8e7838d17fc380a6249c37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a394c8289ed198570037981deedfe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dd51cf7ecfae1c7ffcb1bb14459b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bb23bb5e2ea6a2676ba91e0db4f0b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efde7d6e9160210503d767266193c98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18097d5662b1c92c9f8d7e97f0ad161411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9392c5b5cb9b786b3fc55ad11f16120412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c897e6c5c7a980db1ff5bd3d04d39413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6fbe7f159356717c796dd75e4d291414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99dc231cff979a4f8863f9f0cf3b97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f7603dd9ba1fe7b7b5522fab15975416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ec6a2c1034624f11423971904d27a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fc8bbd82b36d40d75b7af805a288b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac59b90808bc72cfad084b1eecc8a42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51a38ff6dc2ee39b7c1be5f1dd6f61420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870b320560704c234c56b95201f8590421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc68e6acbcc905d133ab6b0d9ffc00422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85730ff0670bb1832321e2de82ac7d28423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bfff9d841a45afdfffad85796f763424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94102d5f1dc5a89c6fae541251ed18d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc2158c116d39da34fb04003c41df3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d96ab843fee344a8205575c4109de0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bada4572f2e422a9891abed814cb9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23818dfc1774fbfcaec5ccd54d1ad06429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128635900a2a090dbb734d82c19c8c68430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137e8c12759f9cc1a28d6d0ebed452d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadd548ec7b1ce3774cfd1b89ab6b4a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc622a9e428c5d5509cd721732eb70c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123ba8e7d0e4d36669402f62ca56dfb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c8d59bb3fb4af4b3ad020863d4502435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0f583d21619b693660d20861e927b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7267434fcb1cf9104416a52e1f007a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b9af8142ab80a238449f2782ae2fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d7f081abdb3b89eb759ebd3297cf4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488e6b778aa869add3359ce3aab58af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71812991722beb2555a2540f609f8573441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97cfec6a3cf7e7c97a05d765d69aeb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f22244f8999bb892258af61b4bf76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd3c619d7e462f9ffcd77ea1f275c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5bc1c61a793eabb0b5ca29e65b8d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dbeb9195213ad9c27cf07cba8ed45446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa289fa3e20ec202b993b8f22216288a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aa660a2d63f11ccae9451f277da16448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22fd0c4d58a06bbda46b724cb0a216449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8c3e50ee3cfb349ad8ecd4a0c12d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d56456645bee67d47a842a8b5a1ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be0849c291ee10eb06df7f5c158240452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e26863bbb9abdfff226ad0747a676453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a8f80f6bd73de6ffee44025872a3c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05b0c00f81587e82956bcd07bcf746455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475c20a81e1ede803d39ebbabefe545456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2852788842287c296349ae29b9f85b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3176a42b669ee441f6cf83583ba94458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652262490584acc078b15b96abd4360459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c85c1b744ed26af78bfdd70974a47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722c30d35f61cf9b73868ace59d73ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066e202073959396e19806883f76646462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206a8b78bbde0787ab4c6b333c23a7b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec6198fa1980a985d718606788b3b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43110e3b153e48b0e45cf73d22c50600465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35425702c1bcd892822fba546214d61f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a1b63ca234cf3e7b20854c724f62d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371f281159038b4218c8bda8a3ec5fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dccdd35bc7622f0735718db8273de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c278bb210651bf7bc7a76966f2bee4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ac47172cc31ef2763860392806262471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f6ded493a11e9f41fd7f7013fc5ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630bbe5997473a3995a45567b20cc62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e7b7557d6eb27bb53542cf3f12ac0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be79594c00f191a7829c8a102eeb202475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f6c0325e14411b4ccfea8a048af1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb0445b3c699689a5b80aedd528c9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c1872161b29fe3f86b42e403dc4e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e39295a9c8717ee55ad335a866cb2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08408f0312f5ba8dcfc00c1e765e90480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a81cc6fbfc2efb74efce420597004481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44e0a366597e7b3c0be8dd4de735d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e8edf3eef02d9c772a735e399bb00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d2ec53eaa6a1eb15f3033e286b42d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8959114045f51a16b66c2321b5b3457485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f7665cd8a136fdaa601173b6e116b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c984076a3579c9f1b86db1b1521aa93487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37045aa886accd6548125b37449d45fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5ec511af0efbfb26a61de100ceb6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b015b4565d1d8c121004c8aee21027b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197de9f97c061d41da79c1245fd8bda491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc89164e1d43e55a1c0d3f27e1ed13d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9b539e834dbc5b1f3ab895daa7b1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3c8f073812f3e5379146eaf5cf0c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82103c8f33610fca065374ee1d133b2f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4a265147dcbc344c043b1c1504a20496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2dc9501cf6c9eacc3adf3f3465705497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb330d9257ecf171be6a694dcd85398498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8594c97cb8640d7c4162ae52dc71b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14ce51b6209f3e7cb9aab13ad4dc47500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2ba0798b9e92e7b346e7fa93a530d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eb3f7dc32fb253beed83228fd3fe3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b14a49bbc87fa36bfd280360641eb6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af01a5f645881f9a9ef3c5d1057312504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386ff2b9929f670a668ce1b58f38f46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c129e12f696627583bf802941976f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc47f9c64691be8d3524112db881b1f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619117c2810788ce18baae2143f90dd8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195bc60471081d7f52d190b231eb0e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a98d74d0d0759c091d3c9baae9bdb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd007d50f3aec0b4d519e4501980e84511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b12e894f1796d20812e8d51a7e46c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e62386943b9ba30c3aba755bc56447513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fedcc6aa24332b645949656048263514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3edc81a2893a0feecdd96189126ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2eefbaa5f09eddf41fe7f99ca1a83f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a84fcd36c781bab79ae204f3ed99cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881be2a6b119bee3830ce754df07891518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0574d6286b8be8d0088632ceec8c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a434e7a1c8395a6ffb2368ccdd03d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc253a2dc9dbff5e5c3e1bcb6675558521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396583867a678d175523f0964adaaa8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fb988564c1e747b966655d850d240523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7f252c00efe05fbf31df1a2cb6a1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b97afffa9bb7e63a673a0112984cbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7a83bd8b96f008f0cc6d2c13739f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2ae6382c68b11d8db51d1b03df593527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e65fe20d50fb35534523b56c59a0c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30af883d8258f575310f8071996e94c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee50a866ea351ea882884563012211e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deee1b60733e3086276dc2697a99cf0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c843437d20bd961cb56f12ba1ec32a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcee92faf7dc072c474f8cd42e415a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bda78ea258c08fe7f1ecd2ff38fad8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab6a1d4738c9ce3f3261419ea6d006535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc88a1efd0f0b467f706675219d7123536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a27c0ff93f7152d425066b8b71d3cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b5aef41258b935360e75f0013b4c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3ce57287eb45690b7341ea9341251539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a6d6096f73c927077bb57a4432b53540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d3d0b1443846aad31bde75587c704541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d328ad4a0b289398fe60c44b1c3271e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11072f39f80f01cb41f9bf8d6401f4e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc1b03d4bcde8605d1d67b0a84eb67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0514446e95bf20bffa3f003dbea6790545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf628ae095e41811764c55331b04f85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7cd6bb0477d38571b55b973586c2d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d02a8c10d56102f74b191e2ab35f68548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54c6fcc4a472ab3682c51aee412784549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864187426f5694ff6b8945846779d8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758678280d2505cc1dd6257c19e68ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c82a5f62d4c520d19170b0625c4f5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826d56ed9a828dd361d9b632141d23b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c627da7cfd56850dc97a4404017cb5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd5591358d1d4b6d04600e0184d286555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e43eba7bdc791ac84d3a12e9e828e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b5ee085295165d91ce219d4a9fded557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac0966b738f0be40c9035ea6694005558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9d6c4893e63947df2ce2685cbef63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5b7d708ab75ddd400253a8c69712e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9edec24865bea8c9605eb476b937b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a67441a0ae23eb7105712b259c51d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d47e7115a739722ab5fe9b7c96cd5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56781548b7478483399f94eea82b0b87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eab395a07eac38d7cf5a847a66cde565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc74744a4802bedaa2fb891b0cd532566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b787d0d60246d651715799501a2bb06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995229e90cf28d3cba4ac267e9f1d230568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489885a59068c594fc5e447a769823b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8744b4673a03f676d847bb4a9487c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897a238538b820fe48c7452e157bd39571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee6c3ec80cafccbef8b001f36120c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fbccd728bdea5058decf3fc20e351573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45de9bc1e142b72140dfcb95f804371574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ad9464d9e9226ef982a99818e3d6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29831f6c745f56c0195204f55c97f9d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a876e4f2eb82b29568338595e170e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7066796c3e4de96a0c8eb889ebd47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809d076accfec585af3f524949f3594579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37266d12c56339ab76a3e68e7801580580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636653b6dccff27ff7af57f7665a0e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd2d3b9549d4b636e0f957a05a2747582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfbcc9f84a99ac02caa12643713868583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b1bff5501c34d25fa10e7f84ef842584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8225c43fdba897d43c3203f4231fa3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b9d1439baeacd2ec06f88617cde98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62a6cb6fe6092ab6d9112a2e8cf737587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781a2f93e75fc9fc32a388a763648d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a34a6f258264edccea0b026ce9ddc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3883d96a44d2593b354e7f83537a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52292e513a07a367edb2a7c10a68dab5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb05c0664671f574af00fd8f104bd7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e1d3f3c3cf228d49d0e333d986caf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e04920b11804e4f59c047f4348412594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad978bed09ff36b4e9d61facf2880ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f0430c27cce046ccae29f354d2386596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab976824294695a4c69aa4c00c25c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0507bef962bbcafd396b8c17d0497c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef05b2815c05bf3b8837aaf2cfa1901599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1d884811aa84cace9acec87948f9e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11a02220c6705b37e2e0537185ddd5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f38b770743dfc4e6176dd59976e2f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d58db8e820b667464db4ef5a4182d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ec0696fac4d0cdab1186c88699a6f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d9ddaba8b7377a63c2627dbd78364605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e41d32e8051a85864b89e33312a872606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf607c62dbcff8e61825973b456bbb9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a334060c0ce7541fbeebb68049f32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614c89d75b49acdca10a3ce5bd7f812609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea78b0e027bd1aaebb1073e50c7f41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff4e84dc2b1c9ddfeff1770e61fec7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9a3c95b29ef91f6f8b214fadcba78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228934dcaf78d44162540c6a351279eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5ec99e9e4c8142ba6246e05df751a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562217c2af0c961a2d7fd4a85e327bee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbc40031a70af5470cfe62159441cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41982d3ff80a6f68bfc3544e317a926f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4a04538d9354057ba9ae886d6c18a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef21848fc515a6752a1ffd3f39a360d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fdb31320c1c41f6343ca5107de4c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78588c8032796e5f66a0a35ba63c3cd3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60efd6f02ec7162530c1af2a127091c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea277352b79fbbbb83bd2b3bdcd67449623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8193dc89aa18332df2269afe4817bc6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f1ee4558c6eb3495688c9a4c394e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d7ab7ac55d14adcad2f6c75e3ca68626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a27318b84ebb243443daf46f8d8d11627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f04b4ad42ed7e554b51db16e2964ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9de3ce11392b2f869450de61f86b10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63247d17c33a56879abe91270a44d25e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa72636bee8ba3fa221cb6898db85d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530cd624830d83465ecc43df5ffabc4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fbfa5848f9d6bc635362c5aa03fff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef5c9d8e8db248a9618c34b02d2abb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ed3a21d9ffc07f32b5a29d9eec0f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8bcc2ce619fa9f807d76566e7a4ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17ef17931b8f84145b4ba909e0660c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92117ac379feba99c8b0ef97acd4d9bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ea4e34f63add3bfd3e12e0a8639db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46407c702edee0f816a4bc78c9662a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab45d7f6cdd8c0d33911e2a0ed0ec5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4d72266f37e129142ef8c5abad0d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681b38fbcf268a0da65ec9753845b91643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157512e7ed32c0d0e983495909fb900d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacccab4157d28ef51ed7208649c5875645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92170b304f4cdbea3ca48897ce0056646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79082bfa2211ea6ef75a0b83480e54647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96d481ff918bac07b8ca78362f0c8d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072aa02762f917d77bf9e8cac73c78e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e813eeef2fa37229a9cf2129c7cb160650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaae12c010fbf6e34fd992ab84daea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7efbcbb73b73487d007c58191b25d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dfa2eb6c1a346dbda9bc4eefbfb15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa08b8466cd1fd0dc15ef7f31c46f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ea5d112e0119908bdc6bb60e81d4c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aae9bbe24b92fc1de7b966312ed02656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0532ebfcf552ec04cc50bdc853cc1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c5b0bc8de4eb25383cce72feb18f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c803e6997d3068d14fe855de5cd52f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec87f169e02bac86c775c279762973660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c62b30925e6109e425b82037353c4c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6de8d8f4a2fd374acdbbbcc65c51ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6ed3e07cfa1373a689fc4ea3ff21b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ac7324b40e9f9ddb9059edb90bdf8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbc2ff9b8e9ceeff2551c3eb59c81b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f342449cfaa9134ffeaae12c1b17b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf87b35dac095a007e17174b8c9dfc2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648a5cd9a45d8207b3a2a0e8ab69615668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a7ad07c000da3157b2bc4373ff240669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf056d25aa3efe8bba9f3a00056857670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e04cf42fa102de8a157c5f6379c36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc2b8e1c2008f9cc627b3694ba3b19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67ade995988bec58f3e57eaf2db4b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea85f20da58c2d029b6642842c33249674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a112fdcdfc1ecfcbff46143b8bb4f62675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30390b391a70183ce6a8eecbb902797c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f933b71da0928908cbfd3ffef46d5c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918163b7657cf57e3c87bac50f182bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ba44279f7225bec880ee301ec40f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73ae494c66d4e20df928357cf52e7c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240e40a8e8418f171b5617cd0a5ac7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325eac29cba90e878ae4b715bf8f40c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a8d52b91bc0e586af47b92cffcf2f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3d7731ccf3acf66c056e2265de781684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0be9c2495a906785a73741d79c8a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0341ff918fb8a72f85456e2092e580686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfbf0bba664800c46b9ad71b75bf81687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512e738225e281fc25e222e3924d7b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337916387a838b2f712990c3613007dc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fab98b2920390fc6e6db9d04d08a3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cf7a7b94b31c2a358fec47e9ee2f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c760af421e34b41baa2922b264daf2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9dc6cbc0b6f439d63048252620158693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8553f38548fa7bebd40277891bc34694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68012e206b9535a8ef713ff652ad4ecc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5932b60fd205af39b839b24d1697ae3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5c377f0d33fc2895801a6e00caef2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345dba2452674b432bb7ee2f7726ef1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabb67ab2c76c5027250e700e774b07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9b8e9388757c29e620ea892ddec19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd807a8402c07a6bcec7d258d0e5bbbc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484682cbf2a3aeb27c8c80a9f793e20d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feff2ceca8ec045184a49eee8cf5093703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917bd67f2c09698141336f74d7c066d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6b68210ba24903780f1d66ab64ac1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3046acf3f097fba414457e11f5277706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382065f4b62796d960354b2f52d661e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad734ac6698eefa50934a9df545b4df4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296a7c968f64d5d6ba3cb8deba0f410709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1421924ff758f43c346934c1d08d73710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e275e6d7eae88271ed70e9b5417e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9a32cf67c9aedbee2567fdbb291d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28754a422126074e301a12358f449d17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea7ca2168244a7eede6be38ad56b77714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f211ce897c3f008292740f07667b8e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dd6f806524b255355830e5975eaa0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d3f01dbc3057816856aa4c0831f27717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63ad5d3c15d712c2eff3fbd85ccddc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6cbc819d986236179363e981376a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f1c203648b71e7921a05be76a4566720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557813be5119b31003721b1b3b727c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77194040070561cfaf3f33b49530e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f76493d38339b0bee3399b1839b7ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d791673a6900f2b53bb221cbc0670e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211711004cf79a6b00c9fd603cf1a6c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a87191ffbdaf3302472d6570163226726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb5f6c8fdbf7b6f6ac939f94ea1a7c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c9338d4c10c8a37a4727017a82ea5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280853d73a08add7113dbcda5d537d70729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a207b02408ebc812822ff805d2c633730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24645ac882ef48c12c723cebbd2432731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365643e00cc7872e3b00b17d48589aa3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714190753fac455a4d61f01ad1cbe777733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da3442325fa2a07e9ee71ec00dc6f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dc2727e60d42273b66fc4ef0f5617735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe30cb4918605c91b6a3906ce0a5b09736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cbc70155f04ba14dc46cf66a0440a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07486df235dd326da0347d32619ac817738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a120bcab1ef530e4057e22d2a9637a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66114a1d831e3785e2c443fc00ce21740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c34ef00295277d4437eda61a74cb3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a539ab5703ffad089b2ea0e5e1fd924742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99957a23eed5598843fb76ca81dcf936743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575feab67a52cbb88a703f9e8e8c4c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81d9a9cc8e4ce1df223451d4bde4fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ac687c3acd40f766ce41c1a899cfb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204f9ea9b199bb48f588f027d0b6532747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5644e5f1e9ee47a06bb48c744af15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e41dd6a1de9656fe846ec64fcc5bfb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d4499b2071318645ed501b53e2cb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98852c63f0837e5e3a8f8820ee7518bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696d802130f7691e36c84676eaf3378752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b0cced1536a5e7362d85c9dec767a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65783f8723b63c90b379dfaec3c25ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaa656fb341d86215ece8220a59fdc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b09db4ef3a135921afacb01ac53ef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292926cfd5e4500c8795b9d68649c2e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8723a9fb50bcb8a496d82196f424c8a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4552dbb225c2009a5be2c1dcf2c82dd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>