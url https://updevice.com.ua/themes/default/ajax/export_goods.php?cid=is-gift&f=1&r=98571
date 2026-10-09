--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1440fce63639fda79f622e31dd258d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44de8f6b1c035067ee4138735cdcc412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1870ff17b97aa9bdb3096a0ca4df93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7e86ee37c5797639c0cd54b0fbda84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a321136fc231276dc12421ec5c17105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bd947c4a1c2cf1d6b57b25377909f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79534c9beb027caf9219b43e717d29627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b73a47163451d8efe16aa766e186958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de67b7740c55f1442a8c15c2fcda389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6001aee620c6d0fae794fb35c687ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c806e30569bef79fe3a435dc04cb79a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866958fb5177d7bede2ce447550c06912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165f5d450456a000840d5c25e892e2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c322a868f57b7a33d2146c82dc8ea514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee63b8bab733e5a743fca75a2d1622315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8997cee588d55c2ea7b15da5d4f403116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641050e4fea790e7c1df5acd898417317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64c39eae2e3f8de8fffd00bb0712ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f664d00b6d7d04cca277b29759ffd7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1dfa2f9d77109b376554ea54c99de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec85b53822ced53599645d999e152121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f111578f0a97a30bc5e17b8e2ab7f4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40d25f65a45b836a623278c45f1d5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3a3dc711f461a5610dc204b3f63fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a5291ba5aa491fe552292d87abbc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b30a461ba0401bf619349ac4f832426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9d6896748fc97ed5463778f4c741b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0488ef1c423df2d5cc25b1a44277da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce67c19812103f9d2fdc2139078bbf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8a81ee13450386a17a5a49d790ddb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c96165e3631d46871906c8dc3a6ac131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632986b6f0ba587c3796d290421cd35232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5455c17672ed274d21975b88075f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0ff12ecbe8006bff1571626d8571334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ac81b44bc664c682eea006460d74b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1d299bdba300a8bb8e2c66321078836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed40b73c24c357a60fbbc6995990a2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e41fd09b3c51ed1ede76d4d9d7a7fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563c42ee9955a45a5c6b77d2d53360b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9673a31ea68b9da1f16ca63d1ce1ca040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3d4b2a8bbadfd954572f4537d133541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462cad5526f694a6fa2f2e02dbaa65042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a424985391f96bc9024d43c194867343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5e8991093b6752a5ac233f9cb3a8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b395fe9c44929c0ddc9d1896896cfed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4f16cb44ff96e814b8dff7034828546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f10fd4047d39ff6a3e0980995b92147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9e7ee4bba9e12ebdc799d5f5b7b9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05a6ef96f63c244de075b6893e5bc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06738a55550c768c1fc3e8640b044e5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447b48f875030d281f4f8cac73d163451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28abf9b936578465f253ab6c15b474f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db20835b00c95b5b3d205be2425b2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de07b6e768d5a71eb137a3b2e4c13d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b08d0b794cc391fb7a5254800292b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11068d4614609ca536291ad443866a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38995979e83872e8c961fb3643712fa357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb02219733807948cdff01555c1f8f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f057f51d973f564ecc3888e92239a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e52d95eb1bc73f572e9b2de69960cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4a6b5b3d3bf7c1c7e4da321860ab761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9e4e513bd95caf14747179900212762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5bf207ade9a2957e5a5d8ae88c2ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51215f99d843a305c01f64cbf79b9c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48096c36e41f5bde52e6a2af801d4a4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca383000df72ade1ae42abea831b16f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ac70695c81dc369366b1d5ba7bdd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a76af87cb2fbcac22f271eaf44aae268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b165236bd379cd291cf1f9f00614b0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955365173a3f9db6f3f32bba3d490ea170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f90ce075c6f9d0a875193330eb53e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05e6fd2e4eed6ed296b44381362d0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96eee0e2c2ac065064983e024caa3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44446cf247a8d431b36912105b497dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd014e494bbfa910d978421a0f95bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf53ae7dc29277dd9187db7fd6c04c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee4e55d79786c64fa6c30b4c4c5b5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9d89c89c91fc520fafc5d4f398f9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe4bcb17fce07d4152f6714a679de579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000421dce3d1fcac7f8843c0b14155fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54a61d14a9e00d4a6fe030cb96c82881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dfd3acdbae09820cc8f6d51a1705e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149ade1e0f32316df0e78d8beb2e16a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5909a574bb8b6440d3ae9cf94300784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892acd8caa707f4700f62eb9d355f5c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18a1c88cd45ab7b02557f858696edc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41cb26aab6491fc3494239953c93fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e879dde97c2a4579969fb58e910c31d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bb95a22c5a7c2f5e69c2790a23ce189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306787ea91d48531273f75d321a6720f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39660f7ac996ad8aa49118cf38e70f8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cbcb205c857ba87de06aecec4f2df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdcbb5e056c15d9735d0bf17fd44a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a80d340f4c3a1fe7f7cd11c0acd0a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aff012fa40ed9397147026fb3d16f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbeb742b3415bab93fe0dcd1d1ab7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a81b2b20fe87317faf61f3d0828c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512893135b97bc1afe5ae7a239c176c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2651bbd5256aaa5012849757177e02999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408e9176795287c16d8f1421d8e7fb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928df7bb68da92f380025a22e2674a15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f4b4eb37aeb273340d1a139d8500a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082c02fac52ab673f623c4ce17363c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14986f72d71c8c726962fcb3e1eac71e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cceb46d9f438f00e5a5476afa8add105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e440990767717158ae7e79255023c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5162d30f49f43fe9b5efc3e4ff2d7e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d427292a143eef1b148d3a025a53c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd7f7d1fec64e0e5f9fa1ec29fc9ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5271f2eccaf38a2779508de77d068110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495453b108de506ea4b47e0d95154c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1190e42b9fffa552799e0de329fe4d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4cbbdeec2f7269ec2194ffad3a8d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5ea043783eeb36aa7f554c94d1459114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7ee7b797ba078b19f2822c1a34894115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b325e05749501c51db1f2ae82d9faa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f66bc5d4296e2fd7b9d0c19fb6c9da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419b587c3546715e77de4279c70f56c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a54cbab2d3eca7aac04cc3545d094e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a121f561bc0085c24ee0d797fe41e1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ae64932e40a596f9d104e1b2da6f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38a7faf27ea4db816b4060a20cb541122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2b958d9ff7efa2994bfc2ba7243b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6aa9c4a86d15a905eb1aa48e678714124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7b2246ba60b7c6775502d2c72ee4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88e752e31db5bd2bf355e74f29d415126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5208fa882bedb83a4d7f6187f3a6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3813b170b0a7c8dda7dcb674bb3b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778128a35c7c7a76d86a8c41c14a240a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d3f01814c9b60599704d6d1db6e73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd2fbd99d3ce47b730e7d8fb7879cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca266b7efdc99be4f1a1b9fef8e6d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e05205a3112d7ec981a9ced4af369133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b689b87dec2785368a1bc7439ed98b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd12a4c95a38b3f181f9942be8f8e00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970a3070539ab17231edf892a4dc8af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddb473c27a3fc4548d58347f412582137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d358d431a53f908d616997fb8d0af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05c20dc2a5ce155d30788659768609139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31764447b82d5f1b5b2bc2c28f08a4f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a883ec12753395b4c7de55fc650c23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db95f97f3bf06de23ffc5f9f3c12fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08310b8568662b680f3be66fdf93af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28981b71916d15c96e8c0c193868ea67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e74f9b77a47c60cfe53e5f736a37f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008f1a27ab8cfae40035060fa3a8cc6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93f0c32400abaaa19fc1e7ed58c3f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f15c1449501aea311ac00409a874b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf39fd62ae53b5537be0943be5542d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8170709de93abb30a5e41ff9b3f1b16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f86b64219aa3651a4a1bf3bd24e46e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70467ff62e213c447c8891ea9d9b0732152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b89116ff4cafd9dabbc8221bdb40b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee020402c2a20db0eb0c779aaef1a7d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388aea8b37a6057ee0051a6ffa4a3eb7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7390e521ddde7549dec5ee86ba60c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ab85efe7f23551503bac53188fe85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9d587bde066f1a2ba0315ced06b9e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a285063ae2d3379b4ec7c563f9147159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd89368cd004584582cc7cb39437ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098031d4418236495241d1777e5923f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62dc6a04b24187230f7d84390f49a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47dd391937dd095d2fb864b0c2bb7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16789cfb90a50941f62109533fd8f1e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9019522f456cf0f7d0473fdef1948165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b64c6f2c8dbca62c18d275541ef2bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e2c16e78219088ecccffad4880cda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65380c9a39781df198500ac3cbb4d9ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31be01a79b4fb70fec1593cbd14e0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e18f56ad0b3643532a6e018705fb9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e540378bf98fe757882bfa45efbc8d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616884f71ec69603f40cbfa4baa5307172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9c912c7dcc1456fdcc4731190ac6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8606f24c1dcd11e916bfe1dc86a7f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e79f0306f78d7ac290ebb817ce542175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08e15699f96258fefbf2b60baf3eb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61820685551959f7c899ece88b99d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9db37fee0bc4b98229eb20b5ff91d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61a70eba86561c34bc35a21615aa26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc22a3a51d395f58995e007b003675e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70ca12f3099d3947d25ac22b9b638c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315588c2ef65dff0daeb79f4b71dcc5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdf7e7f0e78709c232989c43e55484183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78441bc5768c7cc128358322746d77d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7205ff1ffa0a3cb8044b2f977713fbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692c29afe7cf43c096438e9045d3c99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0e145c23c839715739ef8909f4684187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d296cb0aa8ada0a87a99f158ca8590188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12d1e68f839287e41014559a74ed60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfb55bf8b4e68d41a063adf968abd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a7a8779be6e747bd21b77b2a273d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304ae7dfbea5b7dbb6004bf4e1c6851192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cceed2aa1ee8c527e3445d3ad5a70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9800a7fea97174ec29a92f8d5f0fac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6582be98b342aa1ae5d50dd458de65195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff81731b2455d8f954e26bad01b64b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b091c2723a4fbba4fef8033e5e298197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3762d7c15552a757a917dc0db78fbf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff24fd9c2f112b512627792de56148e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c50e1a543b1bb50aa8c6288b9e9103200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da5b3d4ad34eba1b86d32dfccea7c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be1a4e645a606f8754ebaa5fc2cb93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250884f0079e15170929f74081a712a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a2e0d030cba524ecf666bb9fc858d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed47694abca33072a60dd8c5c4f490205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6769c1d994cc2a10f16d74328670b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5f7b3196b45ecc595c5ee6346a8d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafd75dc71757322a4b808d945bbda2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659a2cbde57e25d18552e3043aac4e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670522bcb9dc61f72510635780c0431210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb765648a8db6611d6cebb8cbe6e65f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c87f0d40acbf98ebf597701d4a1bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5076a43d8491531d826934abae2d2e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed66117436ab83e3eb9dd5378d3b06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0d77614972035779228c390e1d507215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0930f43a73cb8d06631c6407d6eda48216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708616921468f8ca70cdb4415c079ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf65138d0a00f4abfccbce0e968689218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a60a9a034d395d24d46119a6f7e3a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc17d9df91592561164bc17eb56b9de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f971cce3769f51f0012473f485eadcb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b788314bf0ba501047abd44b1806ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31daac7158f01d7ff2a211b3ca46d1b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cb1f3cadad143df2aa809220a594c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cab0573e9d3b1e1212ac8d42aa8a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef249ba1c58afa108cf56788cca3515226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985895fd5d9a5ee8999f53aac6501c6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ec8a4b1920fe02e9e7d0c371caaa7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33174fba4f192dd40adf04a150b54efc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aad4e497263d24349332769d1a8a97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc45ed24309253ce943c85682d3beb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029042389e5c66385d30243290664034232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b5ce18e9c7f677220f0b49ee3fec5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6fb2396cfda1fae06388417b3c2fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba385c063ceb35da310f439f3f0aee1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d20e4f1f13dd2d81a97122b825d9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed93b95f019d4cd3116e5072491754d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fae1bfd85f212b7c59500e7ec0086238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f1b048a2e7723811d4ebcf705a520239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72252ca285637b891a737f0a7d5e507c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2535a60646de07dc320763489925d6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f33c1a3b383c3cec5ddbba810cdea1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910570aca70ad2deb2c3c87d541ae14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11216d4121f9129781c522097c2fe72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3ac31fa1fdc98638710e69c3da39c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82872337b7f55df65538bde33abb3a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12b5ff47b3754043906664af124bdf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e6736a16a340262ac645ff0264918248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12087cfff7393f61be2d53ae17dd275249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de228b22a230e7269eea43529ad74b84250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18048bd8dbc7943ede62f0a7933584a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fdbbc87489879f154f83f8edf0882252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b037c407a054b0edff9dacd4ad851253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd059a3aef5c6279098e6606d108dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36da7d724df4f02dd6090bc6d2d900255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0989f77ba2c7a5c17ee94e7b3ad0a41256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2b89677a933de5fc9628cfcb1022a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bab84a7dccd50c53b27feb136ec17a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec69da06653ad101becc4b2ad5290d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa1d4652fd097f3bb6c02a563b6f91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a811b445486ddf534824997cd62b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8384e9940a26187656c442367c529d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220af757d8cbfbccebbe4032ce62e60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b133aeed1fd2fa740b63255e30a0a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c372b24b3d134d14a6ee4582557b89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dddb293184e8ba95b0d8e096409c0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ed21f3219a070ca6ccff296a00cdb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae7a5cd6d3f152ac584833000f53ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405005f449d8f783dfc33e428e2d518e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ade5baa5d839537f35e8a0375f2eae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb615ef9a6c4838b1db9c5b981cd856f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300648422235270fffd1274975bcc4e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85476b0564a5fa47c8f118176d6b23ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b682cd1e6b303c7b592924f0431e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b39cbd3a0dcc11ad1f805a4a25ac42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d2c6cf7bbcf5a6d6e9774a9541fb1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df59d22068ec6ef6a27dd9b578cbf88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86a3d14b132a04db052de089646afa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee4e45edca3be5db43ccff9c7150a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149aa1e6d8ef9e9e34f24d6da859591e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd1c8f297af01a1abb8c8dc1ff43c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e6e229bd2963b1917c98b60ff1c32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43add36050ab05910e8ac2884d641df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28a4fb3ec7b9fd26cf32c06aa02367284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74e10beed6095a8b579f42f416bcdf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65b3c326f5167d19e7abca8fc8e2d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cd432cd83781bc2ac8d280f9d0c48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3362ee6c6fa4537e90f0d02379ed27f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a1ec7a9ac6a8423f868701d43a1c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104070ea57eef905a0400f053dfbfec0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ba08e0084f229f8feaa6a255ba88c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc83dc1136a7eac069c1c5b6ee9542292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0931837cdaa7981f6f3f456b6190f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43dbff51190ee8308c9785064d3518294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b32a63da1b83f9a55d84a9becda69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d46875b916dc763c2ed4859fb047a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3be03b83f1fc10a29869bf30119efa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9743505c0ff6b959a6dd2fb31614a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcd83a23a8ad47941dd058b6540501299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a5d3124d900694a45b1fecc0b163f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a5f5f0fa912e59a7f636b9aac88b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e810d8e8c99ae7a98c971fb9146d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acea01b661d597d75c032c1c03cdf32303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b224d88627091b52f76d23ece8d5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d7adae587cd9842c7bb4bacfc4f79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583eb4a9490c239dbbf28d6a2869244306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1209cc8195200992df50161e3f3ef5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04126959c22a6acd9e4878b027aad34b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7b39700d33c0a1ddd0071404d028c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb397cf4d0bece4237a5a1b9a5aa294a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fd35e2c056a94e66aa6fc7529f00d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3cb046e488efa6c4ee3f6395fcc3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2cb6d68c10bb83d8d1ba45ee4d9c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323796beb166b94a91f0d033a07ea317314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e193c8fe8a22e91746c786aa55a58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cdd7ee776cacbebe0913e3b7a06a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18568f3b6f871a7ad8ec0e527976a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22a95c16fc556f475bf257493e6001318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1037675c11e7137b386a20d7d89846319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da330ff0ab2b9898758b304648ab0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73709bd637b2f00c148f56c9870225321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd7697852e95a821808bae894e348c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62ac5a7aa1dccd9ac1c01842c9182f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f37db1c91e5cce5d4685b1a8c0761324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d44caae7cb1db35fa2ce5e7a28fa1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d81f8b0fcbda8405344dbd71381003326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ae71e72bf727555c91f19e7d3e17d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69057726dede39f49575b2894a9794328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f62f8db4bd12219060d56e459a889e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085992f77988dfca20ab094d013c570330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477173d75ca674daa47a6b8008f73b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080ec414fb8fe7e30a19369346a45ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8389b2115d4995214e5889d1052a35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a37e603718d3225fd0f8808259550334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07d3a2b7c1a1666f7a3d0fa04230ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c455e196e139251a47e61f9d83fe44a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d41f2d16a88a4cecbf4b31d2a267a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a921f3fd3d677d3e962cae15b2b7ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3cc909da4244c650494792fb40272339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3e8f8f792a368aff87f8af371b72c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b01009793f17e8f643ae531e1f64be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc339d00615b2fa9e99c7bc60b3a598342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c6a6206308ab787429400c397b868343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c3086fbc855e3d7b1d4ac0927519f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4b3443b83cfeb99c26034b9094fe3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4690cc552674e1be213a2937ade3d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de7afdabf61907b8c7f3afa60d65ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44727826865d5d542f3ab40efd5dea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1cfb6a7f39e3ad552be275131fd1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d84b83cadf72ad0c7607678d882686350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71229bddd568031f115e9698e8ecf3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4ceacda1a8960c3c718f4d847cd75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e0c2698c7220fbf46b1da31aef128353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81124dcb5ef150af626d6c54df52d342354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d84ec708db2cd452a8a86305d6c4e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b750b9a310dcf1f6ed065ac8c8414356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585f19e06298f1798252ee7a4ac844d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3007c779b9635ba497dfd049db34ad3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27f1cfa9c0dee7ab3f9590e5ce3563359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d471556fa4bbdd112738cb1191aabc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4841b1035033f268e514683102345361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c185141d166ae1f1a90c8ec7adcdebc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fede24f5834dc9388fe365aa7eac177363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e67f5c73c8e043d44472e53f5b7975364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919210f9de84bc52d1690fac8aaf648365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918ef3584704ef8fb4839868e0d311d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aecf8a5a96afe592267aeb1021188c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f318014f3c29913a82c56c1c523ba5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26a0a22594d7ea626ce8d5625266bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ec80d31636f3e935ffaf65d0fdc3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cf4517efaf4a847c8dd5b85fdf763371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc052d142a378fd9903af19a05ec91372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5955da4fd812a14455e3a334670bd5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76614639c323bc452308582daae18cf0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d19d4ec87239a6a339beeab8ce50d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b78e72d23fa6a1f5494b516f42c9fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586fa1efc920d2dc5a61c9f89eb28bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3953e89f964dde7550b9980d488d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0bd32b6c175b089f48246f19a4144379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c64712346262ff17807e759a9adf7c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23b53d9000dd98af75f36a6d93d5f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef18602a69deb349a0239468a3d2be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de908fe3bdc37b7cd1582d8a7256ab1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073d888b819dbb5fd4c3d0128848d8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdad043a12647aecb6dd868bfa2ce0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facd7121800c1b7fad10abf220af7a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c1a78c6270cc0516ec0d0d8a78c08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7118954d59e76a487b5460d47802f0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d215203129545638706588e5aa59c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9317ac21206a71df6196d9166d185390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf69cc0cd50e43d7ccdb544021ed91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75276d4b4169462a6706967e3130e18b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cfa8369098fa0d60695863dcca1af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5916f73b255c28184d15d3f565503a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db035291b863f50d0ee323ceb104c22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee0cfd627425a984e92fde8c9ad323396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17e8694a40761e57b23485c824b0d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f89ab2db61e2b319e005ba51fee835398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5df03923cf7e74e9e911dee06a19b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c527ba7a2652b261ae299dade4d75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a55c0473e115ebe21b46df273f68b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cf0279e7a92326fcfc05c56d74202402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edbe1e19072925406d146d5f9913b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5b67fd5b00cda73c29a927c85ba49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e431f74bcfc1199da3c75002502e18405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bd94feb1b3ec9d3e150dd77b0b2da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351b1d403a0c7a922480a8587e809b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190493588bf1b1bfda19e0a23b805f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec4f85bfa18f5f0b3d95240f02bc29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8eab9c146e58126346732d9308d54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8975c194a4b8ccc971087abe8dbcb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181edcfcb9bce586a8d562e20662123412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360896959c3c80ba1c2c8bd07c947c9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac9d4c39ce6a9f9d50be6787b208a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253d2044876a424eb4b207c97537812415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a4d8dd43ca99b6f8ee201a41db8af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a208fcfee2ea14e6db1b8e6443ec743417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ad205996e338bbd999945f8cd4303418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0ae9e0caadc88ccac494b4d952d4a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9596a790046ab3b9aa8924ed571632420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24754fc50a486bce161a1750ae0f12421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777afd5f7d2a3cb7ba907b695d1d970b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd501fc5688f4d3c87f56f91e7d84669423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9bcaa6aedec3ad1e8af1375c18052424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617819e3021e504dcc69a4d4c8e8aea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d9a84d5ca6383ef184e62d14dfb2b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276db57febdc6d16f8c87d64b0113cd3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696576a310d5b22d74c9327142ece98c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766505884a55d9c28c94b3edc1cd5530429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f3279657602f051710736be301d4e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4ea85ee810a080690414ff5a63003431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8293de67551594be0a3017fca111c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48758db6ea79da8190d7f6b6f2049950433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96fb9b97de993c8cd12de9b5ba5404434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69eceb76443525b2cad314f802fdc8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185502c99f1b856c128febd552898f47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb4c80558e6709f0a718f2d2ee9152437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de62693b51dcb90d8ea8d29c56d5035438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76194af87dc7d61631f8e402e39d56e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080abad205784b5e4106186960de396c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f37625574cd619e6a24668ff2a817441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572e2a83153c4aec6442ee8df141b56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b7c8e7651c8dd13dd097df313d91c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dfda6d631d9352a037b1966e58cca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14340f88cd518d371bfe3c798e9ee64445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757dfba26b6bc6ea761dc03bec40a5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140437e672de49543130e8cfedd0320447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d7579fc9cd72b1a77722f90cd9601448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f487f60dea1a874ffb7701c530930449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fa084f03069de26f9f6195fc28af1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd21f7889b274984c62f54cf67a45ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617e99bda817c2274bb2d05abdf4362452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acf73bd8ac29446d24aed239def950453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae12987df2fd0f1770693b1aed7eaec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec18ef52c9e6c56e02543eb02096c01455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a8771a48abce3776183b7845f6be1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cd5439f4016216c4392178d538331457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1400e207dee854fdf8f405ff70607458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fe5790bff1ea4187720a0fc9d3ff1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da3e803c0fbf78579f9a98584603b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3facbc1557560a8d03e46bdccd60c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a52a30ebe3d088e098551f03b34838462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc61e4ba3c34e77e23ad5bf116a719463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc0af21eaebd48c2bb9c693f379760464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a0ac2579f0dcee70e099f9b1d4efe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02731b87b06d8b5987f2cbac42d967b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482724b053444c55b3e617b429133c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec295b97d798ca71524a0cbd6950e33468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f9c3ac61f1709097dad8fa3bb6771469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7479c0c8560e94fd203e6937743149470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a728e9086b8a1e2b05a6c4dba2872471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3b0a21ba180c5e42ee3f177a59cdb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccc1dc8bc81f4651548b46a35f7694473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5de5696a951616814b419d9f56ede474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e40802d1cf4b2722253979495aadb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c1ed49cbedfd6854664392030abe1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0a032f7ef3603b8beca838751de30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc05cbfb27dab652e8e26fe08d67c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599078fe75fcf2482acdc45aab08b6cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411a4a7849ce503dccbeba43c1136ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0de80eecee469a3bceb8e8e4b1a35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f34e9b2ef53731437c0f272e14bc3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d8afc4a42ae06ff14fb49617cf4fb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2c7c5a2f0d5d73a7289536aa2f9e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354a4685db249f7de7ac341dc55ff41485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60875117eebdb0dfb0a8e64aeedfb84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8ec19c5123ff40b4c37f697762b45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90ec6a3c1976a2442e8200e30e6853488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259be828ae521d8f4cb1ba073141341489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea3199e412ee1bf27d32281f4a2b9d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75ff5fd5bde440b4ad9c8624f46d26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cc748b381dd14f5b1b8347a5c09b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e35930f47d48f07d5dc9dfc303428493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931079aefa723029f534ca194f7f9424494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405212a255644578c79b237d8957d2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883f38ba61a840c4ce3c67980680ed7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763377747f27bf44747fba0e121f5c86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dfcaac18ff867452db9dab192efbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b61c089ba64d044d5fab4c15b274d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197953a8ddb1c49fd3363abb1d1b28d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16aa58ac9f3d54ca58891c4c94f56a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24075219903d7d05c44f4e8f9c4ffbc4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4478b6674c4968e5e1d66945b0c2cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f409543bd28ac7e30a01dd858b35a57504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3b00736c02bf815334e01a2f6e099505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102e9adf80a4c3f8a6c3e2fe42294c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4939245c39166be974d7d1159219d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68a47da302ba09cd628308e9276c58508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b61b3f780ce943ea92aa21ffc8641509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef106ee03c9a2e266b8f1b4549b77018510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04e71b5ae5f97d63e4297a056665c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50249c4351ff43cace0e2148e1621fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d089c155095d2f2a223b8e51a6ae4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0139d1a1d924339ea95886334d72d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca00989f0c0216962b47af3e88d8c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068d260af5c1919d078fe418e77dbb3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df9dbe13a17082dd8eb45f8cd4a53b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6d536c0085435dde8fea4119351a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6f9bccf99a11698a1e784486d887d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fa8d312e334075fe4b7758ca966b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfb4430bbfa00c146ef93d06c7e2c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f38e9aded2c3a86688b60507ca2ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a429af2f6ec0af3791c0918b5e7712d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1510113443d50c509b3c9e0357d214524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bb78421a51e1182cb11906b0dd906525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a24add70d244dc00439f48b74c1ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b1caa0f03c04323f168930d7789e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e737127538b5619fb2419b4c6fcab9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807181ce03ecaa8e0584387e3c7e327529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa639ffada29d12794bdf6e935b9db6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054f1c9a1738b983711238aaed27476531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2558b06571f39f94b966a0958af080532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861d902944f950e39c87cad098ca214533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba1f3e4f98bd002242da89e7cfd1d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84017060a21d9c7e213b9b8fa9b07d63535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e8a042ea394c1e572b3dc9c1a8209536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589c378d249fb8decbdca670a211ce9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113e2ab0467484fd4018ce366bb4cb3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aecf28b8c70dceabac14bde0413396539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489e0231c096b26cc27b40e7ef96ce4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad884c980ad0db4bd98097de0b17a368541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cae9335836a803ee88759ad3537c81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a79b9adba0dbb3dbec1b17597d805543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9830dbcd6b2d827c00e0d3f4aab02544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40f8f90028f9e0c61247f287277a4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b788635c09d36d66fc42cccb638e1c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe49a997336d2ac19356506a5fcb72d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5846e62968c66bcf77824c81cf0db9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47bd60ba74eaa5ec0ce5890f81e0a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55b6cd49481e6466bef7682fdb634e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e0893e929e6a8280bd25c537b2f91551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8ef395aa922d4bfa7f4a387ee14a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddf637d7f5b88ede0e4a3c4378fe9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37125611c20101081de056c32f90ce2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241123e18330a430de479e41c98fc500555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545732b4a18c4292adf599483e43240f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7bf3ba52f437d8f23727cd06b040d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06c2e667fae9593232f5df7df5f66e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2ccf6cb22dfc79172a93e9712460d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645fc178031cbc89efd21796df448a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e385ddf1d81f06cd596593703dc2cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d148b16d04a69e6fd5a49166ad27e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0484c83161d7fc82e8bfdc6d0bb9d17563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb708bdd477afe76f237ee1de8ce71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfcc0b2c4166ebad4d39138ffbd834565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd84fa14db8014f3cd4f87c6fea2f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc63e3bad2446a18fc50b30640bfe00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a67165f191bd1dd624cb95a8f3df8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417de96292667c596d6977b07c4ae39569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11352b5122ff8b3978e97df52a6075570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cad237d3dfd9fb1522b2550c2cd57b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d250375ac061ace990bede55a5b8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcbffb8f928e0153c7105bb517e8ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985fa3b496541b464a54384441f57bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1d6c59160581e993cd49023d5b1c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13c53782307e553790d150c544db0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe209fcc4e0ebb127817c2c6be3be0c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12a4b5a4b4e8e65ac843669a120d5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfd4861f62c26f2f88b9d83b129ec2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31bc4ab2694dcd6cf42d02006371a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ac9679e31621dfb52526ef0d6663f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab9294496e9ca29ab153d4b3a10f10582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71e4f0212627646bc374005df3d73f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408e3c76aa7ed6fc33ac2a3238983b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9120710b67cf5e9ca9722d2157f4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6e83c2d3c2297e5f121420d21b81b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d323826b769bb0d5f0ead4647976022587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402068cd4fcde59114d89a5d8de35f17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1b9a9ae6f2a4a393bbd196de85d5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9365ddb83a6d04e4d601d525fd572d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18357879dc0c493ee4f0306011469f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5adbdc8cef84be22c6c11b5f995d91592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eddb3446d8d724917d63a736cd142593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cd7e760375e8474a3762534f7ce04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d1b13e3ac8738c73d3255be4ab17f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e380a8c7b42c34d179c5ae2ef9a8dfd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32353fe8893dacae413689ef8f75598b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb1fd51bdfb431bdca491abfac2b86598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6699f07fe9a2a8458b6b5c4d4a1290a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f5492586ff25a583c506b05bb34c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9105415d696451d4800a05cc60db980601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5fd06a7a9cf1e1d7700d481e399ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7bb5397cd4f698d95bc5775413f6f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846e85f9169327862fd1a115f3489d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27662419bb7c0c547e429c7ce5b9f1f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb7ccbbd9ce14c27055c22a5151673606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5c18faca3ddca6f9ec2f88aba5075607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1208d3a93b6ef02ca98776a5010de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0086a9ab8f45a02ce4bafa53f454dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd45e18e63980a2811df7e091543697610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdec6cf919492f83caf1b59f2bca02611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80f5660f0ec6c6ea8a3a3997123b70612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a08f5a4cbbf832d87c828c59d9b50613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a2b564c71d46604c31fe6dcece21d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d901990ebd41354379f28f100d3aacc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9be94f47e29516e4abafd4caaa146616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab1376d5e5113cd670261242bd7a96617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76b0b788b17c02a94be79c4d4a2eb9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c470823f7f916896106f1e59bcc36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23560e4e70bdab0785bd3744d9fc9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c091a3aa2120bb3bf6f2a4fc55bba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41295e504f5fa2ec044c9d119dff10d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2400e0e3d694d8a12ada1734dba71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1dfea756461dabfd1d32087eae52d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff957741a0752ba8f14f40141cf7b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610340a62486d9ad06e50b5387f23be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f9e149d3573dde78cbfaceedaeb73627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89aae05111dcae823f936fe5aaac98628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a153e6b3ead9e2eb23b52ff9f3a0b51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87163dd1338ebf4c6b4fae23888ee95d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a536553fc0b938cffb971f4889dd49631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf6dcf558150a7b1ab7f16784be504632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492a264f0e1ee9a508cc3570a3d47a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df06331cace9f6f2981bdc65fdfc8ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdaf3f1d6156fba67c93d5dcce29ed8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c486f6ea018bd064005ecef9ec9aec5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce26126ef116fb43606a50e13f8c5b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e944ef6bb84165e1bba2395ddc34a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f57f8310b11025eb2027c44e6037d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2b62d5f5a543fe6a476de8f09d249640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9f835728200e1a418e76a519ed00e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664add3814d0209649e060908174c90642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ec3adaeec1da44767856e625792a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95ec1df03ae2e8be2ac8277d52a8e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8d1ef3898dc8bac3442cc0042e135645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacd7705b9731911a660e793de972bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34755f0d1c78608e93e18d8794594003647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a30d56f37a383bbbca2e2006013d2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3f61d2a6e3fbf9e9d0a0450b90da0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5427985823b73db6554fa7984859e79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6be02f4d82801c07b3247efa10a3b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657879b104436254c8387efa309251f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5129c59ec97df0cdb2579cb86803f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8529f7e6d59926f3e44ef26fc6d6179654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6003e414c7c067b9dc18fd3b42264655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc15fafa54e6ef3b6fcb8c4777bc14656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faaeb3ad7ef68852da644ecb78f931657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2222d1dae9c587032c9fb2531feba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a4c8761105d1d8b2537648eb83d40659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1339e0f9f79032d526a328fec4a21660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bd1513a27972bb557cb0ecafa4949661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a6617e3a5dfd87d493f4fe5d20688662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ce0e0128fe27f8e89ed32a8cf1070663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7c0d01ebc39abd336e3fe536a5855664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ad67f4be3c575580cc75050459ab5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18424cd71e0459a6671d2d9fa0cbb195666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce23971cfa68d6eb9d1d020ded054e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c47dba7569931e157314251283768668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf40e5b6583b224106c33e067f6c356669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c5ad1289e9996e62a18d73230d8e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d891b0032fa111cc4c5d5b714cb782e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73008344340b40e132eb80df284da09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4de4f671b67136f989ef80ee63cf6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846c08dbbbabafaa943b69cec43f58d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07863d77ec7a11c0b2d765802047ca0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579ff78fb9a28acd3803ff7e278a2d8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb3bd6c5e5d31c8c17928b4f65eefb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc604c6532ddb05819e8576ed4a974678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359d3bfd069b3577e7758885e3602a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969a9fc99b747abcc8d46bb7a805b6a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfa8e3ff59db76e904cac8e5e0a35f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daff0195e101d47959885ab2734432f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b949ccbbd9fdff59b79713c231ce7a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554f866c01775f9b96b513eb504dc03684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa49f1c877ec75e0068e2c434fc34e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f15d7d9d72dc36e399649659be86f5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2c3b52de0ccb0c925a81018880499687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc928e18d292d4fafd839d262e8e1d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf25c8cdabf76b56875b7cda6ff5f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355f75447456546c89420b7ac422d10690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd00a54319d5c89ba1c349ab276ea49691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b8e42c00077c4ff06031831b4a8e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b34870e26b27f0e17a0c1d2d2cd36a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b455843584605b3f84e3d8ac5af739694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b17be18c47baad62d4bd041a3af42695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220eed26820874e0454dc23958860fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d8401f97e7b22b112f5d2d9aeef01697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b4d25d7fffb26032c05d81afe8e36698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07c389fbc76c6de0699dd40d9e7c02699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfdc0cbed4d534e26ecbffd08d45b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80aabd0b49dcd3db719b52f6093346b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e28596c4391d8bed77a3c73208649f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c94c3b6ecaeaf31eb514df0c6f3b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf60f66181f651b7b5b6f5890fabdf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91929a3c19a77e86a54571a35a5e32705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc5b53d6a0b4d345885f19570795a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13161f02d11a1355192bc5ea4f0a2556707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b902c7c626ce8348ac88dd1152c2e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeda698bc8b2b310853f3a3ec80368709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe1a098f341edc42a38bbee6a6ed07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8d0f955c22741e69af6a8e440b92e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911d69d2cf72232c79bf33466d7e787712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777292f4d499e81d4d8c0bbdce0eba3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07172be07212b6f9fc6f790e8e08a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87256164cc46c8e8a28f1dfa0e4d0c4c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b5b173bae9a6bdda9445c8be9a768716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36a19ffc2aa74adfc818d473040dc5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabad2a8f028bd561c57f1b38c4c6233718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5686a1a4ce284a46e8522be18aada2e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620aee41cc91b6c24f18f6c334262b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35c2d5f59227cfb814dc2a6d7e00f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d25578ba13c16ef7bee73e4e2be18e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396db9eff6e0896d174b7bc6406c1b9a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8243b208a267a99d219bc2dd0bb3b10724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c615dbab224d17781f2cc6ddc7b96725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20677c08920598e70f640b1f23f74ae8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc3d2100ab42e85fa1338cd695e353727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e057bc39ca370f22271bd4f5bd593a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7858a3dbf9cd6810a86b6993f48acc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab13e0ace5fe5ee3237004a778130c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb48f169ff18f4550368c121cd6820731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d220b59e79f446d9770d53528da04732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6715a3188670444e00cd58c9fcee2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1fcddb63bc47a12a5758d39b684b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922e5641e73eed459c4cb645d3dfd42735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b941ba5c4b65dcbaece72bb0ee99ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049aa0ba7afed1bca44b11e74dcf0645737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9c51ff545c2c8a0aaecc46bd6a312738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dff7bf9f4c940f5a46cb22a8cbdf2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f718fe517390c5723b0ee823cd574d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd3ec18c3db749353f6d8785eb826f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdd7a1160429b31a73849239415765742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74befac05d2cbff9062f29fbfe0737d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ec5403efa2e1cea41441b931d6f4f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd916bef64634c0d194542ffccf187745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cc69b3aec76bffbb3e4094857dde7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c394d76b5f6b5d03585a4354e2ecf55747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6feaec2b2665a49bf610de0043e851748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f10d617179644f29e9f20f52df128749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ede65aff24135167723dd0c6ae040750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce680619b4eca9daab2590ad7cffdb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6dd64a3751553f0717180782764cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8805fe363756cdb7490e4a6a94217753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976135866beb3356a95b317f135469f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8c8de560c3990fcc581f8686f7131755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08260c54dc35875ec7668384a23d7e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948549ac92c378431dc8ec7bafa7b474757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72978398f922b095ab1e2d377419906a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0cfc6a41743f7e58b3a1390782b7c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1032553e572bf81e2536a69e09caf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977cc4b52b101ef76c49999af0a1b2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f79f1800f3989d3c23bcdea3a60393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b56854b7785e54f7a43e10c163de014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a4239c590c8e033ac4ac88c6823f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be365ad2bfead0601ba878986fe97d046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b13c72b802d577a94f3f84690786b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56609ee1494360186a78ca9e9981dd68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8daa14720b9e11ca0dd224c88f08869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ae080a5e039aabe1737b9014363aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1aa8ea01a1e524da490739ba8243a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea5d4a0413f5a4df97490dfd14115312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91984a8a3c5fd72b69a0e44030995713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e90655f9770e80dbaeeb05b53739314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad305c21e93942e9360a6e6158e5978c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46eae6f481e8f9d529d60497ffef4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92370ec6bbbac9b49919a1942333150e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51a4e7956ede6cd50e19677fd8f4f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed38abf427fbdc607b67f1aae1fd4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0edc68b81cc9e17feaada262bd526420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f81097c26e074adc4c0111008b163621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eccd5915b80e7f7d0184e4247ca65522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae664d8149b3b14bc591ee23ccbdb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a115d85d02b90d8d007d5f2c3c129d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521b596480457183fe570a350bff14925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048018b043737d542ddcc9ca8cb0b1d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11367133dedd66c2ef09a44ac8830a7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62293ab1bf6b6a3b8c4d6adcab6ba16828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95273c27ebbbab9461d8649f8ba88dc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215a234ffbc8c2f41b19314e69a115a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b89f19ae4bb3ac3cab69afa023d3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65822e6f0d4a63be2a92e7fb00b419b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9627d003748721adf2bdb8faec4b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41289fe4a726d69ca31d7ff07772bf4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fdd513599a9dbb935d79869d67d3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ca0afcfb9bff3a8ec363dbdc103a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55e9effca3eb3ac44f9812a20bb27c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f49a57f1953ee8822f51325bc983438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0f13ae0d8782fc9a6ac78e0c17d7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f680b5b8970bd223f1a1dcc351481440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdb4a7a725bf87a45f6bbf91d6b5b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bfc719e2f1832e96cb5eb6c88a85542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37faee0a5a08595e29d1884ac6648543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a44cf441c9119028804ecf0d52a8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21461de6ea8c10e67024e2b0fc441d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405787d8f3a479e7ab0b3305ed93dfd446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d720f86a146879c34f96c040e01e0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223db1d7f01f9c607ade083c611df83148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b59a7993b5459364122368122eb7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2623f0477a40214755e78d185894c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd395d669a95ef564d8ccd00018f6f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac1f4d660314c16839f5829eb5d0b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc37c7850a4e7f1299d2a6ec61f323953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc51145fbcaa1faf7f1d34a882e27bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df9a922254f65f379148f0360c6afa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a39e8f3212ec33ba2cfa95ac7f6aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95764540176c955b6e5e7a3f15886e8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e291f6201c3f63e91c11f5bb3dcb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921ec7cbd611d135cb8705d6ec20d0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ddcbf73cb2a4ad7fea253b870bed460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48383c892e7df7ebab8bb88aaa2284361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167a3084b49744548b90161e43d3e0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97525cd1d3fc5b40f915ff11f4b2dbb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4af31bb5ef190902df2d18c089e6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b7d966bd71741c0679f4fce5c334b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db500be0316dd9973abac63425345bea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0a416a524c762a8d45bab5d259d4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e392b0472a309002f00a58d20803568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100ffdf77e83a0ec226d86226d7f3a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e6513cb56da473ae669f217794b6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367aaca9c192714157a532c97831eea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54f59eefe366943cbff322361699a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff59f06432f13c9a4f7691ce2b4cdfc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b2e95dde9121c711172223877977f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43c2275d11cdb7e03659d65476260375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace5b9063a62479dea115f1ca85038776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd65b1f7637eb22361acd33fe042cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5fb6b4882d708397c5733bfe8698478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890a1e64ff69e8195781dac7178b94e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f5e0e403f56cda4f459f18072694980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb944ec0946d54bdd4acb37fc3dfc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a748080ccd5e2e915021ee8dd18d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd22e8a6ed1a1190bed8cac3aa5d6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eca7dcc635c41441c2323b70e179684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea32b5c8e9293f01a1d12cec5e7e47585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1167181d325468913b4454ea9b7d11886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca78b67a8d01b71b8bc8787d751929d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729493ef9403d582c826784787f53bb288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d000e5510381655632209e315e8559a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ee48fcd3825974e4ddf2384f6ccbf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df669d15c9f12c72455b992b40a036691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58319ea3612116f5f9376a61a2d5b51d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cca2584d1167777d22c765cab9889393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624ff16bc558662e029c7fbb881da7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cea386426a624152605aad30628d7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf4a3ebc0c143a2f052444c776697996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfcfbde8c1bb338afb51c862979c3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d2c2938f600d59f97562a4e319d3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e46861fdb672e528ad2490d537ff299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462519adace3d0dfaab26d7ed8e98c42100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe5368238e94bafe966045bacc809e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f2de37926b2ce3781d22e76a806ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bdf65ea14f48ba10b16595f787f09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5de350dce001ac3ee7cf1ecfea507104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa07ff446c976c9686c2af0baa5de8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378a991d272c88012fc7221f2335e18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11e1f7f48d48f8e7dc1e4bd198967a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039bce65d40994fe4726adc174ad5d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4c959ebc0c694a2eeefe976ce2bf3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d99e8c11399b560971a038566e00f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b884bebd8a4734831c5b2223f0e1d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9059ec18024b08ca29d557733bbcacc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08041c66f75ccde511fe79852be3df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860bd3333ad462e916ac66fddaf24ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e9df41124a262b7c51701b7f5549f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db76e57fd1f5c778a7e0469991ed63f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a01aa9e8719bf86144c602df5b5e54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4576f7742fd9f753f046208970a52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08b2eaed71251ffee2eb705d3fbc25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25fabac2e768a58bcb238190fcdefc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6a1d27a2c30161f87f63a3330f602121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703358ed2dca37843ebbe87f8ac63a67122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95843af70c43c141a2d331f55c872cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cc0bf1c5dc7012c6aebada31de510124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb992cddd5ef1356b5bb5236e5589c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fef46f766749fdd77a927727e3b95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9725d0f239b020ed955f14a75c3b505127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8ba2e2708a3928def1559da4c34f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a218288c839b5dce6f142eddd34029f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2eec140edf5061fff7ab6b6177fce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf42e451edfa4883a2a9714339bb2ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba52f9e36942b3feaca01491be3397132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa28673cb56dc01f4dbc97978ec1f8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5475c253abbdaa40935e3e9f722507b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54368ab28b68c96c549a36f9d196ea9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074547eb735ffb5c49b010a8423b9f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b4bf70f441f6883a1f26c3ea2313a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454af1428ef675b51d12e58f0aebef88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e54f10d8e775ca000a75b5eed3646139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229ba5f43ea221dd2cb448817e8f5cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc589d5654d0242c910e7e8b7e0242141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e20507493713a8fd833cb016972569142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71f4bb1a44b25a1d937707f2952877143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1840f0f2ccc1d8573cf3d0e4a53e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278ea374c95e1a1c9340f5810e9afa9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3359b72ab953a068eeb5e65e2fc7ce5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c541fb9551b312f0adfd55995dedfdf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f36cfc1cbb7c032eab5cf31afdea0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03d9fa18cab92eeb7825eb550144e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aebec66f8770ab4fd6354414d0342c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741562676f975d81728999e73d83692a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e12edc49448203fecc1a06a155791152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079c79df4127030dac36e7e18452112153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b26619fc56a76df42cb4872cbd884154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcd027e03450f33422f1dd2a34caa8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc7a7f8b436ca0d244dc2a76b718f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf956cf47480bef4f9c08f439f4e049157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cb2c051c68b73d29d8018c8439dcc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ad150aca4be172800e27bff22cf02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a946821d69a6592c3f4c35f2561367f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605736e2bece0c3604db762351b92405161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f72c251022832e15f8fb4bf170cbea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c922cd8151d7a9de93557b8e719e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d3579aa8455ad177530a4da7942da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b3fd6a0f8c5131cc7eb674cbe1684165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dfc775db8559e8875364756cec233166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a25bef0a0a010d0674d282ccae623e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bb114d2af84a2d20b4caccd94a52c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbd6ee34a40eb52c82ff979b827a99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809830186e609da8c7c1bd1dd03060a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e822c48d75a21ee08518f5f91e62d43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfc77eb177e6045e1de6532c18698f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e98b6fb3edd0c91d8b4b02dc677f1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406939a12e4efe798787709d15e8b46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c048c18332aa2e03ab7846618c86c50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523c1961f4079aa1969bd7b5b69cfb6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22af009f715a79a52e5667d34c601a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ad57bc0821d34577a6fc02fa57051178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267a164769d8fab2862e68c6e2f3734179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892afc5bc928dd376d9c646bd69b71b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b006871a74868ae70e1b83e2b1bb54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeeb70de0a42bd962d2380df852857182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e8e4980faba2a035c4dc37bf0e0f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5579f711916312726f33b545d0fda5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af0289668ca44d55963ebc2f0daa2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2dd7f38a9e9be0c7746d2a22bdbc2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f627c3408718d0426cc484ce0af624187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95085aa247c9b4f78dc36a76e1b613188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95514a102b7e03d0c80717c3e0301ebb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fd3a7a7139ba4c1f571868bab50bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389e0ddd33fadd675bd2f6817944916191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99986e44dffb128ce7ea1e89ac85271192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f627eac9cf3ac772c1d1fedf90977d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a7f65a2dba24dddd183fd6938c07c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecf2ec17fb57a9c272bd8076a1ffce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3dd1440aa33144438eac7c4635882196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9c63258096b8b55c1b776ab9ccf01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c09b4f3b15a7daee67db82ea4f953b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c918f4c9aa94c61832be3c95ea2d2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cf9109c21e496af39b75dbdbc51df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d151021cc6d4dff27647c8e308843201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b53e8c71d94b99365e2441b6f5372202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1144eaff20fbc4d2452ff54ab4fb38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682e0f95cc972a35c3eb2c7b732839c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e116b829df6fcb4352f7feee3f4ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d165a06e8995fc06d8efe3583c60444206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964963ac9550e263e305c39cb79fdbf5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d50c82abe893475944edbc4c879573208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62c15b4f655af12acc6494b40b1099209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e97d1d997974925890cbfb7010721f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f77d7b4683187942d0f3ebcae3d77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63649ae3628ed3680cfd9291b23a6639212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68d7b96cd63c9da79a44564e84f4ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f3202401f3ac98ac2294395786d23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9095f6825c22bba45ba2665ab58c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01553e8508f66fcac2c1fc3a66e2575216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad678abca7e61b4b345d33315b76ca00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffeed5bf1d46bbf538433e3f3e8a004218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b6947e59c69835280eb9b08afa025219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053ffcdf6cc6978a0dc3fb0b59e89be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad729c46e465c3f488b06f932806c060221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265d7249c472dffbddb2ef5fce85b79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc1d6abf02ef5b070daa66127824a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0ee50e158c3fe94ba2fdf3680dc2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54eb575e9c3575bac0d85d0db200c6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04952bc4e79002c452eec1809384fb85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913835d72cf0fa9e4b8df7387b63f92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceb8fe58ce664ee9e97d4a73c056b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f51b13e87e4b3a4da8134dcc38a38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd974acc51fedb37c86d9797fc9bcf24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34509d5fc4d58ec19e7a2fa9a7af183231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec276e4d673d29bebd75ea9eac8e32cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950c552630c72df41df021d3a91877a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168f180d16d2caeaaa0c92c50cf0ace234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b60e363d57f82438113642fed50fcc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d15ef1e8529cc442984d4b8b79ba0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb775d2843406545b437fa7c6316813c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a081d532c593408584f879e6fb12b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adf312a04f3f15838ee638f86420b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb71852e452da31112ed9e406cda1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7ae20996fc1efb7c8ce94afbaeea3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60730576895e4d2a00f2f44d181a8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75deeb519d07a05c068b865c2ed717243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d7c27b5231735c62e0aef7880cfac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d31d7533efa47bfd16a8cf6768bbc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fe7f57a9b4db93c22563cb3441f27246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261fc5fe53002ad34a74059746ac154247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4519f99f7e0c453a32d0690b1167d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d180cf816c6b64384e2964d607752249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133ba0896c1ed301d784c64926b4a6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64616416e06acd568add46b3878d1463251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1ae7d5110829aa02f6232ee1b141c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302d6b55d066ffbeaff469cc6f4ffcc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87fc0029b9363304df8f27acf796a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794abd4ceaf9a1fa19c56da7dbef29bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4e907588a6581fa5629d7445e6c48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c7253abc0efaa2244a0ff723b7f59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac0b08fcd1f89fcdda0f57a7b97109258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74869901afae10ffd961dc49df6e7704259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56224d218abd208ad2698fbe89062835260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1634789a1fe73d1785d8cae0ba8f2ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57eba90ec9780e914c75b2ebb626e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98abb900d69b86281219c7e2218ff47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b0f805a2bc39bf7b470f8360ad0a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c072f8b4763c3346c3df5e900d1931265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7e2712e7d418cf198918ffa0a758b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4622166dbfecd1e6b8502e9e0205c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c9fc22f9dcd12dd535e3a751bfd46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713a006f1c859915553ffb9f71fae23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc1d7a59603d4f8d47e1002373bd25270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541fbe6cb15debdb1de8b81048cfbec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0736c741ebbb1d275ed09ea87b29a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f256f84256d773a514cf8a8fac72f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e356f2a736224b7e18354d347edce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3519df06ea8c91f50fcf990eb379b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931600abebb7d25cc2d6e840a5bd175f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83c1686afc0a0385665e778daa795b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c44d5724cafe697455fd937ea52aec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2660c5ce39a19ab04ac4e08eabb02d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918a5aee3dc79520b90d93b6b650080280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb023d67ed13bbc439e57c9d006ddb0a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2962509b1a9a964c65b82d1f4e7ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592ecd6faa38364d652bb26379529b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595d0079b2b5aefd209b0b68c3f37eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255249738af852ad845d1068f1f06984285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee31f8474a3147633b0f77f65ac3b6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6668991ccf0f324a93e86118ed373287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df5341e81518b6e954221d019513d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87daec12d9e34f92e635371e0cdeda5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c152cd141bb03b6b5cd073e942b2158290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365453f288ad08ccbd01618478a579a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247410251c84f512889b11fc7255b05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa3dc680c5a9689af3c808c41448a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfae9082d2cd7f62fda5ba82697e37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f5a70c273ba8f3bc19c280a8930a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065c270f8c9bc27e2539e3faa717396296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3556e7991ab7c9722f3a3594d46a21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea90c5c4aa80cbf22f2eb4c579b4f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9560afc221138e8f1267d9bf58992d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06cf8c59c6bd2a0879b75c134d2cd4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b03c1b8e0b7e46b7d46f038c1e9354301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5061ed3b49b9d0d9ff85c241962cac5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a2fb4c752b036877074a102d1a6bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8222f3eed867e5d06e4f9cdb4711924304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c4fe707dbf3593ea3ea92e6f60afb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77088bfe4c068011a6fc920d1d9502b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed931cec64e02f1d4c45923f4f7438307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1fa9930736380c212c1cb76681baa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e761b44a62d8f7c41322d5689c249ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cb5c6f219083cecec38d2215c6b74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36181855ec6683f9a4a39b39d97e118d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282d2ecddc833d41834d587a8412b3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b42b83c34316a94c918a63dd3b2dd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052fb99a69e3d6db3652288dbbe4804314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bc374b73bc8aa1d47370c59584af2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f15da3d974b75f508f72524dd0e952316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d55ad996bddc6adf0664650d89ff4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeae16b7af7bf0eb51d1ecdef7977c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cfe33449561caef3c9b0b18738be0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822ff36b2d3bba8dbc66184e599b729320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b211fc76a54ce472c75592d2d3d86a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbc2a6b476b3b1918a13e63d6d49cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8655a71fe4223fedaefe72591f10a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6f79cda0ad36591a2ccf271e42a75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d038d6c0aa3105aae84efc470aaec1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79148dd5e00dd5ee8c3f786b670f5049326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cd77210e79e497087736f149bc98d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de64d38b50f1a26e5b5e2a4b0c04cf8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014043576a8c3e203ddcc726145dd43329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5a6a80560380a7d8402dde9a73d18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93baa7d65821f76da55700388d8befc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b51f2882c6c8395302742a03c0525f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e40499a3a3597710f1a1244ae4a9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221c84cd134f673fd52976c1ac68e3b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d747e963226a833a0337337d5b3c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac65553a59be026a7a6d63664216d06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4065024034a42fa0f3c51e554e6c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29c3535bd04c087daee49e36fc8a01338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de39cca0b64f96cad7a53d70c4820e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d42892fa27d75a02ff5a5ce4ed217b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58af1ce373ab09e2eb2da512e28cfc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15844b901e377b23f3e1f3cc1d212fa7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbba3144296c725b656aaefff9c7eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9bf613f4119446ad02eee3cef7253344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828640d546a9c0e8dffa637b75746f1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547e4b1b3dada7d7c2d38d58f80537c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a397c1283098ef493ff9012abadab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fd9f07bf67b360d66406d73e21044348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d995139f5d11e66016675e86d00678349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db1ac4c7418f0653867935217474d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753aec8a5a417195c18774a8b7ed75c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6c99f6e247580c6a2d272d4d682c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49567e32e42e86c5220f787157a55f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61c18ecfc8e6cc71ef7544a27bdee4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9a53e957d1167f28101bd0d558d2e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2c5a55fe4a7cc7921b12acfd99e97356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae5991d632fde13ba7befb575df64e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505924d2e805c51754cf8383a33326c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d33d5080a5c455918f559108ba7e9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a168914c7630dbff90fc67ef5dcbfe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c5a0cdfbbbb637c9bae9b0fe7e364361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a4c6968fb20934162a7280819e542362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab802918f40c3ff05fdfc8b7963730fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aadd6aab57eeefdb721f74d84a0558364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99b4a86c2e2ff161ecbb0010f5fbda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eee1e4275438584ef3fa5ac02742d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb746fa649026032819199a7fb96b3dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b241005bbea46ac8bff717453c11b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bf5fc37a4cb9cd0dfcacceed117c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d1f84a2a6d5af6279bc98e88555cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bf0542db0ea563e9955c74ab92ef5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834764b065947dbe82156c1ea952971372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67817791795dc0b04944614ad930f6e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe12926ff4f924cd550bb7a75fd8e4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f301d695eb71d4e3fd6021f05409c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6940e60ec391f3401a186208aa37bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a528534c7f4d694ae704fbe621cf2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23580e7754ee9ff8907ee205bf924012378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed95396d9e382cd8cd271cf68a85133379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f9e5636c9b5f04336ff7c7ce556ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9ee65a683e17437ecd44248f904c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4820db49fa4b5b86929a177999f46f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd574ab4c2c401d9f9c7745a45e314d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872634285a982b1288f87977b91dbe9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a45d7c2c9fc61186ef67a19258ba04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9905359ebf4e5717e6dbe6585242b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158af404c3187263e65f6725bd9e0e18387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73778683451fb0227f65b71cea5397f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2d4224a0e1303952b145ff7ee7f02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10eef78e68051fb1feb2ab4a37dae0b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b640983e5838d8655515de56dce125391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5428136dc6a3b78903646c534842bfd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd757c17d5fb6081c6d2cb26d4b7f27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dec91991046b92627a235f33aca6a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d9b537d3184868ccedbdd96f95580395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8369b55952879f4dc3db7bf3bd706396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e19167512d55cdbd0c0b868e863d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9de90ee1fc38dee2a011f8a53a87d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e010d8606dd4dcf33bb914fd62aa8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eeb82c93eba30e942b3c35174a1d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba60639c1a3eeb59a725eca48c4405b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16185bee837cf3952ead25b5b10835402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a224fc680f153c1e76ffac76f8038403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e265b5409275fdadd2b7364280ee68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd29b8642fceb6c73660a906d11123e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001ad939edae3664cc074840630d84b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66f3db03c5b9b4cc9c087c2265a6da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbf862b7fd0ec86d9e9645c2ef0896408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd181cefcddf5e07433b432bc73df5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb38c368c26ec46599da2f8c1b2c3e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d74c1022637ef909c533458e802f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc67a84e69d922760cd4b9b5d34815412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162f8688045f1866427af806d2439d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17282687863e76f6a37a87a470e40698414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300a8431b1c2e51a7dea287367aaf1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987a213c4ec7e0c069bb227296c1346416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b92638a381eeb1a383a1358f5daad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d350bf5c2ddf29a23e517647624b5b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15727d18010d61998f39a5a4e0c9600e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2caba2acf03ff568f3048decd75f20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b583204830f905ee55a100cc93a0eaf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d322775ae7c24ed676d0dce173f270422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4b28520bf1f2402deccfc7382ac4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b45e645fc6d923d17612cdae62d3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88795f3432d4e7c26c87bc9feca744425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062bd690cf1e6f57dd9823724746590426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94a3ff57fe60094dcfe612ff247e94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d33fb7f0071efcd2825c214e78218e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e8f0799f67a9c066f5710ac34b405429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b153762dba2d524e47d0c69595d9b16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c0c394dab6ab7c8b82ec259acdaac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dd0d66c416313aef9a185885d899f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75923bdc5da25358e10ea4803ab8fb6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6cee8220267abbe5fbbf399a42ed1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b857a72d6bd7867eddb77fcbc99b627435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b04a48977c29f4d90720246d940c92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104b3f7fe3f30352e32252b589f5248437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976446a6e112d59e9c097ec63883866438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f347b79d4bdeaa6a4a6fbde55c65d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3856ec8ae6b5df1590ecf3cbc77e779440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b6ab5afdcf8ed31bf635bc6a1896d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7cebd29b390bffbb4a228d573244e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b8fe3e79a844cb49b8662fb0813fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e11af24c77b97313c6b6cbf22f2a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7103fa794231e9fc49a615ae8c54a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f8288ea416ff75e869aadb28e6e30446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f006f4e00e63ef9fc50df0652fa96ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92fc8511b44cf49e0483ca241c30dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205755a59d8c1d8b6eb22a3a02ad7e25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13979a6e97ff70774f4e7ad59afab5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1304770260fd0ae622cd33a3dcce5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c2211f465605276b2c01050855be7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648c49ba7ae9893e962bf75a5f8091c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae034cdee9f9361708297017ea1f2e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ba4f8ba777299c2ed1fb3b2fcf929455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66df8500bd41e79a6eaa28199ed4c9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74013cd34e3884ca5b95a04e1675dad2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d845fc71c3f7d2e9c844beeaf33ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368eec0dd55dd499607a938db836a97459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e750f0148160b808270825548c16e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60451b255add2a325b5b498a657371461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865abfc250c3e0ef8654d1b7d36f2b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352bfae1043c7fa514607a4d5f2058b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860458271f5c3cccd1ff96c8b422def3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f1811694e661e16234df6e95d0946465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56f7412f2c7bb8ee2937fea46e5de5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6a726bd61e1d1d0c2fc2fee6b653b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046e644d5502dd32cc3902218272d2d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2d29a181d3d12dae7e65d5ec9cca3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b8302b3b8d21ebed5147f8d46ef55470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df384f931ed730ed85ec811a9145e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448abadf8333b955bb78b8690a2e49b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5d2b342aacd9f19441c2626d1f377473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca7f3af9a9eb1bb0554c22d92908a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46593d67475f29a56b73a8d920bba26475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fd108343d975891700765c0190316476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af83e68cb202311f1daae291df3c4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658493109ef61c58cabfab6f4e877ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf56912a9ede45c7097a520db2d4114479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4fa9c4c169013700ae62e3b6cf518480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa78d1fac7741a9a34bb50796835d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08446d66ae11d1e9f35a910666e9394482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4184347cb90fed7d4ad366b6d3b0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c08c3a2d372b7dc4d27cde671aea5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fd91b70490e5f76d484dd465c239e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded9423701192fd51990d351ca3279d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c95a7f69fa4f074b57ae5264b9a2b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d96360f208d52373b2c19ba8fb926a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5d1ebd7778e7f94fa308f7aa38761489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbe097537c0ed50cfb982298014325490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383442ceb93a39779a253ae1af458a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119851eb2a927b50580081fb7d58e65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52e624bd291c37fc78d3946089fedf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a381bc9a1345044c84a18436849f09e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bf2c56256925764d0fa93160c4e03495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325bfd130c7a4e26bfe967a4e740d38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0d37e8930fccb43bc4e2f7261ad96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a80e0eaa06632e7021e757f5cf4491498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97492b9768964dc7fcb325c50787a07e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b323b7fb0dfef068468ccc38f6f2b0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f23d04944fe6e6d73894ac8d49a29f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68207c101cd8290ff563fb0d2cbb179502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308edc71bde3d2983e2898d0f9b3fd6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1a8fcc6a9177d667f26c8f83206b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e374c026a9059aaf8da66a1c49810b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1ae5841bae4bd57587cc1638ba82e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686219c865daf5f8c09f1db819859958507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c75ea014ec7e5591dfcc93adb6d1e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6a2bf7ef1e8f288edbe2565dc9743509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea83cdf20a766d820764a4debe2b53d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27640bfb6a1e00e0e20bf672ef1bd2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9b1780e021a140ca92ff66291ae7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac48eb5c2c22290f80270c5ab746c92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285c2010a67ebbb8da5cb8827c7ddb0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92843db855819dba9847313915730001515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face81754785016f2aee48496eb156a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8bbec18721c0c89a6642d74110753517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68a4c0ab1dd9a2dc8b5c2ff250ff17518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaf51fe97eff6e2de39c163270954c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c1e5453bea67bb033bc59b0797541520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea1e89e65fe644e68e2232d041a39e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04472b8fca7d112c406f354aa52c4193522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2887920f42929740ce07e0e82e389523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc392a5ce2d1b23d9c437190d71287524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cd10eeb0feed4b24f73ef0e0e1a77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e52b8e2c9a3b696046f9fda750e77526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd70f8bc614e9fd85f8fb4b5ac993d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b92372e77ce2262ac65e06d3d1c0a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466f49845048b9cdaec850613d97828529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5aa0f28072666393d19e5755c7d10f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b05d39f556cd2330cd82c00f76558f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5f21e6e6360658106ffa297d6d2a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aecb90dabe26dde861d1de5bef9dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652df7131acf005a3eb5b7cb3a9bfc2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdaed647f6aadf1f654a31f81a0feb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b085fccabe22c4d28ef8e0d690a6d2b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb9607477889bbd6c6f0dc5c9ed08d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935482bb43047d5c426051d83d7eebb3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e6e71c512d2392abcdd8accde0111539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da0359ae5150e10dd3d9eae7b45b65540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c5ecb87020b202d5850e109f9add0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd3309a8d663860581fee74114af5e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4cd6bf9baa83c1632f58351636a7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7da426fdef86f134b7853e5a09ad42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b17fa994562bbb08abcac4db845de1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbaf9790bf059f208b5bdfef00b355546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567efb7324f195077a6e5fa99762e90e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a7f265e40dec664befa823f5c9984548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14613d84d0b9b2f9cca999502c997341549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ff6e2de63a06706a514baaa197ae6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520b34620d9ad0350a2e9899b250dd6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78994a01e2a98b5dab1238c4bc282fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0d56b074dcf8eaaf1b1f17875c64a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3592342e585cce33135fb285e16ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddb479baa23072feae1e2dbbe95e8f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664ac555b0d5bbd49f638bf95ca9f9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720dd2b50549c7af94819564dc5b074557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d729d17afe6bf29d4951c29b30873558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83c8f295996ddb1defc155a2b2d9d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b21b07c84bf23e4a8bb336469c61d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a79ea0a1bb3567cb0e8a74a438d4b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44242976ecb3ffcaa3d36593d7431d5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234594c447c1bcb88c795c2d7a64bbf0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fc4628c4462e3fcc54b1ee3a00cca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eeff55a6c1536a5801828e32a5dd8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307ebebb14b685281adbba4bc6d0011566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec304baf634dce7fe2ebeb44a5878f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9544428036fe36cce8c74162525af4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c17b608bbfb00e3662c23d29a2158569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aefdef2b3c2f5c4adf93853003fc4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c098de617364960d5c2ba5664fbf6f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8fd08e33a5fa6eeecc844ac9d8f3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0acd782b9018ce5f086667ca4d1f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc52a8312b051978beb8db6c64e330574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a930246b18390c3f810d53699b60bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb46c246d0ba3599dd5a1640c4a3a30576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b74857a1a6c17823b96dde14fea4f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148240b71110e8b0c1ac07766f429e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b90dc19f6d5791cff06d91ef87ec6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309a97976c7b7141bd3132d7b553723580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13a9cfc6c7d65a552e29da14f50ec8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26d254fbfaae3fd8a82d6098bb4a9b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf80088df4cde3487042bf522f008c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865ecfbb37fd4948ef072baeb8d0db6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa55df12eaaa345c79f0ae0e4444d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bd9221fbf848f24600fb62595ed18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c1380e3d41e45b9a7704ecedb98ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4d1a161df29ce7f8f81648f4132d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c583ac45439fcd7b67b68f85184a2a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd3b92bca511dfcbb0cb0395294fd1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23687cd18fea99c450a89a755ca5efe6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b51b640f8d97e06d80ec437caf7fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704921e77ae86660016a94740c37037593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9348c733b3af2e410f1b470d2ef380594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dc21e597c0eec61ddf5c46b6e57c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d16079ee509df8802a3007707f322596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bc8f0b82b7d7cceec1143b0541cb6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48541d7e2428f0f8885500d26a8662598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c289ff7ec6b79f2d83f5865eb4130599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86636d95edc99ac03eee8017aecdd655600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bacdc8bc52e13f1c903e098400ad7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6a5335fd9b3be27535ac4dcc088c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96360979b0f30b70834a70a07f5e42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b6cac95f4a678d466acb3638885d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fadd4b5a93cd0a4a97037f85179fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6181cad05a558a82e518cc4a05f3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d68565351f0f79c27b9e06e5d7664607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b7ca5ad9132ebb84b56f22ec9352f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfce3c09140e514a4847c07e61d79d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d42b36ba7a10df751091af577fcebc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1fe4d814379a0459d54d7038e3de1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2961858ee295df28cd871a176cc06d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d8c6ea9968686027df49aa522078a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c4f7218b39cc0f9183a2e18511a34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cd8fab41f5a01486812cc7d973577615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28797a7a291982214ea73e7ca273e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ac0463590814c1d0ba3156dbb843c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6505fb4390f013b8fa164dd1d80ff8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fae6add0c9feea66231c4569418ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f08608c7826ec0f7d82f30da7abce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f746c6c6685fc1b2d56eaf7398bdcd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2e90917c307f9bc646e62877611be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e438267a8e1c5f09f5434e830d2f6e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849e99187a712c8772dcd299088626c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84cb149f9f2b2ee9bdb2a2d75266f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e4432ddfa0578af83fcd62586eb02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7266f45c47d3d5e60928fa4f86d64627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666a86e9cec4334b8bdfa620578c062628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcafba001db05ff6c0300106b3011a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3258153669233663e7f8e37be403d8d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3b8daa24a40679bb2aafecde575ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f3cc31151e2653685e722408cc190632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aa58a41e30bb0c3824197bee1751b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900616ee821b4749395e6418182ddf22634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92336c79380f12f83f8f10647ae74a65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1390f2cb1eb716f3605e78125605728636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376a18afcdfd95c9e684655711eb8e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36286f7f23d00b7d3cbe303fede79ee3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956d3855ff05a2f19124bb3cdd1b691639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eccc059e4b8db270fbad17c67f2ef8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b720029285291f3a2f3726b73dfcc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e2b6eba1deb3121672a173c22e12f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c87ec7c5fb307b56c403581c8e5fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292d8bbd17089feffa5328fdbd7561b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0130bc5ecf4b68190366f6b4fcd7a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4b3dfd905d061440e05ea9303552e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424dc7c8b7dc6d77c797cac5a0ca531647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070080a51e94daa4c600f52ad0ea7835648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac68b4046c8e0693949a712f15cd3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c75a1ccc0d84d0edcd8038d5d13bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4c1db0b081b7a7d4c1f23411a4bc6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340192ff7d15cb5555dd0fc00764952652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f9af36cefa3a5e9dc5def5d383f48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad957b9784bd43217b835744f3ed559654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa867826bb8d0ed4d9d3c54a5173209655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27343fb8fa66a36485b45f5bfc62869c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4f2efd04ea3cad6d10fc0d8fb5960657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c65d222cd8fcb1e1c29ad86c347fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717100177c9a5744d99178a8d4833d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7647df2545534790b6f4f938b185140660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e38b64974cdb55dc4403243b7be826661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e85ad862b84207613121670f41287d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f61d0c927cface51faa55808d9d39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579c708aac69f017490336dda21f411664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429257d3c697c619073c979f5ba5e12e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81665429f0df2281572dafe4b84e81666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbdd1b8f8dba6a7ecfd6b0c7faff96667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05903c2a412ce8a35ded0fe9baf2ef8e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfbd4f62dbea36ba347deb7d6c8ffa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67bce5bb241dec9f277a68a4f499a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f0ad6a824dd451601169a9a4c0e93671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775d5ab2354c12e7dfcab9cbb2b71eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacafc96fd849934db8952ff01707633673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1a4988d66f630c6803a9a39a6badc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede199d4f8cc7e25ff96e4b3c646e11e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd652a1b3729f6dd971db19066223e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07503ad273ddd7c79ca95627ad9c6cf9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8222f353eaa95c6235acb2a4a084a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73eab1aa47b0fd76374cc3c40f285f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a96392270e0efc6346e9c3f0575a1d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868fed9731b9e4e457f94fef2b13ce9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe083b933e2e32293d8540b4584fd1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b0e816ffb924230818c24157c0deb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c865e00a1c9c487c990d6144e3d1658684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f190328363f8739381955bb85e09d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53743fb11e03e0ab75fc7a754794e085686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6ce159cf5bf4d80515d66cc0b65ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8171d83b5e122ee56dffb84e8fbf2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a117ab9f7cd7db0138017e01135bed2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a2b0d1f56cb024b08d73df30326fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8add61a728c0d696f72cf4fd682505691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ca7675f967857adb67ca4899b8e75692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37992ea3c4b64072692fce00441d4512693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d072c2cba05d45d89b27ca00e37eaf4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67553f450c013673f1670b9e7d126aca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37abe0ecb18e396615f5c34417800e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ae9a1d033cfa2f26ee225d5c1443a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343787389b5d679694b8c4107ed49f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90913814013518a03bcaa05a579e6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82551d37377af7e8c6915afd4ea12c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6d6a83bdd65407e44e4d0d6219ba4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48deb489d338a90d54bf7641d8d8d1d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b675c7a4910bd6f42c17e227e98e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f86bff6f1a6e9620ae917caa064b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dda3724995d50431acc91e94a3edb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b9026009aa49b9c8f57d2603e96ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9b6f307ee5a60156cddeec644d71b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f431baf77737891001e0891a8499dbe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a681e99f90e2e95a81da1b1e94da14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71d6aa49cfae6292e8f9a1c3e028f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93421e58de5b710e04319ec82cd7c247711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b951d7936a8c84837109a88bafc7e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1375be6cbcd0cd6516f584cef078a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e57697eaf275fd954849527cc95bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3400fdfeedb902b3fa0e169cdbfb90d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8637ff7b5f3d084a889fe1542a9e93716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24f6b980ad97f281230330f8d96e70717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c669582162f0f4290382e771777c7a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954261877f161c6ad2fa0ed66776148719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42313596c91d85b246b45333c8175737720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bb0e7578a4296948a874645279abd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36488e97c07fc4cb5a043476089816c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822104d45e848c213ce2cc5c704b6f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07b49742ccc393e2cb03ceb12b072c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26372326632bc63f03ee524ace9eb79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2d1950c7e4be50ae0d3923a010cf4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67ed51dd88cb6fc366a5f519133cd5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cc9d50877a54a8d8063a0acd18bf3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6c0c8caad5b69ad8da073879fef60729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459713d3fd5f03736addcd1fbdb15af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70f3ce3b8d9f44eec0ca43dcfeb69b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb90e8c20b7fbbf74db5b553dc48c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51421a87fa23f3f026b27ac6e7d83a41733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aa20383e694548b5c0ceecab1b186734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f59d40fa3ab202fef8919f4b5fefde735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77c267fced6242d195c2e32fce1168736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc238d37b8acfb061888732bf9bbc13f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8785da1644db9b2babbd9fd7c1c7d9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419adb86cbf8cfb953db2299359ef75e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3c8ac420e248b316dc26467904ae4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58567f2e993359a147847a2a1db4505b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed200c318ddedb47c5cc900e5d07701742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b4607bb7d1f5dcb0345335ba678f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a8143724f509c4135d72112ce4b44744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64787c5cc4054a08a2a9f3d7579bf2e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc353852f77850c0e51ccc3119d14b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3bc6104869bc2b5eec87fc9efd2e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050a6f1b47105d9d0f172ad098a61c0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051968e00cbee8c7f7011382f31c886749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa0ea16b8dd9695e1722bf4d8b2a9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fabbec44d9291a418e712faa6dc48c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024246ddcdebe67fb915e89aac3a5e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cea7b509d9af3bb0adc115b5bdbce8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5afe38d39b785311ad201e0a16e01754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711a25b42020684d57fd96f53babd7c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808947f9d932d61b37d4c1e03a338f4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81337d27f12eb224e37d525011af9324757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65107b86695086c0d09aa330ad7aa382758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50ea1f95a6760b32d19516893c0771759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>