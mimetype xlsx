--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ed27f88d1c6a6002eda315bd953761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f18eec2040a5dd55e769bd02a826d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89609040955bfff7b67a97f13ee524da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b174552400b3042191bf1e2b1cae04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3139c51db9f36af48284e81008ef10e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9b561a78a6c6c6321211b8291fe216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75303c67d45cf93d603fe73118100c957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad90db767927a5429f2858c141755e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111003462cbee084d1551b53ca2a2939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaebad5342266337af383247edcb4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f63f10a2c9b2793d6b5ac821a85c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175483884f34b54b02de393323fdda7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724812ccddf392e2eb4299ff949cde013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484602468bed33681942025e5e9267414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c00e5bf5fb3729967c05ea9dc6eab415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7da3e73e0e5aa5c74abf9ed4e5cb0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bbd6370f2ccc0d5e399ca43b6514017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd30371606ece6e4ae60951038fec3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b698d75e110c2c8ef1bcfedc9f1e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d25d0a737fd09d74a36026709f26520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900a4a2637b3921467cbff51f9eb68c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036647187b6989b15f44f5e7b2a91a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550f0676ff2dd48a7ad17da87933f9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac16ccca998f383ccfdd3f093893f3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ea77eed6fc427a3a56bddb0e0a2ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972f202a1292d0003666b4dee565c5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922ccea5f24403959493812cfd2d5d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f274bb3624baeb3e50d7822d9be74228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1956e998aede674eeb8ee5edcdb76a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49244197d010f4c9aae5182d12b443130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1af839eeb259350270d7d1587332e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16955ced903dd0bb675fd0fbd823001532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fba96737cae327d4da10c91a3a5eb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff2812a45cdb1e923e7a441b27a63534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a15f9d5af0f2a27f373425a31210635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f2c80b373caaf5eeef70b44b426d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fc0a600b7f3eb9021be1d9e92a47a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0285c73a670a40762ea596390c56f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276f7e978c51915e9f4fa3a1972fe0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a425d1cc7585bf034340020c467f6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85d67d14087eecfe8eb4f0128bbe4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9c934572822e9f110b90535785bec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401e3169445f427a2d003589fba431843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9760aedf2d2050a89009b9bbe7d86cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99f0f6d484eb150d5b894e77afb5f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba82535c93a724e1bc15eb56ff9783346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd773e61f7f446260eed5f41200bbe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f65316e368fda257f19763c787ee248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07811c5a3de64e9a6118caac533afa349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaa7e2584c5966a0e1fac3b92e384950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b187567c35c5c015d7fd7227fc7a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2aeec894c1ff5336f9e7c7d48155a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea86e2c722f3f7b1c5784552a70b96653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b153705a2f420f2931439350cc130754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad93e66da14e3cc2cec3d4d694dc62055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529258ebe5ff5c6fd011c1c552f6f54056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cd85b27a9b575f4ca74076637b43b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f83d9aca322eeb871d52ea5acff2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae73060ec5b43a002838803d4c9574059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d084d68e668ffb7459d282727908d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f326bfce4f5dd97fb806d2d78aaa2ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01942335dd1506e643eed961dcc09162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a8ada201fd4441572b3ef956ab52e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e440ed6391e30fcc041d396f9ee1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34331341f8a226864637e74d0529c9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f86d6e55e3464236b794d935d11dc366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001557541c6e9d8d2955920ee1a6374a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4467e23ffee043d53b78229628145968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec7d45e3a0aebe64be31680e31a62b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db62b7b7958c0befea6844dec7597de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02208828feea9150f99cdff8e1d0505971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797be14aea6a9593db600a2cc05e8e9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8f87f2046d37ca19e11c2110f41ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68cc4d7187aa52151d26b014406ed374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5afeb2d8c3a2fe87a669bdaec7f9a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9096b2cd7814295a69c2300d0ed05a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369a72a737cbba606c87b58e6f06d7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd04f00e41cd518bcf1f5900458049878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0a7b7ccab91c00082ed88dca6383179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d0e741d4bbdd0befe9a25258e3ae280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a13a9098bb6dce4682f8e6a7d83b0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ef2f77b887431e11cbf83734a3cf882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405317b2b856cf38c55bd668746cb46883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c625b7fd03e1eeed3e978ff21f6f7d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4f6e87fd69e60dd7189a280e07a5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f56a1cb441feb9612e774b96a56e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bda2396719f149da218ba3e2523eb087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d09ba7ca9256c11d9fc07e142692388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a87af39de0c56f022433f3c02f08f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e7f764e1fbf35d642aebcc3f4bbae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e4f512c8b2abdecc244ad27faa32b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9cfe0494b1d9d3440e0bb6f902d9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6967e601188d27510867f2118c25be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b509aed67b90bcb297462451d1b8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade468dc515e0426425134b06612ee7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e358198e92e393cf6468174c68f9cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde3efeb45eed4a7c2a798d7958879197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce0e3b9d7bcadac369a13152e3cb2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbb6e3fd352712eaa9a24dc880fdf099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea29500728878f03b94c021354701c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16b6456f1a0834e0e922576caae6ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975743aefd526fa0ac252ebedcade8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ceaeef89dd2aae41ac6d88a3e5314103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dfd718b129c4fd0165768f0f8a6ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acabf77ece9a8b3abf56f8b116545ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9abbc5ae62b5dbc7af33e1e2a2a54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ea6de67f0798de05d6190cd479481107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b0f664ed722b932fa24d80f76bd8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc900a92e5dce4eeb1e84ec063cd04e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68aad5338a7cb0bece17860dee59bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2a56d2c1600a68cfb41c5c054d419111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3447bcf7dde7965ea2928e64ff0d94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88458b9606259c6d4375f305d60b41113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12196d7c0a946f528f2e02c9fa785bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505bfd0e8b4698a18a4a2f014d22609115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee647eef2bb3ce3a756859aff2b34549116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c033221df55b3cd4e04c5e3510f6e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df73d3ad62f074aac5bce3ba3704c14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53f9b8c7959e3c85475e3dd9d66113119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e038ee7abefb09f8d78fba92f535382120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa891566b3a6b7295891049075bdb46b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad76b872ca26720c6f969c3cfb23d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03be4659152a4a4d89d5d13ca29e40c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fedf03714e474f59bf19d09f8ff3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720043ad03965b941e0e5030a5a49bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189cc618ee868c83ae2b29104bf4c26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ab21939ea516417feb325eb1eeeb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865de013da228d68fa9a68e3c7aab05c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592935b64e51488d6dcfd6c69694078e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbd4f0f36b6bef92bc49cca84ca830130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b6b9d10d7ff00b9302a920ba6c356131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504f44061ce3c946024bea33301df8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866b5ffb728aa7bed800c9416977054133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7625828a0200603c61a41fc4f79f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10292502da29e1a5a45597f6f32bfa3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b2bf684dc1ed40bd983d190c72c49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a7245983d78830b2dc346c52da070137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625375f0ea255ca87fd263663953361138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46064e49d76f630f44925a077b63c88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfe37fced4cb0ad22329a6acca7e81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c233a930dcf2b0289d1d9b4381deb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d41222fb93ae377271d7c34fa7dee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8947d7f7e5352e1cc99f676a29f9786143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7135e07895c478a4e812ff1003a14ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034af7c0c287f27b28a24944a2cd69aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e317775b6ebc982c8f2ce427428e517146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05524ff7395bb97a8b4de225df9b881e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b55c4723b849b9c03d669c61fecb6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b56e0fec60da31c99958781d865547149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13fc1cb493981c91855c2ac58b0970150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bd5cedae199e5fe27eb73261c7282151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e16ece787ded314c45decc22cb5ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8abf69a3d223c76b3e5586ce8f4a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f831016ed515a71a44a33500bf4107b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc135a2b691419444fd56ca2afaf14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fc594e4d2b7c47210987b00d08228156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259bd473dd8d58b6bda518162fe1665157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e60f042919bdffd1d8072d8755b0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5923fc063d9807e5de27040662b91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84254978bd4936d0e990e70dd846cfc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68983e3a8c42273b6aab3d92ddfebe6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e154e1dbb52eb3862a096fa698b3aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f2309ba37651ed7daf10bbba1b6ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a882c5704cdd9beade87417e684f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59554fe24f7b9986cdfbff0227ce620c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf32beea0bc7f2ba1f549aa49b2612166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea18cfefb301eb16a4ce2c2832ced5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbd5174194691efa00dbfb7349e1dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ea67b383828b302709235a3f2d8f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c47554fe228ab43d18f4e9d55b2a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3aafa447b1fcc65cfa55856b34e68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5656e58a9fe28e4de594d7a95e54b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0394bdc3ba3e88bec05b70323a771c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5952e578552eb09ca194f3d8e78f3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd7d7c22d3c5d519737064423aec19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19067602710b9bef5fb53ec30a04653e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7b26a3343f53178236d87e8ea770c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53e5785fe5c3219410caa8ee22a7bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8b7f235f364d508175bba48511d25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12e3308ca5570ebcaf216b08b92542180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b69179de657789c43ce5f6c7fe21b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0b3d5924b31b24a75e5dabd264dc9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00f40dfe9de0436e39f0386b51a5ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83766d7e63b54bd334affb672c4261fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794009c642a81173ddfef74ae3c4a1b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df3037a311b667979f3cf8f16e8293186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ef6a7d038d7eccc5adcecc72465a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20315fbf6f20252c972ff8d81478681b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f210e7f989c0482f76d6d5b3e1f9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77456f855abee5e90bdb9ab806bf5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fb642df1bbe7a1d4a64f2860a8df0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe70e982fd24e7a8597c6877d7315e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57924acca1a53cc7f22c3f220d02a6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a8cbbc670c0d9409645cbab579e44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0173a66924a152024fce9576c14f2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cc217b1698a0c932ad3930ff8fddd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaf1a773ae348fe582d7d600679458197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3b0d8573f1846a40c76d88d81de8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313088ac8780f0dd8dceb38d4182b01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41152b5596f8839e980987f210003fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62cb213e851cda1fd0c518947eb0dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2738e0ba3a842c1833c95f5cf669a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871adadd294c86c8a591b53b6e9a481203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe530d9bb6a6e3c604b934c24a58dfe0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bd62dbadfa8a473c9d99fc4cead2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6048ad21e56241370d0ae5c8ee3c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86aa007b9f10a81633011b0a1c7953207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97d338376b34c817d7d4958afff042208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf38d56e53b950ce0982553b4ae4b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e9b2d8a2e3cdb758120cc29f6270a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6934c1afe65c106f16224cd0871775211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddd3bf3ecbdb124a7558e54998fb44212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455218cbdb8549c55c38284705e5491213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e318db8599345d7ae42c6b16a195e17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a52b50f016556588db0b8c0738919215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc85c6de5c2a34dce8c21d77588199216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d46624571225774cac2218ed39e18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7ad0c84677a08034ba45563975b20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892fa00e062c6257250919a375eab01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb15f5721cd632c23400514ad2e45c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105f4075dc3c94b8579defe54f1f108221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8632f9b71f3528927ed34a786671f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43821efbf4cd0b0294d71f294903e7f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403945cd669eb7e6b8be86fef750f1ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9127515c874f14a67ea72f5d81ba2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9213542c1e5ffc3715b123c4ae306226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a2a268dcbb1d1d0d70506e0ab5980227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c07566916c22b46a2b1da663c81166228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13df226e500aa4c4036cce2839c87f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb098565946966882b3138759a72a25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a885d7b4efb0e2fcfdac587b68f3db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d3d3da3af6c8a64792c8fe85c86dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f9edfe935f44d1f12ea8c0b0aebc9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b7c850ee4bc43c79efd7bd64e9941234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c253ce2377e013f889af8b6fe200b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99755221e6e6bee1b53d1b89d615e9d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b5e610b7df92b8157483f9ab28784237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09545807e9d90234786d8c84e889b640238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddce84c7402ba3e62f4d091178fcd6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198393a8291aa7e6dcfe887636c398d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c951d42cdf73960e22563bd489c84c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c74798d27006ffd7fc5f298070912242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c073e7699f89d7b0e88ceef7f2a3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79635074c0d434e1f80918077ee0400d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a107fe6c87795b5ab70ba9bf9d192245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b19336bd22186bf1a0168f86e4ba7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebb8b87f9dc316820d6523b720d6d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c05b65d2ee0d7db3a8eb959a8655e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5f15f48f9dacd8d7b2ed61aca89dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168567e5c11df270a27d3ac060a5707250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946267876e6d07d748b1bcb3d01f31a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6a66c010478bffb9f8d70c157e07b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b8aa7b8156dc028b0d121497d83fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f51c65199ac93352099dffdd0a3f19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6ae09cfa2cfec382371f5bca3e649255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fd23617baea6d8652d76a246afe02256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3d3bffacae08a6d978deeba77cac0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3bd63be6bba988ac44990708c604b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9fc6551e987625b0345fdd7c3b1cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20478822cc387841b9080d0d162f095b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6a8fb5a4fd8e0f2b0c0177971e4b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea314c73f46b3a244f79c6c0a227c4a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978c91161a0b8ee02d4523b715c1665263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9fffe7de0475aeedc1dcc15080a4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5669fb0b5f032f5b2fff258f9e192b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269b119f5da762dca3344fa7bded153266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce68d5ca7bdad916d891115dbe6f4e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9b69c20678174e9c6bf22ba8a6387268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189fcf3f6ff5f74ea92d80d1d523368269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5cc688bffdd195a02ab44ed9f1a52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fadb405a93b221cf4d587a2e2f46b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecbf3c4b2e497857173e8591f4969e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860c2d2e65fe72bdbdb43af8aac80fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55eb6df369dcbe73143352731d32dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d435edc4351facdb3c6dff8456155275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad6f64bbb1cb5caa2a882537f1af13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5704bf4371fe6734c5e92f0ae0f887277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0cdf303c837c874df472f23b13563278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ade6f66c9b6c1bddbfd0d3e23eb362279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2372d582897e0d3952dab9ff02b015280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628652ff875dbe6a81bcc078405cb35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba9f61f243edfc80415cb7962d86e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c935d816013b064fcef3786edee6b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335991f50bf040138b55de3be5028a4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a421c34c50335e000c4b09f59dae1d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc127deb60a73154d007985b8b9ef50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fed91cca840b600d66039398878773287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f33c3bfd61c9c30d40354bd6420275288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe045363e4f845d9f9befca9ac1cf6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ca9beb2973d24767fdaedbce00cac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5934625e0e228f02df0a4436c7eda291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2d661dd0ed4a5baa484f489968fc4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd63ea5acaa844cd3dd3a0467deaa8f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2475c236f058608fc37ee277ea5da3c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11e4bef6499cb97bccb62c25229fde295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdc73230c983ca9e5577a655274cae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec1f651dfe9738fe1b93bce45b480d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d383754f22eb2ed57e9edbe38bc003298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6376583ef47c8fcf27af8a023a00e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8519e0d1a8820a85b10a2b3fc1f32300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdfcf8cec854ba75e7e8b0b5ce7495301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cab83af1510989af6f044344268f26302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e173ddcbcbdecc6a5f6f3d2584dbf9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c4969b21b011d9a1aa7cfad221ca4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea125c732b7f73b1df43c29c47aef8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4420a90fffd6c36488c5269a7bd7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7965ad15af63563d47df4c51ec7c0ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776f771685b3970b02a1e7f0d6c2a2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e62a6ce3a6bb8e11385c006dec992e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668be277ce87e5912942245c4ef1cd4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d2bf2cbb76feb29c22aca98faa2bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43533e65f4b14737503539ce11a81bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85484a435880518fb95a46ea6d6dfd7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23b66c82ea6d4a27546bbb8269995e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b69c1c38df7c235f45725bceab3698315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd612399fe446e37fde5676084e6b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb2199a3620d53f6d4b3cca4c8dfce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75970b7827ecc1de6e90e90cde033a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64d6da8a41c81cacb6c1feadd9bedc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc61037ba86267cb1ab868fb3f98911320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca3de651195d5dd3f50cf1d756774a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92052037cac33b84d725af8cb3d674322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430e27bd85838a03ae61971d8996ce4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee0adc2033d2a5ccb69aa25a91029e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85cfcd8c2325a26ec818a6e30275e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72fe25bda1b8e67d66dd5e414b56a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16168ed0a94d410abca1b37111f9771327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6df5c7149c78c8baf586d742ef07c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76df3d49fa93cfc3695bc531cba6477329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3531c812e0f4b89d25a1fa421ceda2c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b0f0d7516d296f27bae4eef128577331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38c38bde47118feb4cb8380e70cd9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002c7fa3f1fa78c5da54cb261b41559333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad775bc76c8fd46364eb45849ca492c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e3c330bf4f5d9d02827099c52f198335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d61a69b53ac42fd1572cb88efbf58336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dca96a17c1c9968efad3fca6c5dbc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa6ec864aafd33d032fc0489b5b6bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150880280d0ab083ee91e9931b63c82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356be35fe0a3bd0032a18995b2e2dc8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aceb7965144170944686ab7846cc357341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48066cb23de07444dfa2764c52c47f3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d85e4f6eaed0b5fa25487dac7d1cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabe3fa5025df405a6acb79aeb171d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234c998502602dda3de5f803fe15e8c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a74ce032dc8d94257fa1a1b1f66e3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc19a0609c6b4fd859087ea679cc73d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1549a4cb2d050f74abc94284fa75ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763170af80e6c6def904811429e3ee9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d8b3b6833853460ab6c3d8041b445350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25e33d28ec612418f83cc977a6a48d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca80655df8841852bea9abe416c20f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbc6674bc59970425cef3377221101353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a300a9ca4821374ef5576bb7414d598354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0e558174f57d96f54544be0751c5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4d9e708b2303e007e5af015c7ef5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b470b17fc1929589313a49ed03263357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c82dbd668ac3cc7c9a2e0267bf3eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2ffe1ad23056e8ad1512ecb2c7635359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f2d196a96cee2d6bf64e453b7c12a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833ee909a8f96272dde7383e6634e4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b516841dfb2c2da2e684b8f1e660e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443eaf95d28fd6b27d4c51bdae55c08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8548e8a29d915ca73e030818673b38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f3d3eeb25b7e5d942fa61c29ed127365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7fb3e29d297e2421aeeeca7b62778366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592fa8a065c42bf3301845f15db301b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf39382aed006903a691b007c7d4b35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26299242f084999566bea6e4b6a6a878369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d1d4dc1b2fe51d053a916f299816f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134794c76b776392113ad011f563fab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549432cb4911db45e78f80379d6e447372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a6e8f76544fa775e3b05600fe12dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dcfbae866ada57df68339e52137b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c788d7ad5b8a91a4348f9937d9e6b13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373f8a8861531a23790b099e0888e01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d26c564ca760ed7a331a83b81342a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddd13fb689aae4ee8d01e35678a432378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6803afb2e10cf268f19fa2aa25dae5e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75915b280e47084c54ff0728f29f62a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc458287bc51ce6d6098997fcc3a3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf78d8c86ae78743e78686a2d64d633382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e7df29058c82e6f498b5bf32917cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071064ad09cf6ef64a64c4b06ccd9c28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b910cad8caf47997a5d853cfbc10d39385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dbb069a368c70ad7e3f956a3d72d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e521e2471a1e36cce46a3746ace5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e86bd3be821acb87b27f46cc3a5db5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b3a15ece1cc486d8b114656ee61ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8435f435f98edc38dbfb9cdf8604a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3a48d263c6c9134b28ef091c35c93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8a2ee77c2c12834f578a7ee708f88392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b7722c82ccdb5c259560ee43a6181393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4328ccb571d4e9d0b11dab8d4465b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c021bb967834ca8a58a2d279da4a9ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50a4993e967e861a86e6455b2abd36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35943f9701541b11fb857357ff572e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872965f5ba9634e10eb9e9c92fb32af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4075f123795fde5c62640e31e90e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72192a154e05b4f7f3b39c973a937d35400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e52e79f0728817083923e1feada092401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76377b72e190943a6294ae242207647e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b47e89448bd55652d623c2f076933403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b16e3af567e475b30ee8384ea137a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa06f9192565a7096359ffbeed8038405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6cc021937a56938a74d52cf5dd962406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c261577ace2d90f91f64d9f4def9b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28664f5fdc07320c87893cf5d729ca99408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275985eb34a3287b8e898c9119cceba6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05189f828b873974ca27167b324650410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae9bfe7da2366f92a47872de53a0ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e491011e4ddde549ad2be521799fc1d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6303c566ca16e2152a69db7fc6e5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4d2637536ca1dd4a7511e6fead56b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfd50f183500178ba85d17a591aad9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016a7b1e58861c321489b96eea87069416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fa7b919f46a3d5d74a96d2f103d60417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806f7a75fa8d4599afd5dd32945a97b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825617ab3fa1763cf50a1bd72a00a830419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36432422c02ce0eb4641b108363f2407420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e192e74cbe22464de5eeadd92d98964421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17403c63ab11f6564733b5de476943422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed46ddc66b15a9c5b927a8bbb1458b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe331366e11a4ae1f8422a5654acede424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb12faf4e0d268bf4be13e82df9f991425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb6062cddbbb98335363706c5f58bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494115fa5a07830a1a6fa24d65dceb9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59245a7562b284b30e9a147ea459d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7af4a377f1609681f8b9ad8f323d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04910902b51e55d1ab2c9b3a60fffc50430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314166f23289302e10ab739cde7e374431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91442700f390f2793f6949a8722c10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3839fabae4ea49e4b0c61b478c9835433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef54fa4cfb522d7222fd619f072b060434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fefa4e1b47acf97ced532034ec1a4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eea626c57610827e39124e6e9e53e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4310c08fda17e0d5df683e78b524e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff423b78f906d8af7b0be0c6bef38ee3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b9b8537ef33d3773e0c2358a76d82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb60c9ce6fae70209c758c3c1ee318440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d10f378fe45602b815a3035a34100441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d908af38520380d674b8cad31b4437442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592f79c6af0c8a1babb41946df5b848443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bb7adb555bda4fc44b5c40e589c5d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e235d1e558a0cc0437e6be53c87a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a166f41361f921ae7f898cfc6dd60c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e4465b49b0c4c830e1c53736a36f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7549a3053fc87026947ea4c9d053f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedbbee06d288203bb09cdd574269bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa67f216ced2f923e1f3448c8d86b1a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed11f8574a15325f508cf43f61fc5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509f8332b48f6fbad08cf856c21f181452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2564b4b652469ea4eb826c4621732f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7c13d92dcaefca929cb4846edcab3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be708349a48c4e009e01ec85de7c2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c12f9bf0a2508b7cc1aa9a7036563456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287899ce5c17cc1e6b11464690c381a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c7d8601d4a1b23ec5a2aed8f39ee3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4d58b1739244648e48fced4cbc182459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6ccbcb5dbfab672dce818e8631091460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5101e3525a330c2b22022401a823a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0d692e1ad7744697c4b45360a373f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294c0d5c7c6a7e3df3e571200152f19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d341ae93a857604dbf79337ec256aa2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085e93e27f20812a49a8cc1afc6d5c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a5d92f7084a123cde810a2ea3a12c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24987c6b064a71daa5a9f1b70bae8bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa85ef2f5babbb6a7c7adfb522aad88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc825786f32910513ad2dee57b063ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1ea78b30174afeb1b93dce17085a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a6d9bcdb8afceb511b282db0a5c9a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4999986e21c187f96277aeff40d5194472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de526364d73f63ed80e0536f6c2a4c80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59347f4d4b0abdb341a931b156a4d59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486147d454d65a741d2828fbf36f432475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236872af5066cdd9e90a491a2fdbd95a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b77b4d80efe064aded70ce18ffe1f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd84a978c0d6c510164d6ad04f4d3a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ddb9f38f92d54f4e41b4b22e65a9c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb596bd20f36e86fd17b20fa3c7f6a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2b9e109d54e962740a539146d0e99481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa19fda48d08a3d49c357c0adc6d7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7e2d9c7dd01764dda78e079b41f3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5c79f28a28705ac68b0f6797f08f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02a664751247e0a31b3845126228c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b3b9d2560de53be59082faf40ede7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec3ccf556bf82ac451431421c38050487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f2c7459d0dfc520b1c82d3ca919aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117d0fe92d6810e2e5b40ba4b5a199b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5468aeea916516c2b4e00a4c45308490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28328080ea18f81e9ec6719c8df9bd2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157c0e415b19d5a0d81f5e8aac9c6b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e914311486031bac23b51d4606626493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a24f4080b6658e218157f5434d48c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048a063490b22850ef304e913d03a30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209a36baab7c9c0701185a554e5c435496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57527ca4c874a3c5eca0ca8c85cb3c31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb818364838abd8f214c79b3e42deae5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179efadb6063b9f7d4f6bb5b1ce469f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932996ac75b0f293281f70d9fb248dc3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccbd08b39627a9a4ef6f77107b563a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a7cbae47874f1e36e108f806813cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b566725b70d2c6843c9050b4b4875cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb3b4eef8a633845931f6f1b3e17c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b5050f90eacf2b5970130b554820a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d6d88e1954cb861b7e94785eb7e1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f220e84764699aa30314f8b62a488507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7a99fd1957d4248d32769d690b0ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7aa31f6c55bf527ac043095bb152d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10958761d647ed20cb68b70515dc82a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be4d8506282b5930158cbb0291fc8c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea6f2268114608ef9429de676fc9b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673c7a7e7c046d6dcc3f5f22e9bd0dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b3f51e71ad7a3d41950fae6b7975c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f2df0a6a546dcd1d934cf9a4a28ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3d8265366648e8bbef9c8877c4190516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b847471df1b15c42471258110379c77517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c782b527216b8563ea5a753221b671518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca120c248864f671753ba0157e812b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad995fb3341c587b521f7d9c893fbf38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de026a2cd87d337635768671b162315521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0d1fdcaef8126eb3465f913339812522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66aa18cc0867416e3be4703724081a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16b0e10551fed35325792322160a29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eefa442aad26018080efa17e7ac5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6268c2929949bf23285af6a207aa23c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd02a95813accb8cbae0c7b7d8c880c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644c4b9026fa7c61c255ef465eb45f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a65f6223bc55f3687a99dd500c1eef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d706b9b79e83d48a9d7e3b7b60f0554530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa342b15e2d5a73c9bc173297cffcb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd25e5fcdb9229c8ef49d3d3ca2b2a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5239681b73224574fabe16efe7ddb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c302f1977a3eee55d7c2b0d6e6656534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b14a2b988cbe337402e61b11de8437535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380cad72e89c8eee3b57ed4c10f47c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97a6e74fdbc6409c58e80b1496f0c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518cd837bf6d74f39ab2b38bf1efd76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260702d22041e6f216206378b6ec7b49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b24b29352c0df7858c5494704674af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3409630802599091e2f59bd708e717c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca23706c641bf408acb481b0aaa9f1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf119d3f8b8f4a92b758d9180933611543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bdb5af42a7f2b72d2bf46aa9591c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb5d5409ebd2a17584fae85b235849545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c356f30d9e349003efec916d84f7e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dd423ec20de38eb90ea1815e831fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b13f4ac485a56807b2068e8af44c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7ded6ee865476523e1940da62a7eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50597062f7e7c6501ff88e1386ee8720550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058b6280833b540568a88e9d127403f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1ad2b7a1a6e68767bef1924511945552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050661c22dc5507a6f4f3ea4dc5e40f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27c7953fb8cb3e2ff11f2e598f5fb7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50a8219701ddb7d11bdd0de098552f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505c20748a200168c360ec382bb8786556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26956acbf63061f5c1dfc72853920a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e9b058cc5847e42748b35e2a968dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b838a7a43befa4e1971617c44d128d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45ef4915ac2d7a46b92912df39d592560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538caacbbeb593ec47ecaf6d0db0a5c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8e1f237f41f5812b38b809cd12e00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121cc3dafc5e5592d5cd395de22cda6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019928b4a30b9465661562baf0e06ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e001058b4e4d1d6594502d1aaa61275565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a57a225a9a03db36e22cdbb06035a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0292d1a6092484e180a1a4f569cae15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b0f81b2b026505fcb6b287f39b618568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd018a6572b6361e29f104c22e3c17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1a468fc7224ba421da3e5636e3437570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34581223920308e619b1851e15cdf6d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add866b737ae449d25c3820bb0dee7fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d89ea000cccf78889379538b3d569573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026313c0c32d89e7e256b993edc785fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507df472c70f67bcfd6cbe526c76cf4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb081a2a41c0de609030ee6903de1f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37537ccc1121fb062db7a0e862daecd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff67ef59ed2fe485d3ef6d6d4d1e813578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9745f36940fdaece28ea1b7af66ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dd2da5e3f5fd80f0227d5b286aee5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dafa2869f4551bf62baec8703a4f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7118a9c24a95d7ef52e421da91aee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b79caf1522d98e903c98fade89397583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177f0423ace522e135b21526eaf4189584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbe91a48b4098007ccd751e492c666585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc66ef162f708395f77aa3491f0bd89586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906a1e1df76fc39638ce178d6b7164e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590d9711d51795841ecdc8bd0dc07ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af026b5b1a8875ef128ce6a4afb75ffe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec7641a2639d03176d49b109170eae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682e4ce9d86ace4ab9cbaf423169db1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d513fb037dc63fc2ef0ea251e10d93592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bef229387c161e91c68042a68722c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf21be1dceb10e2a00745cdea65f1f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23408a1599059ae247333e65161640595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b208b832472df04895ed99ed44a43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dc79bc6c964cce350c2b21719d88c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74267a1b09c22c36482872cad7b0228d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92eaf3e5606bd53520fb4a644535a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4eb53065b55da7bcd2fb8c2417571600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842660f93c97fb81e5b50053033b877c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d821261e94b166e003faeeffa6f205602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc9d7e2da1a3470162a1c6c4413a70603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee873b28f110d7e203dc177a020e024604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1adb30e51bde2fadf70739679c827605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c27b741c7967867d5871307761314d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92674e9bfdde429a392341f4e1aeabc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510b3a6d1699947a27915d048c3d478608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a26b0621145f731dca04ea1dde63e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97ac869119ebb5cf25de7d33ddf423610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f0a4ee0f1a0e6fbb8892e5ec42eac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d829e69aca8a8d9a09d07c5b272303612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a3eb3c46995a21d1e4c8e41d85f3f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f1d12966bac753322d01afdeaf0e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5ebc2495cf750b9367714658aeab5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd99da265840d4617eaef6994877c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1efb951bafa8e5360a7f75f1d37a7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef3255875adbdc3ddbddad22c5fff6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0287d9abcbaed94674d02f1b26ac6c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96640f1a0002d33a85a0b926f2e9311620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039311b2fd647ee27ac2bcb4eba87c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d61e1287f0591917fd15f03dc08ac1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e2b54375b55a5af0c01141fd4b630623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee9fd0ef44d9670d2329a5aebf3747624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b0a672380724ead9a1d543000b8c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e5fa6dd36b680d266af786e573055626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d73cdc1383d98ffbd3643833e40c78627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a267f4b43b0d5888042109ddde7b84a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc25179939060a0e99cce3ae481835629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87244d8d3438234c63d5a5a822a7e3da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a132de94eb52dfd0da0204927f2469631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368aef44b788f856b8324896db24a366632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859cef502a204c0b401600d14b4219e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a9599e0c4fad3ebf09b26945b5c89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fa26271c1a345cc554bfa9ab1681b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdebe90755c2dda088c47c1870a3ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0ecb450ae79b549d8383379cd349e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ba14266eebb02b5f6e4a875243b2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c1b6e31ccf3ac0e7672973ca11e24639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683beff5db59858e0d16fc68d6c9c98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0de6fbc574be7d76e653701e7574c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474472d00113619ad54e4284b57d58f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ac6e7b47127ce7cc12c8fcfa5122c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bb0350c91252cf0027dab26e6d161644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540c9e50c80cf968e0942e3a5a331cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5f6f707078f3579a40aef21a1da80646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3ac7e340e1a3a49c1a183d2fe623b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf4185f97e2d93c9ef82caa0591e68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c7ed94d5a59137145003730140c49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c16f114ce6004826337706d9043bee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d023f55ea3807c921cc62817eb928c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168191722f7fdc98ef61d3783824d1f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15c5c845e8df59ae166ffb3f4baf25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a016c165fbf83c782156914fd2cb4ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d77a85c32955069fdc7c38ddcd8d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0e0daa986643ab128d4ea4601e8e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff74a10cf5684417706c985c1e16c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027a108d8e16a72409ce99dd97cc977658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e94a6677c3124da66838c092b811c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0b731cc70b233cd9737047386b54a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc3c04a70cc443c6c5808217b32250661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c04ca8bdab483fc4804c893ee84a96662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13787977e61215849b0ea583fb84c612663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90978684ff2aba67dcc89b07eb96863b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b2daefb9182390e8283d169349678665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c09ad796712d3446b157a6e23c888d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd681888e5b882a1d8ad3c3f9742ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7fb53e1ddf0655c4c335cb128eca6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946ad1a4ef36596359271bb385d50d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c72984b8c3bc0b7da9ba2476bd5f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b871c8abad06e817cb23468bac883671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce5e5b7f49915fe046b73209bdc844672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202da3343f1edd1216b5cd635d03620673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114794e1660dc4acefebc1f15c355c4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853e2af2d30de5de244ca3b06313320675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f4e40c4b313b5b27a1107b5b59913676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7ad6e5f4faf124faa43df819ef5d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44524c729a5d327f800681f5cb1c2677678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33aec0886fdcfeb0c87415519de4a75679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ba077ea9c95a6adc4a37de10f6dba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926b0605a28f5ecba50d9272213e143681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd500da9152ef4f50c49a5d92b21cca6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b716c64f6244ee56d10d69b23e1a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719454edb835aec2443a5d2240b4239684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc23b77642d709fdeefbafce1e95bc9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a03c2a3c9c67e36a8704c89f807b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd700c30d64547ae25798a09673c6c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126ee4116326149d046e0ca3b432f1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494b0109c2adc31e4fbf36e3f261a19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c1c23fe8b3ddd53ebf0eedaadeb46690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f598c0f1df79840c8be89820454bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c322f89cc398f72320c2ed0840312c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad0a1729ccb8173da7a6a734d533d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad39b18bd15cdac8aeeffcaea1f1c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088e40d7ebddab735118f75395f7169695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014079f5787ad454007f6e48f703532696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb65e6a30a57f761f1c6b1185715772697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123af4e737c9430ed61b43dcc318f01698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21954ed4df4d0cdd1f8e254dfd3eed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fde2489a9d56fb9907fa3758d3e98700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6229623e1c4de769a0773d1e5b6224c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bb536b86846ee5faad19f5b5a7a53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c898d4192d431b50f6fc34f7f26abb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e5ec9263c2febe34d58dcaa817575704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b8a4a72f133f134817c01afdb36cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7796965217a3e1292c5621f7d05cf5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afe6be367c5dc91151940bb4325946707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb28607f904e1f33015626cc275ca7d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a89d5cc279e015674bc3d8558fcb1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdeb7e982847aab4152bf39f40758b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e754b686812c0b08e2e876f0db9c60711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd567a2da7654c18bc0d94ad8ec788ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae2d0dc74714951c0d526a2a39dba1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b313969f63fb14a7842ae2da31643714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ded75070a33965e8c8b645ec2b99dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32162d0a5410e7bd5eee5ab620e013d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288f71da60fc14c00febe82776f5924717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f581ee441417723e78aa8570b5eca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d66d0b753e6e8f4ac1eab0c453e68719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73315cc062a838d0504adae0396fce80720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947426c3221fe91c74991efc5b30eadb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca419b9564571c40f05dd429ed5a79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61046493a32cccebb0701e762d9bfed5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1133395ad31919cda226bdb2e893352724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2499ffab296f972c260209b89ebda4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a393a5815a9f542e0d4633b5220b2e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892ed7fb1a1d7a9d58e1eb61859f09f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73786f529e3c435af6e6855ff6c8773e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d466c3418014c5dbcb815e204311f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3ced76a71ad9927652c4f36f96a6b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da92b1091fa586d094bcae8424e2d0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2063d528a32b882d41cca223e0726732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9de860f3b5445ab0c37245970f12af733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05374c1c757e3e4ea2b51ceb2c9a915734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feef56a19f2c84fc9083799944e0b0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98713580de36d911a9fd477bda3e126b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc13f395da1d30280a59842d6e9ed8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9213280bf50df50c5cb4eca95f569738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a11c80cfee8426d3310265fd92d66739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38339541f29c44c5b392d2b74bd6f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec7e5a8cf1a37a9791b0ae5d16169f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a654f6655001f3a3a0e5bcb60b34ea8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62968aaceaf224417f6e9b8a4148d32e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6139f79a25442b2887d3d1672af5716744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6edf924b97eb13121bb5f6e53553d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25437a42d3dd15a9877fab10279fc21a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cb8c0051cbe5591cce1c96c71345c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd29ce33c5e2a5fdaf61c54c946dc5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae145484efb94b7ac1ea86f1af69bf3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9ae8468adf45ffa0123c58b1bac1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65dcba646f3a0168469a1ed28cc411751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d48ec54c89b90c4e2c79f62635cee1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe885b85f1f0be96264f51fccb5aff7b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168f84b78e7f2fade58d166d975479e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c807b6966fdc73508d10d9db9cd6744755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160467b764e38c70dd3db7abfa415a2f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4177987ac44f5dc46742f1a23e8ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ba4368b2c8bcf448fcb6042f915af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80075d7d0a29e33d84c4ec17bc6d379759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76076ce6800e084e01d5dcb401529641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80429faa3f064ea011ef3196448b282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89359185d2e3fb3e940b62a2098cc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0f91aa735c9ffe44c5b45dff27dc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9952d39049493a4447c65c63fd2f6065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba0acbeef95c79bf64c7c9714de14d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a85844040ff5ed7e6afa6fb71b5f6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e0df54e3e20a82f0b6a5ecd20e8d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c4510c3a816f100c701c19e8c54cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400143cf7e98ff59b86e71cafadf615810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bf6cac3f564cc0ca58150f93ebc6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0d594ea900ff8f2c4f9f8cd92f76a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec33e5e078e0b61c40956e96a40e21a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d980fbedad9c9d61380291aab235714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee006754709e79b1e1f8020432f31cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f28d2f37e9814c1aa340549b7e3ff016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dedb26d6a3cd4eada187670da41a0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d8a190aee7b26a2a93e2fa49cd56f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb467955f326c4883c764830ae727db719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd5c677b4b57f96251d5a6a6c6006b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160bba19c606a8bc15083f0511fb26721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840e7fe532ac89a2dfc007547afd49f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0a03c8b8e794c8fa9944264aff3d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235d1d44607e7c6918d316e3914a37124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f2ac98808125fa89d549014734ad925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3a80bf92c6b663d498b9f90e13bd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ca5847248132039c9ab49cdb34aba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4bba090717291e3a692cb3d6a669c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e40d5aafd59a1cb3bf3db29c67ff629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1674483009ce74834ebac365fb454430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aad78284d5b859779157dbcc8a49b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52339cc81c6bd6dcfa8150c1952e337832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be153df558fa999fcada37078f1e0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5145b513511ad9b7c3d67ec3d3933634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490594e3e95de6abea2d912b8e4044335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ce7e407f5bae8fb05556442150c0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf89f67b30acd2fcd7a6db4f0ab5ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3013d10cd2daaacb5d8c0af9f4c6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788196f24192e3c8449e39899a49db4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df9f192b8eb39c65bfd55d6be2486440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf1f8def690877f5ade32a232980a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602c6de6b7200543ea2205bf8a15d1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77e1546636783ee8b8a184e45e98a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4036acc0eb71a39977225bb8c029344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ac144bee286d5fcc6f041aa6ef42e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d8d1354bdb5406f649ca3624c939446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79479ddf7aa50b6a7525105c42c357a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5b95bf7db40d96126b301ea6f9ed648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486d7f8521039078896311b87206a5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f684f68ecb65990a5bf5aaaa378d2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b52bf6e64c40f978885c47eadb5b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c361e0e0de0a85058cad4c593c7fbe652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33543e648d44687d604d36752016599b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea27e13e00b73848232ba0fbaecd7ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06abd8760687ef77616bc67f2761da855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d0dc45db056fdf109df672d49080a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24441fd70797164c5394a52ce88cb8ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b06b507d0abadf0af845bd85886a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124623a997e44d248c406f61666dd1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339438d80020ac8f29cf2589826a22f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ee503188b875fe732fa2013a499e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4ee2bb589e2cd83b8ba06631820ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86411f095e9236babfd902e673bf1d9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee32e14bab457a5396301eeaeaa13564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f874b75e6f55cb7aa13558f1ae84b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1274d28d6966c62fb41e8863d4978e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f7bb480b9712fd8001e006cf6697467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb63ff6d23457e2ae4ab20b7476669968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce47710fe6eed9f1a67ddccf65dde069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907e8ad48a1186cc0d5450d1261808170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b516f2d9e233fbac1e23e59d5c453d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5f676dcdfc0f5e1e094dac8b4468372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea529011857be5be756ec357e968264273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d277d27221524154357fa2aa150941874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72c9e523c1761e4e92662e95861b7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b066204b33cf644c59079b67bc89976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48449ae3e5c74317d2abb94bece0ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921d9226709730ae614dbea7756b55278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21318b447934b5cd1acd6909f703585979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26f6fc78c137b161a9c2f14944851c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a48e47ee23d349f8f585c1b3fb30581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1799c0186db7ff54dcd56100c750182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebe3d2c658447fd2d6b94601db4a9183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3e3c003df017e8a29af7e52e913b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d3ad6216d6414c16fdfd4f71f829685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8977321b5f6aefea346bf27e2e5e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da550fd068bbcd579f14aee3c727dac487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677c7c14a0420f59fa6c8935e34268e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ffe5afa80f79d413ddbaaee7ed25989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682e5c0e9395b28ab3ed8a41e87694a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c1c542c9cd1ff58e8966db160287e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a4fe812c5b7bb309c62a4c644e63a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275d0d24034ea8bf9a0755bb0a2a7bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81565277170f23c57342689d663263694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556f9c7971f079589ed6059e2bb2dd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494df6bb00e6d80c8486385b4ecca2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95422a5f43c784c911166bb61e637d9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bc7e088b73d15763d93e95274933b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104e4c0945ae4417e247e189b1f120199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e4059dc4c062d34aaff4182370ddb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b4012ea71cbb9258804101239d6c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf90c32370cc50dd2d202af8424a50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb78473c0ba162a4bfeef8eb349f08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f31ed184dbe650f553318568a692ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ce6de5845c6d9e2aac3b4c5bac804105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab02c57e6e79f63692bcad68124a4e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f1461f8b4709ca48a7e831af8a749107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95299af553b058124037d11d56b09fdf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0626d00cd5e20094bebb9e28a22638109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1b5acd8d7ab2776afd247d50379a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac35b4cf4b327cced2fa55d671fb64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529151ea2a78cbc9b41f0dbe7eb4b754112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a9ad2c320210c86ba06c0e6bd0bbe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd53d96344e35e5712d922a41ef654f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155483eb5ac7e10329ab3b2a9e74f451115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e25bc6b3380a01564f928282e43f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ffeba4d2c1d1eb53d0937ea8af0a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b74255489548e46ff70b462b8d288118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06199b60dbd5d617652f921bf798cc78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563113fd91444339f17a97e58c01252b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99aade48fee2e98461bdb9719f78b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035f4b6d04e16a8ebe0ad52a54be2b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff51c3094ae96ba531127a3b65affe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d185c254e223443444732d7b9426194124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006ef24cc97c02964a0b414c5c304e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566e08f99c9f0f39234d8bc31458f6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acad2f87277c473aa1ffcc9198a55ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430666433ceab259d4cd0b012430a14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baca57efdcb2e616bb7c422176f8643129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1575ed8bb143d55141298adec86c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e380da9c4504bdcfe493d295c7ac321131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9d390be06ba882ce7f8dc3cafd464132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b4f52d38ac4333efebfd37fb00d5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18322acb20e2b8b777a7c8567577682134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d95d52eaea281d012ddffa11fa9c1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49328aff0ea5006c2f96b97bbc0b3f2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2646c86f3e532674cfcd69ec3b2dae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304aee2ad1991c26919dc96bee3a5900138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67172869cc4c1f61c36389020ed56d8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29840ac1f5cca54b452bca83d09a8796140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7898d232f6b5ad891de8019f27e40d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3147fa358f4e03c547386ab19fdeff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c178e9c7f2b6001a55534f88ed4dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b6db32664b40a17b78f9d76e345ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a68e5bd3938af5f5fb1baa9887bdd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48a51a7e92e4f8b72f5868a63e861a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a3f7980c3c5c67c768cf517056ef4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6770b6a43e6f88ff5a9113886ac46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4924ac140ceeed209bc75fdf502a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746f8a25d393d43a22e0adf24878aee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a291e1d4d84a37e1c7b18975cafd21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e383b9a677a482fe954e88bda3c35d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f259e95e94801b0869f6dfef2b685153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29badcb128b523c8d3369a41ddeccf5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04159e0d5b8c3f19dac0763ce4edc07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248cf5a299d872163747935d8866bc9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a10b37ccf0d2796aeb49e34bec1f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8a94ac25e925281024a6a7cd5f050158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef45d92cd6f007c62194b06db34db0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfba2e4f0dc37c7c606e96e4fa1315160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e11b9ecc45f73548232d692ac8cfcf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac355d99ec336933931cbf36758367fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27c1ff4b7a3005ed2fa9292ce45e91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ae7edc650cb86d99b120693723c93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2e21c870945f232dfb83f98799588165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07594d561d1539330daabd465be56143166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cb6493cd55028ea4b1954eaf192c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685585b8daf9f12ed00ac25418c2893f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc5ba193e555281cf34ff80a9830fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442204524ee1f726e40c6eff46ae7c18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aebd3276825e3e2b89a9d5a029ab9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602e0f595037672b536fb2fbe7e4784172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0c495090931dc2ff1d04197d71367173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa17f5ca9527b02de037a92c617121174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ccd6457472f27ea7965fb5b49e7fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dcb9c808e6fa6843a1e1b0c416504176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c2548b34930af90c0ad952ad0ee9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975b9c8e0e755566f88ea3474b363ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981625faa5d77b3bb825100fbc7f2b33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46a67a55839f47ca9616a83a51a54c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902f2636f672ff95fe1f8e95a1bc074181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30e2e24fa0e71b3fad3a7dbbb05593182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81585b8964af2de7bde4e057e93ce34e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8413d73c59c164c0f1b409a537e89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4bab4e98e7947126cf8c46ce9a6f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1cb91a9b795d99d8594bc322216dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd775c765d7a90bba9a695e895b3ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b23739128adb6e8d8c64e98f4de78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f2a1bc0b1f106f9a50c2ba9b155a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c745829332d10a2cc7b58c47c603b7e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56340c817d7d56e22803390d8cae61d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837263923648eac95c85bd1cab8ad6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12c1b7a881c37ff712f6ac0cc16309193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d535d2d32a5b4307376859cb90175f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea6101516e63a4967e235eb02bbe42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49881d755d67695c74cdcef21ad7ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a75a699275084820a4cf9093c8a18197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa908b1c77841dc5b49539577288e155198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1f3f7cdd31e45107cad4a4bf4f08c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69130c3870855d0d2c2a2667517ae569200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be34d1722538d33801a28ee51997c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07267d8e5dd355afea76139c17da5466202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5ee84abd663c9f3fddd5658a66c90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde25d91487f21f1bf0a321cdbc51b32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562c72a097954b2a22cf01fe22b453c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d361b7777c810bd0056949b4139da0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def537d90127c3717a8e134cd2e57ff3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fe482ca867ebc46de1f4dac39067e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d21d399575a48903ac4943036d434209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba16fa12b24a2da4da91185329f8b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323b3b397f87fa29065227fea9e061c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af43c5b1c190c8d5744c5c714ba469b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d93d827e722e47cb5be20ee2756de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67700f7cd9446ac97f3dcdd88b18c12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbf2184865b34dc9702c370d02c61b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f49fa47d0922489ea05881104fc86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f3782c70cc13e12957884e152bb38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554635ecff412a27f7a6af10c72b88f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca539f71addec5be099ee835032994ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffb9f56ad377950874cb744fe4bed2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48058b5a23fffba6f1e376999a5cf8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c83aa3bc948e04dc827fdbe02ee67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e62df1578cb18c1e4fe79bbd7ec77a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12371b37b4a342737ad856b095ecac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb0b58a0a03ec053f10b02baa9370a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c680a90dfe7ce2ceb6f707f1089468a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389c21e4dfd0f2ca6fe885c3f3a7adb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478553a28b61b25cc5b74f50fc244179228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4649d2fdc9259d1e7cf6ab1a4f632229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccc01aa40a8845b0c66bfb449556e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cdf635e65fe9c295c9199c3886c11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9942551aa2e4abd0ff427fbd1d94d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93050a346e7d32017e1168a2bfec8a17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae7e541ff756d8c043325ecb4a66c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fab29b2b03715f6a3103d35b2755c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e9a97d4551b1789834be58d749ecd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6476374df731ac7e83e4ce40027d62c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e7569240f98b28cc926f1eb0a3ae8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aed0e76dd6f8338d21c150836cf724239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe005a838d30d084369a2bd06b7e34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b666cae7c02e8c855bee6187c6df49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e44f5e8cb129666f5f09b1c935b62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4948de00c7be466a10af24af9280f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16066eba94c5542b7dface63b7b290d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b0154f4cc82a01751fd457daffd2b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d78c002a2d7f01dca0edaf1b0bfb89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51f94a84987402423c1485aeee96da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f20ea65ddee5ae84275cb3c19306f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9922f9999992b4078f791427b7632ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8070e2ebe3e924672b102db40c7f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79def66da11d3c06dc95cb0ecce71c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fb64838eff3b566b8c77da5552b6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca525ff8c0ad31da6cb16bcaf0f459c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0c45f8e21fd73c46f8d0ba72d9b3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ffaef665843e42afe1597d986aa82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfefa62a1bf1f77cad0e9f188ce161a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9c70cb59c952e1b75eebedc3a3564257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc675acee1e485e23772a6beced1908258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d575bd76a6233fa40072e2c986e6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedc2213911bb7d234bb864bcad2e5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23858a1b803dc893e4cbfef02bac1f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b19d8178b555e1361156180e9f10a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ea9ff53585f95c9fb3610ba77690f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db20b1f22d5a9fca935f13ffb6dabd1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9af1885c2a6d5eb5bfd51087b97fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0489ee4b8111e103446e92f17709dea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a333b8af89882d5e0a010fb686209a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664376b3c80c416b0ac5dff73e280d7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912a72a9f38fcffd7e65369e3ad899c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cb4eec573def4592deba9149c1319270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046913dc64c7cbb45213676d970481ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e8239265094684f61766efc370977272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af536aa753576ad02311d4313feea1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6614f499f6496104c2f5a6a4e00ee2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862f5b0f6837ebdd23d7dd72be1a2ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074f4cd6b29709bf3b7d18b3f82fb7e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a4bf47f2a6a7ca7300240c41dd2f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080b2add71f67d8d269e886e46e83d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b17f5d25ec863825ce83222b8c3478279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039c99fa85e1a6ca6b7d414822fd2a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33d72d4e7aa6fd3d94187be2d0c8bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64899121c02d70f78f6b1ecb07c60f3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d2c40cac8032b41c44789214218af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80023a49a9c7a7a14e172a43d8a1a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0ed9c77cf6c79c2c523592b293bda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd6ea1ddbdf8c51c5051227c7f4cad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ceccb2ba52e8cb18dec1e855a6635287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9efe5b06d625857b8b3b608762c27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd383d421b6023d9bc282e677992f216289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67d7625f513f837706e019847d821d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49c21323d873cc06da2cc7b47151fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4261016ec29b326a8605a45077c6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff581cd526a5deba06cf33b1bec29d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6567b39a7669e5ecbe73ad3f84055294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878670fb498ccb6795e86d138b270cd6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ec74b7e38e4481ff30ad8ca2677ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9eead8e2919eb3d098cd31ec77358297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91ff021144e7c3edb4ea28aa6a1014298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925601204275e4cc7239491a92fb5f37299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41359445a7811a401a5b4f335769ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a805cf66cf6446596fdb187dc81ff75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83c97c7ce1c7ae45e62b4e5beec83a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66f913f22fe22af0c18f023a60c873303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b81a816c8c37ab509591884658f5c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1bf76102eb803afa819f72a86b271305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892beee181525d379cdcabdaee010f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdb7f7d978bef9db06214a66075b7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e0ccd752915c5418fdc7e1cf81e44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc08d9c3e1f630a64a80119e37ad0c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa135c13d828969cbd8520195187ae0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed56293441d657ed6ab763a0ca49dc4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449396f8144a17afdc6a05ea7483d86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776263c76b1ffe71db8827cfbc29d13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125408a21ad1f11710c79f859f51815d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e62692e60893bbb14fa6b0985b0e65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392bc1acbd7133798f94bd234fe9510316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faab927d0d723955747195fca0db060317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038faaa8a0739966cdf74a04a2f83825318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876c7802558f491d8eff2a33e2e622a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a11f104263b8d1598c3480e2c3d1a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8d92f21533e7aa157e69a810baf60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee81f004f92767cd12c7bf3a013058322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffc370de0f31e2640f52647183af4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebb468464f6a878e431dc564cbf0db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ba7a8e5cd976be7e3b366d91f92fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4586aeeda2436c4d9269f73024794326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d2e301972680068ca6bb22fd40b3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380daef5709f59e10f3dd88ed4f29c6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fc9d9d0bf4aa5f092e8347a490f88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164881375895d603101f1d28cfdda7f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a8cc068f6e246df0691d3cece9155331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e5adbfa7b908a9f9fbaddae38582d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045ed6e788dc0524e9d5ee8984df70a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6058565688c9a687aad51628ff9b96334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d2ef2159998d0a067310fbe21d9d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427fb7ca9f6c42ad07166f2a68074ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a5432cc8b99d48a86f81619d003ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b37d2d7223d416598e72e1bf3bf342338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483bf584b38bf8f2ebfac1d92e100c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeddb4807ec6313cb4a61f4c699b31b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3993fc8dacfd185bcdc97ca217363341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554713e36cd36beb581feb8a635b6a13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574e82a6f3c54d7dc177b4245c751d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9be3c8159e64338414780d9b0d9cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77554ab29ce055a41ccee97a7385b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe62cb2436e03bb0078b64af95a56f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b562dd2f8f972ca040ae8d8ec8a5b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34991fa60efe10a0d15167a7a5cce02348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51c96bc0f28414e8eda56e04e1b2ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca6bbe1c85bfca2c5648b062829d9c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5eb72aab18dd5ae618e20bd463cf61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabd4fc4ecabba27e263d7d5e3f951f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cda0718b53828bbed507f9979018c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc5a77ca18720be1a849a2ba69c6b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc765aa21f571357eaa6dcc8ad85bf9c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f792fa4fa5d0be9d80a582efa992d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871456d9c1ec08fe95918aabc7fad3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090c8ebcffecfcc4bf2ba72fc3ee9ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f5a1dc8755794c33eb533644e52a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0e19e282095e4e5059527b99be431360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0873a3566aefbca62a1c75b6615f92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbca1b40d713c8ff04d807bf9a950b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80d35e853dc59a5812e65e43bd248d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4236055605980d842bfb1f6c33b5a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fac79a553722db39265048d993060365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e96728795b2fbf15d05b0a7c368e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43677b12168cb084c9e88664e3f1514c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aaca2c72945d424db04ea8d387702368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80671c1897a2afb593bb08d3af4b5021369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ad8f648f1cca01e3002a66f1c8f64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41d529991e529d07fd3d9fce3aa81e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe5eed7a053a79f7a8f378d266775a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd32067277f2d9aee766080d5770e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4611942d1d3f30fe1ae7a062edcb964374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29e29f92a4e40b042e4579d54e8869375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f3449a3f94ac475015757ccacd172376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad63f59c1f440a0e23f2e23210dcffb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9507c7642e9125fdfc11b7bec34f78378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63777777e68463f05bf7b66709c8f3cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f4f5ecf224e9a5ead515cac2fdc45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa5756fbfd480fb6d2c0b31817be4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972dfa069da24a6df696587a5dfbbc8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6230dbba67603013a040f5ad9054a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cfcc0a450192b97e8fb143d4a4f3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d255168b8d1dac289ebb325a2b71ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be4a71dace38e4df76905bd8b01f18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a57ba42f73cff4bdd66b26ed29108387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238d0116836b9b6b24242f611a6d50b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6336e80d36da4605ad2daffda6f58b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0ec14c3d7d9c2fd0235e9ee39bfaf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8931a42aecf9c112867803c8ed067bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02215d600537685191a4d16dd351d06d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a123c783f393fdd1220dafd4a9897a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e847123f9983190e32e5f4aa90d0b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e6aee8aed3b9622311c3d48168318395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfec4c4d910c85ae24c81cf9ca4c41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc43ca41be9c73242ea2977fc252d58397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439cdd5a2c1e3ceeede9d61ec5f7eb6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71c903ab812c022ea15f3db08317a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b72c5960c5d9ffc30b57d8089686e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8217a75827cdc57c82d05ac28db4a30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa242c71e86be196e530e98efb31c4d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d16bc3c29b58671c5b02be72dc037403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180add0aa0794c0410b213dd25de2d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65b130f5f4937bdf17599ae07efcae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4433afa3e75c500ffad6a06e04284d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326698fb36fefd7853b52eabf6c966d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55c06aa09c08f8554e7f10ec81fb53408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec1a0f10b9c300f218b51048237d00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbebf03be66b96359ee0deef84ea321410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6cca4152c1b3a3bd5b33a79903e48411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc9af8e93be34986cc257c5e962d49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bae967cce53c55ea8207bd29dd0b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8be2505065d48bf3292bd63e93066414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c878accd6c77d12b406a05b5a5d97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5c0637deef9992800ecb4346cc3d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395603bb8964fd3db072a3e4d9715d76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5c7d661d85bd92ea352f8428b8150418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad8793b6fa8174d92424bdcbc5f83b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb7061e30c120544bedb00e6e7e34d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470d03495d0c84a87d9964b5c0cab8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f31e8034ac4710958c9b19300bb36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f4a60b05fbdae4d5e71aef4cc95f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5429b1946ddaa77564c282738e680424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce49703b6bb6f2601868fa25f4b59e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c71db5bb268e447cb13ac228933ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72a95c63df9b776c34b676ea3646e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd0d629a6619517ec541d218bb2929428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544e0b6a75df5efa33b0286633d9eb3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64ae8157df08849c3b3686866300dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281cc2a03c38ec806d5002ff22950c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3377224e377414cea931cd5313d7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db7232adf8d5b9e3d3b1693409fced433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20bb136485c46ce02c475f661292ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce6d1d58e4ed78facb98f78b5f68fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9dae84bb814b4ef69d2df414ba1d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc0847ab3994612e2b4d2791d11cc9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520efa35f4d2325b3b3092ef24eeee0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bcb8d10db075e390d817135dcbc80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd5a18e844be05a5bc305294f9b794440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988072f13e07e8d76f6d67361172c41f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d420cafc696b09627453148dcbe606442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea636a4f175c89d9bcf7680caf80c24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621d55b242a749e0ace4bbd0d4e902e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90ba03b7158fb78fbfd0221365c8b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467e4073ff659083a71c89718cb3167446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2191e45f3ca52391fdfafcead57989447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ddd7d765dd43ae4ce4129117e6f3f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6debcb0d13d914fa28cbb3a3b917e89449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79746db35726e3849c8f839da43f516e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a88abec8a76712a238e656a7ca65d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a0e1bed8fb084132f606bf6a5d6a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7b815c92f4f3202ca201353771a75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ba317ae57d5e7459f73ee2d2123a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a6f72048d1718d92ee43155384e53455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e70977c3eb4ab955dd4cb941b658c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf0ede00875ebc5a9a78ac892125a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d359539613f6383e03416571c29e504458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286e60733033faaebc013deaa077739459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c15d15aeb3e47f51d14f13c2d94af3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b870308583978f60bd80133c0e37fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656eda2805333e440f77b038395bd2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2c2fb02253a17bf3580c2b6fe92a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c974f76802655c117ed151bc54fef3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3bf0530256626ba1c91d3f07b9cc9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71414738bb9d31c3176b144ccd87475466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f733d55f266dc021cfd346a04287c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6374fb78925dc0441c19f8007e381f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570228d5748c7be486688a4f59b7b23c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b2f287a1039aa72008b3f51e6d3a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a38a279b54d953f6e8c4b22985995f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104abee400da8152d3348c3eb1d92af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c6e460755670e12e1b378537a3e28473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8380a300f1c73829e321834afb75a21474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a86d4c8fb1c58d95c45a0a613fe8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a2b98ddceafd026980e7288717cc2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af57af2e76558bae86b325ea5a5cf9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bd2340bdf6782697f813008dcc4b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bd4825588f7f58407c88ae558d17d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1b78485ad53dee25f9ddb53f3a80f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2b5b90b4be7a99c8cc29b4523ea7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983806889d3e4afa67ffff7129d46c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dc15377512c24739da0bd674a920e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338cf84dd8ae3a41e72ea77aa9a2998484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c8f27359a3c947b77c38e543c7514485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521a9669b8286e87323ea820e6692ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ddb54599ca1797f6376287b3703ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dafaf69d2c1c2f63aaa883ca3bde4c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45ce633f4c6186884280e34baf4404489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041309b0ca0aa86f68bac248c46a5e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604646be8e29d8c75034f22cf3fb504491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37e12f7d8163ca61f094f6da254882492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65f885bbaab836d619239504a98d1b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62c2fc7b08224a73fa402a34f6c43a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a48c014487a2266b1b63cdcda9684495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b003d687fe97eb43e40895f60f3d05496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d29d29cf5831baaa46e1a1c2fdf80497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357c6643cf5c1a96668eac669d14c1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e5ec5435d8a19720ac34af7c7943b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb50a7dd14b75efcf32b1ef384ae4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2d7ea130daf5e4999dd8ffe544968501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ec82d3dc29f6933938c65d134267b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08650a7e143a7ced2997ed847812adee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bc88cd334c660d5cc39c644f15853504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4bcb5e31a1f97d0474dd59ec42b0e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c072921f99f0c4abb2fa83222cc8f41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeb156219fd77631b65161b3e97948507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f87a7de2ba9ba070b8c7ca3ae6fb5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0c6f48ca6b3b7f138e9187ff2425d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b56105f77c8f7fa28a2f3914d6d536510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f3000c2dd1e0a0aa9a2ba45760979511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d36db8ade5138299b7024eb038582a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9eefba70cea1dfca721e4ef72abf8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c21c5fd710d9e8661a5ec9abde86b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5af163cf23eb59b5d006832a5a0a3f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f690be7b176a0a9dca89c12723d8f09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbf438eb840bcdd2873928be34369c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66b23aadada6dec69e510a86a40e53518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ab4c79594c067783d9885cb44242c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0c88ae5eb17e13ac53f44d090337e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc5219afee0e8542ce1e679ee3bd50521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257428716b0c1b6e13cb12e41fa30f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95084276ecae83cedfb348c990c8b938523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c464114c27c21d5984d269e392b48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f51d2cc57b21d94a46d326db3932b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5c3b49042b3adafc57f46b7600552526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1d91e5160d6c0deb4d12f4cc38494527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22466d66379f26ad1851b210c3ca4f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81c0e084b8a2e94c94a2897e7e47db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30321bc781ccacfc1586dfc0799eb34a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7b0ad8cf61f24b33c9c419696d828531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd301c6d3ef3ab194329f99d8ab9f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b509965b8a97136761debfedf7fae4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e3825b83e2aed8db9faf084ce1364534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e275a63184f893e16ca5c32226303535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7012c5e7e51ed25cdd282d5bd8974b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935a8a9bfc7e97f5c3a3b10591d70a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f7f7c2d0682f96fff3e18e7cb64a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e95436b6ea205e56622bd41f32e3d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f797081dd1987dcedc2f8e4f3a5ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb17515229be98527d86ba2c470657b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834370d515ac067487d2a0f35cf05f28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba943a0ef50001c19d3dc79b2690990543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b8934f9f998287a319fca1be8aae6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ec4dbcce2bc63fb64e26e536fbfe5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b69db52625f2877616bdcd9e4751f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cfebc7d63d1d9a85355fc696b0f33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d1937bec9debf586d0963e1a04b55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913feed6a6180175df9a3741fa5a1e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38d48c09e1806b780bea72e7376469550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e66a49c0a18bdf4eec471e4f47dbc8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9046cbb2afad183fc134957cea6eb1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea205a674e45064b7c66b5c87fdacd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c75f6d16cd3bb0d26a04ee24b03a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b82db82428d324b9925dd5f15de14555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5940e087f99120033dfa6d677163982556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a83439e8955744361fdafd19eaf394557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48413be4883a0eee27bac1f6021daa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a8ea284ac1ff26fdb6ecb31b1787e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3cc792dbcf611353c258c2c90f3cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942fea508940f0c12d76094f3a47707561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993bb14b025d8e31280723d89cb2329562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cae029ff2b0459128b22a240c2794563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2989d0f7378b9eb20e3c744a5ac17b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e40f061ab63799698b829b79bf0d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649905ab6e39492cd14ecc455e1647fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97a1b325c65ec1a085d7c47336b052567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243a5a928cc56e265a6ee3ec6fcf4aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628772d6f8d4658ff96e40b91e4ee01569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a697a4d6ed8bdd697c25769e767e3a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cc4fceaaea531e890c597da8c6960571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2e176a536d31ff1f801a0ec33e241572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facadf87c14f6df9a10a364e61da3106573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e873f1e25c72a285448fc6ce0d433e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374d6a8594f53f0aeefe5f5589f0115575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757869fd3773ab44cab2af85e916fbcc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b110fa7e2393746a9bd3a5de752bca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f991f9b0907980594e12e6ef9f274e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f7bd7400201ef5a99f05c9a4d23aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca328be2863895c71ad48dbf5d71e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f27230352461048acace71ebf66d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaf3827acae034be99e850fcfd0e79582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd934c19086fc42ff41434f21b7db1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b2ebbd44858bd2b69a5bb3b8782de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7373658339aa062e382b537cfc157585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bdf43555878e134d650f85d27b647586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64d97b353801609d5025e89e3a3dbf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1325b5e602f83826cbe01657f9495f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12410b400e64098da5e7a13346d8ccf0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c166faaaf97265e8eff7d4b62095f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c541d525e2ade31d00ffcb288c761b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2b3438982e3d9c931da2c2e76a1bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da920e4d77d4ab6c977b77dffd33d42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238aa1db61fe5d90e74877ef66d238a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126b93c5fb3135c7a5d33ed6adf8aec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fedc8956a6656a8cc7747a9bcd08ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcec412e501a2eefd584b501633045a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c4f3f8a9f2084f76ee4b678e84dd7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e943ba02f900041bc1376897ba8a4d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a75d2c71aac282ba7b613e5c832e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be596122afb66bb3b123ab6734e8c0ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4809835a554d6096526c05c8cda362602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace5820a6317bef58df8f7f02c9999a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d238c34fa8314bae4d40a9e377f948604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51e27c3a3f7141e57094fd0c625db0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fbb7f0a14c9c1a60a5a50f57f56d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132eaf2957450a7469281a2ffea3095607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca15654b056818115e06b0141e75fe8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9fc01c6641471cbff2f347a7d42ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ba72e6959164fc935fe3f8eb31d7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd8a9f60e50aafa90a6a66088931ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5ca22f70562ce076af9d9e512a0b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ab54a80f6aae0fdd17e6b2e43629f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0db0e6206f22ac382a88a614bbdf55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e59f12f5e7d4518eef5c4f6df60d7b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04251afaad77af557e97df7151728e57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5ec48bcf4aa0e221820be1055d84e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c4566d86053be45f633a7c422aaa5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb94672458a9b6a9adf6b4c6bf2323619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b29691a2a96f9bc642184c7c5062ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb132a473e7c0a6478b27e7db137f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2e94c1f07e3270cdf163efb0e8417622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c635cfa870e935f794a6fcc62a83d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d55958c1005006d5e9e6e5dbcdfab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c9c1a94c839e8df58d39e9827e408625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88397379b315265e0da9fd1b8a5a7c1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53197f0065cee807d6f1f1c06f111b75627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f50e9b0124a255e6c7487f3bc5941f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399477d1292ab81ec4bc89d792e86389629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d440b1af27eaba037ef92e2398ad5c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69fb2a5e9463f122d17c20776b519e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789c4c7082e0acb1fc9bec402e4e62d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ee8be38ab4b71dcdea281bc21541c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85d3364f6a6a5adf172545b5ad1874634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59161de3d45e21b69f27d1c03701f69635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff102706a1df2935b93b608ca32c42636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ad5128d88985c50674a7a8d27c8f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e5096ca09e24737a291cf8e15e6f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63361902cb9dd8a85308e492cf048a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ded3d79b5b65259c867f556e78e83640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10a3ce9c6f7fa0eb522e12167b2c13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad64b9ada79d02a6743c60df24dfac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3cf7b6f1a4efdc3f8279cff99c969643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c47fff011d5f762faa133412f18a11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea419a1a67173a7db7eb96a3bcb31a6e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ba7ee4ecee29e8e71652cef2367b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd06b5c434c32a0eb78b998c5456bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b1d36929015682add079cc2f81a29648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ad9bfa4235555165997e5d3d09f8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb18cc0baae6155f993c6bce88228d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f0f3a86d8387b85f4f42fcafa8a36651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695160ad23ae9db733c29b20030cf5d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821ec49115beda46893e070e782eff8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88cc4962f69e38d38b1a6dec6a1b47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f17af72489d3844b9f39d8e4725ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c7662d46d2d8bf130e4e6406b268f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a459ae3e817bbd540657a826fa27e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd86367fe5f4efc7d0eda98aa044e9a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95822bd7ed7b048960a3a784d9eebcc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d5211e9fb59ee59bacc5d399d713d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b4d969621ab5e9ed5a7435b3bcee9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a55b888f21a3752fc41a1891cd8e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326714daa61c1c0775656445c10f014663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8ee17afd7dacafa99210a4b104475664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860362436a1f2f066d083d081f4683c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b31e4a41f8a14488173586c336430666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb7cdd2174424cbe6f8aa3378d3466667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d113ebffca13bea1221d1cecce2c4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ae6ac58ba0a28ab328b7e0d0dcbfc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac156ef7d210bc1abf4700fe98f133e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f0f87f6017c094908de8d474c9b18671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749fc94e8f6cb13894eeaa769ca51e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4383a84746eabca49d12b8057a2bf2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c379f0ddab0c4b17e6420d6321c752674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05417a993c821ccbf115645787f730675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b6a3189f8e9bb1e1a392a31096f48676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae109fa06057855fd2a1f2d677a8cd6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499b3c617d35b95eca95506c23ff80e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e7d5cff19e5e5c3959db5d07986a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d320ad81afcb98e3306b154de7e1b48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403981450b5e85e38133b494bff9197681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be680fa0791898cc071bd9d01b817b34682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862bb036964533379d6e8c455ac9336683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5a7220e20883cae2777d2f2fb350e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360fc6d90837722d4eedc549c1015dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4d21d9377d2ef6cfb5441382675fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a742b251300bca0773a4ed97a829d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d56745e60d5fca8c5cdf4c01466894688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37843da45f83e48e14cddbfe007bb6d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91d2158cdcc3e240a5d120dc6a230d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec541d5d2d02cb2c42d91099146cb747691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca24246435291f99cce86629c6a3f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869d8cc071dd83534adfea4985fac8e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5076b95d9abf7ca50fe803936aa3a3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c6fe38544ffc34f7d6b33fde82eaa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf24ef6f9f075f8497a91b0c8b4755696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb913c3cb2aa30d33d902e9ad636db0a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e554f13eb24cfbde2454c216bc2010b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30f47928f24389003b5b5e0553165c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388583ae41939d538b592ca77b3dede8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f67f635d7718da6d2a22ffb6695595701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e57df7cd4e81050e2bf8ecbe2a234702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148a730c608031fe35591394116ae03703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb413c33ff5abe1d9809985d3f8738704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b52cfb60997e9d41e40f7c9becd171705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219b2fe2dfc691ea1eff3f81a14a0c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9798aa7c4fd79f28410ccc59193c9bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564cdeebabcd923b70c10fdef3d0b99708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92925e96a379cf524ddb2505aa9311e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc20581c83b2c8bee2d0cac897d561710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a15ff2be5e3f76401920cc2a23852711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fef866f942859d8ef06ab6ac04167e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa15998670c0baa71462fd1bd174a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbc4fc467565a9caf0f2412e877f4b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e1c7534425bc8285f78eee7000df0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ff7e92a7d52abf99d0c1eb44cc267716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab105c01a4a7f957a5999fabc9db10c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98149acff0e0a0902d83e9311b19099718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4e65085408ec28d5c892546a62e50719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efb382f82e2ffdb378b4e439debbd1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a136bf6d5dbd2ae7aa834530156a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75331f93230021dc97e08cb02da91e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ea34dfb3ec3aeb6638bd5a12849b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca29313519810969b2cab10fd7e3474724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5406924fad02f634ede56d8e5a88ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5f2af39cc02d22e961f1dea19f464726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e87e7310a505ae90608af3c14aa34727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561f8800bb1b18af5648419444e56f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4008eb4ca94128d9409144a831820729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4882ff779eedd66d4ae7ad20cda4dba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d67101335c6336df21ce5f24587520731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107c58bdc1d07218e3cd974c1708263732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f342e1051a95c21017a9bc5575ee61733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e1014b2c95c3da8666c7536c3eee4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eac01431215ba110e376864d978273735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4573104ed0a3ef459efc2d9b56e1d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6bc0c7e84d91d53a8d2af4690c807737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe37f241dfc38beb891d4b6edb3646738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69d3a347b40753c85078dff34ce396739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b17034fd1778509fea142e16b46c60740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92e0c6a7af3319b6041700891427bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03564ef86da46149ec0db229777d01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d5e85ac45bfaa22e41497995504df743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e9f7427aabbc48c2689429f31c5e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a56b6bd1b464f1428403b82625c41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb66af860a1ec70249343a48883afc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea09d355d947b2decbb081b795b682747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38181cb474eb4b69304494bb87d4fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161680245095ce6214c43d52826e9b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf83f78df598cc99339912104078d08750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90f99a8743c3dbc4f0edd86c8a659f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891abb582c49f2c05c4e0521ebc7625752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0a2da7e73a22bdc91777a43869f9b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02077b51fd6648423cbcf018d99d1072754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0372ed94684b6f35e55af9ef520aa4c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c92e0b94289705fde2cc0b5736f041756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613601ab1c813a706778c80b50efa9e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bce00b3922b2fe3dd19cb2876bc14758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4d464d25f23e1cdbbe7de0df54745759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>