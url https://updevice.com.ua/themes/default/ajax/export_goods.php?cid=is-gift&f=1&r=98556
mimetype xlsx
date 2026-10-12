--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e142ed56a4dc0ce975b326a2b6d6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed563baba3768c40f7762a607e538992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41826f2878fdcc495398a411f8804d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511694db39766c381aad6be2d8c21414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3949355c97c5e08f3302011e3beda35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e22c9c5aaa26e9cb8e15c930f0aae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5179ff1011900b22aeca5cece08a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0b29b4f6c4e7b042618767423c2df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22efd232f32e965ca172cba6aae51739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312929dfdb89e37c27e23e937898b70c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170a80084815038393abff83fad6d5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f66b598b8878550131c95efe80222712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7ee7655b9c90d41f8a111e53c7b3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffc45876e25a1f014921d6e06d211114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8f3738539eafe529b2e799b8bf2c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bb9a338b9d83dca19350574ffb35116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6c1c14f3d390b341fc9e1def8c51a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2cb61ee48d2b49901a2917560b63218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011fc19fc4a319fc6c997e59796421819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a9d0137c105d5963fe0f441c95b7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0b9a83a6705c1166a7120816d043f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e799630d9b109100341ff96c62ce8fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c57976aab8cd98ea72caed2a18d8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a684a4e2818c2d27bc6b94f966b9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8520da367c8aeee2998a5c81a214ec425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24be0996dafbc27152934cc4396203426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a995f7d3f20b82a1ad1c41f3467871927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f253dc9b818064b56070329ca3534b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafe3fb693a3424b66335f2eb4a04b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f846304bf41ac319bdc78fd5b1f08a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fd11acc6bf19f81ba7104627a2fed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126fa4b4cfd8ce40afbc48851bbbaf532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346f0d2a5afad607abc74646a66b61c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a0a873e9ae1e4c465d9a969650fdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746729a38ea85b764a85b2de8f51ae2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18133939542f2e535f8016e9f076fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d8875d7de7c0bb1753dd51ea89cac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d8bdac64b2b595c1142854cfc8a8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b983155c6ce6e7e9c6cc124cb802139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80918129e4201f899e62ae6b358f81d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174482b2421b29dd71478dba762198f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbf0fa0706b24c52fbe0866901dc1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc95152902d3ed126be4a6077bbdf8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfa4b9f96e730eec2b5bdd69bc05a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdb7438e82827384b7594a6ec6bd4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e505a7613c22e9fd3d1a65b3cd53eff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d146180769537e9bd0ac65f5fb1ade547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8b3b00c838d5683f753c12fd86fcf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729958a1fdc42512c76e5add366488949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17713796511ba4c2e2ca9c440c20cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509d2565cddb7a123a333fa458d21d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cd34ce3eb2ac98b3dc3765ab6475252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95ec51a997e671d20a8ce3572dbeda53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7b5036a6edaea066f15633985064f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972624d11ba07fed9acf4349d475fb8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27772c8ccf75fde75f731482fb58dd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9a5795627412d644abcc734fece9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77aa64f559b1dbb25e8c0b0d688e9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2757a5f2c3a3d75c61de5a241aa351059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7155981bd6afdc388e2c69ec1ea51260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa37644a62684ace42e714f9f5f87d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f583b8b056fdddfccb51ee0ad369c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9c79b18f8d43a0edc6002bd1dcd3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b609acbf334181ad7775ccf3e48b4e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521a58c4b8db3164415fa6fceb743bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adfeccac53f9552fa014002cca537066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dff8291b257ab56f615a7cb6619a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d14bb4b617b748047dab9c02ea64b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0241485e69b03b381e406cd92351b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2db704778dbc0fc5699373ea8ec9f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb76b0efa59bbebcf433f6e1c9aaad271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a9481d00e42e456eb1e362798fb7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a158225d3cdaaee6efa6f2ffb027eb773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01975b79d466ecfa4fd87d9ddd0c6a6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae734c4ef5f1eb63c09ba5bc4f29ae3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9952855540d8eab022a0c543a9c4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70c5be663b94152389f4de88b5c35777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c04187fcb74609e290842f213b47ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a936204493839e7381b998d9cc6faa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4eb5d6d9b630ad4e84c6a21e050f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae519781e2fa196e418b72ebae166e9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c516466d29c04c36facdd0e369811c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d77de8e7d892b61acc1ca480bb0f7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c62f2d906817fa54a1116cb1fc8b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f6f31417bac7e7ac638ed74ac6a1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068e16aad294d587e59d00e4513984286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dd61c0e996f35a316ac748feea98587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af623def3314b2f6e01aa75111f19f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24117affacda48a44012b2ba079e1b5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410356fa6fb2a2d1f2fdbe806c552fbf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2739f7b89990b02491ecd082be130291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61347717245e0d2571395cf6606658ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57910c211d1828fd0425c768693d0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c998491d649ffa73fe65010864d2e8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25953750da80daa16626b0eb2dbbd90895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ba801bc4df6e8415410d35a4b842296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda9887b818b95c3ff92aadc97a2a3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a5f8b892cc00e3fe82aa6d324d72a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d692dba3331817f8edca1e39b39284a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8a48d72e2ca9cac9feddedf6d55d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92159f919799132f148dcd57834fcc85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee911a00474d4e304ed1d61bd57ea78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e1cf355eb71bbed8782896251758b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dd5e99c2545b33ec204c4b0991471104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d474e07c62605dfabec403df69e9849105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393d1ad67484d29b856643be72ad53d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a9031274b7e3459df4330a9c5e759107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac0e37a9f3e319cbc5bbcc10dba647108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cb09c442c20a673d679df148176ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98557622f30da5ab4a45a12e8df5e7f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cba211d68cbd4a768dd5ab17b3c4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e18d26fef44ede3c148c658a7d351e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187d6f5790f738555f2d9cf104c8020113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbaffb95ceb2feaaea67d49a2e60fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab572754b474a013efe2d778676a24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d923e0e5553d2a56622f541b1814c77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e73cb14d56cb312718183c7def593117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd067fa2cfe7255378038e7c7c70799118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d5d1ad93e0c048ec5493361784978119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584521817064168073cd20c10f1f13d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c9aa66485673426f1cd431d1acac7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628ef97a0137ed9458642bf7a8a981f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b891a60a235bd7f8ac331ec68aa52ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec57b887dfd9ce72de4effcfb0f0bc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f2b1e4d24561ef296acc90ef197ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab18bff3a360e80b58aebd0c153736f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8b91c254167bbbcfee7fafda907e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1f9ca4ee04bc42468d8989d3a4bf0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf641c405edde8819d8eb229fd9dfcb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb19ad4125817512849b3cbb8445da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11018c8d123eb809c7e8cfd15ba9ee23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd6ea49bb7515d615285822cdb372e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a42acd95fb15573f68d3537fe84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f6f698f222ac15b3c7180217b6cc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfabc3d25e1f648656ced74c3b129b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc77c6c311b3ab4708737a95d4fc28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927ee823e0a1025cad1f0d5306e005c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e48820836ca212649b763cd77b5f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5c277c5aa8db3e5f32bf4cc321f24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3178560e075b48e162ccc7924ed0b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1b2d8e82b699e933aee9feaf2e986141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5649796e98e74ab8959f10967b1016142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45a6723e9ddd13ca13c5995e16c6fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89249e9fc0db1da1ccd05ef90b2e6bc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2d0cd81273ed31d6dd13f1736124d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1c1c18369c5d59610206f7e82c19c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd7e4195fbd4a79d0469d8dd2b0238147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537283fc3d8431d0e70548299825d90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02e9e55e53caecc45e5cec9b9d81ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab737af068bf3cd42af29c0846557bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a566e11d37b5c1d890b518dc697c59f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b59c9f810bb4cdc184e4420cf2ec0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eb417fa46f467b8cb398efc5b96cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80458d81c1abf80ccaac2de729cce90e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147472ca7f45330b2b7d89fdef2cb17a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1811fce567407f2e5c6500492ce8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d89177af9d3490a4bbd9f1512035ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9a73ed851a92035b151dcae1f80df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e177682aaa0300f6f067d05b89cc98a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f83ef9911108563f1eefea6e94aa08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fad9e1bddcb99d7f4a5d30fb8f5edf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144c021589fa950d902d7a531b93c5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d74f091874aef4cf058b3237937c4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c73286c834bcc0595c4cd59228da73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8475ed588eed7fbebd537f178a6487165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b71e8055301bbc96499cab534cdf25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319719d3b164483adb82ec1b16e6928167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84f5293ae9802062fa90e88711f153168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2896bffde947b2f2c5359e45d1b2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840358a7810c4d0c3d3ddbd7e3cf9755170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba546ae4ad3cf7c38f76f4d38e7c62e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d17a6ff23f528f3d876389a3c9689172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400864996d252afd9facd15300a4ea3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183531e4cde364c36e0c506db61dde3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc6db038007c20ce9a9bf33e66f57e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30455f6e21dd88f5d3757d55e77abcaa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c14caf884fc21598b62ccbbde1785177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c9a2a8162c7e632ae1ed74b5ad7b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310b11d8f5dfd2feac0c2eb57a4f4b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacaf4de4559685096f50e0eebb0677180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1092c8e20ffdc5f9f792ff888dcf8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b84ed66b8d8b91be041e101aada9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcb38c61a674c822e703412f950ebb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f415f5795bee6c10782f9bab9c661f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82140ad8ba684b8216f104780035a1b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286b86cb1477a5aa423dfdc04492199186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46273ab3f36f937431fc0fb497e6dc3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53579be9fb228ad6654172934689ff2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa7adaace5a06602333ad6ca0e030f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f73116c58eb46e55996341ede4b9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc38d790b9b69042f466c16c7cac1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f72c9582036aa268671968aa771b9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a32562a9536ec80861c5e17e7ae4ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe490896e938a1334f3c57e16cf64ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557260d22aa2f58d5e5e6861c2d88d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ce656c4ed843dd253e8741bd034ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa0ca91b8cebacf2c628d615065f74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751db8e05eba720120683f6de1b3abfa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183bdc9b5bab1085366f7d56a325b9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f4c31240667b1e8fa79beb1bc807d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afd2cf67470e9eacc3e1d694c8d456201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa50081c9cbc402f84f3101f931131e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1a720e26373f00409524d9e9bc719203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d7403f59a11adbd9169f3ed1d1acc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e998e420caba6148745b5eae22fc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2f35df0b55ea8028127eea1897d26206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181f06098b29624b858508699bacaa2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d79f7cdbb86af96118b159cfc6d223208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24193d4de8108a497b400f82497d1ade209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf2945ba024b087931340b45e4bd9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94a3a14b90d63bab6317318652e6f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e831468193520ce0cef03c446d4432212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44e778f892710e4d5915e8cc9623f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc8129ebe7230fb54cf1039106c37b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effc14514b4a802cc9b27326dafa398215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5650b8d0188df0e6a6bc23fd19424216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c2d00d2135477b916654281a03429217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9eb58d3a9216b10684d783b8ae788e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed56e7aab2247c5c972c7f7d13c9a31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17bf465ff95bf9dcb03a1a206bf295220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbc55986d30277b7245b93be8239b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4975564dded6358c6bed34d58dacb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d73120edf33c5be393ab95df20930223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5ba24f1ff77a62554c9b8820feec1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629e2aa53dab34da379499199fad8f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0e7b8f5217a97ffec04bf25c15cc5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117ca61d757ef5128b9498884b2e4e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6678fd36c82fc11c4595d0563f8f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fefd770743d8691614497a8b598d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a37f0ccb5c897631f518ececfec022230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11d22535263f10cd890156ca80ffdd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640786e1f8cda7fc29e205dd5b74c24c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d1b0334b72620920ca7b16b31a6cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057f470e331873899ef3660e6346915234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b839b53cdbcec9b735b167192a6b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f44a1b835d4633e225e3da8cf8653236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c38ceba561c7cef4d5eb225c3a48aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56626e1058882b38e4dd71b7792615238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6751867a39d24f157efaebd326754239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5f2a8d0754964fbda069830f415a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b98d05ab3485490a01505028922a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681b163898a01720bf2e9ac05b7cab2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459075bfed042542ec1cb250daeb911d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529748cef0cfbb0cf39a2fa897d5f681244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eda759465af347a5db5e1d9a55301c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9f878b6bed433bed9da52aaccf901246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d39395b402d8fbbd9d2343e69902eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8095531e2a77a1d8cdb083017b9837f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8d1d2ba00433013604493ae0eea06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddff904cdc7c914dba5c97947a41bc8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7581138d471d9a6540c5bc5b3a3a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650935c1fd90178ad9a42d54f401408252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c963efb788fdc5349402f3b8971c7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06277d53cd48fc22e875de729cd9f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d796e1792f64575e8c7c407785dc7d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cebf41317f29f4204b2571b11ed0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19a0656582358ad8fde4f81f858ece257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83606b605f5ca3c9e0877f34c9adfed1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b42992c045e78bdde53eaeea839ba9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a88394aec94ebe7275035f2c450bef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4d785a3147f699357da119ac5d026261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a8b6f3e0b01b40fa04fce545d5289262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b16b4e021f06d0327c3550c6b2170263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a00b5d03ab56c1c60b658fe13feb7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0922fd7ff88b51c06f818ec37e8a13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c24f4eff61e9cc6334eb37bd01330b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471c0e7237bc4264aa3d6e1fef9667f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea9d7bd6ba4040ea4ba520a2b62424268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3140940c159f205e7f34b131149aa3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8a27f9e3a6cc18fd585259ff97c89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6398f74cef392ab2a53022b4b9351271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01916a3b7c27c4b9feb8d64b2889a8f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3f4a4c2e943db7d9472ad999b593d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b697aa7c38be9dc472f66e3254bef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8204327427b532024dec181217d17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064226ab99386a591a6f06116caed2ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35645c1c0394d9aa86854bba6c9a5a67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf81b32aec3c5c14dab04ef310a952278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2fcf4855286cf849de0db0d1e8308279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fb099a80ea293685c5f6affd4fc26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340be0d2c3ca3628c0878f28e0efa1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640713986499103973246b08b2c81b15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133809cd885187aee0dddc1bbd32f83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786174dc7ec606aa9a713a6a4fa4177284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d72cee6f1b6ed5ee3c2fd86ea78a2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d96905f987dd44b4375a275b4caad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029639205d80ad407ce54dae59e88ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db58b902dfb171d91039e6947cf547288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766c3b1eccf7b0500a95b8443ccb72b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edcaed1ae225468f8ce426ab9bd596290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d8cf955bf42c45d7c7547f7c2c92b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa3105ffe77abac1afd78ac9cea9f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d44e78a63f9fdcab8b7ded8d291da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba361837cbfb3528fae50188d3b9c43b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2d012c29d64e1376c5bce051b98a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c995562deac0ec965bda19f4b1f15ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58937382f8295a1d39f6360915009e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef186933f6477409d66129b9d836df5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20085cf184179aa1eb29f3356d2f46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c3645efeb8ad8acb48833e838f3c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637332419b02fb0cbbbc9228e4f43bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7ddcc2ab92def958c9699dd3b5b4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fb14833e2907d3043658975f02ad9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24086f7e99891359bfb3004b33b1eced304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b361a86d48d62ea2069e69e1b96a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcead2fdce1bbf0e7b936ff55fefc2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dee368652bee73afa07e4df133f020307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dbac63c6cacdddd8fa90186c0278f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd58420d9c92295a79ae7f1995fde16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c3269abfeb03fea1e579f07ff4267310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9f7d42445c3856fb21a5297659e1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dabfc8d15a9080169027df38c4418312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a4802f8a9e742f2a6fefa02533c9f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dd2b84f23a337608989d21d0b9d17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c59baaeff3657f4bce0137877c531315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af75ef9bc347ca0aec1dd5a84d35c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856e346a424ca72d71ee1f755940333317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba34f91768fc1b4f3d969dfcc80391318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ef1c1dfa2acc31f778881a1305ee8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967e93cae031f7ab788f1e4893528f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7e30d6a4c0b9cc2a27541e40c6ce5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd200bca6664297f984644cc3aed12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf90323aa9e98d49af58b2112e5c6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9859dfb688583c544fe042dffb0ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f2376efdcd6b0d32ac89219d54651325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f0327986260045471cf5c65157a5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9eb960bf02167de2d84470075149e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7317c63693fe08ee9cbc3e48485e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8975e68d8faa8620077624241054de7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206246f783a4d7435974e51d91d32f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937374ea34da8b1733a488cb9f713987331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d22ef60fba0b54af8c41b27e7c3cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b853fd7da9e14160e10908fe8f9b1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc10c0dd4c47e75034f25f6a2594fc3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56ed72c2606db38f58d3d2c6479105335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385f0a16aebf4b4803a3e99f48d582b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fc5e7e256fed6e63bee4306fe7a5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75f0b417d77e0861b83850c21149d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82a62284c77eefd02093188caa7d81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa28ed52054a14623483c8a15949bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d16bd76ad1e9296a80c7772c208af2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df325faa5d30efda912dbf62b41e91c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bc166aee3cf4950245fd671fd40cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182452a646b5935db6b13594936275f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535d58555ad3dd2f5b2e090d80f8cf3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccef2bc92e4283296cb3e01ea6db6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2edd79dfc3e78642e0d602d254eaf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebab1668dcb995a5d6769f1ad472bdb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694a3c639f82bb089f7715ef7a131da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84038fc4f946b244406eafa6e0babbf4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9881afab23e84896daeceb549959faf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b94b42201adbe461474d029c1fbf9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899981c708a46017679d07f30d785ccf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd45bd6fd1b56000f413f1e3e24a15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cdf8cf04bf1df7a153a12ea49cb89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448460be111d480862b5d9656bd4ca9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514726d140d6a0f743dd61850e253a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482049d40e986640778aeea2f2e2044358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6c0b4927eb0ccd3ef8e7cb18d04e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66fbe40e9d1c0739d28ae2e9755411360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82096402657c989b83b2be5ad709d42c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34070dec6345f5910e30f3311e7442362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6506b961c2b81b6319591bb0144a2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff030108b467dccc5edbd0292423573364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b451763266e1f73813c6bee52143b10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cd076809df58e106712daa57d984f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5386146e9f82b1b583bf47352ba922367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25c5d4ef03bbc8163512bb77755da8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176d546f510199b4443f23f516c74d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282cf2aa03abf9923fb4c82622374a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c40b192faa8f1fa70edc26a6657c0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7b3ab07a479a904380c1d6c2689c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fce12764a993f57c91ad31fe5027f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7479a4e3b4541753c873e0a6653a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362304bef5ca25752cc96108f968b0c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dd5778177264a7252db7a19528a2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25ddb54d6ca18cc3df8d302c886b81377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053021128eef1ddc8abac2974b365519378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396a86dfd7d630674b9d88dd5b9ba22379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949c54a6383aab688476d34f690b0ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca118201aba46bac7e5f345afe4e5543381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da6124521335ef97e7a98a9a1d5fe6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dceefded32e77679acc8492907972c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8ea73db842d9ee4df5f88fbd7688c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df65cb65dedc62a9ab434281c857059385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5dd85ce60320cfa005f2c875d5d93386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50537905f299fc1c018e02946004df1b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b610ba56e29fe946399e001ade8833388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094d98624cbae1c89daafc77953cd11389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cd3af16bc022d0b4f81b8c4e2b1e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71eadf567b7499d9f9d2d48435912b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247de565ca724925621f6139cff65ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48357d20bf74592b1889ece85fa88b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b49daab86437eb24a069e33620131394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402bbec76c731442b053485fd66a181395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f24a28647da88df21eeaecd15d5d10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d22df69f58b1d310fc154899dc3a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3e570f7331386e8b419da87156827398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27d88c10cb0726bc0cb995f02e4aba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd0900dd079e9c04867660d19be891400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f82c55e60529d8e80e253c13bd418401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cd06148b3ef2c9ac3a0b2adefd88b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918188fd100c8517c7683f0ad6c6e2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1e62287c4ef6662564a01703fad7b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a157dadce079cbe334b53d5e166c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff881f7f41c2f9ddc5007b7a191e5b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb9a7bb36a872ce4db629e735d64cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b0268bd8b272321bc145cd1cb2f90408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1e947acd25d4fe94544feb9dd1e7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40abe1f1715893d8ab84324858ea75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ae9e7ee47623d9b2156e1ccdf0bbe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c560a454818f425e5a0f24d71d5a66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae941d94484d5b35bfea23441d0016413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a880ade929cef1ca6670b617289d8cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d015a04c6e2ce021ecee4ae00b1727415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9972a20a49c718738e10957e1039d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85ad517df23977eb75d9dde7e3ec8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6ccfb326025657cc414de0bdc3921418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4716767446cde6205a8539cd58758f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9109445318b616fb2219a63ca80eaf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed06dd5af31b4a45bb19dad5362a3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536579875f541b1c3042c90d59c389a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaccb8b88636b9abe38714a993efce7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba963cc26acfb670f679f61425d1560424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c6107d1e567d65237fe360ca03d29425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980548275a430844a0441dae48507e65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6c5ce07a26b777bd206598e7e688f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd025aa621fcb3b9fae6d0fdba3b0483428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0793d6ac6f3b1cc2cac9ad0ccf48c67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24784470933f8c78e0d948f19c9c58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbdbc2215d25c35dbcdc3955c80f42431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50f34bac1d22da27c8fef6213b4b47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5ef6982c5d2386385c2b56b9c39df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908959e3e537072b884dbaf738deab9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889968ea0575ea9c70a6865816dfc7d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e5cc8ed60cec2a263b5a31a1ff58d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f3921498374ba773d815593c2bab9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739c05d9dd86db8b15267c9a7dcaf8c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93eacd99f169b0502190b54656ed456439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a54fad7323569ea74fb6fd7809618d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3ec2f0ab25e8abc667f7325b00fb2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d48f96f4172520d064c78037741495442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b08d1f71701d434547de4cd8ae8a1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6405c2e708054e765dc1c81c141db7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339650fe557d48090190146f5293f99a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f52870b9c890db7bdce85823e0c8a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27679745993486233c96be176d0618e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f4350c6a206ebbac7fba67cf78b1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787cc0e03d62b43a73137524bc2fd9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a7717e33422bf53d4d7465bea0f8b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672b9c598ca0b54c4548d2c211be1a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e2dd516451ebe8d25a1912eb8668f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e69e96d28330df746e9fd1acb2434453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db9a0b9ba6564adbab75acc1161f99454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b494b13ea3bc8bec0fab8dd7fc369455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544e358f3dbea36183e56c54e576239456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e14bf85b7d3ff0664a9962eda0b0fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737de8e800d2fc05195301b2608ba84e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba50733fde6939c59897ae1dda2b9f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5782432a911675fa58ca315f287bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1480d47b9bd783202d7af3d420e6790461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0741802ea0b8add04c9faebc132b60d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f886297eb96d75019da347ceb812d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d53acfd445340760828d5c9934fb7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d74566c6f82d0d60cc6970d19608f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8865650f9113bc9aebea6c99fd49f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b4f4f003fb5e7b5b50c74f6b06bea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8682afd023298ed080ddb97f70bf5c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47dd6108f0dd2c857cca8a61cabaca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5965b66f3f9398181b91a1bfc920994470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29428698fcae686bbf3d9e424d3f108f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547b04e67a6da29a7ef62408ea82000472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b43a1105d7e79f382798e06dbcef33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157305b16f5f6a22dfe8733985e8b891474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d083a1b80188c19d608923482532381475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271dad3a8edae171aab0f40752f03cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698ce305d8b9e5b7b3c5a3a220cc412477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d997288d301ad12af4a308086e7ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5c612ceade604b4e4695103980ec9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8e7cb08ac920b6043f56a852a64d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1019ca1ec3283110a0473b38d3ce298481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a131e93cbcbada68c6936013907b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dcd46f4647566d98149a19e668b37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a27ca7ddbaf6ce3e7212ded805761484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37938224938ce70b405271aafa2ab251485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcde7aa38dac5d7c13126e9228cbac1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6f3475e50bb2b0aa098b856022dc5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d66a9c5911878404aa86756fbc546b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6746c176119102c5e8d61215ebd7b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4db5a57f96d1107dcc951af60e0aa4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dc1ff0d6980fa23d5d6e6a2fb5b60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6e3f22d32985b85d52a163e6f3931492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511510217da448c80100915580b2b74a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c212bd2a357fd1e1270f641638af9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01e2da13721bae6bcaaaa88ca0e5db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3820ab11a726930cff3920b6ab00ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a395c9bd116011146e3a4cb5e7a7f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f102e24782ab886cca18c62096f293d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efab023a4ae3fe83db35239e6035ab7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765b261fa2659dd80e8187782d0b159500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0fc6adcf64e1a562b4bb2985b1e0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a776a2cd0ccb3ba63ac7590d1079fc0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6f337bd2fac26b14cf1fe4614fe1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f6b7119d2f25419c362c7dc8b1f95504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a164cb2c1369a5dbab0bb297adfc912505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef613ec13c6f8b56a2ac8e050575ea7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881af20c3d51dc2a8be6bf9d61354f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7c96fbeb2f2681e180c0fd6de7e11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b545de1f7e98310d2aa174e5a58c0d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc84ab4bec6669f74b7f933b9a0c256510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee804c8ede8669f8215f41be6bd022511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9be1eeb28154529b60e21f17c30bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec228bea3d62a3911897406047be27b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9babf936975609d67a209b2e123104e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b569676bf20b5fd727188f659a915515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409ccd04f9644e1dd5521c04c75c454516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203814fc89662437125c8606eb1ae53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8f226cfc800a346b0b0d61e0a9e3b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704783343f5143eaebaff624dd5ef623519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620158bdac6565abd4029789338da429520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca258d9f551dfffcdc4d155ca362d0b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e10f64be43515860aca7e9ca65b80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c140d85aaa4ddf4ff813a95299fb7a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27341ccfccb13f4e62cc4e68f3aa51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997ae9b9a1f175817527b89f29315cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992be313c19f751e29aee403614d45ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f51b46ddcb226ae3c3bcabe4e5ebd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bd3a68c36187311a819580979aa0a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf56df88b3901e35a80f012d3f20075529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f539df7ea10d1c291ff4fcfaba576530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be714df1840ffc6e8cfa96576c7f03f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8e00a8e11d8d2a9f5fc3e6dde53ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231664395af1e20956086c1b883a330533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f99889ff3563b9485f646901827d41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64401b2203e2ff12246d1009d78df5cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed2b799610aa0f323bc600569d34ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2c8ca8f65f0c31b83461c84093866537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04417cd316c281c9378260f61f60d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeb0b1bee7abb1463d81e3650965f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6b62cd85277a81bb9ae345ffce1aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad890a1f12325827a2b23611dedec51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436744b234847e45652f60aa67600eeb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf0c3e93b50041a1c4e10caac5dc43543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3753d2bc0549683ddb17ae987272b7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413f2b73849ed5954a341a05096cc13545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16ae34fb739a4016e8f26c8db75278546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860e7ec60f09391d7f3219c1adb0213547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec362c669266972a22a80ee60defcf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087ce2c80ca7421b2c737c95d9402d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53963324d9ff131f8b6a41caae49574e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1208b236cc938b211d579b0db6a85551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dafd9a6d7821d2d2a38af63e2e9edb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1856a46cf0ebc577243a21491e2fc3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb215894cc8726fa854788760f649eed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e520e15cb8235ca73036e588fcbdc4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cf72c7a8aeb541dc8166a33c1e94d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430b13e7d77fe6578c969552a5f0231557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b4fcc7d7750b9fa9e6ab2a6bda313558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4b606104c885c6fe246f5d0ec492a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b381b428bb565031c2dc978cab0b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fb52bbd0656f7108622803ddc8181561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305a4498b87332dbfeaee4367b8528a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ec11a4cb44c6e6335790c5b22a510563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf509d23c0dc520281cb48396b82d2b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dd02dd7bee32b51ad766bb1b376ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53551847a61c85dfa27704278815a83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e957400d8cb34f15f0f2a687e0e72ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8519a3337d8eb970ee0116d172a97a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a48f19002700c69c97cbdcb22831a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14d33057ef53a6a068be4821ae11f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2780b4a3c9a6a7629e1a8c614ee14d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbfd701eda62bfb3d0005d23267d8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef2e6be6057ac0968eabd893b611d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bf851929b620f02f9a5293690df6f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e98f5eee5c3cc2ebb2f5abb93774b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fe38ee38f6d2d33e280f5f8f7cae6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81810e6cfbfbd94899b22fc447148bab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb847e839c2022f4b6d9769fc5edd28d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900ed2037412b548b566ce1ba849519579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e5d76775a22aeb496ae811e3600ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685ac8e54391129f9d4de3df9800286581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452709ea85608d69918331f91aaf41b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba455806e321e4f5bdd04918a5a23164583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e3be0fa10d2023fe3efb990c36127584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feafce9599bd103374feaeb2058b7c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4598fa67ca91a3eaa436afc403d895586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb2ce357948f2fa13292dbe7cc4c9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e93b0519344ea5cd33d15c414803f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04912f5bb76241df5a43edac86764078589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce63b4b59a19e0237389da7bcd08eba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026408e3f853e0fc27f92a8fde930456591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b622128f244f4cb06f0a2152daac4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d346626897d05b7cbd563e270f3420f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc898af0b587fdc878510e42d8d9ea4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5700a85cba5e2a33d88534909896ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce773bbe688eccc48ef63e33d2bd0c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c69a6473c546bee1e3af1bfd141fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb9e9f79a2d14b537fe6957f298d43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277655117cc7ed430040bae47c8f21f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba9667d6dc9bfb85d1f22bfda68155600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c985b9c43bb48ce08b77cee3cc61fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1390376c3d027e822943deddc9f35cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a5545a06e31bc01903f602630078b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817adb2d905598c7b3dc90cf23549c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2d07c9491f2d710fd904eca64d479605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435566baf3e435c0d0ed36cf2b890d22606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7dd54b374b6a322844e33c7a23cbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebd5675967358d83462279995d8e1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc9b17c2041fe19bf3fd4b9e2cfb8c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dfd8af48c1f637df1b22c823c3310610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b2ea2b61c124b884a234b7474b54a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e24fd17cdb99244703149b32cd2e52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e6232e0b092dd7377933b935d5527613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dffd5c37d0a128fd83d4b5e393e579614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b7393634618d4582cfa52b53f9322615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e42e44553e32bbf367aa1ca5e26f39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976a45432fecca229f9e4a2c1a0bdac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02607a87a0e0c84ccd725fd8c3bc77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df083dbbecd6df026cc8df0585cf054619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb011ab7fe93f22f8bb8bee43306ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038b810ac4a4f4a8853f70aa24532af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79dc8e9468ecc1fcbd0e40c50d5031622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3f23593cda03887b7df052bd58d46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5cc0a1fe3f509b0546222073f964c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517b85302af0535889aa4d0e26b5e1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b7cb8311abeef5f31b54eccacf674626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3a922674ccb94ff2445b6649b894d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd806a2b9b35a9ab7ba049faf21c1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96139594e75fd4fae0ae65dcaba3fd5d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8688f8b1b4ea0d3efd8c26570e3fc5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17500f067c7e3437ed14d319dcc36d5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49967106d6ec6698fa3d9592f84baa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945c7eb4ee4d8d126f5ea11e5294ae7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379600d9cb4e9146c72326228a8a66b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb82bdd709315f57c5936983e15327635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435db5c8c8328b0966923d9b3c11ddfe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7b5e3cf2b334b28cbe644f65843a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee843c6b3bc4f7df3ed3b26c6dcea3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef2588f854a2fc2bcd468855ca3c09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45904dcadba8660d5dc24ab244f2ea4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf2106846da8d910e73f4a7ba53c10641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6bbf18669752d756da36ee6096154642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d7a66952a4b21b424a7ec06f767b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88867aec45fe6a3f33a28420d3cf1f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2164d052ae759ace177d9d33bc188645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875855b5f67202707b633d4c28cf5ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd66ec69b628b54c56e6d7c01fb34c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d0c8605c75c5df5fb6986888310a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce229180d16c06762e538d803c90a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e2e7cd62338835abdd937f52f0229650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e63b354ad6013fd15a883d611c3869651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacce124158ac4118df480e26d05b672652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48dd6ca0fe7dc0f7f6f8e2b5ad2d7f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb1d4b6bc45828204bbe1bceba9a1e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc895df0fc65c07b3397658ee6e8d252655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067da62c557234b643c8f08f2d562d4e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a3c5d4060186de24ae4f303c6b84f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646c375ec5c3842720aa238258b54bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b71c35fb02a86c4007c1a08b7590e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7134d55fff1fd9ac0449a5617f6a1d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8aa4dc481e9eea66d2a0c2ab3ccda661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b61ff32c55056e57639e0a036d7cbb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69decc325a094c5f2b6ee25d76cdbb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96804549471f17974a60955adbc84c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80a9f039b855d8b831536b0b303efb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4306f5f5a4199bf9e1a4b2178dda91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3e5b73a119f002b63641056b6ecf4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7a35530735e9512094c043beb5560668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a269555d4459342fc431955c8e527669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cc04140388dea1eee7e5f47de8c32670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418f5fe942e3a00c2fb55c2385a5768671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503663abf0b8882f486227f7008472e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d028544290749a1ce7a92d2c4b864f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07571191f18c4811bb3a639a86c0a820674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93960a5dc7e3721ddd3e536c97c7974f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cf530a9f19e88d7e23fbd607d908c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c992f2a67ba440fde89c4ac1600f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcabb5e7de929396122b5ec481aa2b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930d8356d67c76c3259930cafceef82679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65947320b80f6b216c5d4b7ca0d8d02e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6d5303044861c8785a261b5f33fe4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0359dc9f7304210cbd8ac3ae3788c3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e165600a540a8df63b40c3e04f5503683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa77eac987ef80c398f963bdfe5e244684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2eae69c7d71dfe4b75ce0d6573bdc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca863c74bf9c86001336985cc2c5366686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253dcfaf11a336b419d9ea1aca9860c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555027c0824847df29387c1d8c2de77688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a7f13ba88b9dfd23a923952cebd1f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74433e3d39ab743befc69a4fa4c78416690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becca3ef38dd27b509dfda64f7df9ac9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566754c9839ed68f85b1d2337433b4c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc3f69e83d64782aa3aae1c96ddf83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9be8917bfc48545620173c86a5a95694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fafa354cad8f5bf91a4c58d05a1659695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c33929901d5ec93a762edb8976cc34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62679f52f3280a6699d85e34c439c3e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e8d6150dd8c03bfcfe9013d2611b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd4f3c67f5548abfbf393444838427699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4fb0540b47ed0542e6cf99b805e6b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a0e59a40a47ed93cda48a53037adc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c80d80cd78c070a15bdcbb7d17934702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387554ab6358e3294dbab79d3aaf35f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09814feee2c986e36ca583fac4c966c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4a7aaa1ad07d419954d5d5ca49741705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0397ddf900da444e196624806b395706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c38698cd5ea213830d477b46d6b59707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22a2ec7229716c90f4b3c9284982dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8bd7751c3f812c2afd09bdedd75cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17c8850f41d8883200d40ad6bcf376710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b578c035cb678b56eef37da15bf20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd757987a4ded9c7773aa1daa33963712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4d2e3eb6cad62c005d66750793acd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f35695e7ae6eb1f43fcdd1fda54c1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc536af378ac56cf30cd979d749dbb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fa5ba2bd0775b4938ff86fc367193716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf3c47da50e56eb6dc7d5c52f11a6d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccd02cb0557cb627e297034ec10803718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad99d4c92a8b41613d4cb84263dd937719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a26b8490f50f4f28047bb19384a07f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8630b779a8aa36953dde0764ab87d9a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45143b7dce9d4b48d4c88201720949722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2031557a2f5d40afba4d272a67d876a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3f51a8e296c14e28c7f697b573777724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437956c6a64fe29ccc3497fa43196ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3d226e25679e4204699b3566d31c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cb2db87d6a4e26edc3e95b7c8f1c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d79c27b2ec824864784669ebd7f2f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a11d5340a1246c68fb57c4a8d1cae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fc1c155d23838fbc2c68124104b13730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0cd4cd7e20242f33229c0f702e715731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbcad7120e7b8d5b30ee9951f4be1a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5e0efb1990d0b67d53c5a0ebac7d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18740776d24123cf3e960074cddf1760734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0a4e51a115748b5f3741591e78d13735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00ba7abddacb4ad5f409805f71182f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61ebabfeafbfbcdac1f8246ec62d42737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7585125876eb69d411c0a39a3e8fd5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cb18422b9b73ae9592f496e21c6f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa3aa4c9db4beb1333bad8c373eaa5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29f3cb7bfb8dd4bbb17e76ea42f9e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731aca2306554463d25e7e6c8e19382742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220d06e67ad32487a5cdd3128352dc2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a269dd8a1d42502da310bdcf96b329744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9c00201ed8d9cc0dcfbe13340f795745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933f5ef64d7a244f07dc051bf2eb60b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469a18743e97e54b58e7a09f42eeaa3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21eb7f719b774c8aa7261cd8097fe1f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f33b83cd4fdf36f6e4d9a53f56d8dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f830944898d498e78f42a8ffde242750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caea4ec06351110f54858e2c90f414751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df1bedac0ee0349d0f6424c2809017752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64923c877a746b9cca5d4b2a5cee3af9753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278864ab8a88361871da9dfe8b6744481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8e08bc89bf4e75215d0a49b5f2cee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f7a0f350ab45b5a3d9aba39bfd5093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07003dd54cff3617cb1d72bc6ba023494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432fb12b1b2a0c8070d0ae3e35aa8ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419bbcd8f5becaa58d38b75ade1858b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4941fe224dd6b0bb685d154f6101447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ac639fb0309aa85eb6f1c668adb658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f1dc1220f06a264280d329861c2de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1a83f9d805263f9fbe6d39fac54d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f008b568023586012123452a3e81fd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27935f7035d1825994b2a51aa607563712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfe38fbbe49d1b810ffb5d885683ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c38f7ce67f1675110adca9a9090c3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb918db9d14178547afc9e77fa8f675c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04e81bd76adcc64276b5dbdf403a5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ccff92fc251817fcf1910c6a042ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9a6cde8629fbf47ba7f0fbfe64c8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d9578d5c0486cf6bbcbda4d8164a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918603ad20613af7c7911bdd463715220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb713f91e15dec4b27fef994aa664021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332280e760b0b4b8d0e711b3ebf0fb0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd21a9caf1f9afbd57cfab9cf08038c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f704171fa4e612696b476259c37e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e0a311e2769f8ac638f295707a70d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c490a2cda7c6093ab923bd6944d8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb455734cd7c2e64c00a7d4c7a9fd9527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdadd059504e7d5f3659d5e4d48766f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433c3878fc96225cb5ca8a1e99c315c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b33974773013df8ff2174c95a1a8a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71bb9876389997d45b60bf2edf314631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef91bd41c4f2769af1a7e739c28769932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252e66b5e63fde7f86cf7d3c7f1a02133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e29d43e7a76b1ca8cd9f3e3f41eed534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed12fd098b67aaad03a4daaae8155035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321d9747341dd53ca56b140616ae43736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6ff5fd005849e3305311deca5647237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f0f62c8f2da1bf9918fa95588ebf738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630c1e743c212ffad44c0004312081639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c75d7c3cf03b7b437625fe3ac04c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab98e1b856983b4bc63d87e48f95a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d545c09124e43876fc654a45903b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a525257e3a7a474b4cc63986da44d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26a331861c12cdece75a01308414c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302ea377cd9200b4734f2ac318a9ad945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711e30353fa96e7077c043ad48b4a8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587ae26334f746ba07fb72e5b6c2c3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba11625186181d74f6192e7a7d4228448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0cc0729efdb11c6f4a2109e6a1a0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ec13f450eb1bbfae54853c151d13450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ca86a3509504aa73a929ed2706c2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e040853dc9fbe4c9a256af1ab2bd9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e65e4e29f518989160692ac4fcb2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ac0bf0ab20bc599e1924d9402430654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65ec3f218e4c6fdc9351ec68aba12e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0424480a9e87b9b1f97b5297abc698656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aa014b8983c4fc369c1eb71ff44a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b3248988dd637164faa74f3eed14558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcbb70e165ac649d67f9409333e22359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499f884a5f129abe805d294bdf56e5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866a71affcb7cf9695006d92cc5188f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1c90e3330cfff2228e62f1a94d1dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d6f0533f173c5ce3169690e2cc6ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c459bcf5b175f910ab47ef6c73e5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72393ad3a3476e149c052cce39e106d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fb12c0a2cb6e2cc506950ebba184c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d49c0d6674d5605e1fc77e715ad1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62159931cc8c553ad5d29e196c06088b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbd89136faed0216a78bfe9ac7e83969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1f1c1a374f1c980d06a9f4ae8209a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716543eeb825b488962a36958afdd6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebc5ad00d299545b4e6eb46268016a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1747fa4b3f860c82f36bd0f38fe3cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4286cf7f7deff18759cbb1fd13139e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4885b32eda5b782c51ea74cdf363b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62633793cfc63814fd2f4062623a6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803048548e4366c83cdc06038dd326977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada78719185e064e07ada1ba1ebd3ffe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5d22373b1157b63c713e197d472b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b926208a68d0237361fcaea4d1261b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9e962102b8b06ad2dccbefec7296a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3686a7249dca1894d3a1b346e559c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b85ebf863804347888e82cc7794cf183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d719aa01523217193b4aae9e70cbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a89a8a5b8f14276864f6c1a09227e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22582448277cfc7146376835590f130386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269edc208bb863b83c548100c4c8dabc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f63234095ba27b8950670780ec9c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b48b0ec968501936d9b510d23c37889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ee343f63ab5f6d990f8c567e47b4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da446a62d5ab7eb1516486d4fc387d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82fc94862b63bfdcce9f35de023cb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d78b0b02d7bd9b4ae9f899e00f08f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711716efa40370ff3713e97a0d3c393294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ec800407714aa8820094d3ddc8ce495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79ad4ee691869877885e5e6b84d74c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48749edb57fd634f54f4c3b25bbe78e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2dd21328a901a843a2aeff59afbb198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3c6a7ab676609c98a1cfaec45e61299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f4ca5e56b2217cf5e12b709f345fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26dd8347b6d7e2624ba4fa46839b00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898fe62d4dae1b9354c2fb766c26d77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f4e22b9486b72e1fc3a9607531137103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba53b5a3a66ab3b7a0768aadd726f0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029ee7ba020b915a8858bf7bfa62407105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cd52e21e0743822225700cf552839106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08808264b1c8d3ecc495ec911f875a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318db0a5ef58f84a96b7a5f0f67bd43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf8e1f53954c84b8314883a8ba15b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786268f6c3d3c7c7d2649e281582c96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d5f6591a21454eff3ba09c4e85321111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e843224603cfae1ab4c17add51f94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706906571a5a636bf90596adcb2f9e9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45984af99d89ed3b814b7dafbd1ab1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4580fbf6a544ee27bbd931bb29c906e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06361538f9109341e1dc31f3406f529b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398aa02e40f32f231888240e655637b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9646ffe2d4a5e1b57e008acacef9043118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57076ff16aed57af3d3a75e15d82a800119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe372733a0e07565e3025ee705294c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5037291f238c198f32ce76240d6051c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946b01915bb4246e30e578c0f7b115c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5bd00ac52ad06d17a1ee20ad03548123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fac1a1cf14a97b112d28a792063f93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0abad9f62da6563df95126d0e66e94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee41b18f8994493889e42d6a5fd367126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586089a54940f466904f20506934c10c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf845433c4e6eb8abcb0864526b297128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c1117db93ff3768c590d9e429365a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87541892704f41a28804825ccd7a499d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87728d728445865e26a78109605afb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d84d2af3a957bc03eb80c2c525298a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29f0893c5e4d4d2a9b0e81f85e6090133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b12717b0d167f7abc5a23dc8a4cc7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8b3122d142ef9236346de8acc2c32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edc52f603551c2e60c8f67ce614f95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2e3e2e89e7d19e5f9679292827d19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f478c82c94670a7986e715dff9aba5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f33e7d1a30011e91a4493ac94edb37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf850e526610813ade9642bda06edc2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45452130e4b47a64113768bf00c4236141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee65f5831f4c5002976a2a96847f5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dee4aaf6c485bf52133b86551d571b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcb8f4250c98bf9a8f4c32d02a67ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8739971ec277484855dcecda94b91145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7021be5a95c224fdc0fa9eb0774741146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdccce98ae1570cba1900d529f754f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ac4cb2f0bac97155a1dde744c468f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5383501106dc031cc798b400e74cb6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d2d4ec1ac3d8d68d80379edbbd1e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ba4aff7a26b3b6c78827b4d6efbbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b060d2928c4e22e315f38173818a592152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8ad3cf4cbc8b5d648a26bced4a1b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54302647a22696b39cde69f2c5fb58d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e75f4729efb84bf7241bb3f2c29077155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e6a4e94ed04e46b6fa7f7490f81d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfe08f1f2bd2b75cade05fbd3265f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca742ad3956da0f84254cd17156c850158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101a3cc9b25d98c652e36c894c0de3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55ef418feafdef8fea4d1b862887d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8fc709de5a17825ab5b3bd6c81815161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab617f209855a04c2c1123cab383643162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1bba7ee140bd955b8951c5209a0e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7f87793e15bd5cbb636ba83e795c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ceaed8a001459f698c2f60cf4b836165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c68746b9f71c0eaccb712600fe14c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670faf8d9c7b5c33e6abfccfbc0ab138167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186329c10a023af04aca41ad28308ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c9b100761e6358f12118c20e924e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab09f4b4fe079be7ed85a130986d14f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f752220df36d8a8efc85a90dd68dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11127e3f764c5df60a31a3ee111d5102172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4bd3779b37b5cb1861c39dc89e422173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acac5b938f25669dc872e6d797b7a45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6054435d0f0fd517916a56453da06d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16099e8fbed1a40e9b6d4e7ea9b716e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b8f23e1903ee42c95976bc0a9e3c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f3fb704eb20ef2cac0999269a8a40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfa8c02fea0d9d9bb46efd51eba571179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781f864376937f26de9c88f513d7b8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b78078f334f06d22f0147946679ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf963b2f2e81689f321ab12ca1249b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299c1052a3fa478d2fa450901ba5152183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a0fbb4cdc43ec3e9880a6c77ce506184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b77d0ef7888af69310b91167927d8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93e1da9d4166e6a887c489aa4688cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd8af7242cf4ad5666cd58e8c3b2c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b624ea8e55e39916c4f1380a2c175188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744066f597612ad27b9845e8c8dc6ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f33ebcd3ec806c95915fd72982e470190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de607d56c123f5327ddb9e23f36b43f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6871f7c387256b2763d32572bc5e33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0bc2a541b4539b968baf575d4d122193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15896895cc22ba71f2bad9cfcc5415d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fba29f6f51123686592744dbfe2ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4557248bb0e1e1568f95c81883911196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd9099de9c30bfcd6a127155bff867197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcccd2878777aba5b258caf8af1f3fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95aa4e4a9efb42ae7437b6e962aa36199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f455ee7fc827a37cf886f10208233d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e926ea3ac36394714b6f52167b4016f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf652d6a02de599aaf9e49cd557fca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72deda13bea38318ed082a6e704a1e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78bf073201fb48330afd55a8f49a32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de14e4136302fb357a7f95fbc5f338205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c05508496e0db966a9a59424b5239b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d2e9d790c3a026ac8db72028f13cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263ba0d09e878c48a69e09083567255208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecd2a41e147de842ffd95fc880d0ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9837373eed24112974d9301172270d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4df86dc4cebe72af029048b2148945211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05150c955ff00d6f2aa40849bb6cef4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af6258026146f3455d3102ef8b905a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc932aa17db56f3601c6fb31a1c013b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1326078a6216b24eaeb2ce211a1d1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be6f43137661ed5f6b88b48ef89711216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec73e44b4415b0ef4bdbe345346ae14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b9be41084cd61447d2a51f880f4ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277d51052a25ba2cb8489e1ffcc7720219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea22aab003f375343f3562e4815c42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4172ccff47b49ec9a3a8d940ac4eb11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd705e0c8597b8e3e288f7a2002f299222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec76910c30e857488e8b89425ff7629223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c860cf47d43c551a542784244146dda224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60912458d5888eb5881cc6198ca6b432225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936420df6d2323ecc72f517a3771442226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03b60ebeb6d262b798570c2808d037227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbad3b80b96f14484546f3a7775602228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d4b6fc7faa49d7046d4308cf7abc7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fa3101a6b087bd6e7db7995af3114230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff266f9f0e09b2b880049a8676810468231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa87795b82575018c8e02ce3bef0a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f28a6fa7ab3ae6a3c6a7022211b7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b6773fbfd7d7ee254faadcaf67009234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa469aa00e76f9ae40bdc8fa7e2474235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a8d167a4eb1349b549b98c4c70cbf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6222e30b464a783367aca7d445cc1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f7ee31a0f091a9778e5d5aa38c6b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca86395ff5704486fee2832999d4a69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdd4f1c0083c3179524c2c8f418d33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4b63c560956b9c260a74a01ae5fa5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c434c6871613fcbb8e664d788d0081242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102dde2cb82b7e353cc8196d1eec987243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358578da3d5e2bafecb9e9dd1049a2fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fd29b71aef51c4562f22824c1d805245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3187d79c5ff7234a8159804eb5adce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e8d9c489ab1ec854fb90fdac7ec3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd693ff9ee693a260e82e328dc8ba8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7c96e5425d9a13693dca6ca0445ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54f699c06e96694c88638e21800823250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523f6af87c6ef11581598095cd560da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20aa964d5c3aa582ce062c7069cd3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6be74ecb3b023f004835402f34e8be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b69c098b5a6b7a757b1135a86c45d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3bf34478d62d091598e447eac673f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eda532723333fcdf66d85d999438c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9061754c64890280e4056334b93bdba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfb800f9bd06a82b752fe8f9268961258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34a842bf501be43f5ad6707800a232259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f12da589b2b08774dff46b55b5e2e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114efc40a7d28d75a09341e22e21ca9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a7cf9914419e514015a95413a4be3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475367fa91d6c2511ef5282b5fc6dab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23beecc171df053e82079843b74968264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be759613777e584d9d38df9845c400265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0438fc5856f1eb9512f98f7eec5c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277373eeac6fa502b98f7f09ead31b4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521b4965e92951ea6e622cd35969b58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601abeb63b7ccbe7f30caeb8cd9fe2a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c15ac4f949aed5872420c57af606e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d1830f28c0c3770b18e117b0039d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d411a8173d1c7d55ab39bbfbc8a3db8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be372b24721b9e428a2f71600719a693273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60982541dd90fd0a12f29806cf3a596274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1f12c9f005de1e3e9e8d89cb79945275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411f4baaee11760f6bc1dca7b0bf1b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb0fcbe535ff20c43de5bb4394053b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd706f8e4ec8dfc9b464bb00876e7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a14f17a8632aec1c0220fc088d486279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0025e43448c20b798af258830872f35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52b8179d08d43c8d0c177c11402982281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2959d7a65d8852b95a3de35578077282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e85f31967c15551117f105ded9bf4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dd29b6a2eaf64fbae2d6d627f6ed4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71de5206bc7cfe7e192043d9ec9a8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd561edd32d072be30636233b577738c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090278438adbbed04b53d2c3ef4d647c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae3201945af56e53b5da5753bc20ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5381e10ffcf986908096e3f66c9596e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370d009cb2536ea19125d152361bb0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a3404604cfa5f8c900c7bda33e289291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4370ba500faffc0f183af510d5c4751292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e719c0dfaa23d1a4e5aa3b782c037293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898be13761cc7ebe27cfb3690731d083294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d83693fec96584167e971a5c47b6c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd18860152e57d8c4ce6068105b3a55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb33e3e65086959c3f739f7386eeef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907bc234848038f045ab1072d076c0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be8129acf4e636c44f027e3e6023e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9d7ee1c52192236712b3ac71f79a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da37ddd3151967a16b99b86ef2daf08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc874d59df0ac1e83c7383466b5b9f81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d785ed777f49f9226971dd1598834303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348125d4d6abfba3013823d27562791c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa35778820c753c60af32c194b531b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436506562ff66549d2a5064db555bbe5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79519893296bb81437bf06bffbfc74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0c0ab1ede4ce0c0f985d47c843204308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00c921fb1acb8f4a549548754d9a4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a663f652a5f5628870a6f1263d059310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b66c56a539613d2f3fb061f9f146b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000651165caf7c967bd80f359de0ae14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52737e2cbe0fba147e8a5e3e609f823313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d61a36271ee6cf61f58e2e67d142314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc2ca9275adf38be8fcb176ec0665c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7eba93af384a54c86bb284207f6f42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb49d99a316d74c666c13a0d685c6b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3f2a24d517e7bc4825fac6fe60c34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a159378d6911ac08e639050ff1f7983319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576fcac2bdd5483088b5edbaa45dee2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9da0458dc545ad2c92dbd225f1dbd3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5500f18dedb1894f9cc533c64a242bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa82260030ddca734dd1befb71d3e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457dc0cea1db82a28049dc39bbf6ceb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9994942a20de022aedcda52a8d442a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ef8afcdb3fb91f4cb86fba8805082326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7030b4d2aa74c25c6ddbd7acf58f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3fbf3fe174c39653d973a02e110e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb486094ddef2722eeab86ee8562a266329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e8c2e623d9b65dc797dd47f30d90f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2eb09406076c1ffdae595a4de73fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49008c878bdd91f2e217ade4f4e080b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f1efcfcab920e28f88ba16bc33eef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c778c3b8a97bf5c8df019341297c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfbd42e70dd7486836461f39edc700335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d68485e803bd454630dd58dcc482e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7695f96364b60e97166eb17800647e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f89f5661a78e3886bd1ebbc47359f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5a1746134e68b410e751254cd78bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2737a88b084b6cc3166869893d488340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7e6605656e0251ec9e214291114f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a17bac8f5908410c64720a862c2a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f2bdf4cf8da8a063cc43723785a45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ed8904a4dd9e6224cfcfb2fa4d223344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d445c5da6b7cb91046206e22e8f50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566f2ff3eb71a999d70e97465035f6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411f6a0c678aa0a5d9c0808d95def31347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b73f46b84376a3c4837ea20240fb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec724ea8f643ba01742fc7c9d3bce9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da95a5291017f92a14ea97b1c0642a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b33def66623bbdb1da8e0b582f9c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd382785351964526f981882fcef20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce8545f09f0c0aed67b4854682e4ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdafe3551450e6eb15aa4e890a29bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25955b7043557d14c0a37022d7c779355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c11474196d4ddc24de043729bbc3a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a2c2dc3bbe6f8c4bf874087bf0951357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606e3770068811d2715d5c2559a3ce2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3d95f4f094ea41b01ad9e4341ab57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac1a926f5e17213c79f6a13ea41ee1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a4705c7ea157c17bca65ddaa4ac2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f07d12eb7c257ab9866cdffb11c239362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06726f6b687d2e5bf88b3a7c2fa93206363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fea2c546b5a2749ebf423a0a420a48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5913b7b1aa132aac54e54a2ed58134365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455ba68f5a8aaa21506fdd09fc6a140366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de9863e98af674c99e6ac072e3de1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2e3c27018f9e5a463702e7a5b4f0b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cd3e4025e174feed49068195c14c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b54cce37f4d19a49aad9f90318e06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df848268dcf882ed35eceed58ad4c6bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4c8e0094110c67ed11207f6d8e63d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17581cf11b615f78c97c434f81f718373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13789fa21c7ee96b8c56c7559412867d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6046e4d87a33a30c32977c9d9b1b34375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d331c58c1bf3514bf395c33315dbb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b69618384302842f347c70fdec2d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41844255300fe2a6701a3dfa99b5bedc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706b1a6dd516f3d1e653a12846ad4d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfecd31f184a093c5ba718154159821380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97250ab9a72510b1ffe57e7772dc91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d5019e2691ebdce483d54b84641bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590926fa2b14e115bb7d007be68c50a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209a69b020e14890450e8babfcf467f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01985fc10ea87b7715c3230e9c1b4515385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb077220a812f7c7c6a04a62f163f877386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8cc8bd340adc26de97b0b9103996c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c58541b0e36c2f0c46a32b56437ebf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d787505428a5b72c1ec7caf8a10165389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa32f4b30017988b2b4f26cc210e88390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17452c7b40cdb90b460da468cd89be5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b5c1e6c9b2ebeae11d8ea7e1c59a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab454d78c967b05400662ee0cda2bc5b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571ae3eaf3eb2495a903904def4e2b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae46ff9b2d8c189506e4316acecc44c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2c50c61d3db22764dbd496cf5a085396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390df776f83ea682160715a00a406498397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9a86415880b5f3b72074a1d350f1b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4135e7b2b82afd53f0c181999cf9da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6db89a820259f1a1bafa6f3354d924400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fee475cdf27b44084d55d58c7e4f92401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4117eda3dc0d8119f221d49ac3ead03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c540ebbd00df995898baa98e0ceeaae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183dcfddacc57ec98c9e6657a944575404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58ef3dd46f9be019cbddb68c3ae14d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ac9cd862add680f65a6c7a793f8e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f3682d7e5a19015cb005fa2bdaff3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3a6b50ac914159dd19b94d3ab914c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db79f7c03eb828028b77b136207e78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0546c1175c9be03403b66ab18afbb5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ab583a6d8546ca445306dca18992c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885047c7b2cceb24210fef61beb5b7e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49243622718d9e62732ec64214a09d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8849b8bfd4ec352db598374382986414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13177fc93f6c67859377b282ac3be93a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc0848db8721d02cf68c0be3c2437c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd86645f258267d52fa7c53325b1ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eed0e11a0a44bab3e51e3c223f6947418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a7640757e678974c441b2518440dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccd36b4b7f4f66de29492dc96cb9bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9340bf4c08a47344d9912b625b6465421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee1d323f009a899e06acc2875ecb3d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622d8f095d550c51a0150a76748a3a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0832c1d3bf59de8d2f8699a8b6b630424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dc27cfe356446a9ced9ad4712336a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68457285ac79e78bd767d9025645cfee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d48f4d4d5fdb72e1f08779c6f52ef2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967c0a30e4d29a91a085ecebbbd255a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804ddb3c65f20d4d7c3d7cd619e3135429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04398291fe5d2ca17d386b647895f953430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e28ba58d09afb1b17ced07e9397d05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d499ae26656cba5eaa67351fe380f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bff74d50f557f27e9b7c2ee33068f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeabfddb1846971f380fba2f2fa81d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725c87dd6c1ee7537435d2f18d35c0a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136668e8914b06eadcaf63138420040e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf4975d20ae22a329d47f9600a793a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893299e1b0c82041fe4fedb4446b6877438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b633940acb64f3f1b364e23f68b7d4e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb37d427a0c0c6b5fe218cf6c168fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb898104bd12583c535a784ff501c24a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06bd497b8f7c4f62181890012a57ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899925a0681bc54095865de50585f31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afa43de451ab1ee75ec2a8547ea0e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a3092a1044e139adef1c8c2722427445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d765e4f9598ad994eb054cfba45e72446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8b2a58a60fb151d879ebf683d0952447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da92cc36464047143dc8e5779e039b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533b7e2a7c14b2c25a52aa3fbaff62a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861312d17e6893134f9af5f4b5534b8b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47f5ff2516324f40d8acb6d83c6ffe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2804de2f1c6e3c0cc726f52a8e5db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1ef93edaa7fcfcbd84e66b228d662453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315919db20b4abf073f195325cae047454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa060c49713c09a3abf4c06c343366e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0eb11c0fcbfead61018202ec22f55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fa3e33c3f8d2caf7fe779b551619b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061b023bf1c562dd891d04ac63d8c09458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989df7ad040ff46fa7cbf1adb6c8cfd2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475a12e6c74dde440b8d8d79f6a1b83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ccadca83af3599cc1a520dc6dcba2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e3a9ddb2782a822cdbd8ea5941307462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfbf01cb4a3020b5e1ca0f2935f26f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736ceee76d6ddaf0c99185c59a7d94d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff9e805f2144b03f367e400b637820465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a2b1caa8ccd4325b3dcda6e8dab79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac099853c6263e61b3fab3a0fbca19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbddca7b3a867d3e881601d6ee3fba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329eabe00d97f3caf5ba2fa3906dc709469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eb064707e8cf6216ca7916366a737470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcbf36d15ed49c9ae5fb27da867326471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccbe456690040adab95031c9790322472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78933f62ccc92b4e3b357f3b591ec25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561478fcc2e077a787832978b811b71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22ab54fc5adc0d7adbc35595e29c14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc86cb8a62fe091fd581da0bec24f33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764acf723034d55f8ea011a95677445477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ab9190f2db78ade22d1afe5daa13e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169b661bdac6c218f8fa943f3e6864f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd205f98c753df72997dac366b9c1a38480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca47dd5b557ab3e4a0f98f36a31117481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f54e8e4596eaf285f91fa4e3aa5868482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ba04e3e621860910f280a08d0de23483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42622f1434528ff9dff2f2982708140e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5ebc6eef0c9344db5c91f37862f63485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b656bfd3bb03c033d1897d52945de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90498f33f673a0f5ef8e7a41dcc53b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b18bda869f1a188d4fffba36d1d98c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea9d860656db45cbbd93b5ac96ac6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25851f645d55bd3acb3b5d36b43fc93a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a54f9cf25f1016dfa8f2bbb6751850491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f418e521e66bc32b55344e22ec14ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240447c6b9219cf295c2c375f10e2a89493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc6f2c28ce9e03f1f5a0562ff513aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e08ffa00fe57af222a3947c27563ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86067943632baa7cdcbcfdcaf656846496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779024b9cd4e916251530e52e01047d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538588cdf4a41d6d4e75ca680e170dad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93faa9f4ca947db8eb1e0471f16fc6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140bf9a1241a4319f8fb5a3db0ebe61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b645384322c3db98964fac882f0048c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdf8b0bf3732a88d832a66af2e87fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473850203aa40be195a2afca4dbe770503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dafaf0427a3263264513abf1172325504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd37390a1b966e0baa31235f8d198db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb04209844586177a32b03144a7d09c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad4b29671744b67f1c6938772d4335507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd355b2b5674bdfd2e2ca64110c8cae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915e1975b255d168582713661ed3a33509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759c6b7ad8f6b6f18715247c865227e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245b5b934976525e56e9086dae74413511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70960d21ad6216e299a485490c120f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fef6a048f2e6ec0c8f435b21ca90e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff26c7f1daff1f3fda5ab42da1b58c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8b111a83faafe79e553ec5b15a817515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c6ae0ded899594f07abd0538f222e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cb87944ebbcb1abc3ec461d395377517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f77762f05954ab42f4225b6bdb980518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beff452e00f58fee5f8e57a19934fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125c1406ace7ff7e394a9a914718d67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f0a3320b4200980be6d7add573807521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1552958933ccad30a3da667c7b2ea62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeec9d7560044490ad95aa7c7107ce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab385e303c699c01753b1c800cd3a3ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3d2f56c7da4361885eb349c442b36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321995382dfaee7f2c8824162f03327526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc49a7b18a88c11311ecf390b93c71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbb7947732c38145f33a9046e96f77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544496703a3ef0e39fe141c0d191a65529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8161e363c65efd8117ce4b4320994530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da35e20df9beef4e0b9626ebd0cb1ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156e438a159fff6d796d2f69e88c914532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5000992172769bf1de4eff28b1f7c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624116f9f421001fc88783b74afb8fa0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc723c17c0a1bbd38699eaaf0ce8352535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcd8740b199afed9eec7a51f996af8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9204abfdbe999cd57456725b5fb238e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f90b0e0d765cedaf973113ca26ce3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3a04c4e0cc7190bdf26e2fac050d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef66fd2d069597221a89b84d7e77b59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24219f81e5bd9c9d3b1015008dacf34541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c83468976ef2b867b51efadadf880542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68271bc82107284c42d20aa4ac5a2aed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d689d41806d4b2b8b345aeeefb7d539544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d9e536849dbe81e1f72fe2372d61e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2030aa59374e87b0d09834f53bfb2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f906392d321ead496a1e30594c663d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0231dff82443cad6b1408478a28cf9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7162a809bcd06d507e7bfb7191652a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d48c3467cd54ee50377ec2f39e15aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e9e524ee0021aa48e0c4a8d62ea8e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfada5e7f82c68d2c048a0d5a71a693e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63af8d2fe19a54de33ea50460d6076553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3c7f82b18529593066d4d37a004fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190bd505519c0e18b9937706db156d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465fd4f713b3cef6d2ca041d1c8c8a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a2648bfd6d6e2c305b48115958e63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ee13bc22717cb18411dd090e1bef1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17c5bafef469b004e3ed0abad4cb80559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370df0cee211f6686a69eb0ec3f25e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb77c6b230cc23933015938e7c9507561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06b4a2fbbc04546fed3926073e3758562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28b2fbe2f06364f398d3043e3d9d39563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51ebbe95deb3ca440df7df2f5f6a4c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64742004fa798bdcfbd516ee99fce53b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792cbd0bc101ef721d9aecad31f1d4c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc613cbc94f5f22792732d87e34ceca8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73384ec485975c0a9e94c77d337153568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d43afdbc9e2482bd94cda8e127c9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4bdfe9f6e17784cbfdde9098d505f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40dae8503577b60f1b006e320d603a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055d08c70de210afe7a4cd1c7c12941572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce379d83095dc6586476fa10c8bd7fb8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137abc4a30207ad9445d45c0e3f662c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96941073c2ed7749eb5296f665e38544575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e98223ffb8682bd2171660d1a747bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49254c46068704e1f94c56e4678d3425577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93a7a59502d820b694691a8ca135d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdfe6f85d3b0dce007e0a23ff05871579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49963599ad282774a62acbe183e63e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd26aa2b2887f218e8f5dbe44a8f47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43b5f80e8b67f2f4b5a351183faf0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055019de97da496397fbfc95ec95d78583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b507ffd57f29eedd70a3bb1fb77de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3a5a3098e71e97035b0d4819a07ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b1ee7f038e7501cc4b4e3b1c27596586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d75ee4e331e50a7f1ab6c534118903587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4d6ebc4ce3b3c156294d9ac7a1462588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa97cf11c326bf1bad9730d3a5d9fba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d4c593fd0d8a6c150a60b6d511b3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478b0bd3d60cd82701934cc0226497d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948f8d6eccbb0c632d04cc08aedbb05592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d381208ffd593a669b88761df23dd25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb25c178bbc37ba8f8eab52f7f452c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc3e6b08cb17630da4a57f5c69cded595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5412b4c8c99080164acef66e842eb3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23510c01170e931d6067565e62287001597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1389bd8f971b9882a443fd85f9376598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e74bbedadb69e729295b0b4370cb5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34782ce097aced93bffd24d74752c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed88ec65ee8ad90df985b5ffa923da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b929b640ddb85859c4f94c78da83790602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d00038fdea8cef285700794aa89bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed95261d252f7fe554f1b3d0b2176c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2097b50d4d074dbd813be9a07eb9373605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807545745bf1ecd8860ee5d747e3d97e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00a21ac0cc6b959b8e1413f116c02a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc34bc6515502cd78834e4afcc101a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40ea08d9673ccb08674534635a9ea5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42a5f3be398ac5ddad46234fad4fc5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bbbae6f5522592f115134df35270e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5825e37b47ae85d20c58e0af07bd1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9d29cd53ddb1f73f83acea03ab809613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161c7403642b9cafd44c2806e7476b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146597cf2469245286198b88bba94092615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e8734993c08deb16de1f9e11825f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69a52affac27d47a88cf177c6b6745617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76ef4956a83de323eb9cfa3fe34f2d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025bf66a4728392e1877ad6be5153af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260dd70577b9daf08471384119a0240620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4023499ac839b5aa7eb552a8d8c0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a184dd67dea0c7458df1aba858fa2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe367a933630f598442507e561981c76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b42e6525664362b31643837e02e2a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8a465330585d3f00262746066a9b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37def79ba945b59cd16d90323b2441626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc963622dd5325bbece3833cc328c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051aaadb979b68946b0ec664a7faf08c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaf849f47974025a585a1e5219d718629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de504c663b99aaa460c6fed771397943630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19ea308de1a02b675646f05205b937631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04add53a690e940b2cd8407a6702d4e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de6a95dc667ec0e70f8c6e1f8b2d73633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34a2716174071567aa74c2e5cb7490634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac97e23a68a16727212f4b210d309b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f2e452bf2aa965adfe354dede3e2d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3cbc31bf2267278b87a4082ad294c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d29609c30fca5d2851e50121c1b8c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67a47290bed58102c9f23d0cc5c31f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946d7b47942ca4638dd14f9793cfa7a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56e0a2cbbf374919f996b144db15c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17523eeec5de83e9f5e1343d4b1aa8f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3980a6e836ded9a034bd66f3e8706ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf4a878eafd63a44538dbe0608334c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7c8d61523b97d00804ef6a773c675645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb32692d501563203e67e04677728d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca48b0467a522523f1af11354e50b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031ae8080ad33e84cee78feaea7ac77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb5318d9c4d8caa2f9cd29347d528c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845f49aee9f1e71e5bd470ecdcbf81f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff10aaeb52693e24eb33e92fa57a98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73487d2cd38fe09f4e77f91404b61d55652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632400b6c112033eae36a0a6f261aee2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0948721fb1a2bb26eb4e9ed44206c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc565029b775d9acfcf9b61e96f4b34655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73d500327e0a467682f5257d04f9eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c0d67f774c5a044b4e20c562320a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f668b63e0cebe6971cbd2dde7057ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dba2d720419b22db23abeac9e8637659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d56b883a43199ed7afe0ef1a4a9a9f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733ae168475611c8691b39bfcbded9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5292581c7bef61e3fc826ba9e8893662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf87299307833f20e0009f12a763fb2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d731527968837e12e81bcb6f8fbf2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b360a4fb502af46262094e27178de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4e56654c0c35da2ae3aa10838ba5a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722442462c8a910e4392c53c2e485f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5eb21491316356330a1d46ba38f02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27df75abf95f009c3a7be996585de9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edffb0fe6a0c1b00b0aab800854d9b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d41e0b8e83f28d7887b74c4a9c7991671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86cfde6fce47617aa2a105768db667672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef217dd46df06617d4bf69a8f5b6d1d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654da0c41b48d166d959de5e14273d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30657cf240e8809da19ab83d70b4f8ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae5124165419b5e53be34e7a461084676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6cbbb3d96981aaccf5b901893bdfb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c469798d16a996320564faea0c5eb8c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924240c0eae7eebcaf0895c4a869b18679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4541a1d6438ca2598b7283fca6318680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efb734b3d5d4512b2e9583461b89e9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f651b1d804ae4522887683cc8b1a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af7dda1a44426413cb4cfee1206f15683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932f965b9a10860469b3ca40721e176684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d8ff573b837aa521f8731730b263f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db1fa9adc123ce533763b5c2fa9028686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984dbb4c448b3797deafe5eb15a493d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74111678cf2779b878a9e0e2e315ef6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dda7ba242e34b66a5f17c118af0479689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2a7fbd0bb9e8773b7a108890eb0f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9aa0be51370ca7af137eb77d8c17d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2e24e18f2a9e67bd54418cde94121692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51e9817258f4e1b72f39cc02c44aae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f7c789e36efe3f84b8f99a965a576694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cfde4c5d65bc438440652fd4acba6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c84b43431bea62c8ae79757f705b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37490028360207bd7156e6d8a3710128697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ba2a948d8ec44d5a1028e4124617c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e2a5bbbcd0467256a051f56426b5b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fda78b7ffda11552a615417d290bff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef76704ae3baadf48074c75d4f6e55701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f478fbfbd6367dc49c5284029f71ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373b23f4d7b2b85df4b108260b6a6b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5fbd413a53f66569fc7f95870371c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f6bf36432b9f5b93534636ef11d9c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f0f801d207fc5d926c6f1da5a1aeb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ac4c6a4f3dccef3a9ada50c7c054c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82354af4f420b360d1b15a423772d19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054788a6b61db742640ae18b31498326709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4771ad9b3e3bec829afcf9f8375b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926b6faaf4b0900bd3df66bb5350549711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5797c7d295e3a41e589a36cf5f1f81712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da828d5b0d61437abbec713f65b4be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dba760a32f525c4188553136a7e82714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14706c7391ef21c224fd439c6d3650715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed99d81131ada0f04d71dcfa17e2a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d7b6843cf2440f87f2be8ad8282c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a785fd32a5e5ece16a520c27b400eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2e65929b76ca4478f0af8154a2bc5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5ff887b9e13abb2f71a0eaaebb2e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0a5229e94cff5c552f00329982886721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45462fc3d516044dd1acddef955243ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c1826066fd23d0877c31462218c2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388b013ad9a704146a978da9515b643724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05b5ae1593e390e737a7b156ce3ba9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62363ad187945d36ff21263825e000ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea655b775ebcff7113f16f431a55f07d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347135413815d598abd1171f717a4aa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0164faa57d45d435b63d666cb6bb6c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea005726d0540d34dbd4da957cfe79730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79773a635cd46dedcfc680661d4473d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58136b81b38fd7f87868792e1e9af5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b646b0f51ba996911b5279d4e668e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538d03c8a7dbe45eebc74c65f8d429b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628a3caa8af939492fdd7c254d84821735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dcfcb366109e21be14479c83163c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b48d7e4151dc31cc89118c8d0501d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c825439b863d6348d0407a91920fcda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c49c9136d8c9c37ae58c70a94115a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b83b86b43a61bbb9e3493b23158c03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6ccde70487a37d8da24f1e44d9d00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b55efeacdbaf0919bd84cd35591cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ec0f22204916c42a945a38e6548b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b29451078bd6439663f85d0116d221744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b8ee203968616663f582256f1dade745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd71522df488c228afb1c27d7f5c9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488ece2f7a7b75ce794dfa09073268e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a7babce2ad07b82d599c0fe92d939748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4110549824c9952c0855fe690dc94f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fe6b6d2de6f6faf48fc37c9b61c88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473de383b98aa31bb4dda51a83bf8d7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abe011ab3d055ea46aa2a7f960dd29752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164b43cc2d73fb6a47cd20fc3b910e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9f40887996d0051df6ee8528565d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a749b17da85c3181efe69d4a1f0748755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb363a46e13b896099e480680fad53756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0c2a5d020b3c111f57c0dc6107833757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>