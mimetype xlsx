--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ec42bf598376bbed8bfe80ba788e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6798da03ba5e16a8bae55b5b8700a7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d65c64fc982838f30cc3bda7355353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16512bed1bb8bd9bcf4c5087cc660694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007c7dca4e0f1e2465c4ef434f501855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81948f54cf3618ec6f87fe998468876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a0cefe418989ec5fed4bb02d8b1ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71638cb095682c48f552cf6bf483afa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891a68740cd39accf8437429cb3921e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b81d5ea7ea3c2b9cb8cba490c627910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6140a11ddb0ef62545eec7683432b3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf8e0cc93bbc9f72f1593e1aef269412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db57926427be3c67a055bfa4582373213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131651f5552ff0f9d0ea9388a4df9bb814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2f3551ac19baedf3793caefaeeb6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b603107bc351a3fc1d1966be60ffbf116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cb9334a6e63f45fb7b87d1b22c40f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60038432a9b314dcf0b1e87c147d7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab3eef6a1a32f021f7302460c9e4ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4392802801a2e96e084d2ab6a6d2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267ad0f51aad5c61e1aebf914e74bc921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7517a9f8fd03a7f017d656ba9601a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be610b44775d746a4c9df6496e14f4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40529b221d85f983069c9ce1d3a350cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67107c239e8088cccd89da65984fab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097b1bab2dde094e3d3ceedee10722c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad1d4463ee51d207f5561dacfd335727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb18099376df5e9f3226827c4e6244028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3d27e46efdd2c77c8cf9a5455d84729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5b73480b38ff12aa1dfc536a2050730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a79f2fb767dab7cc0cedd660b826231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f12ae506d6c13360dd919c387db6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42630c71c2551438448ae1f9c0224133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f995d3d0b275168587bb02fb62728bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7d3ac9d4bbe10407e9c9c6d897a0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d017b079066c0df948bb2915fd3be9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42f361ce9ace79c8c4eff981adc19c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233ae64ec376ac071bcb315a2f0bcb338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013ab2fa85b2f52264de03d87bc70f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251fae4c878190fce36e167136d8faa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b252171e26cd4180907e8a901f25d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1076e362caf91dd400f876d071c9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603737c0b271e70b354710307d7585da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43690378c4748953e28c16b9887e15d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f68e9fe47080e40a323ffd70f405ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f4415868e1d2ab867b746833602b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffc979b42523081a2ec4733d32e37f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43a6f7f226ac2ef55fec3b7bae3ab548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78308bbc173d4983b6a240ba869734749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307499680bfc93eb7f7f433bea4d62950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b7d3c869ae6a739c008343f345f8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe81a6b6c8f7ab891018e00fe3d1ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59fdc2e8a88d79d8436193059635b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedc762e7f7ff50da29b0ead9e6896f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e61f1adc4fe63b5048f59ab09c73e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78b619483f785c62f0099d469d0b3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1452a00e0d4f06204e5a7b24d8e58a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be53640149da7d68aa0afd54884587858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5f8935c5070eeb163abc3a0d4d7bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e7a96387678c8b875f9ef830104da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7dd313cccd86fea00b00a5671d94061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76387787f7b058d45e861917d01075b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903935cb8f5d0927aaff8ced3435d6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871ea49b81d7f67468046d4037ac4a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bc24e6172633f5b35f324d556710665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92390914e2a63a32b01b96dd746979b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2aa8d8f1874acfbc964976028a525767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1f340b28357993fa9ac6525336ee168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8637cf9d127031ba8ab6c7d8e779db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80876d477849f9e411568adaf5f35070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd1f7af49044b5d4dfeb9b2374eaa971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d93391e3d6bc86925d22f17c64a0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccb71baf03b54f03da6e89e0eba1cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f0762102359c2e1b49dbbc446ad6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8589c4d494019f5c2b520548f6615ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf2bc500f6b6e17e1fd85b6aa8a8a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55364e56a439a9bc43f334b990f67777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097cbd6c2cb90e404db7800a662f04878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a9ceb23629668a33b789fd795f4b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03732f2c9262404d1a632d90ad5e657d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ec4522205233b452ea1e2545cf08881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809afad706f5963344246c279268b6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e27f1876722ee4bb56cdf32dfb48b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f75a7a3cbaa2f2e2885e0db23b4fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cdbf7724e8bec027fb6431480cf3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e327b679b72a7b3f1681aecf1964d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f161e7af6401fd8515f2ba96217c1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ec71dde0ec12556c2d017d9f93bce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b87e4234eda1dccfb5bf2068f092689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2be21dfc1fec864d7280fd856190b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15502770479be95b5188dc8610e846dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323457ffc9b6ac73f61a602315115dae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3a229d49566e89688baf9662eb25193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567b25aad118b6c8aaf5e0fe26ed1a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286c49c9ece07c598542a810789181895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d845719acf71fb994a79372428e8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f498a88291ac12b723206d9ffa5f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5026405bbab3ff1429ace72bb3f7e2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce06de37ed2373392f20e2b7a06e9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f2dd931d16e310fcde453870a2b88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e43b6bcc6a21356705f66e17889cca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067afaeb3e5e26c1c035bf204003e452102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fd98e139edd3d53319a94387c9ff6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d90e0043ef9f59372f461eab3e2d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cdfde14a96b13ad76988b86a88d0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6636c3b99f3f95c6608e29cfcb2b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a05b65125197558fbf93f02405a05b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a6ef7951c36ef9ac8ae4fa60996eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a8f61482898157c7f8a377925e56d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6bb7bbd5d2a6a146f244f49cdaf06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb4c6dc8dc889930000c047b18f49d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa6690ef4f2ece9796a35eb0603b26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e65e955200eac56c8068240d81205b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04feadfbef7f1418467378f521c11e69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834db1aef424a4dbc963eeee850997cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b5b584b99aa05ec9a074c10a08d20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be62e38180470539ab660310b72c8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdff5a743d93c3d7f37f822aea27b8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8105990640e18cb23541e903e65b5e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39efa3dbdab19d4d1378acf2c4e3d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6246885bc64a8f8367bddc3ee3d77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65838eb23431fb59758daf0c67ca2ac4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c590a2d44ed761be8e7dee45e672be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c58a9afdbf65a32f356b8f8273adef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043eed94854fac3d06a218972fc0f76a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570f9c7fb6f63ff6e14fed72a1f988a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609146b07cd78a3d1071ee8cfd713bc5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b64c24b5c91f38e51e677626def401128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f777eb0cf4c2f66dd86d5a19b84780129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd712af53ceffe218423fe8058d054130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8693cccb3897d6241e2e69bba55fb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90e371f4f62e218306814d904ef06e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c53f2caf5abfa9795510ffca75087133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f60d7ddb32e8f32752ebd41611149134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6fec56f32f238893434201a0a5b26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6de0a936ef2e4e4818448c5b6a59b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bbc5d5a8320978f51080c4e6177f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3c2ad7b4520dd981e568b8c300410138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc2bb6fd3cbf63b05d4838dfb62f7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4ebdf14ca2629f7f9478ee3ac572e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f51dc76a36bfc4bd0c1f427cb3caf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a440efbe213054fd78e245557132fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76a6a1c352a3284b802801d61e161c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df053e814138f8b8d7e43319a92006144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d2a7eb1f25ab9973402a6cf1daf1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee408a3cf8a15ddc63a599ae1877f3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e686aa29a0e80ebcbdc1dd2d491a7f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27e2ee43069a78378cfe264e456049148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1406a45db8ea62d61ad13c047597a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e63c49741ff5ecbedcd6dcc36b2dec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bdf2c6fb60968300f93fa066ce52c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d512c67b6f6c6ed8ac304fb268fae0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81644da9606e4a54c618eb05d7e186153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134602feec26105c9820651a5f6e3c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdd17679e73513e3845f3e4ea27f39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969abd00e484a86eca82b5ba4862a45f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb30a199ec37e5671a51e6fb702d4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fb2397da3eec739d8c51e4de7f14b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc306958b39c14e7a66c431798750f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38680466783bcc29d4d3bf35ac29f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d55bb3957dfd3bae24ba728ef63e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1296e895f450b9699940e83272be2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfcfa470656df6297e28d393db089f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ea3489d230a146a65cea3cca6a2c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58c49eedd9e19bd0697645e204ed8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4d65c858f6b913160457b8137b55c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c849a56676a2ec6a533445ebebcb6d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fc91da879b73bfd538a152bb37eca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddc9f9eb8ac5855c601211bd7842ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9bbfe1d3d2a8e912a36e1791abacd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec367e0242c227adbcec7de2c6c5cb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34006d404820695e409451735421a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b67641287b8086e1c849277194d66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59700065020ec20635d2db81f98b7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647baa04c66820087e03f78780233d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912af29a79b697c3bf078744d97ea096176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1dd4f090a8bc0f7254477636eca91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166af2530bcdb3d8b0167b3344ab89ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bd443746fa6c433fe2c32d2f31c60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e0e97ac79c2b0ef1865db6838ef5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c1a0031480469c89dfcdd4f9375b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82206704dba88677c74620fe0bc00f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de075a6d75cb7bd40b06db0d5a930c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6875a4281d5f755b1623ecbfdc89f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d20858fc66103c079fc8d957c29dbf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ca9633fc99851d40451a588cd290e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558cc531d28c15d0dad04ccbaf63695187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d74f684f4b88328cc9f6d109ecf9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c8b48687b2df68b3808d195898f84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82889a6eb64d28825b433bb0d5d105190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9160dd1291be0018bd36b0601712a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78d5e055e0364ef07476742f73bb12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0e95357f75a470071f67e436d2fd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86529c22f5fa962d483ede0d21ac8c78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088720ccfcaf433a3e3abe25941087fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868859c85d13afe51ecfd0ea43285edb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aede283a03d9b7e5737c1ec87a04ab3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b277198a74dc5d445b806a495c2e3de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4cb5260d8a6b2d9d4c78712170a9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0f4c39616cff1c5f4264664a21212200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb6059cebe619376e99fef6b61dcb3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee7df58c9ec16ea3e1f98fda9bdc40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8f261d80a44271c623401fd044fa9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12c832b67cfe7962d0ddef793b09ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d8208b39fbb7d6283fbab81d90bb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76f845c215cfded3166e514cef659c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac36ff9549d7a2b20cebb4232c86930207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3764206c68bb8d5d67b33c385b44ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4c5716a86791bdc63f738358e3868209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b8507db16d8104073518b5f9d4076210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e7085bb0e0cfa5a83f664ad5843f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a2638bf2b7ca7e89c1713335eda4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ee98e90ce7e94ac57cfe047f03237213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a00671474517d6013b38b0ba700a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110504b8fd4ae1da80a44227cde58b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00930671b1424242f9f66e55db9d1fec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1a2cea6a1beaf4243bcd1b5f44a24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b5fb5fddc3d453a140e7bb362ff73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24952e8434850080661f6b979d9bb47b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e235bd8f37a03234dfee2387271039b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6078a5119411be52964d6e32dbe88a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86166b2ed194cb4a166c79de20d1b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf5327a1131956299eacef567a9bf1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f24df4567d2a1cac48e2128c405a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90988b476aaf471ddfdbe58699528de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b85c0e8fce05e9e1c041583437079c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a49d0cc073e5e61a7014971faa783227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1cb06a093c4087c05150bd794b6d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf66b839df979bc4a29bc66283aac7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e8fcdc56b595196291b604f868615230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28190e3e974b75fc3432cd1ec43d5c18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d463702a8e8fc149bbfec6b1263379232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c158d3439a3bbb1bd09a3b6c5a4be3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674a88aba04a87f1ff444a3883a3a08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23bac0800d2cdc7051e6e27bf98a38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db430a7cfcf2e853452f5772e08b6b15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aec42bd30e3fe9bea8e23d42bfbcf0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9d5dd6a50e6063b4d90ec5dfe85d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d06cdbde3686e772e6647989f446e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47697702b71140e8cd6c3f3a5622ac9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbfd8fb256dbfbf2b0a9eaff0c1645241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10e18e36a0e10d00d6fbae62520119242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdad9817ec5bd343aa803426b0c3b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396cdecbcde2711e391a7817fe85ccd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4dd6596a938f32ac6a168dea6fa87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e2b2863f58159d475c3683e8462f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edc28e41e9390f4fe47831a9e24e2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de91960513ff387fae1dc954cb323e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f734a718d5b1797037388abf6fe790249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a708bc877483ac36d48c93e1c0b42d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc330c59ca86856fae50c0f4f0c748251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1907ae9d2d4260261733c90a04efb83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16329ccf1e9f1b68c2869be97a888a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1b570cff1a1f8df7a93faa1fe452c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b6f031baec8a195793cb3230a22b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f01979c014bc602d523fedfa63151e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31de001e2cc00c47bbd3a2c7c98d35c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3a096a1868b0f8cec70bdac214382258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682e62a6131cf6bcd896a6777db9fdd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53b077ba889237aa12e80cd52ef3f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d469cab9a3d54587f040dc87c52ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719927e7ca2932376c229683624c2671262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb83fc91db91c17b7246f61b8a1ca3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17033daee00fce45fe96875a0df39308264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de930ef963f34058454088356c8c9837265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e325e52f49bf5fd20cef110deb4d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afe610f4cf7cc0243a9ee3524a0682267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e093bcbeb0372880dc461814508a99e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6a3e7d75c107c7facda7add497961269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502497c60697f8c45c329d22ad7d08fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bb8c13aac3feaaa6879dd5af20750271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9233a196dcfb37faf1a211f0d8a9423272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d37792980b90165ce789b5cb5f485c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139666962c8ee8fd6ade673ff3a1e52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e404e58c1a651b4c19e4fcdeb54c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b12625791a556c0e151288d253963276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea5a0a6828c6cf354858670a298e67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5b3733447b4661a7416fefdec7d39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96b43a9257d7b691d28a9fbd6fce36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47307d537e2bf4424ac2ca3ffcd640280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e5b49fb9016f88483c5c336d84da8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadf0df6f6cc7870fa0ee7911da08df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d59b918c846823c10c2038795a7afc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb3dc5692964662eaa934de968dd38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af00cf2fdd0960ddd6a78c605d1877285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2996879c9635ba0a24e746f97c19da1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06b12795ea4122b165609f41d9d98b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1650805f50bfe8c7f5489234b44252288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728921a2faa6bc3ec414519018510ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338142d40f2ede57d98fb3f5d0e32dd2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d089d2657e0e5d70f79de700ec292291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b11bdb38dc11c7a6979764a093acf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aa7ccf11c2055103ac5d0ae5c624c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08b5c3d243618bc59bc217661c6702294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bf0574e29c979739e59a4a714e3c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7360483f6a88033715c54a4764d7684296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e272264a7717ed94193938a3435f1d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b6ecad27ff1699f2e1b1686ffe192298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f59a386523ff244a22ae3b2c1dc0fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee50918fdbd7576fdcb5f9525e97c89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d477e70ad0acd3f82e4776d7106d210301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afbb8a5309dc7e2eb1688703c92df7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab93f7e39989aa0124dc906ca1316f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4528318e919126ce11cb521728cbc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c69a07515f96fe12a37aed032ecbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64b80410fe6f08f8a7becd996fea8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42991901f47c9d1ee5a263cd4c631e8c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53094170aa076c20782e154dfca1c21e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713f569ace99789a1ff2d5e855a6bc5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a9afbe3e664201a34339f3e0c3d89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3521970cf046878e35a541db64998a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c00b94a5ed6db1095984493c8381a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfca814d36d7f93b6ab54f67bca146313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07456d3daa3620efc2d3f888b9bd1ae4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08259b5f8aaab9ee44daee791f338c0c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751abe528c62c6ea9e7ab039e065d8fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9f90d0b952184aa8c1aba022c55b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341754d27399db0e7f39b23846b3a90a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7ef8b7f422e867b8a300a2f95e988319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af7e4543d29cb2fdb3375aa514bd27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588fec7d0d67b71a95f0d6db69715d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7f4290c83fb946036d3975432c971322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bad4ea5bf80ab7f6682511e1cfeb10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9634e3196aed4da0eed9ecd3aab7d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9a4ce222ec198ac5f20b849651d32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fe6bfc6d3563af5aabdd81ad7d1f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12c5f32bcfac3b70ec6a69522519f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984d61a86b244c65b62e30f180cd908328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d5b468e34a549732651759e55dc93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f71991f2e16c17f87228d69ecdb48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820d040ea865d513a8b8fc2085c3ed3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c707b134b43df6ea37fd94529384c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19633702e2d3466fe607fa4777677277333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837921144f23eb8abd594b827617a46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21479ddbcb64f8e1de5cc062f81bc59e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b974d2a958381c79eb50cbe95e836336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525c9cf8c19e40e23df036f37f85b5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96808325a1a87556e18bd3f4df8c719f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630c6d79d3f78fd2b9e81b5ea81b979339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782914d6d0d2fc9256819e20d7013932340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ab699357e9f8caf53cd146a33081341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f28562bcadcec4dffdc2f079aa9af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acecfa6d4a81756c06c1a7995ecc105343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f7ba1b2a26f07d323d68cf91bfb5f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33746761cb84b7dd030651128b3527f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ac3fa511336812e55c204b4b5afea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ce9f04f95a6307fdc4414246e9fca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5cc7c519c2f63a9357a3e891f7850348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1be3f3bf7ee94acef952c44b728fd0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8dbfbbc6053b9e4799f49548e55f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb39c767c2fb50a9093778aa686609c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb8d078dfff8cde62677fb88159a66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9749ce27aa916386c8973177a60eb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de7646484d5e61c6cc20e965dc3afd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0ba80de1e68d1c7cc3090f974d666355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545acc4b0c9d818742c2408ed42086a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3c67cc5b7fc372d0cc775b346fab9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735136da7d72dfab727a1e7b411e9c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8a6d633a12daa939862c84c176118359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62e0607b256786cbaaa0e9a8683cbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cfed0dda67e700c3f3a7813d70462361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875a7819d0271a03639639b32816901362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f7a62672550a5501e76b9a0db5304363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e063c1f9b52b8f86941126ed6aa5b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee873a781dceaf81a4695b46e8b37ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f01055f26790a220d4f7a7c3662e58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72828f95b4ff1192b99975e6169e63f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9147f49f9e4c93dd5d181eee6364099368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45225ab685e19ae811d39e82337fa622369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7c2c92bd9fb181aad932f891a680a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff816889c1ac85095858f3d465556ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd297c137cdda50d6d1f8c35e17ae6b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dea1d24b4579f8bd41456416c4656373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b9f390b68a042bc3ac05113620def374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ab73f26934ef736f6847fe524d56f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690a7a704b7ae4e7fff3b3f7a598a6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329464d203013f90797c896381a42a29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34072702d0f508976e558f5770a19e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba6a18231dcaa86c5bee3d71632253379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d9da7af1b0aeba98da117be96c884380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731a844b84eaab20464ac81c4b5229e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c357283cc4b35d5cf85be044ee7871382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e29874e2c1c5b500190f4a6d6cd3a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d34aff7bebd333c27ac3442bd0c71384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd0b3d5d4d05e0c4a7ef0d42bdc8c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedabfd708aaaba61fba94b9708e3478386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafafd32019fd579a39b4b26339fc0e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d311d8f9df564c6231cccb789de8ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ede3bc219b8aa5860c9f8d80bd8556389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3b191fec3f767de1055d5bd3c84de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d594834417b56fdb593eefacd98a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040d1d9453ddfae7d61bd760b254e40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9b06513fb61511f40dc243d86acbc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e092675d64ad3f3659109f1f914e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289d2b8b6e4aeae12dbf2abfd6cbe17395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b339b7c99dcec8ccafc672ea2e464a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b85fc15e55ef6b0f4c12b3759d0b30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778328e03f79a48a9f322e1443f8fd4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4dcf4c9165efd8118b5c24dcf5d94399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb921465bc996eb9c4c6c6a7b49106400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3faf4230cd25a863ed16713f61fa7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19297dbfc881e21d5f9f4ae328d701b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c721c8e13b17cfa96762e6f417a4057403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1d1f37de95903ac0701714ae8d956404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f101bc5c95d30c47508b19852f98ad4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499616776aecf1783c0e105a5a82a0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a712d20a7efaa8382d5d2fb7a7e2bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084a598dec9c75601f6adcf976f3b8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff626a3fbf18a43b01d6a891a33d830d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84868154ca034ac119d47fe1c1ddb526410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d62b5d4400a03189b3885c26168939411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19006b863ab576c44024a6eb19a2613412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6059380a1c19001f8a6c4ea472b8885413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cab0efbf02f3c2717ec7b26e7023a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb734b0fdd3cadcc02f7e0a0d058892415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff27ba4c72d5d2ed4b46c62db1c8bf1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def4dc0fba7da6956fa82c0a1cdab88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4f81b958989c11e51e0f549d24821418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6770b5ce8634516ddd31d19618306419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1caa5720e4a34dd18c87877018c288420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab156f57481bdc5aad22244d139ac1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bc387e3f4433d628e280f99320814422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed107acfc7b82ba0514eeb905056ac7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7973c9cc4511a131b431c93ae247d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51974c1f77c5b08baacfc3e8883f222425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770161f54b37be50821ea73f7820a7b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d70bdfe5ad3b20c1c0919e6df733d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259500dc84bb9acceae1c38d62e7460428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9b71aed1f274388d52dfc7cc94450429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f85e683f2288bf85e34ad6c2f3c68c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b50dd773eeea7d297b8c39e12574f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3cf46298ee5198b55eca6b39ef03b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b00e6069b14d84d9168c29f29fb387433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53920bce52c10d70da47f3bab8d9d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629dd6fe3aa4e368f09c84b5cae436f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bc18a28d853461f65c11dceed6348436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dc2a2118ad06a521f904abfdde1f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450653e82caae7c96f9da1d27fa309b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379abd7b335febe7f094d73af746b013439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a862fc553cf749e9aee9920c0c53478440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7443c297ac01579b376c48fc003440441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586b9cd183eac1f8c7709d55cded4e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77541ccdbd5456a63bff9afc810e3bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280245f6faf5c5257a2410df05095e9b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e9a60093d6df9f11ca1828d5e56db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e79a1e77fe275377af68e87fdb53d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31afd074646e34a3b4162d4712afcd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cc2d29824f54601d9159967432c72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf788d971a6694dd8c4a910bb9003d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbebd0ef5ea90d7e89ec702111fc95450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eac3d5f5cfe37418f8ceed86d0d4e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda519470f6700be56471c0c5ab5695452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dba11963ab65019967fff73e440f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e076a21a9a68689676c527fff1dcd5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84d4abedb762453d6b66dc98b21562455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df95a87022847436a3d0877d4585643456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041302f4845f873fffb1b53940bf810457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529e289b6e62c7999cc39d54742664d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36688e517eb9074acd27cdd3166682459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89248cddcd62fd9c27f390f26a4fd8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3eeb3104e4c0cf539f9f7628c578cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cb30fe294035f58fd3c974ba3ca27462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296283d11f9a671c8cea59bff2fd355463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fd1878039efbaf582ced3c348cd18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726c8c9ae809a10235cd1618a38f6b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699b4403db983aa0788c5e0eda2a95e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58535a74b9d7f5a0985e3adf9e923864467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db490320f094f4fbc419b68a94aec664468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5edeb19f6f01031a0f95284f7c3637469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f0d6df783d78f94339dbb6d883189470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991f031af55ced58554f77dab2b73e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32a54829963315ac1ebf34b8c177f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca5ce8409c37288138b2f2b8893152473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfc215480b84a6c375d264c883e837474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70520d30eab5284348357b7e0a7ffad7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45186367d5cb63eddc1b566994169efb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d32d1cdce25f9106732d2e21ca923f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f32cc783607ed818d8d45689d4e2d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e7f27671f54be1b8190f40b5cf3c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be90bcc85a4da0f526b696f1cea57e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05b68806d9e6f6fd677aafd1f0b459481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd48e8c557ccd6f17a720b3d0e2144f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e404f4313834650d57d8186655b670483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3bd893c419039f850ea6e4e222b85484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322c8df7deaee56505159bb900b20c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f92291b4bf92af340fb30dd83b8510486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005945e30127475d493332dedde7209487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459689f6ed8a874327c328427c618ad5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a14348c20db6e9d6bcc0c17ae6cc19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08806e64724caa9f574df6ffa2a8f72d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a64bd8e755bd33b35feb70154490d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c13490b0d030a892a925e52017cab8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe5bf31e8a2d68685ecd7c4d61be7a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814f92fdaf11fbb586ccbec423d71ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd0fc1d3bc243d057071b0ad4fca5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6a78f45c8c1617b53a7685ff3b0e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f585a9782edc9f56f4cfb454fd62e24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a0d90ab42c43425fb8b4c26cbf0cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39daf403916e3f6a0e874c23f1af016499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03244d301e00ec99461430b761250286500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653514b85704469087d1353106d4faa9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5bf0f4d92c3da096c851b3fa061a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ded32adb0d34564b3a40ae137381c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641c0323e49f23e3c4db7298841ff86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c111bf27dff98a6b9c06bbb6bc564e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696aed082e0cd140b4a72375eed89c0c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc276309d65403a2b39426093aba8cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c74923d508c21c950ec29773f242ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b5c2643ab86e0103e74c9ddc27796509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ca262e2934fadc80bb9ff89d2f27d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767a6f699301f542329de32f6becdbb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62170d4a7dcd010ff176d5ff3072aac4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469019a4e6c299ac2a5bdf93e896d4f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcffba3865feac1321ed194db905de3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048277368186eb4a3d211a73083c6b2b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9d0bfdf10f7fa36d018829e2601f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990900a9d764e450621fc258f377ed0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3931335a29817d34e8d0b5208d587f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b6bb4a209773e37f54316483290c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e09edb0f1b8623b5d52b02c305ec5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c088e9c7a377335c8aa33962a5b738521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14641f53b40e328f49d286b301263b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886283a83edf74a77d1339b07c3c500523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98447616cf40c3e6d8b68d8cfd4b852b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb9d2f0ff19be6bc4be060f38a33d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86777bede9dff2a09ec19b843f713e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed2d1a8f2f13a4cc7313da8c462e32527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346c2207384bd7b12e8faa395838144528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe027575f211141e87efb6df01f62c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf43df73798e747d714a12cbf7721d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e926e88ef03a0f9f6d0086380e365531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599aacf10e3ea969431966928829fce1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dc4e33fbd1bf5303af67d6ed10ff1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879f457fb4132916326f6c50188b7ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177050c7951140b1060a23fb1a1efdf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693c95b590101b34b740d99e6339800536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bed20ae4bf82f8a818fe5c294f5983537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d113e455e4ace3483a6912b303edd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5ff7d5666d6e7c3e606dfd2680480539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794954e0a9e38590a53ca4ba887ad288540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7743acce7837f4d10378fd150a553c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4ffb444c56a47fca922b9015336c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa5209d29d7b3f74c8c167a98de77b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dc5e5c2af80b48546381aa108c6b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bf983dbb5803e68e38cf7321c07d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfb91b40c883778913ee2cd9177afc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d6d0432af2d974e0c977850e1924b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8bdd24f0bb4bfefc7b16c4b773d15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24f8bdb296f108cd49ddddc530d42d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b780cf3c9185fdbb4c640b3ae541c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e706d288d506ffa8df3cd5d4a874c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c5822b9b5030ed8afabffa1fbd384552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af51ab0afdc94d2352372959e45604553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb90f89a20c882b8fb54525557d027a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28271a82cc3bab5e62f0f9df59e59b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c6cda1a805ae6b5e7f1c66161b412556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236c764f54fd8c1f116213c3455d4a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874a834f8860360c50b7d907ec92935558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5106d8908bc1109eccc9783a9b3e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24380dba5e65b052b2af00f5e0d629f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39432d242b65912a41c89f506cef66bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fa9fd7910a064c997f0520b68b220562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deb7dacc0a37724227a568d9c79dfc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022771f8462c7fb623a7e2ff69c3a36c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfcf71252baea7b442f74122990a1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a892dc8330895edb890d24cbc1ea7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e383721edf240e3c95c0ba57eb53fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17da67b6f5ff29a4e086169a9a2ed39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe7015d211cbe748b88ee8e6b4a0fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22119348e45331cd0d309c2ed16976570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9eb29f3b2b9418d65bd8dda49dd754571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b019e220cfc2a2d89e2efe95829b42572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9143d5c21d8fcf2ab16f7bb8815d071573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb70229b93f551f5bd0317d3c961e5a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e51d26f8315c4fa11b6e46dff5579f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8566dac0b01aacdf9c01b6687a40695576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2b555a664e64e176c9860de683a60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844dc2237532ba94c87d2c27e448891578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3098f820e9e8993e32aa79c7094a11579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6360fe526be352885ea1de4bc09b9fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2325af2ce0fe8ef432e4fbfb5ae88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e2fd182e5a7e6423def6902462a01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dd6ab4e370e29ba7f960b8333e449583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954e21218448eb423520cd580b2b336584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59928f0c08795a29e296003e08c883585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9e5ed1d28300ca1afe95ef982b3f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5f12db76f5f9b09709329da5dc121587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7992dbcce9c64b42e39b52b0b97895588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875b13b9ae6b478b594463850d06c76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10f9acbc01bea4bc4ef10933f9952d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00bd73021e0b18213c940a4fffa196591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5524cdd13ad6a0652342f8cdcfd6f3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e364133ce6374ed6eab7a4d3cbc8f66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762e6576d140c26406262e274bde673594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ef2052f6112670555ac1685117765595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781ac3c9edcd0eeafd88fbf231e1805596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d12b67a7130bb29a30a6147eac276597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0f1bd7bf4258ac89449968215072b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e0ac2e778cbcc8fc44df910d08d0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b97e4df11a82e13357b8de1150a685600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6ea853eaeb027d882ca24708f7990601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784fa7aaaccd96c7317a72248bb07bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd3055e1de3684cb486cdbfd5ffa1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fac150dbfdfe9ee12fca364717c50f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2991de24b6d86e864272d7a3a3c89605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9015aa812cc9a1998052952d184f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef327feaf1eaed9ef47f4c870b18bc02607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce42838d05a6c3f27d01b0ea2c3145608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae036fc1b78f51f37297e4c8bc094e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1731c51cd61b9221bad77a08aff5c98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04feabb5e738bc1934c762445e710464611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83703030e84543e1d3479140391dade3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ca2bccb54242900aefea8ff277158613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fdf25d8ab83e0ee409ee25e436102614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631888131959ad3f6669ee6b51abd5d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81cf60a622b1947e7cbcd0fe57318e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e08b908ca04acee027ebe1a55fb3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea577ba633e050b988b03c260503c144618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c58ff8b661670325c17d185283ba86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca2e32e172f8df0765884c56f46d9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbe79cecb76d50adc40f84e52b8ed4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7751bbe942c45e5dcb564d39c33ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cad03f27bb9984902b2e58f659e93623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74854725d51cd1f8b58703dbc678840f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234403a4118c299eddc7e89594ebffb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257489220e44937ea7da1df32cf0d88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cdb72b10ae7f49bda196925a2d863627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d80c22e037ec738c5861e4fff1b69628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acded12e62fac21c14315b7003568da9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b45deaf502344c8fe9813914b87a75630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317d630dbbdd15a7c3f480cd1774e29631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f89c51a4739beca259d7a757dda752632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92c4679b1bd4c9241ea692d44d5865633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfb03868cdfd46261a3f2004a49908634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5742319b7ea09d8cb5180d8ab5fe920635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5d7d98df7026fbed0e16a0e1d5deb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75524a2bfb8f67a45ce50d51986e9e38637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87383dcf600c53e2b6ff219e23bef43d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8605c9721eea7dd5e85fc3b8c859a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b124df06f8c974dced2036e44c9b96640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78324a0aa2d9585202b4cc1e93be6e00641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831372a4655fc8531ebddadc6c6787ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cfa0f8e36c82a2ec45b713ffc3914643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cb35d42d04912579ee8285ff6ff61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2e3604c756e146f4a6359dc582287645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2c819ddbbb0873d2e5f395daac452646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc625ffcb1568ca5be972f944bf613a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7675d8a0dd09307ac188ed42a6b56d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bb20d3e256bc2dc92c13864b7e7e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ad81e7f44e64b3fb3ff1bc6ea71ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317673fcacce9bb9c882b2f81a661c63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0280287ac652994dbb36f211f0f9df1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c2b114a7358825987156c0b407f6d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e0ff1aab136bbe65148aa37d70a73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844ef481490f4b280cac689fde1147a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46b4b8a2ca10bee12e594c9475a8f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214792c717ded8c45e9ad3a33db8d5a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890186f31c64bb5dede93655ba2eafb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab62ad52e09ac28c287a2591ea7c95659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85891ac50148550e512eaa9da41d2528660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8200e3912c6ae8e3f0e702189d21cbe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f165ddea6c2f47c059d555eef127e3d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e968c2896f547b4f4b11bce9f3e222663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a392be667c68d516c2786fea417c5e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295d655954bb978c2deffb62fd20077665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23937243ea8a92ee8191fc0feda1a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388ceb1132817d9f1dbfc8914e99734667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acf42ee9489cdf5ef156a0626ba7eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d8b16b96dc9c3855b3f35e7275781669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5907128fa69a63ee48dad49c8ad1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36940e0d60168250a2a0ea28d624ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f6caa1f9c4009aa2c3e256d269b69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c864560731638c82c0e1bf9e4947b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7a57da7789429855b67b4c1b32cc3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4780fd3b9eb803d3ebb1c2b7726445675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa085d8fe642bb8b6209aaff640c66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b40b2f438d9fe48eea32ed629a5c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff6f72fb6019b27a75b3c965311320678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9cf7bbda4e5d1a4ef95079003fe1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f3d4bba472a87bcc587cd6c34f642680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039ab7dcaf933cc2ecd74636cd670e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012bccf0c15e0fff7f1586c5e4f2063682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0a3cb0372bdc403067a934cca0601683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfe008ec30be04b2a0a468706956f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcf77bbedfdb93edd7f1ba7cba04c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294d4747d0162e43c0a7c30b4744123686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea55d6354f4b836ccb51843a7fe45d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481eef59ad945d8eff69f5f94f9de3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468a9acb1b284e76a23bed5af8bdeca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50284118b95f679560d7100f7df5421f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead654c023d3e471040a275e3c25d301691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd66ec253cf8759890a30da899e94f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7fd11ff43c42cf7b769722b746771693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc03bc36ed0a757fe2734c3e6cec8e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db436ab027e9f2ee23862d37063d04e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eda0b75dad1815d1a3b782398bb9b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f30a12ee551e018bbced9c3cee0205697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55d83906d4f0eddec9dcf2f977d0ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbe32349b72952f9a8b55de91e6e2c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d26598b9e9ff4067f5ba5f3b01bb62700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7475c52cdc627393676be576387b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005279714fda404bd37e2b55e531be5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d81a2b562995bd9d0f214d1d8bb861703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdb5af95dd1d0cc390e1f73fe5e2b1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8428c688ed5cf743c94124680850a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a3658c2a41e88efd9eedebd031c80706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250813d6f3c2a6a1466ef110c1725a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df047e0aec9221c3a70e17c6b1250f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e139e5cc14fc522436adbeb986862709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36617c03eb9d3b9399997d851475ce2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca4bd1422eef67a0e2f64e77a3cdde711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b13fcc212639a30a36df6d806daa8c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f07c70947d6f0307870a6f6664b581713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8a19f5785c3c688c3aff879cbf445714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b059eea4c403b7d36b52798f0a96cf1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ceb04889bb0277b295b08fc0031f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fa16b91ee1ff5020e5fec72c247f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438be3b78c314eace90f3ae1478b5122718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fba8bd2fe22ec0b5d66b8ab4affe67719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c015cb70384d1e300d03928a86a60720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b75c2fb114b52153e6390d22f228a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84e6ee8ca4d3be28c5cfbd46905489722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95664ea334fcc106eb881f628959c0b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25619a638b8a3b638315eaf71f3d599f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6dd479d2d306edaecbbdf5b99647d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ddaca3ce9bd322caa147bfeb6e970726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cba56b77d66e648eedac86d901c28727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b84604b59fffffb885b0d23358c1c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410325abf8181d181610f2221fd1b13e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb83b4e6e6295b03f48124ce2c3718730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72610414d4763c6c473d951f5cc1b433731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5bf0f44ed003c6287a762f0ef2505732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d22ab340e00eb90c8a083d48fabce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d5855accdf66d4fffb3fc7cc5b5ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653839a00e5728a9920429397b63388735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886f420519bc587e7db9cf503bfb938736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a33bcdfad7905c6fddaa6b16fbf0a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c63f8b087d45f9d79cd840d3ca8619738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf941d1866c5a578110a45a768d1bcbe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cece34158499b4499bdb2e69f07e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab0a6ae93b2630e105060950ee76d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdec9a5febf6985de00a5eccd573f51742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08bb87f5ca7b407616a96583a6020e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dc43110bc24f7753388c9898db493744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10533de2f2f7dd421cf8406789da09745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815a6cd9289af1d26b7552a56d54ecf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683b591c15a129e2a46ad0a133b4f4f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ac55c39d32bbccad1b7f6a12c1af8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764c71afe816b04b8c8fc04a28609c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f44dac3361c6add56cc8c9b5efdaf5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c46cd51a16c37272e7b70d259bea3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ae4147407396d3a6d405cafd45124752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0cab3fbf776f3df717152284879bf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eb2d67d490c006158171947cefa8e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5640e58173b20424556fb28a075288755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1ae285a58574f4c449abcaa702230756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb499105445eeda872d7f7738af6e7f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21110bf72890f20495267ed131b7f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501e8f615fdc7bc64b24ab406d3fcf5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229da8e912c29b9785b4d29202e3916d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980833eb66d7f2e7d2f328cdb57693192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4f2b33c321129d197dbaf9c6ab1b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a3e9e17de52b668268ee4ef32b7824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bbf41c6dc2aaa8b713cb7672f196e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7de8e19d85474d8eabf19057734a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3ae7f547cb8f517eab6a43e3ea16e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b316a79154e01e70a9f55eb22e1d848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabea1895e72f6a80cea59ba66c8c469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e36606ce206a7b537d2ad36fa9352510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906964468af9e354b7f0c23487c65d0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386de083340063a7ee02099fd612de7a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a525bfb5dce7929bb6f5f75db246e1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226793dee7d5edc063ac99ba34d1bc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011699c23993458d250448bb43432a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4518de54dcc82dcd600b3ed699927816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c3d1a1ef31f9fd8b7596f20b4f73017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b93e5d6e7d1a842332d190b410acb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b117e567cd803f174319ad7a9f42b9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143a54d74db4d5c67254ed189e2754b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d8b46fab00401987b8cab4801493a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9abf480ba130d9b8a586f929544e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176635cce32fa0988049f39dbd60aeb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba2661f396a639e71815d073040ff324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d0b73253d1ff1b7f75dc3bc754e2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33643592b5669e638a98ed014f05a4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fd9bd23d28c46736148ed3715fb8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c39e656a6aca7ead4e3b4df1f9507528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54102d32dde0d8eee84b83a57d338329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4acc2d1007953e333f771a1880b8f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf85b0f91de9a5f119b25bd328c76e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb111824c434fd61834d53cec54aab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc734675a1acb433fc7a5ea5f4a07f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990895a16d7f44f5ad22c92503fcec634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef04847a9a6a17fc994030c2c509e0035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcb67f988bb9e10c4c874bd0a479f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fd4b1970506acf6056e53bff90e5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d74e6fa31d548799657a2a13ae85cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3c5ffb4b746591769643c657d896239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e90a6eab361f7a58debc47f2cbc35340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0450ab7f18de6d7f3cfbb87224a4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3897ac3b62c21c0dcba58f174139c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ab9f239c6d9f626d2b407742f243c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b8e3f3211873ed34a1a0d7d61400644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356274c707a7f71a6f9de27044d3bd945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d305b068f1c269847b533b225f08c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ce7f2c765e8112938861c1095c3a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe28e857f6c8704e8cc708aaa7ebad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442d3c9ad10956f521d4eecea691b2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1229ad6278f214558c7636e1e848650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007712a96c53b8f93bffdb02b034dcf751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500e1792c0cbc2b8c19d34e55c78c6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f19a12bbcd449ec901162a926535d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afaff31d5fc06f706ced8325a85a6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c51e57d6a87a82080e4ed94feef02b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44042287995060a8e494881f9a69fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e07fe7e7fb3dfe53a377638a80963157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a107c7132ab1be6a095a688975a96f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07a1bc2ebda74846345963a8c6b46e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bed83f3f8df7836101af53cf1b5d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb8783df6987248d9c75eec3ce556d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc936a53e651d7f3ca139dedae45c41662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f811c4aca709ee04ca0ac526b83cec263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025da268437e1a2cc4dce4b7384dbf9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f3f3f5f055885a2a9d1f98230e85d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587961c106422c64a7b05545e6dfde966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995edf887eb67b384f3b3f6dc7210e9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eafbb9d27dc26b691b32b9ff214f8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44692e5cf998e8e78f79742e64ac071769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ebb74296cabd8b5b0bc33b6b6906f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f886d322a3b36104d606a84606faf3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664896c72616f37fc3c1035d00fdb7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a9f68147a5ee8d6051f18a13875af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113f4e4371fe00b1ce00afce266164a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac77e70714df49c7eb1641560f920e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae928ed8e08c1e972aeefc29aa05d66876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fa21e34af90420051b07ad9fefad877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb6116592734e0e329654d1590b7a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34454426ee4ea6fb7b5a958c8041576a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8cbd3b1e50d190e66035c46739fe480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a7df3543a78530b2920cce2b0462681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0622e318f70dc00b8fc433c325a67982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ba5d173080cc038de37a4c4888ddb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010008e6918531a9b1797ca2d7a4d0b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faae98da592da1c5428e39eba50bdc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1bc8e53bdf2bc26e3e839f9994ffa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89955a865088f2f212f0313e75b33c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc229d677559b646c90fc506cd906888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a7b24d79cd256c626db38dfa0d89989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6d920bd3853bc6f0aea02fd707afa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f3910f0f3bad0adc43846ae3ae29691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5f69fd9307dacea8e3d8095f2c97a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc73f131b07db86dc53bdad04c50a7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f03d9118b239faa5c9effd3178597694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a9b78b7756c282d214699ad860e3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aae799f7e11b143b2c71dcb847eb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c603f95567c973d1eaa2f14c7291697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc9769865c65fee35c1641c62708fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d184ce2eb79a18e26c9b3679eee6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabd9bbdc24a023804a6b11f9fcfd17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e219e29e5dc946e79c205d96446a1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157657180e3c598114c4677c09a6a998102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5847d7a93cb82c2c40ab127fff6d010103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fce34d34ce4b672e172096d3d5671b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be851d8881c42216363adb557579c3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eac27be6b9f7b8a8ccf1fbb6c9e03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e65d8a93bf4469e9cacb6194b8668107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2836db4e7645143bad54cadb59afe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73f5816a59093561e62782e2fa4e43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c307037f3fbe62e59dde42f6455e478110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33247cbd8f0ea09e47b3b466ef07a11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c959f2ad43eefeb8be5ae4868e15f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b37235282d3dedda50f369c7ce19d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed352357a08dc7583146a739a9b2de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638011e41cc7c439699543d74b53f4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290f510790ccbcbed4f529fa1735cab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0db79753f2c742e7f8104a3be6d31117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8afd3b150e0e5b9266e78f2cfc790118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107cdbda8a6bb5d1baa4b74dda59945119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebbe53fdf37ae939288fea331351d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29bbbe2e22bcf4c84e2942c7aaa619121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8d06e6143fdd45af8e5c91762939d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fe4c33bde6529c93056027652cf09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53204b14ad45c8c75717e21b34511bee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55855f517ac50a8dc6362dad399ab120125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835a47699ebfb3de7ca7dbef15254ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abda950e62ee47eb360a41fa318c88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f7c1955fe57878aec0d3eef4c4c60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60269ec8a6b0bb355e0cd36af592e368129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584b7d3dfd1a3ba81d801476ef1f914130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6226bff70a7c078197f77808060e718131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a248240ceb52334100c6f6d9fe68c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0473b8be184c88c13a661c37bfcbe04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672e15e7e12e38e34dc111548032a1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e63c34296b8b59a3f8f65476381d4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f3cff8abba635c434e4d6fb0219c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1e1f228084384bbce410d5fc4863d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317a01dbfa396eb9cf009016c7f87c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce715dab9a40fb9b8fdd1ef187f61e7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1321c579308bce6479ecd15f7f0483b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06a86e7c9757d33d0b30216582350a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9558493d509ddd6489df843ad6e94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfee68522cb1f7e17ebeac7fe726876143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd054732fd5ea2ccc690c7bc519f2334144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24a9368327793309681ab39f9eda24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967389413e748f701f61eff044d7a3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bc02555d03ec0fe477b9297db0b59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403804295db87a26561aee4a7110255148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613efa555f145c85d13428d5f00414b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c412b12172d88c9b2104e30d7b337d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50098490defe3917c557203889ba5cbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62d58858bd222b7cb308cbe073b51a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ac4f2bc228b2189fbc96618da8ed1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e76782c222435559b73fba20b2dc39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b85fe4fdb1e91ce233ffe559f01319155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee01340e418a7c551890e861c21f0fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fe69a3d63f7792711faf85f94925d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4e5f0549cb3bfcebe590d05473b2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e442e6b4b52fb8c4a2ace2f6f5a897159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d5238148feab78fe2c0e07580cd68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb9ec727e4d2c4c7b157071fef4fff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fc922f9256087d1225448d3207c27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fdb629069e29d8195f26c46dcfced163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724f831be80e3bb920c95064ee4ec81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5ed06a0672742285833022c78cd57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560e854ccd39f56a03eb8eb60d59c66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67964ed80579c572f9d8e57a1d5cf58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735f4ac0fc678a077c8bdf6008c36b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a7b472ee4816b7d76bf1c3a5a44a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad887dc63573a033780f4f4b569b04eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e403444c1182300a8d4d36e7ece7340171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a7f798788f5039e7e84275069ccfe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d0bbf1f142cd8f1526bec0012fe60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f60a99fa401bb92ef47a45eeab2f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0531c81e4871ea90c4c2f79fc20766175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c29138e838379bd1de1a1a7e6544ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7bd49b11baef5c0176789724feb3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c3d07e0590484da7391445b979fa5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba698245e781f6ad2eb9f47db03169179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef19906bfaec302bba0caaad1b529ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f3c8700ede81945b3bcebd3088f34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036aa848ba8ab67a6964952d6bbfc718182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cac2739bf995095c7bc9af8c17530183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda030b32127582e21602d6f941311b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64836106bda55687a44ad19327ff36a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206246bd026d3b87a2d3a8ce65d2d3fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1923d40771dc09fe5f6572d152d04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e006a83a94625ceeccfbc58e66e966188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eced7ad2629ca08ae753c031cf16344189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520087008bad8049956f37301ac21752190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9815d14f6b37bbe6d722c99d68a750191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450087e83686cb2b24b893fc3f4f56c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3be9e7c9967b85edd753e0d62153e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36134868e6a4c7e7c4ceec6db606e7a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1430e7a796ea0dbbfbd96359ec3c6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2b0d4e9fc7bf1a183ab993c1fb516196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d50af070f7394fd3814ba3b541f870197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c6a6e36ab155a57058e7b6ed41edc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3939759b3a54f871199e20d9e673142199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f7db333a6698d60d17abfa7f91aa8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4992cf2b7d8c010b499c2e7ca3ae88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e421b5ab444b79929ed6d9c782d310202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aab43d2e460a8ec5829970d414a80e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989d5eeafc43f73384d5bcb03883624204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50d11bb7ead3b51b560796daf5e065205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad0c8038bb983685d601898881a785206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e53ec4482d5508f33e709b0de343d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb435bbad940718182041d055fc0cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a966e6f5d75a30b53b4287dd9bbed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d149f3d103d9b054c395ac6d9652a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e58bf427519ab7e99d99f805e28794211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263e81919fffe60b994d5f5af4b8c33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564d11fd68e98cc1e9d5597c62c33f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a876a173c399af73c377b17ac560e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f385b0390a485dcf2650fcd49b960215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82846f38be7ddf768d9c1b1ae0a599e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfdc3e4ebd6c88ab0a7b51e8dc3040217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62fc47fdb257d4c190c2d127f0b326218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77876358fc40120b80a8dd5d81630c87219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9262055ca88bb8ea9db6df215396404220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966b242e17a7ec10586e25b7e5a74b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e252710f2cbe159f895c9e7f5b3ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871e53bd13e2c138c6e075930712680223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4995949b7a3b0981a1d6c0589d8662224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ddb5fc404c39cd6f0c4e8d510448f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0363698824e0d98a5a3f3433034e03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca7f7d39a0c3152c88907f8aff95ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b0b946923c372d06dfc85a31c1a19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac8de4f1a0b53c5bd5e4d0dc8e5d92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9433cffdea9866599eb6480ebbece230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed45c5c070279b257796678cb3bdbe6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964818b2c4981ae750dc91af0af64715232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837472703a01818313ef7a2031bc0042233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69234531dfa051b6ad85b9534df99c2b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2039dee543174a7b852fea540fad8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b565af03ae9111082f0697cd9b4fd77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714722c690443ae64d93b81c0cc1fb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7508d08dff3216a42f003522b6181238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9cf80c3ab4ab26419f6fa2aea7b34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1e57bf89801d3c564aa86f0c57ff2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0922ed730c122c1a928968f0a4ed0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09360e8cda573c01625f0b07de9213d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e10fc84243d4496181f8c2a5bc210243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb90358e66ca9e75855d57cb3fc9e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84128065651d4128e7019b551a9b1cc7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc981f2bb687fd9e43e94a8714dfa53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ee86d33463ff1feaa51f3375506f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4ea8c3dcf828ba95a7f266c238214248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c53d1554e19cd8c672672448077f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598297b4fc7547bd3f0bf98b2a167679250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0060fe3f26ad730b563a74922fe1d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2791ed4e2290395f29687fb4903287252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0933ce4a6224c7aa11f2db1ab1271253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7243becc3a69ae8efec7b00e48953e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41a9768c8bfe1b2856f3db24e1ef6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccad766134d3e3e9c4962b22df63898256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614b9cf8b94fb74095f1d4c5fbac04a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2fc749dec3fa3e812f7e79a12d598258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf37d9b044105e9a28a2520510a9211259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ffe139f39218c79f878e23a2bb5f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026363e7437951384dab9466c399ac07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599259b5a4f96cdcd3c35b952f89ce9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1596954995b3d6902f39109c5ef6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa81a156b0282243669def6432d2db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d9ceb5aabf8321ea4471d13a24d8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba843bf93f998b0ab69489aa62b089266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01680d82e3c9dc29a34137f2c7f509267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddda371b5f89349aa703ec896d41f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46b45e25638738eacb18cd1d069526269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38092a186cce32f59c45eb85c3ea1c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9e821086a323d8ed1993c9bb9311a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b5dac3669d1bb43b9332f1575efd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98c8677e7f5568f4c7c7f1e800e3ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82cb9639fabb2155bde1e68ef37bf7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53821bffe581980f9ec7b6ea3a8a0f05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85266f705d41bcc2e0be15b6d860605c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e7facc02655f47eca5220473804dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd1395a10e6ecb452949778d0a46f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39656274e63b52390dd467589245249279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c63a27f600b89230751c9a6d76a71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b154ebed80173dfd5d8db0820f8c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c175156604cdccd13c4391016ad6a73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a868145b33fc6d74d56bcb70548586283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f7d3432f738c4720df1673de05d71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0c25072f2ff941cba5e24980221e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d496767fd338d40ead75282656aaad3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8f5a042c567e622b2b878d1ae3f58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19fe129a8e237d1ae789616b981a56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af0973ba8d621aff563cf7b5135da1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96cae58f6dfb8d18c373e74ff67a26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572fdcf8fbe3252d1da66f77eb5e530291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bdec70e3e67942e3d67b0735a89aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c3ff459c109e733d775068a62436f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1861cd8ec5f4edc3223b8d3c07024e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59770789095e8871d522da8fe059b064295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cc589b52dc9236682eb4fc30d1148296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c48835b8e2d2e7aac1ee889e2ec857297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae4ce27d2ba25268515497a1db1a4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca45ecf2036e00ea52eb7ca8db5fec6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b91c1a92cf5a2719c91b5d71cb6e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f01d93041b88caf51bbe485a587f77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f825defbbfb582980544eac8254150302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333080c6d78eb22404a59b258b3dc38d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2be8db22ee9168ed7bd741312fa1d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691a4321f4ed507c64c3927767d6afc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb40852ca05c203e7aa394f76ee29ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fbe2c0849b251f801c7033265f255307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669732d3973c78d7e686ef7cd285629308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bb62c27fdb9e60555f4c947097497309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923ab3c8d44b95055959955bb502b47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59429efaa315e7161448f21abfccf9a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f219e5f95ba90ace424fa2de670a09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07603ab4379fa0a6f8f505c3c287b2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba07fdcd1481178f1d42208d5dafdda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc3c398712628e124f4b6812277984315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc5e5ed28f50a04c8d9ca1c5edef3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5387d1d13bdb38a4945fe45a626c126317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07578f97bf5473b60fb26b8b6294e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f855f918476d854780aba81710bb08319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fdeba5380b3deebf3b679229e942a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937b3b19950892e8cfb12350ce0c700321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44522e1ea73f1b83f00932c5c84a1bc5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d5e371c33c3b864f234f2df3d2741323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362f556e638c6e6a4bacc9ea18c3572324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e1b54f511d73775b5b163920508ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03add95218d3109316f38a9b04291718326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1354fcc07724c3fdc41d255d94e86dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083160316fe1a27ee410fd09dc8a2af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e39ad76935b2b1a0b80fed0a07eca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e40bc013d2695347162d9ccb6474a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd1e7948f07543dccad7ba9ff3d0b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efaa0020a22c553f161900e5c6307f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f564a1579f5ebddde28a83a236b0d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14869427e0e9dd038d0b3d6ea6a49dc2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4657a500e9c2ce5d0be9e6f9b3566e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753a293b1a7e770980ddb811662e780336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8ed0467449bb863c9e643a58b0934337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bda0d6dcc91a2942b87071985ea28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704be94233127a4cb80704d440b915b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6475b5ed4030300ccd34788ddd34439340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048980f82d5efbcf15bb438ba5c1b124341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6167c2bd24e3e0650526255287c8742342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d430967b056e8e7b254b3de179f7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebb89fedae08dfdccf642906d340a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ece7a5e7587b933a475a3ed3a3fb2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc016f16d5cdcb01655341b0a443192346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86ca2d9cebbaf6e98436635eb6a3eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8fbf061f6c666465ce8d8631205ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fbab93eddbed23cfbb800db47c077349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f968baf1a568c0d1e61fde5c04e9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a5d2b8981a1baa38a629616419a40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04227eec7933b3cb3f4ef701eb0cbec9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553e37294e514b350e95ce73e955ffa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79321c56ad7d876ad8220cb4dceae15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698986f6eb74eed0559d4df42a4a1396355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206ec6ab44ee282a9227216d12357ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83324614e5b554b75a58c0995074505a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8547c7977423de9332e2e209a4dc35358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ac0775f6516f84df000346102f7f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf24f7338baec8a2e7094dcad445d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30afe31f6f7600c26eba4306df54306361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7f4fbcdc8b091f7ebadf9d813931f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf95a169e8779cbc1f81185b04e992363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f154d17dec2e84523cf2b46039e84d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cbfc49c406eb3588730f260c33444365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328da8afffbfa9415efaf8db3caaac7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081d247f153d8fde98a0f375ec5d6f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571acf60730212ffbdf76efc7a303e59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889ede6288881000f5f4ee9a01f2b38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df352aa865d24aabf555ee11b96d9bc6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd2cf8eeeba640a71a62244c876598371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815984726fddfbf9fef0e39d8d4d125c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32662b4f77202fdd8f4084c42ed31d55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854ff55b8b9687f29b83020a8b182db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f42ba2de91a7c5cfe64167f05522ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072d9211263a2c7dc2d7c2301e38b75376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7ca5b7fde044a9a6ad3afa0c8addf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d0edab3cadf6841eeaacc736fd3d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c088fc91e264fe79edfd44b10455fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7a5b16d4f68c6dda3a9db15fb2fb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255163fe5e30f5788239cad07f395107381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2eef0a1feacde93faf5375f83dfa3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2b04e4779dcceb6c1f4448084bac3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6103623ee769d69ab0c9ab4ca234b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309f5793cb609c5b36ffa868bdc0089385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b23091c80d4f8e6b28247d014890be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece15cd69a214f2fba6a3a33942c7a50387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621168749969f5cd75c7816ce15c5cbc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5631d803ca430ecdaebfea665c23f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49675383bbf60d5b968dbd7615590ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17680cead2f2796aca56e565403620391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cbbdc1b86b428f62659d1d788954c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c5f1e7434506990718581027981d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a8046ed26105d949d4358474df851394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d9e732fa199e003c5a098aeb2c4fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990c73febd535750c190cae5a0d62da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa259ae2c0cef9b20ca174b60ed81b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47d70e1f62d133da4f9194d3cc56e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b8a93e1543e7f4759f447a09aa0aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0c997e4c3d53acdfa79c4b052ef80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f08a95814a8d285825cf571bc161c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6afedee3fdac87465802de1c647eaf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd1dd83f8f51def179096308260d4c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0308ebcf5ad63ba0e0b88737a49e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdc1ef3d503761a480da742e2da5a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f5d86a4cf5d1cf50cfc6b611db0ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba10a0d862a227da4c941de7b524a8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7172a150e8ce1210e1ff534bb75a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81e3b9d1758252f85b9478a419d69d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501436f2152aed7c176393db77e7a28a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7b8b2569467de41df613304ded6e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07596c6df40f842b4d1593b4934d951412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c423f52e255fe8303691611942af45c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6378f0248fdc07995b6e5c521fdcad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e909f194787f7ad02086d746546640415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2c5d04a4d33dd3ebff988df358c78416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57167003a2d660a7f158938021e7eca9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be828d76b107fe28ef4a43912ad639418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad0cda5d8ad8df5e6aa93841693257419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934f451980f0204853362f60191ac1c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dc34e7d1264dc71227eb3a4da0b07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706503a60ce5c9cb9047c3886f543f92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ae23a1c7315aea928e4c41e2c0c79423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf739de597ed36f5050a419a9a7c48c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fd0b692c74026950694634201ff5c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49317fe8581f02bb5471cde2cd6604cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f98ab54d0f43f2791754bcc35aecb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738c2987e997a6b7c357675960afa7f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbc8c2b73dd7f7ed267855a5f82a92429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87d1da4773cbb471f1c0e7a3b432c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74795f7818f4478ac7b2b26eb8aad45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9e51201f5f8de5016f9961a441b49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041ba7de8200174667081e6b553fcf8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20ec61949c69fa0eb5f8732d44b358434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb62446bdb243c32471ff20aacaf53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb77bd8c7b22649c70d884851daf753436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5f732e4176577c87cbf402000c40a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c7324fdc386aa2eeccf504f0ae536438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733ab4fb47d54065417344ef90840fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d79e12a69f7be0aa31506c85c3e70440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b128729797d4dbfb497ebe029ff85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804f6891e81fc5bdc3c8284ef0db644442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341f391f28e7f7a950e74c8871123f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb86e9d332a6ab6f483cf7cb98474f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b692c973928cfeb9f885e67092fe586445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e9fa61894183f0a3937cfecdd23fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce262f47b88ca31730a0cc551457b1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f041b3eb4f7c194aeac9448e7d2d16b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee7b85d8c9acd615bccd677854230e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ca0d24c4eb0d3475ab78b47448f37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155c735f51f1ec809e1b0f133ca823d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5ad69808f0afa52223cb180438ea4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f75d3e75e8a4fe4082957b852ae173453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463256d36a48aeb84a3b4e40aba48b7e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be20ea32c3ddbe8e0b1601f4512e270455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bd095773d858660547d663664fa53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2f70aeb55436ebc0c2371b0866eb4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c95ae8c2588b989822fa92dd103a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b21e20ff565ca30b5fac362c6d9539459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc3a7a5a1705e7a2770023547a86d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6f40ca389d39dd3de446101de0bac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40bd46fe02e090cf6c201554667ef1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41443b567df7b3d20dc7dbe0e88f2030463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb687bc6eb56300abfe7ada40c0ad97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526658db9e938595a8134d7645cc3bc3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a183bc0d9e89bc5120535096c99b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440a3c4f5a975d7916b4f0ff7239611467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754da4a99ac3566e1119fa36cedefca9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84565b42e0e94088622676744c0ac463469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d0d484aee0f1204cc5657356e7f69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a9af802ffa8c305a5a3ff7cc05238471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e060bae92279cac57a7ab61a61e8f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a615d0c5a50cd74f01a7c845126ace8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cb2a90ecb9745fb6d799ab30ef29b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adb422a095b79c7c3617e38968bd4e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8679745496c558bf4d6f45a29d1bd9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13396ed91697e93bbd0549ec1e06139477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe732a64c01f8e59c358e2075d176e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ff131ec0c5c8b0df4c6f2594814c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aebdc116c6708dcd921084ef399cd4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a438adccd719831617ef22eb0ab7df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6ad582ce92e7357ac929614f32967482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eb8a619edb4376da5bc20faf451bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814adb45ed6f71c75461bae8e0a7a63f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0668d84fa51b4ed225603dca86916c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced31a00789a3e35fb3bf431c04501e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40e2db7f92b85689c255d1644dc4cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea74097c4c4623e40c67d8bc84f33e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a018d4bb264cb39cd4fd0a4e320f12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511649912fcc7a09c38ecf958f54b8e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc712f1fab08abe0173319e74897384491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d3227f6aa5974c2d82bdeb87f2065492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d7d1223e1655a8f3c3ca77830318d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549293906182798d3662b56fe7aee067494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138b3d7e19d131fd43a85679f9dea96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac49846b4726fbd372a3f2011f02ea8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bb2d4b63b66dda83d00431065b4c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471bd6c476c00b739c86d359d48ad57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2987da20bf5f6ba087009cd43e6fb19499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0f4a5467080edcfeef0b5eb57e241500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa25b1295e64472c86edbf71a102bdc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad60388d490ceb04a7bae3a3c89ca2b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b27f30ab168a578ed82bca7696caf5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862ee21e5628ff9d2770e8f08453f77504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa55d4cfbccb0728c06b3b459ae29ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25f66864b55dc43435d6c4cb1327c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee879221f77e8ba135c320c7bea2894b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cf0a74c65c7562b22f133099894df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0041e5a7345dadb6946bae444422a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3f115c7598cd49b775f5e99a38041510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e959a1cdb85d2130127e76fc6da2e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00209a1a4762615494328f2418dbe4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0615ecb3096c4f26bfebb892116285513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb421811e0ffa6d2d79b4f05e659d3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73839185300da22ebee57891cdb951ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb9184b4150d3e76440e8d6ba08e71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c92c4cd130856334ae01ead8b0324517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2838b581390456452b9155993dde9f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73da3a0b05888320a1180dba76f6c1b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7369e0c6ea3b95813f17fb94873f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee8fc5dcf1b28010e8c736df4493aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb4d874b7da70f50d51dbdd02e04c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3941d858d59dae12cbf003684153406523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718da3a723eb773790a299b39d40fe1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d24b1b1ad6a88471fa72e0a305a5f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e74559ccc8e187d03e010d00aad0ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9686cb785c08df83f736f1e29523e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb290f9daa5e814e94c5d999005ca0cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838feb0d4aaf1b835a087ef10c17063c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a689d6ab566db81dbd42636e664456f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd01fe38f7b427c347e7e2ede5edac4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4d79752558822f425b6ed2cd3df6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec4e0b77dcddd4110dc1df64fed6e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7f5c6531bd3d60a74aed1d9ef0cba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632577f098a2acefedecb482210a21dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdacc746866d2aa40bf321b56a0af6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a4708a84aa30436476b650752be74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f31d3098f325749deeb3cc28f7f31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1456d28c1c8e807ae422f35117843a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e60717721c7c83b2c054400a1ed73540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bef616f847f8428eb415f5aa4a81a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6260ae60e2388199169cf385fe8c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f1d1e0c81c4107b9255166c4a6d04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b823f99875ed86f6f30736186abe4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2054bd3fbd50d9d7be678fccfa8fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6f00e3a9b03484f0d689df5131325546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cc05f585a1536b700f1abad29838e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b2aa87be615ceb1273e9ab947737c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d73b116cfc0041e3e7595dbf810050549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e55181aa71a26d742c46300d04208550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd89dd86b7281a37aee4cc97cfbf82551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27010802b66ff013fd806cab2e20449552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fd469d76aab93bb6087b37f3c6a59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4fe6071d91c0f5ce17f3c4140e934554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd6aceac53544a2d2a4ae715a21c53555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29e4d602158d4e4e5762b2b114b4df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23051b03f4cc5321ca358af4eac8b8f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16361c428c499ad9579e69e7b676a261558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f5d46245ee51693cc9b2da535e04d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380715dc595788b8079001acbe368f41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e015237e7e773a81e36d9bffee1b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75ed403bf9db0f98cbce27866dcfc3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8e27e7d224c04116e9216e0ca1847563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593be81cb8d6b524b62680352eabbcd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9851475f72eaa3bbd57b2293d98ad9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ad7a01f4059d5dd25da7bd213612d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b776c53fdeed19ebe6943ddbdbb40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb41f0915fcad9c737b659680681154568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc7dbe7bf0a30cbec5b1bd00a3545a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6eda59e323eccc2be98545b43df7a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a2c26c41c9a9c3dfdefb14e18ed89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9781b431704cfa5c79e840a56681846572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f038272798cb06735ce37b32ab879573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314aea2964a167af8572013485495d8f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38215d2404750f1a47d451a7a18de4e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d38d4abf765e2dcc83d4af5cca78ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d0f35e583ff25aa2a8d1c63ee8e04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fb71b2ff91311a41539cf5d38468d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54259f19c9495807ebc9d56c9b0696ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a48e19109bd4403ccd8687da4ca662580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcff989f3c7f2854c826cfcd01f71f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5496e1473423652c1300e7d3be7b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf9f2ce3a32f603457eb49dd0e66be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f4201026370695abc962119cd24f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040aec82df190dd170e1922716d4e552585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edf048de2b9a2fceb6634af90c9d5e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b70a38d7418abfc177df8b31a47360587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829032db68456a07098c81e5dcd90d2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e429bf9086b632eb4fff634533955c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8259bc9b62bf0661a48ce5d41025c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081962a21acfe55002896fd83e3637e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea327cc1cb8085e2f6f9f5341a4c1d5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420f94588889611aa176b79af2e7e95593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514c20602b7e143b776b85c3b40d6bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2907cd0a2e00cba607f33d634c1d84595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b885d4abf1daef81c4f0619c23001596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f372f859771ac21eacdac5fc00a241b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b108896e25db7b2d4e65d7d2ef997a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ef5f65f452e562b9f6da45b872e92599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac6fae9236669e7d7e7fe6a91cd2a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7adcee7a3c09b9b4c94e37fc35ed0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ba912da56895a59f2278160e88463602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6f4e601a59bdc062c5d77d5715a64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ea01dd593a1a635980826af4b1861604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d0e55da43c40643b03252ff0078ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612839257fdb8b15d970fd3b30633e4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e582e4b3229b08c2107b21a00bb02e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60580b86e26dd9f79e46d6be348302608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d273ba76a055f847e4c5bb8e0b38ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841de67d8842868eee8c1308c823c689610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781b3165349975d6659c2aae5a2dac8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff2e5397c77c50cbecd4058527a71d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bac6fab8f17b3ad5e423d4b2d6e0dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb6a4f4e7326a663616c7aa0e898a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe78160a1aafcd6b55c096d3699369615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84649d951154798c00999c7b1afcd1c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e760e01bc95372f813955a5822544b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef0e8cd27c647ad3716758f66245f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c595020986f1088f5011aabddbd45b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67868b8ff83149109fac01d0fb2f7a8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738e7ac96ebc6a616ccfa14e8405839621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49b3cc7162f97361820b937eb2fbfd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b05ca9d0737af19a0f4979e306aad4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c7c7ef159790d3a39138980fe08bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891f3844ce67c2a4229667bc8911a20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1f8c085b1fae3be978a6b59fa6fbc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c985e6db52e008ee039dcbac181d048627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172f748da7db3c8a91bf875200b07f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c980451c18c32dd121468bc7411a61d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ff895ad632f7ea588f4732786deae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b97733ce0e633200dc9ed6e84e51cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49b825ccb29c178e449ba250efbb42632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a3dfbe7f495f1652f900a987c3d3c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ecc1372b037f3bc0fe20232b5291a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bd13a493b38d0be108f888c154621635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb97827b1ae2b880faac90b664cac02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9c4f0f2d07279862c62140df8716e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535b639c6b16124d12f26d03d58ca27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf63d277d154a45728499a8bdadf90639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0b6d3e174c5532bed98dc305024a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc64f1e320bec8cb66de2dd6c3748a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b63c0c2904b79a1634fe9df243a87642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c895b7f11c445397e21a52e5fbcdf8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f87f8e6ddcc3ef04de1f5513657cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a13d441a39ea55a45e25ee76b7f285645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469e04582515b2d0d3fb42d7c7d2308646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdfff7ea973e29a7654d3ad0a61507647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd068c539cd21d81895197854a28192648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c32faaa2e4ce39afbcde0e795f3b37649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd93a4fd7c8ec2c8c914f77bdb6296650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d624bbf12b80c72524de1293bfd28651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790da3f195fc5884b54714527dbca1d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a69c0a3c68e9b33783d4fad9622f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd111902acdbfef51b5c9bc3231f128b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f02e82169b6f5e4bb019c9952f0c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03bc70a470bc2a819ab8eedc075a2f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffc0698d79627334671bb5276f87e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc4b82655d495cdbf3aa56560c1cec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77043f747d9811ed2778f869988564659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268b69fc46d2fc36fa612c6c0ae8789660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de89cb2af1adb0f119b9e8c36717c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b747d76668be8eac7dfccc1c556af94662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904433b12aa5fc077f029992d089e37663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8ac20bc8a29157307b91cf8eac34d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68671af8ea9d2e96a1bf8fd2dfbcfc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b8772e39f1bbdfb8119cb7d27fe24666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd64950082a72b98233b7592f67d563667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8090ef9bb50b3e21e30e672826debd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8a01a5ffa1bc489bcb8787dc50be8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedcee6d9f4ec50318ce992818b3025670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a8392c92382deb5e924ce33d1861e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f19dc9bbf0713a9ed285a323132931672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34319d96541a0f208f5a6dd5dabc17d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0ee1ed3a6b0fc6a0bede899904913674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfaa28379dce3949dee5f5128bf422675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6eda08eec2afd31d186f2ffa7fda0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262e58fccf103c115531ea2fd5f5ea7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1d9502954f6f4a55d49f41a24cf2b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f904320d45ed29102a9b338a179bed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3092b698ac127a2ede8529f703388f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94506d8d002a3f69cf8f3de6d2aa70681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e067d452345ff8dc720f0cdc1d0b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b3aed3740c5d24f27584eb5145321683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feea5e236068d3da71e688eff59b662684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a8a080143a5649b0c18f60b37c182685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22668e7dd23e39f8b58ce2768c1998b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ad1d17b6839301d01427c635b4c71687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7404afb2deafc37a253ebc688c4554b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7864a86dec25c62a9856dd157d7250689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe77dce3c65776d87e4c9bd1218e7dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733c4b011196d601f8b7748ebafe7e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3483382903be026e1c105df7a07f4b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccab61df8ff5d76279143bd1f0c428693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527af9558501b909bb8d52bf8dc4ade7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217c0dc1599a5a106cd2cf7fef80b87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b55ba7dc2500dbb3c6aed378869a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd498eed3f3a224cb696082f733c69b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa9d5ccea04f120df93d6b8a4861fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9265961fa0c92e010c634376eea5c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f16e126941dd81d6b5da0afed5b28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91c3d830391b97864ff03511e353b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3f56ce4c0e35baa8144d9ee3a2f60702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cc03e67886b92fe7452512d175281703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcae309c276676fe96431584a7efc5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b758345ca3f404a3b5b14121022743d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c417056f3149a082f6468486e1f9f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb35ef2dcd836f048ea1d9c4b6666da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41642e41436d221238900cd8614e00708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e6d14b990a1a072fc61c65f3914fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f29bd3c66f69b11ef44fd3cf757b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f239ae92842ab8bdc7077a1666fd96a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841482f5e91fca31ad584fbfbacb3fb1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a85a73860c9c2ceec293464cd49a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a3d7af76ee3c4db93f7fc165ced0b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b621190e381afb92ea7d2155ff6acb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ab9e33e3a3658d0fea74991d2bbaa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d48530b1e04a904d5faf23eaa4ad9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988eb7e2af1070a885a5322f6ca6a55e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e165df32bf7327e85249c10a21293bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feedbc9e3e07a247654dbc398584c22720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe79c3f3da02c615e8aa5addc42624721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cf5fda034f2deb6016325df132089722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf330cea56a76a41cd863a992b5ba0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7812b91a7860651ce3b946ecb6619724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dca95f18ff1e5b6cbeec6483a806e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa3cf3e59cea1e215336507ecc79b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8df802bf4bbb36d6d4a3db4917db2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a426fec456b059b31309c038edf3c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42450552f73fc46579d6169419690c30729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87296719cfa0f5697a785dc6c67c8e04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd46889c0d2354086d91b62758d9fe5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd18f9eefbe8080a6edf621dfdb758732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa1b4a8841faa15489a2219bc05c05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345b1f074e673e8a2edeeaf55a2e124734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d031c66473fce947271c21b3792181735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3552bf89774ab1e5d7575f47edab93736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc025ba2c30095945a981be15b254d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df8a7eeeea639d1a3f047601f18fb4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bf6704e5ec14bc3ecb49e21422d23739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfc9950f6a2d398cca52094f58bea1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1f02332930cac904da8533f2717c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6068a1639f192e29627ac67d242f53f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1153568a8d80a54e80c43b44283df4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc904fb1161a2a2471a0ea84a547ee12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3e5d260436cb9d425ea5b19104a67745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fef4a52819d14094e0cba7251ad475746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db67172d3880ff65596fc5134dd70a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd061045c2521531227ab89478976f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1440fdcd810a84ab62829f1bcf7e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd5005fea1d301e70e1152b48d8e44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6297f41a478cfe5c27690bcb05701751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71eded54176f2a0757f62452ccc8ea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbd01efe4c8bf538b4adde0e5975c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10de61725f7883a057bb6638b04c76754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80d6bd7f9eb2542ca9d04e798c9938755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dffce97ffa5fefc1c374638fb0f53f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4575750becf05350cadecd33a864f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325929720f10ec1dbb774d1b7e7b271758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80985ce7a8c7955fb922fb84cf29b4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>