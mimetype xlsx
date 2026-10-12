--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430616c50826dc001dd8c542d64c10e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27435e445fdfd32b11308f75a358b8552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950b23d3580d4379f6a78184ae6cbbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e7ba552e87ead52f3aa79d8866a5d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b06ec2f3fa4bdd43d0c46b250509285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a099287e115feac8a2165a6d432576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e386b27f621e739a20dc860c006088a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af0d028738c0fe358256a04eda54b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e886d4c4e23eb33be8c85feb154a29f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe4c9a843e0ca7c1f3d888f31f483810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd21d597f58fe7bbb7fadd0a4ccabf911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86972d89f78e00e5e1c8f07af46a82f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289eb0d895656dc25b1d6dca93caeb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fdd7c97fc3f0f1cc31634def4feab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb76913f9a3b733ceca49053ab032315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f78d44a7af5a9f429330937482ff416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadbfa12375f10776f1d06dc58a0bb617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308f498203a96e8e808d9bf98faab3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19809dc6cfeeeed50338cb47d27c098219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ed35d762821e8437328ea48c1eef520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497e2d5dd60731b0fdf3c6dd218a15621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb2aa6418e1b99d6cdb1ef4033812822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac2b04b2c14c6f75d03f45147ad8cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b9297e5f46c384c8612ae9687da0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f615912d52fc6d8c856156c2f743925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36605d06ce35837f5131dd3bc6eaaa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394efd059fe636b620edc89ae36871527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec01e70ac10172931d87abb787005b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97df3f02120cb91768b701b642a788429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc8e584455ee38340eba3ed7972a0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4efe3ef778da16c0993c8e94cfe6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4caf22692222b784408c704453222432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacb29a36a2ab3baa97e84f20833fd433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5d5afc5e98ed31d58bbe2b861b59734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da325f9f9312d0dd628c615381b8d6cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60081a6a391067f5c97e599b0b91caef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546f17c381773d002b692638bf3133637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2557d5e69bfdecfd79180a43c8e9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8baaa30fff0dfbd2ee2e451101e61139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce8cd9fd463a77207c1029765325f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0d9a24f2286db1ae0f54efe637ffd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6439f60372b1c81354f0cf21fa88f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83db1ee3f612bf7160300938eb3860443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c52a26eb53b9ef5ff6f4f9da59e8e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2ef34d877bc7b18a42aa2f704e86045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a62a5c4ad6b01dac76fa8a177d703646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a39266798922d86fbdcf910e7c27a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6638707e944692f47525ed696d32048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b42b606049262186a2c32e3f9265b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc75225bd5cb4fac14c07237269a7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff158ec95dc298996726404816b9e7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931025ae8c0eabd82e87bf057871f7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44eb9566b91a64c839bc8a39fbc3bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffdccbdc40707234a79e614926206354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b0cfc46920c7cc06588e168da016255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0c26f5187210e645f8b3c6c01488556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc375c75a7b757900280897c3abe79e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5b5f9c0e9acb3149760076736aba758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd0069d9026d8c07f02493841973f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a91bb6c0f1094d03579d3bbfbfd3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c1324ba7fe6874edf1d33d5f7836361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40e948536cb35f3b88806323f56fcb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea0ce2ea119b0caa9a5288d3914f3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb3395def2ffb217a5682fe0f0ffff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668767df81e22c946c6d5229c9f03cad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef916cdbd7a43e4a39b5da23575f5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170db275032381bf223233709ef926e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e44cd226058bf351939163186cccd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de636c00f6daf208ea1a9a53e7df2a1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984eb84fea8d326348918b0fc4e4aa4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d9b177fb19f6ed0bb3b874cc0adeb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53295e765574fe4a1c4b29531609c97972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98e1b5ea8dd3dd8e7fbe31a14f14bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d20ef61193333747304fafe400afaa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c532b9e21ff6382090df34200acc9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2745022143b63b2111e4be87055fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ca6598b44f2208b701de04e99158577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977f712345583a028462a8d82ed4e7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad92c0ced8cec03d54de691f26ddf779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba179ea9291d88b2c8b003766073f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddb56ce0e80b9447023fa6dc17dd6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daca5bbe9f2374cbfb928d1128fd5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64878310303c42f4e9180a81f581f9cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1422381d7ba1a57680eaeb5260672f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f14a87a5df5113d232241381d031085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468f9018cbcd6cfbf3bd401c046cbe686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a7df7105a950155b27952e8b46efa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62730ca119d119eeade68eab628d1b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566e43bca39fdaa83742d8c48559cb589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11f61c578398a1a1e3d071cbfd30c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc9ff5b2bb7eb1cd88ab7ad93a517091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc35da869df426eeeaf25adc8bf9e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dc968fe29b584686dd65f1938dd7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd676ebddc8e18ce7f39febdf77554794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798172370792effb42b72d9bfc3182995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439798e90a48c2cfb19361321792ac1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e93a533b505d07f23adc23fe3389797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c153dac430ec241c62cfe32d4952ad798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c178d6ba2a2362bd2329687f6afc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec71812137127a5337d2060cb9e5f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49583cff237b948b750031bd6cb287101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ed75abe694aa111e5803efa941b78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac137ab2bf72c83a108fa0e4d9eabefe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaba3750767f5aad4198aef98e0f37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecbfe2323460dac875750f3438d72c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87a2f62bf4166cb218fc7cc8f3b97b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a4af69589518fc14ee3872e349024107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88e941e81484d0cdc069bcf7bf58fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdb64f073f044a7670d89078e4a6f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b15a07d9542db5438c9fc5909c1add110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf112150272e31cfed44d8f2f13b1e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2212a2b0b5928267efb01f6939dac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7962178653e697ca7effac3561127a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d9dab7e1e5921cc3f8225b1b343cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1fa3e27dff792ca316aeb71b104f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f664f86bd56c583402180119c5ffca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe9e49c8b9b2142992d6e12b22e8df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4c67c085bf68b911d3d8ef80553ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e1033e52566abb6ec74774e3719bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bb6ed71afdcc94a78e60f837df0ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec612b02de9a83cc02da3c98d1fea261121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3a5ae89576a4b2c0b8b6bd7bc481a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65519ba3539f2e0d5dfc2befe429602c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d086b107bb23171d4a773de0c1df302124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eafffce150d3e8d12b24cba78fff5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb08afea8cd77c71c0673ff3aedd94c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ca5b0ceb75569a121cf503ab6f3c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73349741fb502aaa3bef2f7255f278ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c84b534d18ff78734c717f7fe3bad6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c18e8d2b33edc3361851996e68d627130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedb2e36a3d77e90b45586c534c09ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19858fbe87af1bc1a860a021d1a95c5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bd51673ae9aaddd4a1fb6548643af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265f1f4d6b79adcf9b8b231dd7d39c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3745ce897ece6ba1e60b761c99f913135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09bb9f5fb99fb40049b3e59496ee15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90ccf2c1b510be324a62538e41e1c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc35ef9813b4b1691256484fa801477138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca4e5e11270ac524462f697e8c0975139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ada59abebd92c6619b400819061ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e297b1e8afd3c0e6e920798f0bfa0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2314193d6fbd1f610609f79134f1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db1717831d016ac5985d7d78d46c27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa2d43d9453e1cc36d99649d69b9f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe175e777aa1be2ef76dd48a37e369145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5b9e48a077a7a04eaa9e35fbef11b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9d8199e3a8bf7e00d7d944091de32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b5f2ffb5e6e95221fc056ce9e1f07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb3efbaa0ebafc1cee8fab36f19b97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6856be41ce5fa5f8451dca724b1604150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a74400d224b6c45c3b996f16e0214151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb044421b9c43ad991e0bb2a22ef46d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723497bbc1e2c43d99fe95c8fea9c53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf98de085e7b998fa454f44f484b4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2982aa66814f5a1d2e8bcdc2a99f141155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91879348a3b978c01ccefe8cb99472d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc7b1034d473b091fb1306b32db663157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603650b9bfa2a42e629e0ebbd9ca3c66158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e845f376988c19ff9603bb122fe4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24127dfe184d06271d8bab0ea5608b4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98171b3412fca76722845b055d0d01b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0575f791ceddaf57a2636ba6d4361162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907386973ad304ff379dacb3e7c5801163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adb23bc529bbcfdbde1584caed526e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb140d97f4d6bae76c9dfef8d878583165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890f7aa93aa75424dd3fdbaab655d2e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813af23af43be39975783ddcb98311e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354801beaad67a565f3bc72d71bd2978168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd9f645cd78669322bd52f8badfdcf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471348dd087b52b76a8ece44b963e61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a1463df1904bb6bca3ef85b13cb82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb8869b8a09ac7b0eecb860c3ac05c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d1e94de39e2b10b4bb9d8986f2eca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66000107a936f8419c3ab4ed52b5149b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957fe6bb76f0882ca3bd7e1c964045d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cc2588af959075c0d4c65f4da1f2d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e653b6ab27e87bcd57fe8d90e3bf3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b4e56c2e86e465629ea7ba8eec37b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c91ee88c81001eea90006589cb6d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898451eb10ab9c46e98cf626171d142d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5797ccb22957a6716c7531e0db116181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39829fe73254c3322bf719746b31f6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcb0000a0a3a135e5c11d48fdc51d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0918525bdb8a90716aeae0bb3cb12b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4084a2b9ada931617748902e37963185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a38460d62ee212e78ac4daf45dc48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95110d2f0e0da1f92fda59bb7cbeacdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ea6ea31ee8e978b2fc8073244afc4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de6c2376c53e2a600a7ca44fc15823189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58391caaeee38002eb20390155910a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752697a62c64532b70baf346b3a0f28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d343f23f2b6a789b4490423c935aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07482e535761a36bc093ed3375ec41dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fd216e42699293a3dd95b62a6b7ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114bcafc44d9dc953a9cc24dde20161195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4833274e76644678db9941ca842ca4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b6617f15339e12f8aad42b30ee772197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e608eedcf703e7a14450fadaff06120198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8d2737b456020b9cbff91f965db5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea505c3111b6bb48027cf708eee97c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde5f528f53a8eb9d5780a21bfa4183201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727476648e325b2a38cc6d5a1ca3143202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035434959486445fea1541ad78be5c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd692c7af857fb77a9eaf1d4b2ad5f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921d550c324e9f544ade7f331b4989e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc1b5a155e21ba8f30d3c936ba9324206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15810c383207abfbae137e879be1a45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf24c96ded99d20f95407465e40ddd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a962def5228977d882b448c186193209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f1840fc643d00584e2cb499674879210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac115642460b111adf2899868a78cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001a652cf0a53a307479748815a8e1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f319e233e094c227e5215c94de84d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07c52f8740d5005ad2f4cfa7c5156d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e23870b035c07e834d08596d87f0f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a9c32aeb2d677bcf4df34dac3badc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894316a00d476342101721f2bc1d433217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22f1b3d5e9bbd777fa6c3aecc1092d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85a444959b592ca825556eac14c04c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c1c52a99a887ee1a94aacf4dc8402220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc392ce3504ba2cef9db9460ecb03e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c5708ddd3dac937989a7c947f7add222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa230954bcfd04ad8c56c31be96b36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b275238c69e3917a3dce2761557b2ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c6456e524955079337c20fcff0e2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96411f9d43d3c9c8107deeb0e23af9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e41d41030a6fb111b8c25b430533e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82d6602e16a6aeda4c93354488fee4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa45cc93e0dd5ffe7b04c0e41315e82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13979ccc70bc33dbd3d4c4ca5e063b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36f5c8c8a89170e82d653618df9b29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f1807a965f112edc027081df43028232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0332db6fcf306feb0376eaeb97a753233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a035eddedd4e963eefa571074e397234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d2abf4e6beda483e5d5dddce472bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007ccbede7c3c81183b649d1d75017e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541799053f65e82f9dd23183fdf724d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd2c4acb877d31e810c45746c0d002238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9ea866134e3d5919a9f70b66529f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d48f5968409f8ab4199fadd330ea9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106db59c2aedbb13f89a09488efd16dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d031c96fe290ea895249c07189c799242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d5700fd0035e05668c335befda3f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070e2d4cbdb9ea303e78800c2e451ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b7fbfddf8d850a4e6214b0fedc28b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbfb14d5ba2fd89e50891ed2144ee5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1707d95bb63864b2e9e1dcdfa68567247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facd606fbbd7fe81ba21701373f8462248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96ee116a3f06ac29b6d3c8563884c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a82cabc208535194a815b4aad3ee5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18c48cd81d58503940e8ec5e896511251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100738fbe2f90611d4ee2473ae2d857252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea39fdc0b4a1eb22d2778e1961b8957253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2dd626a51628c62c69925189075bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256de9983da22e5888a3774c71c54e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cb51785a27464dc1bfa89b2a92ecf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37329c79536c5319b1870524070b2acd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a1b9abe7fcd8e8fed3d433a463c15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805f38cddba14f03a0c5f432597f85d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b67a464d28f029dcf39c1e7d3b5092260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ac821ddc852ca2eaa6a6d9f920654261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51141812e0f35e75f178815f50adaf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cde89f3c0dea3892f3017dbd7bcbd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d29d9f4460424ab554794902eb4666264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942ae78aea50fde7714609014d9bfb9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20925ee488f956c5f1b408b0075c88c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035a919ca33ac77a01a039ee09fae82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7ac30ad30f6e0ca82eb76c8ea06ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afbbde585c005318214726d7e1aa54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dfd64cea849a8dfa212542c9603e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef1057121a758f2d60060ba6845145271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108048adecd7ae2cb72f215bf059a28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384cc3eab8c95edf5608546ce19fe78273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788ec11a89c6c6eee13edb210f28859274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f3c55cf7734b39a8b6972aee52c9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1cde1e4e2e7b442cff2083672e305276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faace20b7ff7ef34905d9c059cac881b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedfe5af5b51002bf7e4b1a17c09e4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50877957ef75e3a9a0b7046c52e63fd9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982e240074143b411da15776512b45c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb04743b8e887d6f584ac84caa7f75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68532fcde87452d5c136c201b2ba680f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ef8f8c05c039023a9523f450f6e3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a45365cf30c14f991988d40dafa6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84183d4d324d97344a4b943115398c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45038d34f1c92f13fab2dba23ef7b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9a17cc122cceae0c1b74c476090e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfa1e2863e28b48b014364e7f9ef63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baf566f2f2b0ba4c13cd2c647051bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f2956c91ac1da085f8b1382b8f95c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c03f6c24752502131031c587ee1d88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5d29c196d218978e0fd9ab16c95a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca411ee181dfdd5905ca73699dd4a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2bc09aa606ac2ce91d7f289f8c613294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175acbeab935dfd481dd1d69e70d56b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30731c406aecbf89beea1261bce050f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f0b76ccf4bd9a92ef2b88d2187725297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1a582080da3fcb954b12decb914d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43329fd856ff2ff48751261b6decb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6ccf97e82503e7c78e7eccdaade75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85527dd5c980cce217e63bf94b22df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222fa7d2264bddde6810bb3a6a7c0ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdede276c2df3a1ec4d656f560a9f3ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35692c3c77211a2f0ec41cba5bbae81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7f0613c0c9153374b91bea6579b64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacba4e08ee52aec25284b320eb97f54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6369895c431f259f076ababadbfd19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef24e0ccb08774a5a11b455a150bed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35cf28bf7c2ce7d65c9a4b8d3b118b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8289d8f19485117e1d5ebf55af9acd9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5958d80605488096aa3730bb746790d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f996f85c6b61aeabfb199e3df608a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7c1b03656d438207db9c51a7dfb07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9e0bd6330745223889051664dfc72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c7f85a94b2dea611bfc8653917769315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaa549f22a89d4c19ff87f14206eb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954c6240cfd39506bdc2c4adbca1450317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4c9d4623695f10e29516ea5eceeec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824698316f7179436a816bc1e246a37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dfa1d63fce64d8f7978e98ee887ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8876f369d22702a5cd0a62ec0059ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272ebfb6fa7995d99c72bae555e09ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8648ed0c9a4ccf5661debab2d221d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198fa9af909e87c4e84433751afb969324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32d5a4e9d9dc192af44bdf51de71d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1aa43e42b625570066e8299696686326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15e39e765233fa5349212323cb3112327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10b49ff0b910861f956cc43c3f21b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe5b235c41bc10b556035c7ad755a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad423f7c139d1b1cc253610f7d625c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cae4f91c07d9c3c8180a56aad31b13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489d28fb50febc418cd3dbd26a92277332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07566b8ffab7f01618f7ae9338cc7c83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db249be8f3d8dc3090ef85fb09a0d780334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400a43ff9531e8bd6bf24dd6d75adab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd05737e7eb59d52a849e1439c3940336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871760448b73ccc942ddcd1bd417acde337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed9b3e886d4f58daf7f20fd706179f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ba74bea34e21a10cddf83e060fd9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089875634347ea04a750f1db58ca896340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039ccd7bd9add9ca3a48010d9e6736e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f48860fe3cf817697d23b4715d993a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93a3ef9525b90879c169beb31bbfc2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd8c2cee8e462f222f18e8b642cc26344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a217bed705db511c4b3089823dae9b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b020e202f564f8ddb9fd04ec188ede346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598deba3a38898332256a41a4251c013347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864398b535e26d31f278098f2cac716348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6994486261b6901b8967abd743d51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04c66b1e8d383540d9ff2fb759ffae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d4230d70afb8c5da21a6cb30cbd2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a17f3e5f8ed703aaf1142664cac01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeead016b1026712c16002b671fff6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837251d800a03fceb3656def90b3404354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915938f7a5eee9b6a314f8eec5980fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9882111fe041b3966c313a41be91873356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05717db021727a9e91e59d253728e0a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92914678d116b84e96513f0183b959358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7df41b79567452c646e6b738073d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d931e86913958df5bf141f6353ca04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2e6ebbb19f9ef4b3420431905ac31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d13c881a0bb5a94e62bd2ead08c7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba9187678c965b4f976735268b9cdf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d784d1e6ce97fa3933c9f377f5205364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1b6ab1b0507305054d78f57182986365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82deef8f244ff21acb448b2328cce9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a673e7ae8cf9b588d2f06ac16954d49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a6cae2f8bf9eb5183736086c09338368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4677d6d468054ae73f8c8e763b32a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad75ee8c1affa96e30eeb093d0bfd7b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ae41bb63593b8c7b6bfd2fb5c2c56371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457730913345b103f38d23d4e1c5ecd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422fb5c5c7fe1f43d7108dcdd9ee342373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26516dd44d8d871ed053e48d3add142374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6553aa8bc249587de7bc6a2b336da50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da626aed3611af3ae09e4f78279a6346376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141be8c7a2ba04da336ed583d50f97e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee85e91f3a9e6d47acd1b31a35629f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8bae9767a06a13705f332384dbbe6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082f9b9a7b6769a0351f1a18dfb4961380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f4d22f9b5164b7968628ab6fde10c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6af3a0958840299dcdf34b22fcd55382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f6dec6d8e9c87edbf23b6d022573f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621252c2744b441706a3699e78b42f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b235e6b41662a8d30461064e16cf67385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e54052254629f70058714fe06b0c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bee1c8f3c901e0fc4df80e44eb0b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec854bb28f88f13c5454976afd7ee2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed7ab3ccf074525bb0f6dde8a7c451389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50307c4db68b8c6e62f8b6ae02d9ba23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889656e9dc74cd0e6fd099349a34e01391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee889d99cbe3b99811508486c576cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc45db72b20cbb16ac804c2ab79ec28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361b2db176c15b5524c43f8aa63f409394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d11f9cd6be4b579c296fe83b19358395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1452e44421e98a30103ca5af6c103396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a410afc0a04188343409f0931e209397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d60e1d4ce6e2895f76124e47ac8014398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a59e0dad1a053040ff741009551bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48928c4a7d205789c9cfce140e7237bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68958d6081b0fcd5f4af0e098395fdb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132e24270767f641cb8d402d444c18c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d63f5f8f0635c79acc1b0dd73aa0d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdf881e9ad0af5469ad90e7e48353c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb54de53145ab95125f739dc3bcd87e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105fd8c25af363747f0e591ec2f3c30406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445fa9159a205fca439df45d6b659ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e8eaa66f64633c0ec1098741a6374408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2a396ce1d68701d511cfe71982e22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27f5ca36c45660d7d6dcd4826177e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73190f50de3750f8977ec478d8bc97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c8efcf323e6b3dba68bf6adf68e35412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215634b1417a9b2a66408257d181222413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e4b35b6950c528a06debf8260b3bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b25c034436a8808a4a8615417ef48415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fa7888dab8a4a169f712791877949416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c96c32a00008176fc95f297f45212417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c844187565f8e48a7c84f5d04ba40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9eff8008967e4d0c9d69b0d7317634419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb050425565421e73fa195106db217420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d6ffd3b7751c673a06d2b4735b7c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93604f210bab9b4fbab7030902b8d26a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee69540c1c334a8aedda75353d4f1a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc53bd79a1ec08f6d0c8a6f7703840c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8d5fd8e01287f9ada5a6f7be51a35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622e8fdf76f6da2476d8b5d91dcb079426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe42092606cde9bdaf972228e3200d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098c2962f5c688c65e7f65419e4a1fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a221a5b61a373155e4a939028243b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee43634635ce23f715dfddace13405430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292e65bc4e2095e359ff483e4b12c01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6e1e90c482c8b84b5934406b48352432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382737ac15f9ea4f6295a78e9de4c93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621173f2a5bcfa00b73fa592f152faa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b5591895cffb9e36e0b53360e2fab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29240d7b0a8f4b6a49fa8c6e29ebc40436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d464af0c2513a873df5387d26991ceb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b82d6d3264d9ceba5343f6fddf3d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414077be1e2a22a2961c99c0b1ef4387439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952a87bd2ebe728bd2643974108b3fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6721c58f10f412d2bac3e2a2877821441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a015b0162433518f9881becae532456442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba2a0cd9394060005a8f430dd7932a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc940e07ba1c4157ade137b8595981c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865e948b2750c4456dc727c2ef8874f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817e935ebb83ebff1ec11ae2610ad3f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fe8b7367f0eb608b18ada6b94ffd5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3cd9550d9d54a1d874aae028850e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe72023ae64484ae30b9ebf940f914449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd384888a23a4ba2beff4969ba5f0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa292ad28710eeeb1ccca8f3c54842451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb267ae01ae0e648b20fcf207e2d74c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786c203e1f8431548b67c19bb352d02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac0d1aa046e8b018b40c97ca6cf851454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122027982f06331d8f3c4fc570ac174455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922c163a594b785a92bc37695d8b583456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cbde7b09f0b10266ac0e40041a193457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441760d7cf1c7ae423a2f111066dae0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf50cf717aa225bf1a64368a510cfeb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c846c91f3f0df99fc6cb0437acdde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e28b9a72712485a882b718cce0b3c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716832270b50993498fa8f6289a9ab2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb62f392a82cd09b3c3f50c074ef710463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dad745486e37de11a7979b6604fce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e82e605f835c0cc8d847621d9b574465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9607745066f893c660b25a473e15ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae9ee30b6c5c937447aeac8e91325f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8cecbcea10f8f7859d4435398ee2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa2481f5975b009d09910eb0b53da0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362aaab83cb29dae3915cd385070f13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0cb9ba081193acf62bbcd3ea3188b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74091eaeae4d0a7c236fd63493cdfb19472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fa0864ec5ee48035d4cd45ebd8145473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc656b436d27dcf05d6433ba57c1efb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc80a3cb16b0991ec234e22bb6d376475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f29e5e2aa3d4a7b02864cc9eb4c71a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad770ebe4332994927322b1c65c86d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a858379d46da33e1b4d3bb7dd8546478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8eac31fe7dfd9203b97d7d0f8ca696479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab6de1f7c578088021bb7b264fc26a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366aa136b2cfe8ce0b02887b8e989f02481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d002b25d12c0f23efa941f6758d958b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a291beab53ba5db47d50a8286590c6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe90809f12de4718306b0f7d89453c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5643e04e4e5cabcac57403d17db5b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af7fa8290ce38ed0b308a4ce3d10d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b679615a4202768b885fe3e565626b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326569788180e88082df51cae4835a7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53594713ec4f09835588211a835aee91489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caeb71769b98c4192b90d78ebfd14e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baebf1d8b611d3d8c5ceae603623d36491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb286cd963d8cba80aa55d4f247b76492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a695f8988d8a5730b519f342ed264493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f85e848b9e5be2cb623d3941661d80494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0991f8515826efd10f0c5dea68aab9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f70f97bf5990a69083d36e72c6bc95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415eabaa3a6018d9a126345086ba9b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f223b564c6bc8ff15d8a4b6d43384e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d72ae1607f85b9120fb0ff0b166d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a593f2b7bf4c99c2fe55125f83eb0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b80a0bc1a3d75fb69478b307bf60e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93b4004a8c6e29d4ac51d00e00669a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccbcdb05ec378e04c4671931d2d137503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eeca4bb97412fba11941e072bd617504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ec9cb1263b748421a14a6af3c18e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe330c3865fb651200a7b2f8d180454506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b775e6be0309512d3ef20c62d40a468507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0711f977f9fce9947290f53e22d616508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8760fe2b8513b49bac18f089e0ffb23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7673194843ecd7746087203a1f14819510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72678dbed46ab9d694398c7b38465ed0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f53faa557343281b00eb51ea265c0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf015b7cd04682153973ddfda90fd15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49237e55d822d67f6b5deaed862bc2a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd60b87ceae95f8bf85b5b24edb642515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d23e16f678f17d4ff673bb61f4b55516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e05f07c51a19d56615e35ae69126f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ae48bc6b26a32aec56e44038afd83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fe4bc7c705d34af485db48e9ffe20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c8e9f329042213b60d9c2a265e477520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f55a03ec825df10931fea703b14d00521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3675569cee03c5f291df1eb95211bbd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102cc8e6f486e313de8a9e30772a919523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d387f18912c5b268bd8bb407d900d50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b293f148195e7321fafcc215fbaac5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f602b4f3de6bcc9339fb829559737526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c19d606cb89a63f59bcb34d4d3bac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d93b892e1118818db20175d0712d66528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53dbb25fb8122f6adfe34e2c8fcd77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a5648381a875eea582b94168fb931530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fcdb8d78c4b0765b69a95c6134a21531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a77c4586bc711344028dc3af750e9e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0448c3a8924ba7a403f5ebf299750533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def8427bfc1627d9182c8c1efe73eee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f7ba3d913f72cf793fd680703635c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecbd9d27eca33bce56c0b0925238e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a5435a00b4ba6f1de8bf1f6d5bfe6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd6d63c7957c2b389850e73f40e602538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa6152e4371a02c2b2c446d2df3250539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807be8de00b47b8a5438365be6b4aae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6666494d76c001e1dec9b236b20ee4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e680a446e7299bf81ee0996d8a9f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb79f82fdfade08b0ffbd602b8a43d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fada225dd1f724b52e1b0322b663b49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b26392158d39f6f4311b6a6ebab047545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047f304859889843f9a1e8c90b9a791546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f445a5f7708b5044b93704e3f6165547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d325e4b81f132246905c8268d65b7ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cb5443309b4bfce8570756a420ced549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffc562b08cf8f64ecf36699ece1265550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081444da978a7ce8f2feef4ed8a0eef5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d2e311c87f68c04189d84e1fa207b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6485b9464f993bde0a0438b6adcff1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08710a3065b8234f30f890a23a294e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad01d35a0dd687836a1e0fc9a170b10555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56645dc71ecaaaa7be99b8412b7f2e44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0af6ea188593382a0a928607a2cfb2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bbc1f7a2f0e64ba6f4420e67053c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409113ca1a6ad6b3b90590692a5fa2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c86db932f729f2a249a8f3875f6905560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a66373e1e571b00624c0549a646c42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2edf6731973580e160e0bef137223b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b13fcd89936ceb48db6b75c84f152563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfb95a65f9d316a8af3923b5b2fc68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa495b24b30a99825dc653f18f75b46565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033b7a2bbf9e75889c86d84bd7d6cee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1c6ef32f266e16ea4d5a4897ade78567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005dad1176c95db561f619e2ab7a35c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3827f6522a1c40c7ed85873249dae4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9544c9b39f03eb05a83ff0e6494611570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97427b3a7f0bec968aa0ae71581124f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1423485d48feb1754069ef20b4ea9b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8667a8bd360d762ca1ec7a61ea8be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed780ed42aba8690ea67fbf2a4f8e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4801cf10ceec87ca9d71db8b1a2e4c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c813f9bf15f6adae361be70e069dde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029f864f146fda96dc02063526e295b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60bded7f7312ab7fd5d9a9763e1709578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce88ecebd8c0b959b4d9487eb931156579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73c7dc4a83fb43aff063b4621dde4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c3dcae62600fbdcb8d3ad5476fc5d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da447064376229638f210ecddb48c7b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e032edec11c2b1d649025168b8a87b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a789815e231db233ab6581052525b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dbd1067f702b73ff914ff82d03534585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc261d8dcb08f8961f2393597db2c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b0ae4f9855df5bf8c7d51d7460983587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377df9657fb20340094a9dd0fd70ab8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fe4b7b41229f035e2a60c677d4141589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f113962964ecb69901ea5c42dbba5d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de6014d2412cdd86764b0f559f57b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07073787cf157b8451a34999de5d57a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d373e11f786f0de607cbd0a8e46ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238c1d4a02a0a7e3510d4d5c26026c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155669191fd03e365a431c9a47dbe06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb2769a46197861a56500c97adc394596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811a30d3b282d87aaf891497dd73fbf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ca8759a194aee1f1a33c5bb8a5842598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124baecf375528130b80a393773cd9c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494daf0c827231601bfb1d9ab051d14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57d67b0c3ecbffa7353cb69f77a48a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc8a8abef650fe59a938e2ff437353602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7a7b1830334fa88729aa7fb368630603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bea5ac0e5d37f5e1ff30c163b47833604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed60fd94001a83c1d6c9f9a8a8433d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a7b9b28998d3b13764550b32ea2b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4516521b6eb8fd5caba69b548062a03607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efacae7131962b6364ee9b600666ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2601376a63140118ffc1eab4578fb25609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27643fb51bf1448b212191e248a84219610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40513a4c84c17379a75a3b866c63c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98bdcb7ec09237861bbb6ed7ec215e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251025f813e4157191e7c1f272f22fff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d20c32c0364efd28f8f843c1e7d886614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883ed8c1ac7953f4fcb973978e25047615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe27c9db9f4fb6a84953ade16ef5cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43fb7230f91013eae78126fb4642c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f2d20774d2fa2855c52b1619fc0b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e510ff16348046eda8c569f6d4ee133619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcdc8970f8f7bc5d209155a1f425e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4b3b8998f28db58e875515d2b2727621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eb6060fe7b5a86425dcd8ef159557622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4ff5a52e1f5bef55c2dfce2b6c4c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b54481d9490d5b435c236e92c3bdb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2195cf98efb246129e67a76d2660858625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf8001d1d301e0d6270951ed278bce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e4ed2fd5db7c9ac143cbe8b7abcd1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1b2d4d2e7c5aab2c3fba3f40b338b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410b180a0d5808385378a2df4980c1b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f84c513aa37e9a707517768ac331e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213583c17852628f630c10184e8e0e1f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76883b0c40e3db59bfca95e2bed99d16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7064ce723c0dc4bbc268c508b2668633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea437cc9a02859d3fac2e4419059525634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d4f36b60f128f585381051d73d6c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfba27c9735b45721659214fdee2bb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9b3a82492c170ffc11285ac6d8c12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5479cdf67115a849f0fa5be251a5842638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5be69546277393f9415307076a4618639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c157f91044993b157d97bde1faf5dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58eaa0baf61e59f36fee887e9f43088641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ebbaa318607e8314a7ee07348bb2b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86662a81ded3d6f80fff9b0653188565643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550096dbaacbdc9e54b8c82cf5059ffe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380b9893c19e1165d79bbfeef5d4e51645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0e9d67805cb2bad03420a8ba49a9c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95109f5e68278d0527b3f9551ddf694e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3dd78ebf97cbabbbc01fab8613293648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320aa65a95fa5c62ca7d2fca13efadb9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae61596466189a652e1e929f982b02d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bad3f8f82cde8fd4695ad8502cdec3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179c87438866df0ee01ad17b6314559652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a41b11be73b060164b37e8a8a3b47653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8eb04ad747470a4f1208672dc6d70c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddae5eeb702a6f65162924dae705799655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c56695582ba40348a156c4bf6fb33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfce67160c52c48502b8a27752c7d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3161866846914cd2ad53bec0f5e401f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbfb756723141953defd3de24a5fd4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a495e10c3028836792caa6cc687943660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b403345e14881009f59089772d12f2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99b948e1bcb77683a08db9ad7a1433662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82778362215a56cfc08aa13ceec0a435663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8418bbc51a075187ac0bdf739d54b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d498214289db5583d411b5af1d0dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3882c30a26c47c55ffce85d75eb435d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98c3adfbebdb9d6d988f477081dc61667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e9e035d8ab96221d41bbce3d4b436668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200de31092c8f4338c7966321f73725669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54784cc3a314ce68aec37c33639316f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ad2b919d4dd6dee4f68d8a9cdeace671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72f27329e2648d40faf5fc9ad89fb0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d45a8a898fa325976c5f962c0e5e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d65e5f716df155f45a55118ebcd669674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7981fb7f0ee22358e8428929f8570675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bad05aa0eafb70b987a1cf6e7e2cbc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b295310b83a8439198d4c1893edb4bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfeb6b79094c685fb02d35d8fa1006678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ccadbb7c7c0a68b945fb8c0c5a5e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9e76797da816894e461254ba9d416680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc55925b3e580bb935cf9bfd4a46717681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8d31978f51d745782ab791593e274682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c9bf31dec49309d551b83fda2adb3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee60a4b6b27b4f56fc8276fa2b9ef7f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58a44de1c5a805cd3e5c4496ffb630685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df106b4ff83b9d7c84b0444048a1d760686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56dcdfdcde485b7fdea6832a7da3c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aec9ac1c5c3e82f05f7ab64f39b19b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9ebc2f220a8bad69a6bdf3afe7fbd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc8401084ebc0fee9cb9b8d56fe2a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1aaceb7fab242e43fd7c1999ffb356691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d41193672d2e5ab8aa5a9c768aa8d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756eb4e786fb016f7101550d0e12634693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff86e9126269b84ba14430ec791c5c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89a6ba7b813bf9886b8b201092569a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32099e26e1b5ebe17f2a57e01cd967696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798815c9ba56bab902774898b2d7c49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcad3fcb631e88b80ce59197526d140698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3145a5674c4957734b5b5f62c962e82699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce7b520d4cd66af6f056c4dad59005700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6659c5545ee28513d233f63e32ce6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f477e09ccbcf2f788b9685ba06c80cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571090bcbfc595a15fcb3e4861bd659703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a29c69f9cc762f6be4240da6d6ad3d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d939f186846fd7e3d98c4b2a4b4aa7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd806691712f5d26677c4510bca0d9f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbc7367b5253eca9d514df8e3cb8d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01844c49945f29ac832270434726d63b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ea157ad95cb9318eff88ea51213f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a9293f7c3a124cb7405c0d8b3759f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284015c0c2e3be5f2db8b9123f775a9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519167fce342b48a758697c313c27285712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6125df1b7878ca74fb5378e71ce64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fa67acdd1f68356999ad073ba7971714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5d3f70fc49b5b5d6e027204d13704715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df881af91c95206ee6453b30f7b0f683716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f26605ddf2efef6be2d2cc55a6aab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b263b63de0f684ac98cdd2e53ec12c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcc1220431469c79fffe120eb1e8b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fcc8d50a0e33c7c5f3deb25fb82ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc74a52faa9d3761a76d06b0fde24ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacc5404eccca68b1ae22f538c36e22722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d352648fb68e736b9a415f5343170723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccc6d258c0c8003eeea111e4f87cc6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d28b0cb3a72f1b5f49248b295c8722725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9300c366bb4ab2165b7085c1aea8b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a524172f739f5c904f5a7fd979e8bb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3eb27d45faa79e743d0892ce8d6ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccd9d7d9860aec1fbd91b443e2b4d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813d662c1ce511919da7dc3cf7fd4e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600ddec8dd50bf48aa626d83737c40c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1211c2203711899c3e96f39dae8852732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05268639f2d6f2db2e898a75ab9f8b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6aeaa139d8e6cd85fa24075a5d57b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d1a29442c1e2d82a1a1c3725ec296735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e116e1290591516a5ea068bc7ab5d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5399686b21ad3c808b71c3b0787db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b8403d25a640634fd4942a89e8214738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd05f1520d00ce32febb025f09703ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fea9ebcba066c1a7cf7ae37722306740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983bbb754f1562be86a9fe1d0509097741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00426e7754240339dbce1ab958b2f1d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c93320120f3a318ee58ffc0da8dbf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117e60cd839d39c546409b3c34a6b19744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c338cc2230a01852393a1da66da5e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a8fb362d9aade9771341581ddf336746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad58e86645b03004c47dc1d8c36661f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fe1c872efd0e1f25c5a9ff524b07b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ab1f5fb10219065dfb853a479170d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b9f515dcf12215a8a4fe4865c24f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca3ab25dcd60ca9ad92dca3e676eae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1fce43be695792f301ca1b27a71dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80454a87b103c9c9c065762233598f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56fb1816de992b5f4548b55668e2ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8661e51e18379a7d16b885fa1bc5a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d0cffb38ffd0229832e54e8890c12756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24819cf711ea8e320233868ec1e410e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e6d8e5926f97dd9ea46b5dc3b5da3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f881667eee9f255aa09aae0ebadcaa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8aacf8828656552e0ce699835c44031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af934f89f2ae212a35fc5538575aa2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edef695478785bc13cc3e922514b7033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28bb0180b8424797fca333ed868b8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b85a3e8afffe596282b41f02fe7165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01584603ac32973468596bded77526926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc82cee02e523bffac0c5e9263e14767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff8a9f12e689aa5482058ab454f5218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c40f812125d60272881c89d76176fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e43206fda8287d772299937350d63810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a38e15907c54fc817e045aa8b743cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cafeb693dcf9207311bc576d7c0c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5b08fcaa1c0610c9b86761fd3dcfd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d446f9455cbdcca2efa2a907d990714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d532be53a59e8333a1de702f5f0f28a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35833b6a2e04cd61a354c0002368c77616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cead673eb09d29717deca7804264ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fd8e147e140dd8f165c87391d871b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865336384640efce324e2974dfe5192219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e497602cba987de93fa8d43ef8cbef420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542273cbf1149e4fe51dbaf9ed95fa321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78978714bfcbd8d91c2feea053ca233122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b56797edf10bd76f4ccc7c15e8be923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d128101dbd0b7a1596f92a9498e7dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578ae463f820065e02a0eaf5a7a191225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819933ef977e1988df3c586f49e04ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6424a5bb7e3b2bd59b61996ce3bab6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19204d9b4f848104fc5f3756f91a5b4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a3320c7d5d8da3f474131bfc0c52129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584c334f4339ed41b50d8ce8564981730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c2ada3756ece3e7561e39b470ee5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22283cd6d92e6fe6723643983400b2da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41817be8a54d43e1fc270117bde9dba833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97eb2132933d3b255ef76837ea016134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69245b1e615634c7574c1d1d2e9ac28d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413dd635abb0771e651d89f031c4bb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95b82b1a044442975502b420750e5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dab7d08f0ae4bba909fc8fa412ffc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafb0d0025d1831c93307bb1f71426539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5ce095e118863970eceab6c28444440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d836129a842fa83bb591c5dcb6f4cad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2214ff04a39a13f44f17050acfa1cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3af5aacd50eb7548f03c6a9e3cfc2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaf74f4bc37d374e52db47ffd34d9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddde66ce3722def974207e347cb4d5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3c350b986b62788b3dfff6dc5c20846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f39ba12f961da5c2c783e385e859c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31e38e80ca1590ab9ea4ff9bb2454148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e49ef5c773e4b02e3a98047fe2f69449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51e8f20841ba8e7f588b90a61510bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffaa0d3732ec391d04bd1e04973d1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da3db868c840d03376e9513aa2d93652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e050f24b05aeeadafb1a8530a2343253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675de9a8ad17a725ada8a7f2c8ddfe3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de662528d9cf70089e12e64978ce31455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10349b2b3de62c9ed38c7bd99842ce6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e032122ca2cee88abff0553943f83557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ee5adf642344f48812d47ec706b5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5f253d52f3af9d9ac5dd6ecd696d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235b8dca38d5ab252eea9d0e14df70860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edafa503bf393df9342bed59620f56261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a79c1602d921038b4cc6b280c180b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3641a70e60e0d8af1144c719e8eb06c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441adbc2e88b29e838749b04958f16764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c9da137aafd1e2dab8efaae0ee0af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a92d5317f1ec3d89a59d769f887e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33b69252d028edfc73db9344a5e41c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687354c8ce432e0b1fed48deb39b6b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76984a7fee742f5ceef3d1e87e3fd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd8481399c6e8d247a8a550c8fb3d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0448bbac45123ec2b0a1c1bd3feeb0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6d5af8766cc764ee463c79a2bc00f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a09e3f025efaabc236861a21994b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07580535f8ac088d7393ff4a8602d26c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2131138f16e81e7d0e700ef11c32d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dcfcc4b6f2385f81200f68e9b917476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbccf420360bd74a9354398926ee0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5cd792a9a16ecee70b715e7bd683f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb470679ceb26870bcba7c8e28d2815379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2416d58b0f6d27358fb20d05809fb3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b546c5c45849fb67591cea3f2724b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec821f666ee415beec3c8f943e102af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e936f033b221f8a8c926b3dad8e2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750efadc341d09a5bcc3c23d081c630d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c02e335457200a75e8be9026ac43b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180af089a0078946ff305aea009eadc486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e6086b44e05dea4950248340acab587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc721ce862e50ac9d06aae72683c50f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c89b716ec8570952cd957a7ab328b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f092c1e277db6706610a705ea0f6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13e42152aa9edcdb3e2a262cc4f64e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1543e07d58b0650bb66b3c688fb98fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491fa804eac7a399a9f1c792d9593c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08dad1de5abdf6ff735efc8234851e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ba708d69c683284d0bac1b5abc06a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cff9a72ac3a6af72e7efd0da36176496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e93cf7cce6d4adb2a474240a0f4a0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c13ed67b8912f938ac1eb241c10a8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0d84360dc61b76e080022374da3bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34935c9b4b755e302cab2b4771013316100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302efe8840ce99355d5e00e7cf45e4c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428eb407ff0f6eba093e47e80941b7ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7bfef5b13372a3063153238f60845103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed6ae66e4d8b38dbb8f238f566d1ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092c251c8f2b59f67e610a4b68ad3ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e130f694ce1c02b60c3956593896f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f685086f537fc08455f4a91e87e31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9f83128f05e7b4c021a8615ff6f30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504d00b9d757fce8b8d412d643e9878109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fcf18f26a6164aa141b05d4bacefc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e43dbc9c7a7925ceb98da7a035461111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd87e3d2890919f8e99d5a7a46365b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b337870408d3d27a27f1e7b52b3b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01ed57780686ec0adb45b462857257114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aff9b656088fee9de4309b17f25019115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ca4fd2be293fcd56d6e269d280b2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd183b610633e57b34157717e0a995eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04e5674fc9eb157481cd49837408da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d12448105ef317679ab77b474c4f6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03852d96b2281c236c4630468acfd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c978c91bf0d0ebbed1bb1fda6a39a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387e311bb7412e919f3d9e93c7ea1e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0929ea62348749fad148e3e4c0447123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e097cc62d253510d00cbdb22f4a9dae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bed01365e126c15092168a803d813125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e712528e0678d50bc86d78d428f6e51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ab23f537584cde5f247010643910c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0a63c118679877be70c641020ec1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa5b475d2d65015a06933b59666275129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172894270f4a88182b48a13dd765820130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae903884d2fd4d85cfe4fdf5ef5ee2c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dc95643c08b3ea77d72b31fac7050132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036eb8c5858c1840bc4a3d966fd8452133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205608b6af0172153c0acbf23f451207134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824df5b30777261f963ba6dd8cc1ff7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba048e9a800ff00c01501d4a1506a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001bcfb3f17dcd63bfb07e1c382a75f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d439168988943624efd1e8558bcd821138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd545d67cac96151dc2eb72290908f98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3267f0cc85b5164d3e49b48d17bdf19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3e693b2a2903f2eb3abe183fc3720141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd1ed8e965e7fb53c80d7a65f9f03a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786819ef6cd5a40d2a5dc8b957a7bc6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed320b071b62a257567f059c93cd6c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93197e2fbd61bed70180189a89d44b8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18990453c96ffc948eb71475a4f71cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f17c593b0780c2812651bc85db65b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98940c828ff588b0e81288c6fdceb37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4023c3f6f6bccb5773aa7f470e91e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38628c8947ea34459336f0ad5a62bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745ee10176a9da965d12b433ae8fc51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1fe5cb6d7a4f3cc4dc5356dce8f88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2430cdcb33addb9df0bfb7512f781a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbde98c775f34e0945ffdb9da6e629154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c592410af73f68948c31791ab0b2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9114ee05759c85bd7d88be7e29ec67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa800d5135eb070458124c4a55c405157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a340cb6fb1021616614abf54903ce2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004764cb0f81c15526456b5804afafd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8f0a3d60a88a641c6828536fa8585160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77decdccca26083859423ba266adee85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23727aa001df9ed9e12cdf7f8c760a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c576fc7658230c95251adc7062478163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3745101b99185f456e9912afe9f6fd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22203904f3ab7f05f3d793fefe93e98c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714162946772912be306b72c0376f7b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb102e6320869a561569e17da2a0e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c595d172b8e66e8ce9a6df3b36cfdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6ae9c845924abd2f680b0e710bb4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879a215223b9baa88671786d45979e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275ce3d345521e4e27675796f169cde171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dd13f3a58871cb58ca53fbd7b25b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ad741239f62ae57eafafa83401ebe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918822a74d3e723be284fdf7490c02a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a419bcb15b69384de0231e08fad98175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0e8a9192776846aa7a4f30e1e2981176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866dcba765de82526de157dd8de6e5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0cd1aab47b9ac4679eedb486b9cd7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76781adfb8ae09a24ed8e972c0f29dbd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26ac14e578b1488589848923c138e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a975ffc90f173318cd0fe808b2791181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90116f4d092a10ff100ffdfa443d8a5d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bcf0eeb1ae2ea491aecc414110da3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538415b6b0ad52582e3bedb8460aa8ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea61ff4935655e8c309ebb4084f40b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e512fbb60bc6f079ce576e13e92dc83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05297622e046dada256603832eb97a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc831997e2cdd538b5bad1fbb0415d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4f27d433bb55b3b9098cc56aa165a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f50dabbfc0b4ac017610fbf731c264190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9d7faecc078e4261975bd3e0e1554191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19868b58eaede2244e1afa047af7cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ec211f8fb03c0c14313a8fafe69d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5cecdc7f1f352feae026fe786ca21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380e918883174c4c100e4282e79a2f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50822aa366094dc8d79d481993cae4aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1607aa2c291c73cf5927080cc5e65d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710d2cf2d4d27ffc9055db1b9e88c34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23945b010ea510dfe7f86ee0b847c69f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de6799b1951091ee31f9d9b6b04963200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45957914cbb6ede9c8a3bc91244b06a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0cf5134582411f5214784e39f5d0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93638f2ed628f3babf8329e93e23cb06203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c780aae64157ffa9275b785724561204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6c6c8212be70a01bd5ebb674c1183205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81e03f99ec227a52c692230f6086ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f5ca31a52261376e763ad84b334e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b644a28b890265cd9a2c2273fc9f5fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2bf0cc8ae48cca1cea1e25e37cff2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d34f993458a387cbb246f05a859e1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fa07a2f9f0c808a53f1bf1f59009d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939101c5b020cf84df5bded999b32de0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b81d9cc32ccb8397f5bf8ef067a2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730568aafa9533fa6a16b49ccba334f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5760356e8c08f1c7ec3cafa35b3fb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51aba57119ad0009da74f9c3a0b2a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bc8e4ad66d0a5e0eb6e72203e9b9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed4634ac683d57fa8dbd1ba7f85565218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b20cd3bd5ae62cd3968391e21b2550219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b96a61fd346d4e825eefbdb6a7727b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba875f888a5adb35baa4d420dd0f5dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314e93ee035024d2bb0cc1fdd24b657222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52a08bffb1a9d8c49f52378db27dda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222e3d0b7671494035d200b6b3d4bd6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665c67f5aa4d6a8020b65dbb0b65da7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107ff7a6a966b7be6b4f8aa385da07e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923ed462fcecd5c2102ed2854f47cb4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244543bbaefb3e2776a07c61cfe578fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd153c1b92b2874a8795463255d715229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b38b16e5a01014b947af6371f6e0df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a813dbbcdfb56b2b46afa9ef6a848231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ca8f9b10f378a42fbcbf50ade61e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155613527e4376c1937ac17367a50a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efe217a457725a167dcd12d7ce8cb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737731c878073cdc21710c792d7441f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4c6597f7d1aa514e16c089f54a602236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acdfedf4022b0af2982da3b7ef3515237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84eab956acb0c74c1a20c7ff2f20bf8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3146acf6bac8b882fb4a57931870e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b162c497b82eb528faf670324b544a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738a7ab320608ff0d5e9a01aa7a5b96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2914b55bb5d83dc94949b4e8742a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9719dbac62cfc8f492808fbc0a381243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9794e7b1670678f143b6ad88cb77cd1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e85135d7453a0fe7c750c17269033245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5621b69750f565dbb360f5d7e1b6a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63505fc58cab152c0e8a18e88ea312c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0cd5b2d09d0065b9e20f072f4c4c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a92202dc4457967d7044f1b370f3d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9260d1817f8d97fb5d65f3ecaa268f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06c3c55c3dcfcb0717d2a6de35198e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdec75c9ef5f7fa4e763de10a52f3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eae72a9c090d128c443903f2fc7e63253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5454bc074c9ca8e6af0a542481e25f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0ba901210cf6d66bc1d6fe9542a07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e7a9edb5f91c061338c1bace7588e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8f097fb17c6fdd4cfe0242c671e59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1413af9db34bebb249caedec539fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acecd92a3f366a271f7e5bae4f6abec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfd7c5841eb21112687510a449476d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92c6dcf8f099c59b99159ef32fe5b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec0902b14cf13e96f2a75c52a38afd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9366510d40c246c9e2459e93e7b1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd632a310c7bf457ac78494608a89f77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d03cd05c2cf2e6d1c41cbd35db4e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7472a22c831fcc7623d4f9552f685c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dfb5b947536deb77af30baf16f525267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf220bda565c8b44638c6b928320f1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f034e211d7a98986b8fccadf2848ce1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bad312d24d5a90fee0e7366a1ecf9c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6eb3783a6a666eed904665c717a48f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c8cd3060d917cecd646f9ebd02b59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d4fb6ed9bccb8a219ddd196efc172273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3406b12fe9f474f5c60943c6f8c0fd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791a6b3253095b41d74b2ff7af28bef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000248243279a00c379e1fb313d0f5c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087494d04d9c22eefbce7625156dca2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e539ab4411e23857f9c9ae2e33301278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f788340df6a780b4d0e383570f911b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40034190f9cb0801cb3af1d76380e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378823ef73b90dc2753c866b4f3e4c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71c05a2ccd8e1617ec73bd46b6a0c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41992472d30bf9b052495c028a92c458283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5931649e0fb305beeb5ce5a07916b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fdd1084321dbe60b33d264003816e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284f6e9a46b887ed0245c2218005316286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ff1394c0e06af54eb16e9e32a96f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493df22a960f7d4a59888645793411d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1740f5a34f8dc5a94f9f801f2311d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580c0fee15fbb4f44b229167e8b25ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b4d50aee82b2654d6dfaa9f805f11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e63f42987b87ea1bd5ffeb87d961f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e33d7c645bc3146020a4fd1ea2b87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251fad9dc7a73064f88eacb13d44389294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839ddbac691a83b7e5fbe3347e6f256295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dec9531ea05cbd6becdf77b68a55db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fade4f86807e68f58971d3d566eae18297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95373771e8f982b6c9c7e3bee25c2ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d68be619b6fc97f6252b538eefab7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50616864dd82d709638609788e15372300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d330f02e85f582c929014c3b80c9e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e9ffb415cd69eb3e8dfb13b403973302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a543de0cf3d36c8b685adc44ce371303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94086454cb4fcd4135cf4c090ef88c29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6b28703de276d5c88636fdad0eb06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7817c0d727941297c49c1a33596392a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac19ad7fa5c177315ba29b7c01209a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4098846a70f4bc405e991c01e4de6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd01b54eda0f5cada1a158bb3287e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c8529a95f293b4fd88ffaf366db3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c5a64b6115506971a668086400aa9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a35845b8cf6791d95cac9aa29ce95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfdf261ffe2c5a5b2a11e7c16dd278313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50707944cc4e587afd1572c15aff0dd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d136a88cf4f206cfb88fdc82c1a1e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e301dd9f08e57bd7a4ea36cf821180316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38382954a78bf9f10f65b66024fe2a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987abab23bfc00935e66369387a38fe3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30e8e7555a67defb6f621aeb49aee8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac741dd6c0a5edb8e948aa2f7d2e5d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4baee24fd7f6fd8c4c7f16aff9902d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbe94740665036a3ad1cbe5946ea52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf20ead264c90ae79df4d4aeaf58fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d5cc4c819be0fc8d6a5ae1e84fa0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7999fe70655ce75be40a337c37fe2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887198079321427704e159db54a67289326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67839e3e9ec6885df63b3274b5a6fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd2de2a267df3158c13b611da7e400328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc6b925bcf0737c436ed4a0774b0dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5d74db6210cb6bcc5d28001e44552330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be04269ef34e908d09d79cce39344a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5428377cc7fc622f9c672e912a8ec7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5004f524be965c7df8cadac4bbcbc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8728f95f89fa354e90371e90fff73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54c9569a7e1da70d8c96cfba9d38b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c3638a4a5b8015c87e634cfd6d974336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b6305c925fdc4d8a728c86afbfc34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254c2c888adf0a1a2a27e226ba14865338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7762281288133d80dd8d9e5edd864a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1cf9aa5681b7defc3c79f9d634771340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608f53efde01fb9721f84b7f71ce4bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b053d126e787ebdf15ccc51df4e9d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff88068ee7c2a0c83138e51b0b843b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6847e96cb2b621b3fbddba1cc7a4d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1a5cc9a0d431a6a8cab3d0688846e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d60a91d95a5cac67350aae6f7f2c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99d70deb114886179a8f413e630820347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45f2660f43f9730211aea08258e0d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28e378f7227c65379864b2d3990825349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d844d86742ce0b826709c7e1f75d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9f731f6576a080ce4228ca425d0b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06646740e583cee19f3fad3dae62619352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275cc7c665a8a97f4de2d50962c6944353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ceb9c5ca206a442eda7798c11a6164354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492441fc062f98ceee1967d854b4b5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70643738799f55c71b138d7bdec7b18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2edfd149a9167954f5c60721eb2f89357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fab1f0a401cc44495412dfef4ca8ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c9f30d6e7ff08bdde3ae720b341c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d6ee059c9943358b05320afcc41b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017cb7860de8efbba341849ec66b89b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731cd7f366614e1d045b58ae310cd79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8349dee95b98f4cc2942a240c4d51a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee600d0a3f8f06bebf7b5effc4085328364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601bd899f839453f63aa15de337f810365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bca8a6f671e399a97f4497b6cc970a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455610986af45af75bc59bfdf642aac2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa570102031968f984d3aface85492cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0a4d7984e53ef0cf0420abf8ecaec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8990c1525f534fabf178e0df59880a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec76444d24f03120153cf7f988f293371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bad0058e614cef581fc6a93c58716372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ee60ace006a18a2f4e6ae3d552efd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1e4784be219bdc04d63e2c8e35e89374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec1f18805fd39606a2f567139f61d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b39f939d87130a920bcb991cb1416376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a72f15d89320a2799619366c3b64e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bdb389c41c647630e23dbcb47cd1f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331ac77ab1c399e48b17edf57cb496e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79436b0d05a0121f161098781912d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526baf4c75e10b15e07c231e3eedc75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d81e8cbcb611f2f9795f81cd402f7a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19bcf4e2bd3f134b7ac8c2a8d31fa6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abee6934371bba30a24fe75bf345e0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39728988dc6264b3b9a4afb8200aeda7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8a35b401e72940cd1db905e398a08386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b801d9c763b8313b29feed33d66967387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b12e2084f100672b7c5dd201311f92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff8a8a094e0d384daa3b42926b0de9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9fca5fd5bed72986a4986098ab5b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79700308d1e86617ad2fcd408731aa4f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df36b87a7796fa8299d5f590ccfde24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ab498e056e4eae0d5363cf8ede3bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb812ef9bb3503c3292a78c89e8607394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37fe08c62721a5065442bfbe7a68ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94373a5ac1ee0e174ff043c90021cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49728f8183fbbd308d4706988b04c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c53d50229437f666eaa07c2f7ead1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cea1e020ebd7e8d0ea65470c7107ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c241af326c99895097663ddbb2783400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de442afea2fa62bb6a800508a85f37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695a5b6a1ede20ba4de3afd72d55cc9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadbe1946ed8de687a50b86a6ae0de4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963c3d564b0059cbfc0424e527555fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c86055f87ee4cdb74deedb17d16068405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08748c54f24e5a03a509ffedace316406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02a86f914c392520593a1abfe30d4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83984722177cf4a2bdf6544a4f20a3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e86a40350cc4615afda19d2743557409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84539ebb19918c69f04bbe60ee2ff91d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429019712b1f04b78c7d111d18d0fe3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd5fd5b62307c82745963acc878894412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcb0c816d3341effb599cd9c3a3a46413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7723c6e6168424a21088e7e2401d30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd5e330ebbb47731dfbb2af805cacc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67738ca7f8306ffb2c4f3072d69305f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03223e76d077afe7b9e71587f4bc2095417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d78cac49827fe29606d0e47b55a7c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172025c39e89a77748e02e1e1d558a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885caf4f705f7918f91d18a434e6b889420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26142974fd8d43e685e756f88424d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a13cfacde71107412fba765bfd0d9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116d8cf372a5197f0a1b82f43a2b76c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e86630e75445d8ed539547f63d6f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43239a48d839957e5356cb4d2dd3f22425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641953b958cf33256e78f41f13ac704b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2e65ffdc89c0321f93678be24af05427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc780c337a74ce38bc0444d22b5714428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bc57c31cec993d7e0718c686b9162429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921dc3ba940e3d1f19b1e673c5b16dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff90420eb9982c61bf346fd812e356431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28b6a25a6a89d017570b73bdb03360432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9c9990a0a10576a6d6cc8e754c223433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ff92cf43b41a5970f0144e06c66b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6deaa1e1411503cace1a55cd95728435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5a0f3c970b2c389b4b507e20ff13b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c4ee6f247a5fae6db3ca43b7f192c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf3aa926f50bc7f8f3073a9e3960e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f2b3310cd094cc41402ed14894dd8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a98a97b5feab339d7149c4e0ef48f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17c0095b9a378a9f062caa96ae6ab8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d1dd8bad454202240044a047eed1e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36d847c7b1fb6d56816cdac7c404d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93f48402625c92a425ac12b12fa421444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e170832058f78639a82b598088557445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ab4b675d653ad470f82cbac3c415f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe20b2359a369d042785e394e4dc82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcf24e1773f706f832b04a52b41fc3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906ff9a1be1d2f99b9a396c669542b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad159dfc51a3a68ff104e575a9c4e91d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa999aadcdffd08c04ed3df5a398e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2374ad5f56097d00625c60e445756452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae1bf5fe1b1abb617ef3d98f00cc2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f25a3162dc5594aa91debe9ee84f3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc2a19514d7256655464380e6b2f29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcba0daea631345a1f780084c02de4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38566d8b14eec543bc80027c413d5d71457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c83bc674363c50e690fd358cabeb52458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb91f76975c40e355f2b2b9d5e707a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e47465ed850eb8674c5289ca643599460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71c152b6861db3643328f26a2f6513461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2f88e6a9286af9a0d7a450e6626dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77291aaa17429b8f449364984a0100463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1783915b4a4f990881d5cf501f8d7d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cac64da5771782cadbd882a3e2a4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295df92e0f2310247732d95cc6084dd2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71a4fdfe1c817d9183753c4dc16b2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c07116168c320375239bf7dccc30f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e45aa52899be9a76ed4ae87eae853469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb7b798060311f8c2cbdcee3f35617470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655749d6f7e6ff58a0f196f1cd2a86ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8f796dc1fb82ec59aa8e74643426a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b4c4f4c445485272e28005a0ea11b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b66448e39aaddd89b90adfe9db372474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c06e2dcd894014e0cceac1f4a8e3b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c42f04e59ead2adcccd7c2a4af120476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ea3d0be10348e94bff005e9a36f36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798c07e72a26fd5e555ec65292ce77f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b9aabf8db755598101d79ca839a29479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9643364c628a7274b085f79ecc86367480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcc486d06be47661831b98371dd9ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e0d3754ba90b00bfe9ab24e69742b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc68fbb042a461d2d4f81e13b860a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5a44817952eaedd2b04da3887f279484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c321489a0f869a342c080df0ee48ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc209cb1ebc3dd7be5a230edeab90c02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9347c78aa5d442690ff20a92fba765c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99c6f7b13d69b6f235a9a927b10142488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1806b80e90de59cb613565ba28a1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a18f80ed375c33608f7d82b3905c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cf9eb759429a166d9dcfd0a078705491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29223a780b523da89248fce7547146492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ade68de9f1152861fae421a274663493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e816b3e331d61e8d1394079b3f94b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef043736f2d7a2dfe4161c01ff952a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe876952ff41716c3e2ff323605b60e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c749d883674bed9d85e8ae3aabc06f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2afa97531c0aa12ef61cffd5e7b80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cee09214cc9771dba1d8f53098a7e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e033dd51561c560c4ed9aa86a5db7af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2853215a9a66460365c1fa63ea18afa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1d0676df621096375648283b8bc21502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46433dae816c84bcc5328f523eaff6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d17990b587444331a7c624c55ae074504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c84f5286d572a4b64a222495f5f13505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035b0ca589f9bc136a4f2964c054efc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66331a0c06e73495c43e11213942cd23507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32630f4009f28b98bc0c59bd364737508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8310a362745f8cad0936d2c840129509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32859daf42d127c53e95b6e7727935510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75029e1ce642f7f414acf8da938a566511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bb21a19f63838c2b48d0b9a99b550512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f986c5bcf164c1a31036362e1ce576513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dc589acf919b526a796ea70297bb3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40820f325f86292a27ee17561037e639515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4235ada05a3114e3924f341ca8086eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e603c1ee14935bd0f891048b2753942517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19e8a8b14522f6d858a6b83b51b745518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2a4290df264a609560d734b7c9668519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf079ddbec1b389a2ef5092d1d2828f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da59fb8499d0456d1acd15074ff9627521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf4b0a1bb4903359736eb36d472eca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724cca7a4ee31ca98e7193b89bc1268523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408496ecc174ef69c7591186c72d2f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dc6585fb04f1b9e99caf0711f9c5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c73b73124b8605efe6ac079864382526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ac830248595c02f15c7720c6964da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9af433b0796ff027f545e1a23a892f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6151b427f397dfb3c0fd16fdd0dcd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fc2559ec01e6efa6c133289644502530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3cc31c295ecad22a8383b44661e7d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943524501494c3a494c4e96ec866c16a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985947eb77d0924a527610c396fdcd85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d978598386e99e1c572c5b1a943439534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358deee863529f3a4b6bfd70f25e9d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383803e22e962b0f9d56cc6815196c4a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84074962058284beef749986d047edbd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d20dc3b9cae0e0da874888f6125106538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefe681613f16b355e5906e5af4bfdd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b88a296d1b82ee6913cef43bead69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274195589287d9c3cb26cd545ad47f21541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4a85ddced72a7b1053a04924ece15542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395a8d1a180e9ff186828127e770e80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03652cbb3ed79b6154ef6eef58d3ce8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b05195a57fcc7914423052a18cc410545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1f0f2081a68c844ef271ddfe8fc8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4c55b2b3494e1bfde8afef041020a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99c68ab45b5eacf3043ef7cbad85dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7b0dfb8f4b1fe1920cf70535480a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028b3185b14af671d34bddacac0b08b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceff0879765539fdd475a2b00b5416d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934386ba81f3af99d463003fe4194624552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eee5efbc3282e202fb222c58f84272553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c16b55ca12b018c9ea576b7466ca3c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73921f3b879545b7c0b4e9fb3ca0d25555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33e06f161232a412bd1b6f90ab3a75556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72176c07b333706b27ba29d6acf940e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95eb51e7e65d28f9ee51ab6b3eb55d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe4e304563dcd9ff4e55190408a925559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018eecbe4930bb3b468948c2b983207e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54d3cbae042b456135354167c7e02c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7154480d2d1664d3242760efdf5ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923c01b30af69634bf23892f5a0790f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed05408ccb2e7136eaa4c5b53fa593564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a08ab90f225df75ba0b7a6d4af0d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe036940cf1fb0658b20d0890f9a618566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3c7cae32e6845abb4393e4bcd4d48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669279cbd3bfecd13ccaacf21f16e045568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7cee180c7a5f58d631c87ce900298569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76d3424a77fa9292ebd7ff0d64a5c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbb25a03e42731e4a4e9dd09da8e13571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933e91e4424d4b4aa76ababd5832721572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003133873617f391a0e29ad6e813aa2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186f5b966a40d0fb178771c5323115e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf33a36e40330368b35fe6d34a7a531575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd878b40d465483d0e31777ec8d69b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46e50f81f6845e04295b0e086d5af6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8f834ad2bd286e834ba94c649cb2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55089d8e0ce0c531e25c73b50407b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501d87ecef23aaaced03c09ae8b1185580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735db965ec7058844a9f39ca294e6c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156e2347daa85841c1ded912baa4249582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3deeb5ead9a507482215b4624f142583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02644cdca615e4c853f5e88eaa9131cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2a980bddf65eecdde51e0722164c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae986c15585583fba9af073f6450d6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4a6164b8eda8e06d8a3830da703a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a41c40ec6252582c809b2bc64c412588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f699dfa09b4c784b86e41449a6cd4d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34e5db40412d0b2b42448befbecdd4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d221b5d5fcd0311a0d81ce0574e6311591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726612b6432359127f40e1bd37e126f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d216f4d9410ae609d78acfafd29652593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4504d251adca135ab79b7e44a7680594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bdcde753764bf1cc72e80c2cac36e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7d6db8b58147d8022b0cec70ba1d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e98cc99859420c45e02c2dc68e19b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd84d3f7c147236c2f477a647298844598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dea3592b41d743555073f4ecbf8655599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed025fd96febaab20e5a5cce0ff08cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ff30cd7c7c266bb3851ac7e394e61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df2a88b599f0d23072f246ca64fdf4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0bb6fcececce5e605bc48fc733feb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bda8015a78a46a19ff567a7b9222e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d7e2e83c6bf7903cb7382fc175353605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a854aa86cbc645c7fb2c14a5b49fc3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b794e265e0a26f52e3a532cd8b498607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401e590b2a4e866b59735d2135e3e32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a52f50da5aa2a55737e4f670e3835609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede2650ef48bd83f6a7ff76871bbdfa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc99182c97a24a4e35c6d0de1e607ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862ebdb09703585a6444b571ae4e9d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d507fb9bdaba326fc5f7e6c33c728da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69450c6559270ec71b6b6d45b7c5514c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe81fdc62a93f3f2d32ee0cd219684f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84384bee1eccd7344d106ca315dab5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298108f019a2768efab7f15b17654a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f444f2aed157a3b3c5821a60bd800618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fefe08a18882fde12ffbe00b4c9a8b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd56a9fe71afda81b6e0d66415a151620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51157551ae32bbf7e3f4118292478b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3e704b74125b68a8e490c28c77149622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438b934b2aac74323e7d0d9d08164b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8004677ba3ac1705fd0f4deb06d70e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3adbb7d5c4a5e6acc7e7853807e9a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19788f23dc46fb020762db95200122f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bf4909141b89f66596f0f82d299f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f22ef0039df854c9a338573acc348a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bc81fb33d49c3d46d461d945c02ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ad5618047fa2a5f840fddd32768d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0856c732364e5f86fb2999498f5df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6698bba46c39a53bb05363a48c910c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21939372d4d73218fed87be385c73eb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a3490020bc25bde33ee4ec8d71343634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bcc0984ff854e4897d66d619a1fe7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835f7c56968447cf2fe17af8545f251636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bb4a53ca1e8a6c37e0c8e0a4da693637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34378aefb400c8403675076f09d079b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9cfc46b8822eef69a85a9b0a2980a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e67ffa40918467e1076bc25c3170ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa7b622a5783ec6fc004d94317188b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70877943e9640623abec82b9c4267974642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5fe2099a5246fc8c397a472ba3db6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf77a8dff9899246848f84d800c509d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22786e35662f6f32b983269e33deaf2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92961e11a5e618b1a9cf97d8f307d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e46a6dfcae181b3bffaeaa3cabacc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33c343480b6ebf9de854e1cdb3dfbb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047dc76e8c8ff6af36baa932a9b9cd5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18bc1e23d06257f8a022995ab37a40650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a872f3b37ac6818df24e3187fffec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aff62afeeb109a29bbe469cce4f13f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fc21bb341ddb34773b890ad53f083653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3d98a9772c1069592a351fe47a4df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64408143493aeac3309c0e2a6175036655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793a722ebfbeaf390c05625f4564b7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2125c374baf551ef07caf990cf74b1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fc7d02ec1da272086917ee70d65f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b2e236286695050d618a65a9e6240659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d702f04d2dc1ba4ac3b0ad93477015660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97241d78f8e299d6e91844451fc1b4a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14246ddbb32c5b7d6f93ab1d6df4e6af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c8b1532052ce1abf189ca78b1d9de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb8aca0702bc4d05dae056c41d9fc3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f7bbe5351e931c2e54aa31a0c5101665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc38f410253681ec4d14aef007672e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bd8e46f6472237e3fa783c555ad7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d91ba7c248c710d6d13152f0cc660668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12935ff0e5c3d52070daa99d99c7be58669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d955d9e2377fbb9c303b02b69ff46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4e45e089a969f1591093116d87ebe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fab8ca3412669ec4f203928e15bc5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60004d8f49bfe463cfcc46bbeb96da79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec518814a2d1df573895f85fd61e94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4e05c201e2ea4782b65ea0e5b2396675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485f3183cc17b6eda9463980ffa209e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349c9d0bbd127afb3b6bfe0d74c0a90677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c11313be3585e63099761c9788619d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7dd8407f5986eb3355ce0465177e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6582465da0fc00231977d2917420b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6118d001a4fffb4b3ea5e276c0b68681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b071465deec8f13a60f2d630331465682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81aebe9d661963b193e4878e66dbeae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702278e6d36626bf078312b8990893d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3a324c261eaeeac2d745d5853be02685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867da0adfa22e8ffe1d7c9851c66bb0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fa2432137515ae34e0c804ab61ef0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1349f9c5a73e30eab617ba3850a5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbf834c88dab5af814df020591eb3f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833031dfadfcd8d03d81a558c0aad250690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccc5989996fadccf70d34115784b0c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e24a9ff448badab145ad5509f97562692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7a292d0954be36d86e83a35d20fee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241db439326c35a40e4375261881f033694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2537298f45f2daa1c129527425d51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5efb238ac6196d8651120946d51a84696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee134cd2adb697f140c6c231944bb41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a634fd1c343787cc1f0072b45f9de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437b000e09a8b94e02fb4fcdcf212d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1b647e9200db40acbc39a19f1c4b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ed8427e351b3985c518c8dea66207701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723319b101b8002d7e955db660023f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b0589d59307c5364286189ed35633703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bd4f12359b27b955ec510e20b34ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68255b3c0a81116bd5c70b4b3664210705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad64e7c48350463fa3fba5f480998b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a40b6b1fbf7aee583fa9453e855f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5337426e91e383438f42456ca3901708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930914963e721d6c2c21516b4beaa772709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97450b07a76cb962a521c043ca2478a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a667031d4806e63ae0dffcc82783a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e713ced6fdc369837642cf91096007712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3552be6b7cc69bb87d1fad33bde7b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c431bd77729db0e07710f72af8ac5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72f8d481278cb4738935c8a8e55f7a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056068b2468edd5d967dc3cbe49c0d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5e308cedfb5fed6fb72f658ad8dfb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4292108a5ef144998de1bab394910718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b6327bce737f4df451b1bcaeab722719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf177714884108dbf124b0a4b1709aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f80325ae4c1f84e2348356073d359c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6696f9cb906ee5c4893d01c4e25ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c615c6095b71d2cb0970a4a6b07a727723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3a433890618f46e8ac224a5cb7586724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090103cbc992da0b85b7e9da14e94d79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3a9b7119d34d971fd9f6f7dd849d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbd454a546fd212512052d09d4a47c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7cb72866a1e7e75a199b243bb0d04728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c3ca7825a1233bb62e67749c5d72d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b6840e81abd4d8dc79c4288d6b39e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116765c9c683e0cbc18901c79386d0a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962fea6d51241226cb4d6f445c4cc34732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc8cd4f2cdc4958a153fedaddf0a61733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a69ad5034b317fbe7170701061fc9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64fa24deb5dc8e0c425e3a73a24ded735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2b3db8797c4ddb35b8a0e249e3308736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc057afa1f0d752883a22008ab53abd5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb721d2d281b9049ac2746cd9ce8240738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538e6c8bc899fee48d44dd80497655b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84529c7876223c8ab9aac0cac2b7cf72740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bad67f3b37457634e5358200c71628741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfa00675a88ec22ca7cd352f7033ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c556c85b3c04305ef6531964d01c993743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142eb07292ada283896dd892b399eac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f8a3edcace80b22a1e696b1f357c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d6631693b881b31cbce2a3155a84f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19956474c5d37d74f6c7fa39569c3087747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec5bb5176b1927b7d0cc843f0db32e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a420140fc5b924ee9a8d776976552749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fb56f9f3cf18268f53fef46e0ebc6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9f226c2669905bc7fd7ae4345464a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c531cc13a47ffaf5b9f3a95a4b1057752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cce6f46f6066f3cfc16c64240da4c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8f07ccbc2e8e3e8bf061f57be7b3d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9395ace61a7849de8bb4f8ffd8277c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0d5d05fae5c9588f7ad1bd5b489b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fbb7d380d44af5aa5e5ca2e2258fa757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>