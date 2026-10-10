--- v0 (2026-10-08)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5cf736328ab0f92df461e14dbec0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2d79699aa7e8256323afce7f659372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0071fca0c0ad6976623c2fb66df9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191b616d1221250f62013a3fd99dc744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70869c16eebfae2b2ad8ac67087e2ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463fea31e8d941098ae4d5c98d551e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e6581f3037a56efb8143fc38aceec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb0bd528252f407d7e2708f5440f078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa1faeef80316a4e3499fd52e5cdf49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49346a9a48101401e8483bed03a2fc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825869ec9237f8c26c079e461289f90f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672620f352bbbbeee0d32e15509102a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0b49fa7d7f8a09e32533776c1d34913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ae1d50582cfc6ac06c1331c5c77af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a447c7bbdfc2a70a866ec56aa8dba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a6c3af5a5d0de631fe8450184ad7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ac433e1681b3b5be1070b7ff6fc7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c3b1f770d1993e6df671c901bce9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd77f02254d3db75a306e90e85bb51c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994566e52e382dc0419158a5dd21be120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f5c36814f007bdd2439074a48603721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fe0746dcb415395a9f152de51e83e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900d0f646b66b9d6fa959fbba38532c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f27a6ad3b47cc091cc447d50697b2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366b509dcc28b96e9d96c91a03c1db225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb657b8c741182509d883755cd318ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36bad0a2a266d577cb886c64d873a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65976bd97988253b496b76305a4a7e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ffa4b0fa6361091d804bc101fb5f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04857ce864efbe56934d3e4a016bba730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63de685c863b55e9f47cba0a9feeb031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b85ce5c147aa081bd70a422b3052d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba3c413ed32f612e1d7ae27a172dfc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ccad91e3003a32d17646876de9cf834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb3f84c864a63c9b21f08dbb9bd30135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091faa7b50abadde1ed14f13543814836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079d4892a671497e2e7bd0a1ef98e2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce2590aa7df5f97a4a333b5be68b8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f98f463cd4a952b477b69ffe7c42339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84b9da8f5f1c8fdbe59bc19e483a1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a05469f625159ae55ecdf9acf4e68341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bfafb3b1db22604f15cd1f46bae9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821e50469cbb2789d06be818377e6a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326b443c1d15714688699314e154d7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21931b8f0990201d0b2bc121bb6e8d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3d5e45b04cc5606043f157f4c221b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a20705e36957466fba50a4cb5ef88f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d5d3d8e1cc1d266ea24e620f3009048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab006bee1b091317a77e906e903ac049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4db19a8bf1f83fd8ea88ffaf06f5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1c627e20b157b9b49635df01203ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4ae4956bef86e019f95d27114ee8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483361f25da3a8d7f56e2ce5869632a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8bacab500f43c988947cdd8405a2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1de45b5315622df7116826fb8712e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef088df11ead83a2eedabc11785527ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713377ee76456abbef71e0c9dcc63ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d66de9f6b73bb7d3c71db87ec8d1b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d85c8aeffd4296b4578fc1def2b72a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648960fb057c23a8c479ec130af3dd060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ca6e4f19c01829b76f9d6e72f27ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d427cf24a52479fdd9bd80ecef1af962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb5b4f5cab9aa4374485a9cd1bac6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641f457bdfd227bfcfddc23db5e29d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b1938e4d9ecc52e17207883e5e92965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6ae916b3dca13b00253160b63360f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353c8f1f8d1656995eeefe9049a4a8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b5233ccbf8b23265821fdb2b2c9d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c9897cfd736212ce1e56e3b22a26469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56a8acc15a0a4179c61ff1ca48482370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125171f37cc21c6c626c31e489ac3d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545a0857b8cb6ac014cd4eeac5e707572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d494191b133d48bdc7ce94496d96573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f931af78c28bd2ad0220d6a6ceb8bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06aae11169ba0c3fa76d369d38aff275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab2ec1b5d6f380d623d1fba5971bd476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcf25e56b77eb766bb390bac00b8e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f5402f0132f201a83f8b9bf5226a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2634732d3132b02749a6557db48936f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16234fbc97e9a92d1c32b1214b8de73980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0839240c8bab473aa77db53a501024781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230fac5731c9ede346acc148a40296182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f90afc2b0fe2f5dca9b730df0c46d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76f98fa70e4b05b0ecd22412038af284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68079a11dd453c4b36a409594766c3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056ce3361ed1488214a8fc91b8a31b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54ad0b1cca11e1f30dd621ba8b70b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586418e908956ec98203d862f5a0016688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af8e89d8ed14d8313e59c6ebbd315389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd4b9cc8ce18679f1fab467f2714ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d80161424476c2551d72da808178891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aac852823b61685aaa8a7dc5d3744b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574b7590d2d8d5f144970a34ae8eb9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565a3c06214381e2353ecaca11052f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ee77ab66cb09253dd3b9a7730e6e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cab02808522239649819f0c165a0fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac769cbd3c1c889f887963106c6a9b7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6905b9ac1df177bd4a58dfb47739d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a8db2cc09fae2f1dd03939db66e4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d991787dce8012127d6216c475bf0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676c646658e0509e3c70133f2b7801d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70e2049dfe9f97516052cc8e675370102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05b4ac2617239b25f27bf0ff30d8d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94ddbb2b3302177765380f77f4184b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745fba092472c54586ca5029357cf4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19b38e96761f2dfea8ec4dd853c7b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de4c224c4361d0a1f83a484d6ba85d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab118ee293dd31791dc7aa162ff1d537108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2922150267622e9f9b9fa007ecd4f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbabe94fc66a1dfb86c9e6bd56dbe5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5ccf2bea5a3df1731568cd85b8805111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7f1ab44d8676209106cf54c7e8924112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed4ebd967a351383fdd80dba5ce036113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cb7a965908e24008bae510146b832114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743da74eea3640d737f3fcdab543074115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91289a2bfbe7d42ce233ec91b91999116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bb8c2486d02b5a23c31eab24abb47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c74ca88309b96699b90be23cb6855118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fa7814e4e387bec72b13d1ad85b91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242dd35708de59190a7a6cccf8e5de6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4839e3c20ce0a83cfbfd00b3a02fce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8a278bd8679e62828644e12431083122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8efe0985bd778b14657d1442d92a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101880fd832179c35d55e2781097292124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f70d6423d7361fd884214b8a84751c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb85dbbf35662a57e543d1243edb66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5424418e2a4375f3ee9627ab1fb37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec92ba00c99945d457923e7119a50a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66054b8a6d2bd2bfaf8fe63972a90f00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67168d11ae11cc62105045c07cedfbb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac3a27b3e01ae4c7d8188faf050046131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e018e27b8ee2bb04e88cc0a3f5087132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb10f72c7b14d1875022697b292560133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023334d4ba6e5dee40bfd1b2a316c8fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b623f61499b7a8c03bafcb35ef6d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d65c8ba465b0ed6b35865516fde702136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea9fefb649d4ccfab075b3723b0bc2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb82d0dd81eae7f66399389285624f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df1fa7f3e93404c5986f8f9fc3014f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aedd33a6166556728a87f9ee66cd8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe965f092be8ad93038dc3441b69c55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d947a7a5bb6b1fe3c9d7beacb1903b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc520811f5d6b83650b539b965951475143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb9f37a79b995cd49c476a9b369d68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac50a551c23c9888b3108c1846cdc7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8ef07457ae812de65cce7ecc8c3f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d4a08ee9720ad6eae8eb5b89f7c83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e566ac87f33a902e9e017a2f22f3822148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4f726c4eb5c59cd7adde114f247ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde913b79c062aac09cd471567fa363150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b0c33023ff6779e068e1acad62caf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b094add54583e93daebbe641c0b9c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedf6649d725c2bc227391f09c6f274153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac79fc7f350dd3ce91ee244229b691154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d574f3f07f2bf01977a48cccc2f405155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329e31d3d9721c5d2b3de5c55a4d48c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee00500872935220dc67f110d5abdbb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e3d10e697c561a953409e87e7572e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204b864cdaba6b8df9ab5e09d5bcace159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98757e8bbbbb8d10093a9a286a0aaeb1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f927515591f24545dd69b9760231a51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d202059d8ac071a1be9af22f3ccb5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2cd9bba9df15f18c3abcc9808f655163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9019a4047a6098fb67bec0bff449d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5855e2955b84469e09fc0cada19c082165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6e81a6128d31465427808a3c86862166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609ee799c72f6098c6f1b4ace03a2a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f717b4d4207243b303d7dd91afa79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32980deb13ddcab946a23088c66efe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e93de7f478810cf208574c3a19770b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9b85ed2bf44b0d29e620176307e97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303d31f6ff6edb4b38c6e759688046c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecdfda1e58a2048866db3f914e20ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edddc458cde2b8aa069c8ba53be2b3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de620cde538e8e0256aad2557c353776175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3791877643fecc964c71b728af0237176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373beecec076b9c9f8ff7a91e4bb8b98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a9732722c8a303d715cd8e707eb3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba6b47ad6841a801d50e81f658c8fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda1c06f62978c2899d21b471314ae1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18840518bfa225538745a6c57502ba2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d38c241115a3e7a6d391d39a23322c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2a81ee92facaa7777d0f9df3fd653183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b943095d07ba9cce031739adf4572184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f1b54335e49f25f20fefd7864d644185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b3220430c447d086d2d58061f9bc6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8a6ac879ff57f3abc97dda2e952e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a7b4f245c8c4b87715a9c9ab692ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407ca17819ad3c330d4b58642df1068189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b41a6ede4a8c2734ced8d34f632dd2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18715f3f0c4d0163f699f8e2caf374191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981238c38a39629583763fc77483112d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375aad2ce81bbc9e49d2812328c3c79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0a0f8fc3c8170a2dbce3ecbbb8155194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534747b6c411964de752364dc6e0f68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b899260d22f227285b821dc5bf13be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8d0ad4cbaf4fee7f300f878181eef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76dd46c21d11a36dab560ea20167a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edad7aadc1d84be2e57b2fb5dd58aa3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b590007db8254872aad3120c719acdd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c086c309c45e0ba3508d105751bdac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad13ad64a83089286406e363fde868c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea67b331e3d6b604dc2853ac7bdb939203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210361fb1ab8c7704156389ddc0214a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738aa29505be07672c6522875c96d6f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b1ea935fcc383b2d45a9b5f92f2c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0e5824827a7d542c7f44c4411f1ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1580eb9376a1154a04e3dbd30f16ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ab5ee202459efebe58961699e3566209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f02bdfd11db9e7fd01d7a997b4a6ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75025dffd46dbaa722b18c6dc9bfde02211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18bcd62973ff84f372f3bd5cab8724212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbed842049cb1afce71314a013660f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601ebad719dfb0f14215f52637a1bf7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8c3f2b0032833190fb07a320bacd5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84587bbf913d74194f9b9677683ca5f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955e698eee53b6c01d8e58ba2da7224217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b596ac4b9a91be10044fbdb13256b24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60448a65a4c1127f24ed226adf21ecde219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dd852db3e4691fff750898304304d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60312ca22ae8ddb5ae730e797c9c984221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ac8e6493806dad859b8e8d3bab3f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c9dfb70b368e14a9deb4ba0d5166f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a88137ca1355baec0d8698810429e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c81dbcc47f1d84a722e17ac9936ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3783ecb4f4e7d9ec6f565e2e76bb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e109cdb6fd1b92d43be114e05a39021227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4ced7448c78803e4225c84593e505228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79ada34bcdabe5bba76236e5d11260229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f09e565cc79cd2691982d39bd4cbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183349b7afa0838eb4eda261fce43277231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798306011e74f40284f121dfa146f73f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71364c97bae36c958ead704fb05d7ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36024c0997f28b6690317ba2841dd4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287c24d7502aa6ede4b2e48d3715a9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5459219a7a37b644608bc90078b87236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ad26a79b503204758408a02a6e814237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440f3c99c9e5464059c8e8e09c118ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c404ba484f74d7f109daa6f71e612239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa89191caea75decb5995f4861c6aee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c26f0601d71ecf7c8ebedd3e1767d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec2ba38920a540720fc984be33b7c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02d77faba3e66d96f17d865afb90f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41fc7a0d24f02bd5567d59cc4ee946244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e9e22b5da088f07deada29b531cff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9ca2391b547b8e76bb260ff7feb9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f8657551187d41875cdc0d1aba50c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91b08734a42fefaee78c43a5494d77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d4d0a108b3abd9e17d6b8dba0076d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0ec19a4a9663e748424592afb9f4b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f7c770e47ddc970ced1f8ad7266d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddb2cf4771ff3677dd8d34660782df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc8912a045ef07a3955a46fc3f773f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb6347a0916c4b8628a906289e7c45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986b23c6301ab19549d456932811b08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3129972669726200e04733c7935ab8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5070136e599f8612947757ccf2d80257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154e8376a55fa15ec2aa4fba0c98401258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28570411ce360e966d3bfc49df018dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faf7839937a2db63b4bebf07c169f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b6a6a4c1cbb075861f1bc314aa19a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd62981111b537658943808d8a821af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125fe39efc5eed2d0ab09cbffbd7f53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08232a2325dd21629e0de73c6686bce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8546f883fb99473802d107ca0fe735265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e159334812795b334ce2c8d9dcffd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc70f12d38efea6b37dbf9345643527267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf2b23879f78dcf4aa923ebb79b830268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2658cb5c71c3f4f68e7cc6e1fa4ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6218a14425500a39d852e802178d9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8598e72e19893477a02b8ce46675e6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a9b8c9778260dd369ecbfc33a9004272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dd4350a05ba612c26dc9765ab5364273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d905156b80fd0dfa0fe0fe0a791133274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbeebc8efc660f69fb8698dde8248c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449540a97833e14424a8c50cc6167f30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4b2a659ca5b3bac2c1447231702ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96f2d81ee9b910bff4ce8c112f0f78278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dd7d92e4fd03f02283cc34824152a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbdb0ebfd1493c8bdeea3c892143a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b05b33ee7dee27680d3b0194ca5ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a892a5f5fb9f388d2f455191c19376282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487716d8347320e004b9a5d708e263ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98102d0006b66955132065dbf993bd62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86364b0b47a6de8b527909f1f21b7413285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadcf446996d75f2b5724ee74a01d4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c81aca934cf636f8f36010c776086287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5968f8b7e0606ed2b96a51f43a65a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d6e38d548c45249b0cadbb206ca21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0a0c200bfc554519b3cab97477e3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd174884b6c55c226edc4b898461247291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883aa5a50e032d8b94814c1535a54f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff0bec5a3be899a57be0588b3ce12a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843406d49fe8cae3c51834ba45184425294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c79991f35681068bcccc6032d3a6c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b292561509d7bd130cefad2de656a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff06867d51bace4acc78f3efc2126b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930624579a849704e1707c5252ecb2c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52b8cb6bf521677754af72871f98b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b483986408703a42416ed0bcb2bfef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75a82f44140d97f8abca062fa987aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be39da93c8f2c1ed311da5fd2a7aa8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad721adb80ec8dd30b7746579d6b7b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba08948ec7e486784268a4987dce9fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe2c79a1ddc21829ba242978ea5709305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803ec578df78a776377d109a723a14e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5590a466dc1e2262d51a2191116ae7a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6c88dbd8fdddb0688c6f9266dee03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee226350627c15b420cac2576b58ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba07c3d5e548bb2f315f24e1c76a0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ae56669e6602168e5dc6a79371ea8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb939dc4578c2c6cc3a0b6ef6690778312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bec1685d9ca6bc613dcf17e54d5a7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b241b2f2a33b35722dbc380270213314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1885aa0e71d47ff24d969042ddb1b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ab9bb68910e30476d2f146902982c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f366ec161ad886013559925c232ba03317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d33563379f6ec0bdb69bf2aa3c434318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6995bb951ab895938f0dd9b907d207319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1de7b33e1878c452e9c0fd78a516fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47bd67fdd8b615357c881ad26d9293321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fc98a124295e191d292cfb83415f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef476dc7191f422eb8f5e0a02edfa1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a7b6822a3519beee5ae44891a3757324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab363a2f9eb2498fff9fbad366f2d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731de27587d04571d691547098479d89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1035d9fc45253605f414367a09c8a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a032bdb177ce2eb68c8dfc9cda9e0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4b76c3a20d6dc5dcc526fbd66710f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410dad08332be881485da35bc8cdc89330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcb7d7850e6f775fe1391070625309331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a129e7a353ccae31a2e26c3cf101d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9338e3c67cf1c6830ce5110866369c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83fb8e9cc8a1a7da2a0abbec4cd3ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3e518b1244d35097cbef6710e704e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76a9926a729e6993aca3deeca8a63e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c21ec8877ccd7783906d2d7860ed8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd407373325e7e1980790cbe5281c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1407e8a5a81c3de83bc8f9c64a2dfc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5a5504126cad004e7620e1d606c61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1e04831c6d7e2f145518a34901932341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fad3f30e335121d9d4523651f68b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863643aa75387c651fb4d996779c04a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c278b134215e583a50d9f564e7baf7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ec5915f013eed16725ec15f73e42b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbaec2fcc256b430cf126542b22330346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151270613d6fb8bcb5a8559f4f8020d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3adb8111c2c237afab4ec165b2eb1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a2900484137b51c91131236e3369b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7067df0d5fb55ffde264d0e634cd4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9557d639ff58d5fba4a62d2202f6222351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf15c269d8ce26e12fd30d5ac5d659352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aec821868834531153d33740636013353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70896e4f8261e09e5590def8a916c64a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edaaaca0fe677a449732deeb5346ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bee2430f96c17badb287369c7d1ea6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce87754db62df13cce802ac8d3abda0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c43a61c04978c1c6efb4d527c0dd18358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a894677aaae5a9cbd6454bc3d067374359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90016be759b67efc52ec0e2e336bef2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29443d1fa58d35df06fe36a8a38c61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9a906bbcc1c33934d7b919f3259ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab2e6118833b2e81df516de5a197d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817594dba07dac5af9580360a4e9883c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cc51c004f1e3c68e14bbc7c4bacbe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24fd09ea701d053c29841f8823a2e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b3cfa0a6ad58901d00d6d87f742cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384f8465d31089fa6a7ae24762dc155368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fe2f72619dbf8024e310ecf4a163e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c62788dd6dcd7bab9fdfd276ee12f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8556049411f2c9b4d9944d4f38057db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57a4cfa5f8b8f213d97a1f3a829653372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb466ad6f42be88c8c26410e80b676373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc204a89ecf1c46232958e9426c1971374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337a9e57f3fcb7c1e5ea498305a0f59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fafc1577738481e1c529ffa8acf3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5981799e8f5816bea73af3e237794f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1e9fc27236c0a64b65e76ebd0c766378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07e33957b93e239a728536db8846ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c676c853c7062926e3ea346d3c527d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0396a8e900d5adeba9499c89318c94f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03d9b9ad6ad27c136f53054122acea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8116467604b298c3c8f854bc83191383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c7506502da1a71abc12d86471d1d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d031f8afa3af6ce741def2720e5260b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a92f3920fafcd6aceed39b75f7adc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f66c4fd73d229a542435eef8eff1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614f25d49b60925918917cdc73a722e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4810099c0a98ceae0165549abb81e10389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95385a562c3e959e12c9cdc8e7990b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421a83a0ef1bd9b4174c5e384e96e9b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced20ab1c4de0dfa32fccbbb53e2bd5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b3fc6ecbd22fc69814a4322cc6a97393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854fd8d0fdb16e41e298bf4e6842be3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d0b346d2d7c35f3a4db714f369ad0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08f1ce69bd8c304b577299d04122e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580063728e902a91b4966a9ba834ce71397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71b0631886771cb8c1a3e3b4db1b2a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2190351fa1272144ab968b1135f3bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742e6c5f3c11911130a6eefa37a3877400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1b6f3d1477476e1e1422991fd91dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865878b96953e46373fa944b6a5cb9ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa677f98e352cd02e757356b863742e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb7774d5587fa620bcb7f702104d39404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011e0c6736218f1ee731cfb7dfa12c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8908af91fc6d5ad78091fc084ddad03406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13aa7c5109181d05a89f02766271850407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c3f228c1d84af228c7e294f1e45aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8f5deff8acafd9704cbd83be10e9e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860859f60a22966a253f94e23a0693b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb02ed61cc38ebafcc24a0427fb6d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c2ed5c253370c708ac8a52c3f06d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ef10fe6a4a9e58ed0093b2562607b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc660a6e44750358cd3b9de2e73080414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668c50e4b2b4a78ba974cd4e3394a33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3cc02a91b4f5ea721ebcd95098d52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdf3827f82576e957ef6ebd2c237e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc9d58c99e0bbfabcfaae9de049efa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a9273f08db04b916988feca9326b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1890e204c7fe4ee50978436b53102a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955d97dbe1f1f8e3836900b3d5d88f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14159bb4c21cbac627fc4058805e86a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdc5c15fe1511e84e8b20cd60c6b04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f063cdd6abb8c42069b39bcb9e19bac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6e49adfdc83393bdc4355b7313e56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f626b46cf11572e82569021385e5882426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3947e1c33c3c81cc9ee80e484a124427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe70b40b0fda63cbfb4ce1927eaa27b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624922847d1455c7e1b90641c768bd6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db7b6269520a3e525adec62789138b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832fcddf65848f68eb83534072f6db4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5a34ae1b748615dd20a16648b4e14432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6069f8750fbe54e8f3436876f72141c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baab7c4252405dd9bd8df7fab2d9cac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765b052814458ee3d54ccaa5ab95fa9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f56eaf950d6255b6d5eaa7ba077264436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a45213763ad8a5bfc3723e5553e1d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db2c9630db008796ca2c28d9697f29438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beef9aba87a8fe65f6444ad3febfc8e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46bc0570654657647d3acfa3b45877440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa1c7a5baa446ba347bc783b449e2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aaa62ba671c9f9da0edd991ed8196442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471e041d330c7ec13f67464f08398e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bd1b6dccd91b859b58633cf7b79cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217457e7b0d7e8d82d8037a92523c15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce64022b8088a33ad9e9f4d1010799446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bba2c1fafcec7bff81fe52625aeff3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fc56e22db77528e464ec6f1f7fe79448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b76f2a5511ff6eef1b342508b06ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d936f7a1e8bc151ef2bd9f55eaefc47450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685a29f992f89ae81153e7adf32b31f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258067e76b344d243bb4cb7131205bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f639761ca9c545684bdfe7df5031d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a35d599f9628618174d1d23a19c7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8744c6b3bfd9f54dd45936b9e5ba65455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139b0fc480470d6f7899fafd81c6fcb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1a1893edf515a510e0c9b0d6f46a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5aeecad6b435bf06a146a4dce6821458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ce098eecb85c44e7d8eb8f396c61d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a6315b3716ea816147cc825a3f189460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5cfa629f474cbe4378f4fc3ddaec9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e13c1919c56c416c9e1058d03d49e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24849abeb3852846990c381159669a77463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd37072550b3d005597a5aea6abc60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f00441a6299bd673e6fc4e58d469a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f586bf079fd9f9997adb8c50ab48d36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e4fd4921c2a9f42cd8be46ea68bef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204b187072711c8fbfd5a5793034f74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa9a7f36863ed207f28d9ca4af0af8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9190edb7f89f63deac667f5db50c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcb3b13290ec2687cb8c3c3abc58dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208d357b19edc007a409c4bc6e812ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de6c5a0ce80cbd5ce65c76d20986d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de49312232e0173907e8fdb0e34abf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3031649ea479555235379b61a9036f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813291cd4d4aeb0bafc751c3f7f3cc29476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946ea8a7da09ae2a44584db5d70004b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0170a48179fe67584d2704caf0531aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc559c4b91f1166352a0214fa151b9df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7fa9e24a3166d3a41e4d55f4518f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c846cafbcb7934a5e966a87412d87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a65ab7701abebe26bc2940548b6d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bef426abc422f439bfad02f9506ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1058a341718b58537665a1c10f1b386484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ff55d4591e6c0523e6c83330be94b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855e1de88717951e7f1fc05db027ad8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5aaaecd14aeffb6639fb65542bb47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4adea40aad55890b6df61f2beab5ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a68d081cce94bb25f6435fd05e87f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c41e4d722ab944da8634ee73c9a1e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426e1d8cb2a362834e7acd0192edd3c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9e005872d05ec1cabd5a34d2576a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb42a8b4efcc38f08abae3442b2e3c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf337e9fcea6465d23142674ddf394e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a04428268015b048061a73ce040510495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a059c7197d301b3989f1f36faff0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686d79cf91b0d9d57ae567224b1bdd7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a899b56f6196ac7b10fa800e3d33224498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1841901e70a04d69b5e9f378d6b425c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c52e831e6446836969cb8ef86bf37e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bf15fe14bdf7557208e447aa79e5a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2020b6fc14ca264533ac5ca72f51c4f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900dc4553320b8fe451fe025d1fb1d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4925b256c74cc9123ec3443449e07aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adcfa647028ad59aa067e13b106144505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae0e07d7598ed7811614e5f95b3cd8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb533a7522c75347f57d0cf4571c5f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf921a223fe891b4ed10a5ab85f3d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941e90dc1f6bdfef032bb262748c416509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fe13352131cd6551282a48a136e0b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5580478ea219c760e0057206794e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ed9343d417fe9660da08671dd71f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686aa91fecd459897746e1b25beae8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bff0bb5caebeb895e4d35a2e29a72514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc256c1cb042361ddee675ccdf6deb87515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5acd91ce5a443ce17689a1c848c6db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7058d07c4158d597ec603f1068b69b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bea3f20b000937cf8f2d5c60fcbf8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bd8537ffcadea1647344b571e97e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8e0c32545c58a08f20d419bc2404e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905caa8e266d36ef22779389b8bf3a48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501091f797f76ed8cb00d4c83709c2b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d384f0378ea25003fa8793e291d396523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca28d6000fa68cd0eef5c4a5d81fb4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f7f723e9d8093b3a32000cc061567525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4a6c91a448dd00a5a2f77c43eb3de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35cc91532488b962f04e28a7b53bc7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859edcf7f1408ebc27da54795e5f451528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d01ee8cd012d354c81c0f7827a74b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf83152b921e92e910b44d6817f1ba5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef844e6147fd4e8f5143a15bd5946ede531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e72f1c391ef76974ee7b00246f47d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a216eb3672b69475d43a2e7aaf4ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3afaa7f0483e3d54d91a7bc889c347534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d22033f223b13c0fbf494a8ccb3a14535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402173dff23a137c384206e835184f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b885e3dd10981153366d232d9a70f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cabbb9fe760c8cf5a4136a388c828538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f076389048a167ff24557efade0f64a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81046b4fad29b3473d09f7322d019dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a884547ebad7648a349fd81c7b64a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561978f84af35e798391c4594cb5cb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f19e12f6a2017b259d153cfe9e624e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f03093623b555f889cf6821b7f8e35544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c218ac2d5132f5c358177fbdd1767b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb72fd9f7173d1f7945c518fb888268546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633a34331e0ca616eb4103848082e80547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f5ea22c49ddffee062593536fc89f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90a581fef577f2fd7f892c365445f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed441913a35a5ca2523a33d8231ca9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4371da9d505af06e934f5ee15c4424551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434d5f094b3630fcc0ad6b980417906552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a29cec77c8214bc037d1e54a20eea2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de00d363604592c9f7a08962a814994554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df393ac582b0ffe087ecb7df95796c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7f754d480a602041906a4a73b6ac7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0db0605f0724fa009b19ca01b8a29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d872f8e0ecfa79be13c86ce02a45f2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539b73bc6eed0b0bb796ea9f0b84223559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c23b09f7d957a076d53be83aca09f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1899a367413bbb7eee661bc9f9f74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60108d65bafe9d4b60f39d2b7d8496562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe71103dc91f89345aaa97957fcb0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05de55df3f4678a6d944d13cd8b4cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce0f77cc88f283eaed80a9b35414cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a03e5169645081f305481d3c345f1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaf8805212d0f3fd950239c096ce8b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d46c4ec96930c8ad6fc1ac34f22d30568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7de36a1a383a966500db57d32c965569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae03eab1578b57d66d04d67a394daf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f37ee8943163f0c426f732f1b62d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38ec760c519f4ea859fd9569693e41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09c0fccdbef6bffb7ed5ab463ea275573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db99338704cb4405de726b159f7ae3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f024491aad4668776550af1682ace575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26712eec4d0b62c3df3592822506ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b8444b8948b7f7ce6cb8ce0df74c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59723f761b125ff1c78d77a1f0b5ec0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b503295c5a3da24f8028e1e028e88579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b30857cf13e673f19d4089d9b4d771580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146c8e0a8b7733332658ac927a4a3fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780881df35144b12b54a597b7ce4d55b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40f7dc92dd42d9103948499f055a2d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcc470ccd0cb9d262f3ed0738478ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb82a3df8ce9179a625abca9f79e52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1cb9e7818fd9e5bc3afcf70ca26ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dffc37aa0c1ccabbedab6032055c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a46ef97553b451a59cbbe7b7d5fde4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08e930d708697d7fd8a9ae201c5ccb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96059245749568701787d823334fd3c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a09b7f806bb5c6719e256ac7c67fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df73673c4e6fbcc3c22b614b210e612592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d4931dfa0dddcc9cf9b0c6b6b7e47593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371a24b1b0cad80e89937b80c5f5530594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de9f119bb016a6ce2ba6c4628ef533595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93908ecd64b451c852ac8bf363540b0d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88025255fe263f566e7f6ec6febe21597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d53ab4cf42fe386b2ddeae6def804f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0214b0dde1b8e6ad8caf489bdbd9d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c10cdb2407556fa8d5d7941afdb56a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23254529ae06cf29003aae745eb228d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26684523f06d9114d50a646df664a0ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bc218668061b37f2554aac3b26965603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d85fbb5eec90b3fb8d657b86902be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da407e3833bfba19c9563f8259a2a8e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ff4152e899ea5d040f100818a2f82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b24349bb8eacb28fe15951b60ba209607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5bb416d8c50a911a44916a092d6a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c718e76cdc828082a8c434761fb8fa8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683ca2be858806d4623aa4c9429eb86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d09357cf9e21a5b1dddafbdca6da4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb6fcad4980ff2c631c479acf12f1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187c78e1c57a51b14494e3130e98e1b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbedf55df419316186bfbbcc1df1a84614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c62e8c0c138aad76a49e5fa6ad94f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32c303d59d09da3747ebbf8623b9fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b616e99f8e64aeacbd30505c681c79617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f935d12c537607ef6324c2c61ee2e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca81e814d08f5e62ab24ffe7ab1320619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a072d7c4c6dfe7239a5b9c1b9a892a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40026e3f8a972a4a4ce45baa331a54c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec6e1e0813e1a2bd7b3a8f30b51700622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc31e1fa7d8033eda253a591725038c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426da05c407e3dae9026376eb54d84cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9b2d027ea9be94961a442e6216867625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec41ca501cc0b31efbe3d63305fcf72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ae872463e0973dc4d56d4fa66a7d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8c657a60b958e32871ab119a41898628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fff04a53b38932f05523e190e821d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce7c8f3a9fb0cda03a5c7bf4664875630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec858ebc0589b499c9637bf43f148613631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8256e524b3bfeaa1566e6382cacf08632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18c2d80914236e8976c7b27fdbf492633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edea3e7ffe3a65e7c05787a84b8b48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f80498d26fe746ca5f01d12c638f38635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9329114b0a85dd23f21b5bf8030ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1da9819ccd783eeac085bf1629e273637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1210b14098e2a82c5c335e1bbc64c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b09cfa279bfc48b76ae7235c46e34639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb934195d683186eb2dab141ebdb28f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ccf03aaeb7512bf6f36a99017a610641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053439be753586a32a4fa23b0ffb8bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0a0052cc3067919a4038dfaf7b8b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d78842f48ffc65fbce894d6f7748b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378185994214c2f6ed22661e2b8c169645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3f5dc479bff28be0a9c7ff97391d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a879f1bcad66e6f49d3a50f58886b0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6de752fa69a654526b98520b12aa2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd7c1c2db7702ff31dd4ceb8d73084649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f51162515dad83a352eeb0b00757a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c824bcb605fac08389e840cd10ee7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4114e862284add6003be815d81916652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd42c0023b962a94ba96b7eac12eb4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86813bafc111df99d7e10637898310b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0503cc88b8ad8fe2216d5bb621b54d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a750526053e2adb81eb6f3e1b24fe05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0cd1424d21c005a0833834fd3ab01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caad9b4207ec167e78dbba20a930ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae09bb4e7dadf915cab4e7e5607e92e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950b741ab26f99332f61c63271d4750660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1802979e444fb6590dd3b7e666100a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c62eb0179df7707bf3560b047eb72e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdd8ef3cea404b13a3a3d7240ccf68663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c949dec9cb944c2c877ffdd3c9064d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142fd299e8b7e3e0f0f21061b5e7010665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cd9fdb4f3f81f6fd810dc200176f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e26f2f6ab85bc2df83fb955234b68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5998e9c37ec49699e61788767c3ac0a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e9fa460c9bb801a585c00398b85d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7733c61f14c8bcf061a114371c17ba4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103977ed7fa2318e0a2ef33545fa891e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d03484aa736001dcf3f3f25df95a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565cc8415846870ce9bdc22da759edd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c17d9fa8c4c40742d3d21ccc35d6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022558a24c03545d6d3c6bd402f00d3b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48072a799b59102c6ecef2e9e1164cea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40abcfe730dc8494e44c86b6aa5a204677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daf3d1b09660ea96813de4c26fdeb6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67167d8fd48f24d7ebb99d2eb01f9178679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64861fbe9c0d2ccd6c55d4db03d92a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5e4bf9dbab1c3fcee05d43b366e9f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001e9aba7647a91c6e693bb16d4b408682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7e164805cb0065f8281047e235c02683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe0d937e6f4aa2aab1b382a573153f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb7cc14dbcc51f8caa621a5f204d50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46afdbdf962fc8d90a4bbefab73180686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83048b061cca4202f8e686752f5327687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aa281f82be22612f1af3eb63de17f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe55230709eb5235a6f87efb3f2727b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfc7b56c525ef23ae48ef1b0831013690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debd4f18fd83dc5f933aff32c2d2fac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a23b0621afbdcfa2fa20a56cf44a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d91f165a63c43824eed1ef5eba50fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaf1adb7fb5ad62efe18df0390f77e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f509c848a0b60c6ccb88658b9b6b8f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c471ca38725c3780a8e9aa881ad9edb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91e12e29bbdf8c5cbef8c5bc377c2c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e09ca5314b3984aecad14059c5cbee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73613e5d8c949d3c288271d5b1aac6f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f9cc46854786208b3c24f90ec7d82700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa5894f3b2a35210083df4f929ae0d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7072dcc2b0f2a392cdd33ada79c56c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2563ac9227a0bc8fe0a39087c98674a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b494fe81821d73f8de81c6e5016ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695d926536741e5051988deab059b41705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505b2a0a14c0ddb71e706409d847b5d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789f4546059d1774281eff654330186707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba4b5ed77decd99fbca007205bc628708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7fd9c8d36e0ed76b0397595f02199709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe660cbf67aaca7aebbf4388ce89bb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251df74efbe0ca54bb1c364bc2adbdb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e179c3555ce69c9b4ba4f6b87dcd47712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6228603cd2c83111e410344011b3921713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237329f19866db5d2d7428f484355f37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a60375d40fc260022ceeb16c682bdb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7099fbe526e962e2036717003b014716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b404111171e0c5922b9493e152960ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2c5a17ccb32b7b3127580f470f3c3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917a0bfa21c7c61ea447704156cbe4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2898270afc84dba9ed0d61e4ccc95a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bcf96bf13ca4b3e90923388693181721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e16349d8b7d85fcdd10f4818f8a80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8571617ae721b04924b2b9b1a61514f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a05a92f1f3d23a0d724c1c200785f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa91d0b0bee373ee2dbc7bdb73f5bbe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2d61fe9abb660ccdff3f2d0ee2e66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b36ba8b1427ae9fc3fd8919817f4e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12e505ec53b21d2de274cd086a852b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e488e56f7036e72a668e735e5dd26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f322a4b32aab1b1c5cfed312d389bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d4e1b4b0205760b1b6e02139c73c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e5e34f0efc58a38f96fec8397719d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f09cad719c7a112e1f2a0121b355a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05243f596d7a5fa87cf8782b7fd98a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd802efde75e0523feed103c96a94623735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fcd30bb526f4144362a33518e3633736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26751fea788c587308f1cd5df09faf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad2d89d48c5536ab7e4d2ca9fdaeee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29205f3d076214e419c0f2d2176bf5cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35626721fe29301e566933edc2e65bed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e7fb22f61790722ff0a00e999de4b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66043d48c7a181f6234e1fe59496c0c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52071623624e91d2621b4a678a891f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa9e3fc32b90954dc2ce7c94dc4f38744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8abd44ae2cf3efb211f08e6884ae5b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71524227b2fcede50fd18dc4210dea3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe12a7314f86debb811fb4cdeda3d58747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372aa9dc7f087e595ec9c4c93893373748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b090d9190d7e71526c645b1f278961749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a67120a87cb1d98ab9345b0a8663d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b80f1732d21b01f085aacfd7dd036751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374e07b9158449769a494a947e834da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece910a93175118f465cdcc69ba33c6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fc0faf86990ef1d111ce39126d4a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd419a5cbc10ddfbd72c39c7ab2e78755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e93ff3623db403d876a7b66a8924b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe2de6067adda5afa1d7af59e5365b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695827293bb67b8994c8dc90908a174f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1f6bbe8c314ee74f83453e8d73718759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d2364a1c76dcd8abf505b0523bc541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d48f93c9a7027db5ec4191dbcb3dab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9670c029d6207dc0add347d103cee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93781c68666482877ad2cbd3a62e4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a038b63cd84891192a5d017b71dea745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11997e941fead94c278694ec1f99b94e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415d0fa642e5a62f61f5ec4561f39df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047eddc01bab56378c76c0077d82bd468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477d37adbf186f73741ad1cad9801a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cfc07d3bda9596b9540d04b54ff5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f75cf7952cf66ccf252a51cb5014b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6294115248c9c9a6c3e0cda368ca412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f5b3f4b31a1993ac00007906e1df113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06190b8be0248281d5692cb414c969a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901d8e5a5e1af35df1279f56c0bf96115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb8d8894c55c1da997bcac7e2f7ed416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74089dc27f6dbd7eb35662b6507b474c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b26f1820b48a90de923d7bd83a7fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8335b2c3496df2fb5419203b027cc419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4d4aa6f1cdb1a061e8a9aae2b984320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e38b967d6e4f99c20805f8142b4d5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640395e0769f727482368a9a9eea35dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f23e037970d57e4182e980971b10f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d74ba77c564da33082625c3bf85b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c3c1a4cd579826ad2f1cf3dbc11aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a9a9ded5dc95f4c8f848be34179ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d17c5d5055e85c2c7c6c62a83c15a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e400de3588f02f935096ffcc65e7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cdc3816d2cefaf7dabb49ce57a41629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47524692c8ceb7282303db815d7dca4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773d2dbf0e3df6892b5bcd7a879bf4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30a1c8c3052d783811e12be24ceace32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b00f284fd0084cf7121bb9042bdb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0314e587bdd8957af9f65e15e8ede34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8ee41417f1c9f3f9066ad4067395c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5f57ce11bfcccd2e88f767e58e0c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163c5be5c1471d7709e06955d45948b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ce4461906b30c47cd84991c7aa78738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3243fe490076b5162cba50e30cbef039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2b926a5466e207e5c383d518606bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2ebade0ff961bc5a668a87c6a999a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833261fc3afd1d76e45af1b3ffeaa41e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957df6329767f455be9460d4f31cc2bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2913204cf23df947657a83b08c2aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4511c4e5fd0dd2654c692eb5f400e7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72371150abe7c78907ca4503eaeb4a5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa678c913cbae5f87a374bf0a495d25447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c31b2085d012e9874b25249e261f4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49f6102dd1d69400e1195474249dbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2e10abcb2b668c4b019b8dcc4b30b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2993f49ba73b6c3a7939597a53bf951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad63249a9426dd9649e8bee6f4cf0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc1c0055adee2028f7524467bd36f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841a2cda37b88e6c5617dcdd2daec1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fcc36296d4d5cff1ee2be56a0ac0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f4b1763d36114ebdaf70b6f6a5a5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71c95f3d6417c0d12510248a071ec957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b4f974db0b728dcdd25a34b67d53058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693fadf9d7e459cd1d3ff323e167d0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41684c9e475df06dce68220cd359484860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2bc454714d0b4f3a5e7a580b537bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810557067f73f8fa50ff723c79d79a2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382826150faeb19bceb92fb6807acf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4250efd669659e92dc232d43a1e440364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05986c823bca9f6922a8133941ba8bc865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f72b358ffd7aa8b0b255ed2fba55b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aaad61318e46e2599d2667e251137a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa71f4986dd0811828755345338fc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ed8cc1633ea7b1c114b5f6332e79369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd9ae5b9827144f137c2d064d497fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54a46c3151c7517b2e4630c6d2f22271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ab2dcf7719bdcb2bb1702de64403372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c646d2c2341a35b7c62204919020e4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5561762fdb0de6d6ed7c7b980390074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7b4e438a12fe6bbddf2f1a7ab299575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd2e4142fb6876ef91ab8cb1b45e8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2953adcd0b3e887fa200d0af2367a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18c42c4bfcbb2a257ed428d224ab7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0fa9b09efa3f97a5323f2e00cd3e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1e0bc1b17f087ad70124f3524073780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3933df319c3594aaf25bf43dcf61081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda7a2dd0149a0637ec2119253f543782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bde069d054f76a8f4d0bf26e156e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921a29aa2a348286474e114feb0ec8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0416a3419b06e63a4ae16f8c599e36d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a73a5e2d52f69ab8bfbc887dc15da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862828cabcf8fe124e1c5d65152e61dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598b39b3d50f117b84162b349d6e47988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73c6bb21a61391721ae36c99c26abd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459a94f82670d52f2387e25b9b5638790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216d9d6f8b684f8217655ab961521f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604127f3a5b2e34bbacf784ac42f3f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09beb11c429452124069eca889c7e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2df5393724dbec724e738de89cdd194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e814bb24d84a798b9b2d40469560b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5546972ac489673cd6ace958bbed5e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444383601b751a81a1d32aabc4d0c0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b0c960635202d006a2bceda9409d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26a4b0da53a49f9020c4fbcd5eee3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485f50efcd0ad186c0b33536692a563100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284547275637a3833147f8a813f2bfe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72692aad7937bd8598910f7922f3af9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfea635667e6f37e72aed311becfb17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f2573994dd83710f54ca09e8d5248104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf24a17f7cf756ff2b4acdaee8713d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c04f0a1e81fe213a812cfaf3cf6b37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9450eb49954727ddc7fbb046388769107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca963a7261a59add67f3f5ef027a2cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2842f1315bc34a28f2fc899171797109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592c1c28940827089240acab0646b96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cbca8b213ca76419cbfd1e44e1b06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dfd528369f8ec3d48cc9bfbc46f86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c949014b1658f82bcc79f2e7728ace2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc16801763ec2febfadaf7f86df2fba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb9ff7d71039430e6a417a2872c5d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a189475e489507e9871822e13de17b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899b0d3f2bf5636306d9a8e8aeed1c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb06e9fe0493922c582f131ba01654118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17df98baff3d23c1a4a64540d6e174119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121da180c50f655a058676e6ed89fc80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d4ecd7309ac4606cc2f9d3b5d4095121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accbcb31ec0f6004243320d8c412968122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ee44ab0a80e4075770b067dcbf34c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac677b59f56e499674d62392ea9da651124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb851de8134b8ab5ef2722e5c5f86f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f502a796c9ef7bffea7a2c00caeaf8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3a572770bce0163792408acc1576f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a714f712be3abbaacfd57be054d13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d755f990c1214a8f031d481e1f3c990129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74dfc7be51b186e2689dd5a1bead1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ff42f4a257d16b405323cde40fdde131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f840e90373a85b0e18f966eb7ecdb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10887600599205140d334b9df151bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb341239c87385fc53dd331fc07bd158134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb064972b703a4fc3f8591ac45547955135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f675d85d4fdd9a1f5e020b5e2dcc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900ef00b4e1aea029ff869dc8e9ad32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd909aaeeba7067d90e3f93110cc39a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2cdbd233758de6ee8c44613ca2b0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fca7c9fa84e646246b78f01e6eccb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079020f33f6916df802b2c641d98dedb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78c542071d6b3fdbf6f1193e6527cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554c7302ff87d9602191abdcce81ad9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35cfdcfd605c7eb0b12c06a5525e92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d285bc523986554f2796333f4fe79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c7cae2e6c2098f3433049b3369547146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef33823a0ed8d75e10d1158601f508147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869df1b3f5ee232004ea5f45c973825a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c88754911d31d234eb05d9c320ba12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f5a76b53deaa2eae6d4447e50551f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a1c1aad5a53f4a1ee91b749370948151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c20f4635d5cf26b51b6e4f6d50a74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93055d323fe3ea423bfd62146f695e3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a738647ea3baf9897e7b4d0d129a173154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6d374b4c66ed670ca4baff60a5e36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a385f7274ef75659f2a2236e9d5c56e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4e14bb5c4dffe0e786ad2ede92226157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7d997ce0c5e41ba97532eff33df01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2199088323a88ddae4e5cafa5154c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09057738a858e65997aaf03d8db2bfee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3eb8da6e242e189406f89fa09d7ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f8458a282a4f9aa4b0afac9708f4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523f72be0c37335b4adfdb7239010da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b37f72486ddeafa6b433fe1fcfeaa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebab0a1ca372322329b936955020a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3b800b320e6ea45e298b390860216166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4883fd3467471a3fc1bce563070cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d08073c4a90c9224548a067a336f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6648db5bbdd52692f4394627019ac8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403f199e1766427d95ea945f11aa7db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b590f30379f664847dfed6cecbb19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323c81fcfb97601b9ad076c252b528e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1f1b10ce900457dcc0cb2ad8648a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4c19d968808598f2b268fcb398e20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ada354d542e62e869c7d3f4b7e5da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c04d651800212a87abdec57a66e1c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad87347c2f760ab72a1539c20d8885177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdece6b198e99768835189070800278178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422823306262592af19b2bb40118fc0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd72b99dd4ef83a1fb52f5b8ed2133180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7f0b20b05b6ea8a8ec9233b55b232181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446908346d5ac9eff0fc40c0ef6b300182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1edf2545160e8ac56f1e88cc4fdeb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92224e03cec8e36d697d7df9b3008605184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc50948b8395358b32b410c33b65353185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0c9426437c589ade98c67a2797519186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafb3a70ffc421d0cf98be5798fdd0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931fd8ce2c6386ef4ef9bae8f89e01d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a73c4b75b913aba1491bedda0018af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcdd8a7f75400a3261c4387a0ea895190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57893c617b307fdc453f08af8162ad41191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f3e06bf23a2246241a973e5b6fbdd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0954dcb16b9aea84f80a5b376abf869193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab50bd07ea26f660d2a1c7009a9a1bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7efdf65969250611284d49035538e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f119a4c4d585253010e8dd91d6c9e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37287ff79cacce0c002ba8b9b6270bfd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66a523b977c3c392e66e05fccaa055198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e262c675f002fbb89e6e528592e18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54267bbb595a6a0beb12d23228fa94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4254f781d86bdb12e2015d8ec3b38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19d17365a52fa27be2d426c520798a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba43875a638d9b4dcf6b1d6d83b20b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43456dba2541c0029a575392cd1c7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f5cdbc3a3c30a1c25905a557e5d03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a477dbeeb5de0e119c6d1d9dec4c9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e81e2a940236d3708bf9efe648022e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c1f797546f2da3fab423fd4d04f25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e049f7b29a2ad4650c8427cded84b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89660bf7336c0cb8194fe9a467fbe35e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab251a76e7621b12ed307228257d9b55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822f9098fe70beb0e787fffb3f0ed57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8e7efa6357d2597d6c5ea7a386df2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79549f2ca9d02eea5a68d7cbfeaac673214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4ed7cad83949815cef4b46f5ee56d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb840cdb4545adc04ac96e64c966a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc25b969313df17e37d4cb62d7141d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990c43794afe3df7204cd30c0e89ad7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe2e083e6dbdea532be1133854fd48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cc4f8b2a3f0b3158dc20159c93408220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bb0ad7afc52cca18ec4dee1a72e99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12303b27671ff18168026e7d3755a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3fe43a79ce27c836701cc5881d1d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e875c0b636e6660fe91898a7d594fbc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d73571c7a8575f6afaf7429aac1559225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f0657cf3b7e95b7c8c5e28a0cbdbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c910f31288ea8ff825fb34698d9809a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df9967c42173e9af49bb6112567531228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca398a2e523b84b3765a0c92b9498be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a915ae9bf9ea63e140e280e1cece3d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78704053cdef36096d4a59d6c0494c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701c48667b95f1337d326f4810665ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b70c1b8ef1d1e2fa87f018c2dfb25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97052ec9ec2798f0040af53f6e7e9170234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1492b3ba7d92792490d5a2e8385be22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df458cdaf353cc78d880c659505fbc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffcd23cb4eaf7451c1a2d75b2226f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4091ab4aefe3eae6463373cc26d6589238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb62ea8cc5ac77a88c448b65b45f852239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec111507d428b42139015f9d6db29ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35559cf1c5e0e39433d7b644a0c2ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1d9f67c5d126aa3090a9713fba0c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e035109feeded87bd5f296409fa88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de02c55a2ab7a39bb34f2e2ff5e406244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef56b4ef7860ea2268883d441b34d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761cbc076b51d54049a87c124d1cb0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd487e967155004d17c49580104540247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d8c56f69a568f47eff2ff3ef10d38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb62b743aea7fe66d73746398e67de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dbac007e0851b6bb5677af6755125250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa017fcb92f12ad1ba041be74dd3a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907e75aa64058a3269114ff53607546252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59897d028ec97210a0bb5087bb94b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e59cb74e349f2dd2b151893faab42d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d8b20e0a7a555da3ef0102658f0da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521fce8990891110ae8c02d4ecdc510256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93dfb6d2876f6dd8d40df8a54c89b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daab804e4d7582e55e6d5d2c129715d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23f76ed7eb1ea8f831088e4295dc5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19a58f6d89e7da63b2553a575ee759260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c67089491649219dd5a2df7b46c1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5f3647411c4f27e29dab9bf1df11d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e9c604883541a2a834393f2f18164263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ab00f5c189c425ef6431d5ecd85de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef531abf8eb7e1c62f292864d2668e61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbace6d07e0af77107fb49f9f421fc3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0acecd95bf2117347d85f55912fd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c6c79a5d1330b441ffb1c58d4b71f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02c6f3d5695b50527340573a18624b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c4794a3852ca3aff04a35d50de183270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087e6c934e874502d25d9f9edbc9307271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b7c056cbb17b0257612713273b343272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c08f6a210713fa81bb91f754ce6d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35390a10476c77c97b35d20f54ecec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7b9d42071c0e4c74fb07decdd0688275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590ce20913d08e3a2d24630409e77dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14de797a8f0dec18c74051e59f017da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b82891972f40f175adf3ee1fa9d63278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f60275728d50f91c91e0881e2cfbaf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44b2bc845dcc1cd35fdf0fa8962a75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbedfadfef4436fad8d18d34471b148281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfa9ece3ea4ab1c65299834084d38b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bee6eac07dd58451f30563bd8cba8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85740e9bb3dd58f085eba4becdc12d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36e724c43a45c0c0429df64a80052e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ef463c1dd6a33e421e076a77acb3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87393e0b36398e1bf15967eb50a66882287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a064f3260618d2c077f5c7cb79e5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e656eb0a7dc67c4b07a2e77d1f6b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637f9c8848810a1afe1620023219887290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a90608cfb113fc6fd4f8898388a46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599b4f64732ba96f751e7cc1812b07f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6bbb91da175ab594a86fa7268527d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad1266f31bacfa90ad3cf3da1765f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80f9a38282ea0d21d5d223b3a94edb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0248857e3912732f9753a1cf25a0d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767994bad063474051b8fbdef48ad13e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad058eb92e15703c0ec3b9fe45899316298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afedad510dc954f196cd84c24d7a04d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010081606da386304fe62bd9f04eaf7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde53587aad6aecb9f2bc24f7272f60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d6130bd0d3cf0f6972e8394f456a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516110ce536eef1eb59435fb97b9458f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64013b9f7e69a77be5651572e2d6fd83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d81c12388efeeaf14ee19c72a01412305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679fe6048f5a4cbc9f7509bda55476f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b211fa98696a2da5e21f27ea4e9cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad51c0e32d7a7510f4d86c60bdca007308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd989ac3a0a7e21b775514ddca788a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e429a3c41092d89a3bc77aca57cd8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15c8207c55d6fcf30e6e4a59892337311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2fda11f1905122ff96c247cbd1955312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6f4980c74aa49a438163ea4e2aa84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10ac26a4b2a7e09e3f42a6687e8e20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6eb927e0e9b19ebc48363a5f92ae3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b81e1ba86bcb31cf0048149f4e70a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a765c7a9420704ee254ce4830fb525f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43d4dce9034e0b0bcb579bb2689499318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520f53153f0dded9128b5b28b5eb9ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3fe011f26ed58589adf5aa88adb96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdec7c6b9e4b70dfc315dccf11c389321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73070937456f5d4fb9c1a99be926a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb42d082d6b1d5104383ea0f1ce9e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b225192fdff82add32608e96e49cf4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aecb634f67611dde9b130b865a262a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404a60966ab9678c6bea6db423ada99326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a32d561d8040149446aa9a69aae1f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63106d301c84440a6cfa5627f5662856328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18814eb2976c9f965a7b887b0b7ffda329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a14327fdb4607117fc1687bc379864330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0a3ec5af3ee255c2dec0980e4812e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018debc334289572a7ad75b40b0274f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6789358e7c1a8fb2b2ddb60299fb1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f76d124b420b12973ede5bc0e114e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d470ea9329a13aad3f6a7060fc82326335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ac26d99c02dce72776d97dc8fb34b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132eeb38e69aeca83c651a0c4644111337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18ff0655d7e5ea527e165d0a2458b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b739972890bf550560ca35df5ec7e83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d741ca4a28a3b848ec39abe0b67ff9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91921abcdaf16f0e21d2fd2130dab468341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23574d558162294d5fec7373e27291342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61be8e3cd177243d8f597283a3fe9bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2fbf1558ee3c70c383996a290e723344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceefbc19cfbb77402a7fea4c97fa60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cd84c76f15abdedbb494a1a0e7455346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc56466c4e6c46849dc508664ae52f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5d4c42c9352ac2a294a69d57109b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef5f9d9d0cafa7123f097ab2b107fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb4cb00908057831e24899e25b0c0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734e9899abafd089d6ce00fbf2b3a00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f787419135b3d0e12ac92bd6d6aff5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4844d5d0547d46a39b45e7ca21e92a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6ca5940b92fb5cb809322130bb340354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5434c26931757889bd1531c02ada9fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa2d41afc996dc2fb1b77fa16f85f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89a331bfb070148aec9383c797862d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25835c8e9ff6dfa668937d1b3710420a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f342dc0520a25fef32fbd3479609c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98047e2289c2db865e69d785f4d9a6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1df728ed50efc1f3df4577a0eb2fc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5b7bb54c17841d022951be1be358a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158abdf8e9cca856113337ceec637d94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f815678657ad2e9c96586d6140fad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e1d8a86743b824b4d07d38a4e81bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b95cca712d686a7edd3599b2327d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c630480f963a8bc430d5e0a9b7625367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1440e69e13ca4a86f4a91f8677bef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941b21ff7f4046b31a0e3bf6a9f1a76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58535ef1897aa27e3b18628e71ee77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bf20a945b579e06a51ad4119d66e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f2765a5da7b69dcc3514f0fd90b17372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab284d94035a4b27d3d73c25293013373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f30d7ce1a0354d507abc8cb203f58374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944600ce67cbbcbee7904967a3b4c17375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f937e3576c198f154e3b263eae9b4a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a219992a3ccee644a592ec8d072dc43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4a46a967f940e407b102c2d52071b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e77b22e26e345be3e1f52d93f4fa0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426e2b9385147e9eef96a28e288e79c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af659de896d8c6e448acec71c27be267381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089156c0a1677d4cc1471c0a85766c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adbf747820368f249bb5e6356dcbc0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fcac5e6307189198883b4cf254075384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14691c8b4862baa8872a576ff58678bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e30bb8891014fff1bfdf77945043b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0b23ecd604f965afb5fa9a85f182d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f98bd8b7d8fd883d5fb96615648059388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209be92f39a0fe789a32f8b770bd55c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb514f556811162029b8a8575afc1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224ec8e5ca06616b1d06d6ad8cea70b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb559fbd8a7b786a0bbbd38650872e38392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4578ea7e3d959a5c8055a8c5969531393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06598fb5e55e8e46d39184915da33e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43aa33f3cd28991cd412237e002aae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3d451acdfc3b987bb9fd2ad74fd2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fe6eb692fd9080b2d63a445c7577b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e19a12005929f68c156d6f780b9a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27c6091a236bc363e4fbf50b97f2ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50aead59f1dd976c1e71eef2b5408f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cb9ed139913ef20c0e46661cbc22b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec5b3494bd7f383521e5f90d62036b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc96f4ae2d95a6bad3126be6afe04d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc13ad48fabcddcbdec8f07b5f51d68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb62c49e5d4ffe506ce7a0f0ae43329405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332ebc4d4ad06caf7703aefd6101ea7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf886c5ed57a30e77be82375fda4e04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374376b09c07bcbd4c1c6b3e9485db4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37fa0deec598422d1393f4025f3020409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0618cc70252159638f906a0f704f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bea3cb38ce645f0f60fc2f6e706760411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1218f3ab7a77eedb3188b6aa6a638c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3e0e8fca86192fa7d0a2c33eb75fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d54ba9b5b63272cdc1ca2675b1b8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df05fa2b14f7a3373c5f9ad47b6533415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f22b5fa617748883628e69fcc6abd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d1ba0e2ff816d581eebf5b82d8b10417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acdb5758def1bdf4bbf892327f2aee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb93867d5859a4e1bc0720ca515869b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091e4c9d83d294946b412a0a6da1982420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94aad0154580c5830f1c538a0ef7880421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1feac1559b8add18146d462fe873f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167627259f5efd6b7b3735d211b5000423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ac2f4a504b512d7692fab7fc2379b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843f42ecde57a124adecc062f4a174b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04735af82c7d56557facf628dda3a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe7113be051e010696a83006d3a6c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ed843a3f8053ff9c7895325a7aa45428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa4b7d2a64a69a598898e53d43e6ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc5b9bf713e38dfb820bd296a07a84430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab621ea897de77c1414634dd6952ffb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c694843803e7b8d18fdd9eae941a2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9b839645b90f2f278547fda99e1b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615719adbfdfb9b5b58279101162b6a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbd2498fe239ef96784f22b2b41318435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08eb45ded660e9d2526f016929b4cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389de9942528ab7c2cb6537fd792b8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc09d077dcb17b29b4c5a0468f4927438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a6a9b7d7a28f34370e1c0ec5c6d2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d258b288e995af836790dd7ab4d223440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dfe2c71d3224de8c1789d3be512db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0ef609f40acebaaba6b09af742526442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fec14e3e55b901df84a69bbe85a22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b807a3d54ea05566d92ac4d6d3ac47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476407100fe7fb16dc15fe283b9a5980445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb299f4de0cd7431415bdd7c1b0c58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea844ab7143659c41ac0e41e6f033d0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c7790948d868cdfadec2ae6040122448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e87c0bb8d3584f613fb347f8e1b75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbced303c73693b2108e20728b872554450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff715c3f1d20b2777c6e5d10b037f896451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12109f093287eef59a805a6cdcedcd80452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7c8f605d0c5e7615bc61e4eb8519d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffc7394cdc56d03d7eac5c46a4f2cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e467fc6a4a3235584a53b4361b7f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7040d992fd544831597df769121ce2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23e2749cbbe0af01fc9eac5ec62123457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d6bd77fa830d3bbf32ac753fe7a8b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ea6e7b120960b576e852df65a9342459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ed47f132a058b0ac848e593ba7d64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e75aefeb46974d44304b30ce2bdeb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c0ac210d601c39a8d8f44c69d4dd6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f449a621ac9306cfa935af71e97c0cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab726de952911a8ec95f4dd1686ae55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4e5cfe8e62a4a305386d8c900b26a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85bc1d00c8131b8fb0fbcfdd914d5f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1bd8ab41cdcd682a30a73735c908a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070f715ff3d7234bca5648f5e6125dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590abe9144a94153b46c314a6cff7698469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340908d05fdcdf63e1f8186f31267f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e5d2bdb41003ac466a5c010b890f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeda488306c34b367712fa75513e5b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccf31bffa32e4a0eca33e5b2efabc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3534ed7ca06c3bfb2c8028eaa1a6250474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd6776344395e043d9677b8576049d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97966312a7e7dbc093800c27169bb8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f0863ea54a050e84cc35554e431d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ef557e790c064a7170100152b09ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9accd88544edf4684c8b31396d6ad4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1353bb51a502adc96a5b43debe6e2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acebf0ad9dbe9fcf690d18a95d7bb5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662916095394d79dfe06baf116495f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dfc94482bcd496b06281afe7977f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2249890a39c618785b54879dcd5f18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66d12831c7426572a6eda31a2e2633485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf9773c43e05a213f66d929b6d7a5f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3b75966b1bb465d8bba38bc9f0dfa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937844f71697da5b8e3749fd1ec3c07e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7912f47a49995b76007df8f43a50b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce72d9151373b32cc164a9e671142ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3595f1beb687d3806797087def59c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0889afb77c56693e5b600303fa2807492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9ba1f88ab1d9bf5399344ba924952493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a81c2b8b2deac28edae4716c7f3842494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f6efd00a8af4d7e155dbafc6929f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8ec678c65fa348a9607530dde1631496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f232c51634260d8a166b01db9286f8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36321498ee1628f71b3453cad5974cf3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b9a7608616b2de5cee2762dff2f68499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151f4751fd24fb705c6dedb091d8a4b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07440d28f06f072f6bd15846514e6e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47301d2338ae842653a1abb6edc09093502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98559da59ff5e447602b1203e95e59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f0dfa39e377ce9f06fe334c6e575c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61510b3003f8117aabe7dcec3d8e4b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c556a2a0edddf9dec7ca100c73345506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438df7273a4dc53b4bf345ffd422196507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c24cee7002b1cd3181f61db300c12e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c568f10df507c095df7c6f37983d209509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c30acd8af1c559bbc57bf0aba117d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9cc1028ab822e290604f525dd7831511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076bae184bf9b00fe552e206179b2fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87e6dc772a15ce17d06e7ba68d8c90513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae492287d7d81b094cc77ff3de122b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297887d38fcdb9cc1f98d01181d42717515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81739ad9bb71e984fc06b62a7e0f81e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5173f5a3eb5277e3748a2062ffcfa56517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22335cc177a719140de947d26657e8f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1da26200bc9c718f134a323909685519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48266fe2fbe178765308e601fa6b7b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b920b93e6bb9a78c536163279e4f91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657270076ba832afa884950422f65f90522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b45c6b76ce6c2e9cc9d47c800b3366523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720f60c88c94aca6fbe986f66cc4908524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737dd1cfb944e08e724ba5be4f0a405525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2255d570d70afb928896bb09e2012526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c450915592e1340f6a0275d158b0c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20613cf011de61fd80790950f5dd028528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd95aa9008c523cd18d3395ad26ad36529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa756553fa0bf19be81be98fd59d33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59b1329678ce0df72cb1432273b7ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b28b3151165d858839112b1b7e632e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b0618905c1ed988c7bd2ea7920be4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e172871201c2110de39f1c3f7b238534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b65d9cd8f3d3d8a253ff0faf6ad4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd3fed50a0118854de070eff92f46d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3981b1f4cddb7d9738a47130e229af9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4720a8eb1bc58b7718deffc3d8e798538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fadd73364deedba557a1b183e89f40539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fbf771201e18cb2dde519cd5faaad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008ff3c74068cb9dc57bc5bf497cb0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ee8e9a8bf91a972c7ae4c5f35781e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45551dfd1943fb11d073e9e935da5c9d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5294aea5bb177c8612d29fa86b68703544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1b63181949294c27e1decca7b0849545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73725f2766826aa0cf096c72281e5d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d77728d005e73941e69e979f93e007547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c3f17e08d74e152efab3594b1b2bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201556fec07553a3624a2a3d3212edda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4fc26130844952c334431cf9d9e36550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca0b8390c0e6ff32f0b15de5f6ac56551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0112fc7b13abb8139ee4ecd6275fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6642e289a308701d61ed557a5def427553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e664fc0dac87e19f39b97832aab02554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0b31ef23a747b9c23e41cf851d41f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ab8479a8bef3722cc75f8b5e141ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceef82c9d2f98411b3f3bc3d725366557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600b9dc8f988b3473dbb7f53af3cd6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5820f8c6a33b0043163380153130f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261dc8ccbc5fc6201a6b0c380e8cb7a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc24c8e26cfdad076094327f98369dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16961e492e5b7f88c0dbf17de91b94562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2abafe99f5ce2bdfa139034ca8b083563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b7a1854ef328b437ea86bba66697d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7d0f7211fe6bbd5a91b3e2639a1d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608f1c2198817815ead461d31c3c2bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669008828a9ec5e8e0ab2eb1a025c976567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900821a8cb5feac98faf70611caa4c2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b86fded0d532586131d728167c77f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377939502e656bd0b85cc3ca959c397570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2002349b6a19435c897678fbc6a31fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b3a89f12e9d05d179ebc3cd7f38c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81d00cd68bfa7b99e08ec6eca11a64573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3625e37aceed11f1777031926171c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36991b4d9002062892a1e67344f8c73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0603ad4a8d493716a47d48a026bdb1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1de240b0e2377793b33812b50155a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca429b45498a4aa08e502d07bb39cdb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270baabcff2bdd1e765894488c11f0f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26388b02b13ed3d9cf32e402003d80e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f113055b2bf247251110a938fdad3a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51acb324ecf0d212fd0088b51e92e86582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419e4ba43ec471ff47c8cd25fcbe7b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894b27258bbf32926cefa45c95ec4e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b95bc644721446731bb78e373f3b3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac21781c0cc9a6586e10c2c379592f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d5cc4aa7ed560d52186b83ab1e684587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c038ada68fe43853cd4fbd635fa961588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b687f6aec73c61ea6e9f7e767dffa29589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e0c603d9e206cfef5fb20319044ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfddd66fdc49dd0b7cf720ef056e41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d092220065c1a6a1f4c259e29ca010592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a9335acc8e169fc557c608cd2f922593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20afd6986e2b1df5d53fd1712a0e58594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b7fd240582a56012c66a2562c10e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30cbb2396884a2948f6b2f21cf2561596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945a73a121abbad46fc050510a3df56597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14b83a163fab98f1eb44abacb131cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f283a11ec49bc6c0f62c31a02f5895599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475a8295c937c5d18179f45595b675c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2423c3d96b766c895ecc7c7a442ce41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd511351a269ef1c5a8d174b80a0d3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfd2061bb31a812ecee7b30b865822603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92633a82627e94edd2b18e379e4183604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b571ff1808f7be9f6884ebfb5695d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5256a4a7689fd160e78b370184165f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb1984764be3e313246843f04e7a4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fe3ece5fe544c3adf2f4912c667c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb209d6d9d25d328b9eaa0478448dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e2a33d972e767eebf095c1dc38fda610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241b4074ab1c9bba5bb5e1f043a268a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205886f570eeabb626d5399748e8413612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13dbdbc5775daa2dad9cecc808c4a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1532b5b56308bc22aa58330429152c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3449b27093426676f4e3bd1c5ada866615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d07ba37e2323351a10a01d26b7da0d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dae4b24fc356eff7875a5daf877ea5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e1a5d6bc9bb6a80c1898b50bf7492618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e291a42c30eafe3ff9eb00e52d630619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285398d6b3b12e1e1b26011df1dfd79620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c397b3af97c7be16eca3dc2b420f2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0afdf09c3cab3ea39d0afb192859dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7610b3c0d00ccfabb503e8019360f67623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250e98218809e55105e7cccde61b5de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18df5660aca35903d24a7e48aca0b61625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f9f9714a1c24ce172efcfa65240c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d457d1fe6ca654351d9bdd77034a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b78afcdddcf381a822d5917490498628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3c51df85fa5ae936de565f0713c46629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80d239d16316ed37224c65485e508b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38928c6ff5ac229e7b19e736cffbd72c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bf19c1bf6945d1d0a24c05a9477f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cba40f440b2e2810ee6c251ad0eb6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0261b05e96093c74a561e159e45f35634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139dc5e4bc37e2e328b5c8fcb2c26d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12b6482e4b5d663884cecb5bed3929636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7434f7c75577cba2b45d3090a287cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24739b4a8a2990cb9285c1d6ce34f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589fad9c59b06c53669cdb125526aed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe23393823088e042fd8c77750d23f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b081d139205967070e9382a80dc53641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35fca1f27642716149b63263e40784642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfef07b40a45fdbe4ba9869ee0c359643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95839cadd2fd915c696896455d9f1ea1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a338f8a02964771984a40f4cbcf76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08526a8d3a15889efc1627f48db65e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3fd2643795278496f4fd1f9e55507647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40c22f35427ed82b7e5cb088648c43648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728adddb9d5d88effc7c45a46c334003649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b63ad468b71c627aefa10e37e69dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cc6785fdf86d550eb705404b642fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342cbf72402a96cff3ae31bae21aecd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95948af2d92f68f4bab5a35b3f9a32b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00597d94020c1172685b51c1fef7f620654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c50623de1fc6065212fb5366f31838655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46971e3fc859d449a3ee5403ed1d88f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ee9c40d6e37ef0559f3b8dcf1a5d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bd670a9fbd43387aa24b660b5a999658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90130aa7836a666d794dbbdda083f88c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da6b4584ea53dc4d0fe9ade6e6b06d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274d4ba394cbe4be6d9d48883e99da6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cec776d83a3f801d1fb54d4076c65662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cd7d82d68701403aa77bf3097674a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf40519ed0517fe17ea3954b905c2b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf814600f6a415ac36593df6474b30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee15f92ba5dd41f4a3e6268bb0cd21666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eb5597bb41c74ab317fc70155d744667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af776d15371df3e38a1f01483296eb69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5037f5995384c8c752a75c59446bb5d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49aeb65f114f794cd37a71ec032489670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41375b782fddd2a8a036fd151c29bf2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669073388a0ad0b7f34b2df10ad0c7ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c040e43354992c107dffdf7436bf84673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9518554cb1d0b7d2a25017c3f9eda3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1cfb84f3c61e4de37737674fb7a7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704bb17f2f5863d242822892d0d0fde676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c91a1239fb8ee8906e654756adae5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3d91f817b54bae3eeae259fdda74d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193048d763fc94c39159d0910aa7e3b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a389f2846f25c8631595d2928515e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b1b158ac20b1877ea95af6403917c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730363c7c639ec84181a302ea065f57682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2e651e885132dd7d17526337d63bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3a9ac20f3ad645f0f05d511209263684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaac935782e59cc7be8c98de907b431685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ffe79279e51e214b4c40486dbf74a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23cea4ccd7d4b0b3ab3560fab86b7b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1763af4ded9afb33d012865d3ed1c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ff756f6d00797110b92b0c4d07cf9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc52b8c4ada41eaa1b708d4f99dd4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fa58242942d5a0589d570d282bc64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1748d8ff8e992135418630afa6ea8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b011a3194383613ac45fcd23f9251693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f21e0e3a105b0f14197852d65dde4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4a39beef91ad30ca85b1cc0c23c00695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fd6394ed5ce7d487a34acbec8ddc6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4a8f6af89b0009f6ee694e8940b42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83754feed4a9abc90a7d4fec7b91a518698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a970e61090a8d67fca747877a1f1c6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f24fade6e8cc9a800892b3616794f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4fd725a02e80de2c6b656911e9682701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55781436f141dd7e4831173f718d8e17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef078add6deba3980cd83f5d58cecf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698ad46ff7917453ef89fbd46342b00704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49434b3803f818330adfd3b5972cce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41329afcad8129a0f267bb5b8ca45c41706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ddb5c9427b97021378bbd791d2a18707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8032fb6125cfba5b344112c00e8a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee82fb09cf1d1ac20fd06250e8a0e3a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299d8a5d5ef673b3f5bb66b4483baab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be19618c1a1c6f8614621996571b89711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e69b8eaa9777021bba137ee0c8837a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e70887c140c55945c77dfc75d85ce8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde75dbf91f1b6619ab6c92e6a112d50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03155d6a2b4a6c889502b2a94976998f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4adc8bdc7ca4618a5d46df06928fc5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08242bb4f716b0ff343fa5d6d0c1ce8c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28806e54bc24182eeae986c33863df58718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129e8b40ed68706247900aa47ccc5af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751d464dbe6e494c4d2b390847c1347720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da7f1b4c9ed107407cf37a170f2a21721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b1ebd0ca71576e3ddb34d31445273722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6decc7e9030d1f2f29d8dfc9bd5c60723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2334347d4fa64da52de8dd0ffbc47f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c87687ed143fb70cce38f8919b5f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c173a61ba9e295b718fc61853fdd205726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51011d1c394bd0dd47bd19348e009d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2b4858137d75aa43fb90784f880a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8717ca1777f868a2d2b7eb78222134729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8493d130092e85895f36c3ae2c4288a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e8853e5f6f89d7d98250b0683bcff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210591221edf10b41cdeb96a9ad132ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff45cfbf22117f3596782df3a679b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff05c0088499631358fa8251815622734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff79497e80a2c910b2f0baff5ae539735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606fd72ba5238b06c96d2712408f675736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c336f33fd474f776af559cdbe93218737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34622779c0180826023913b915473a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b26237df65afbbb9e641efaaec6610739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb82414bf0efdd38ed5d98b0d44c527740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7262fca0acbb4a76ea59b4ac43700b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046dbc5e177e5e3948361f1169d5fc7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc1825429855153dd460e2ddb4c593743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd53b6c1837f71760af554879c3345744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4b0ad3b730ecead1eacd7360837ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93e98df5f799af8bc9dc5a88f3bd87746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919117b9026fe695988a7fc90bc9433747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea31cd716f27e33e2dbd15a071ce70748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a65e1d9d57ba4a17f0a6ded2dd589f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bfd82add99582d5dab9c94131b272750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef8bfc8e2781b98afa05bf762a6e5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c08e8bbb0afe9dbdac4a01fe25d90752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54423839550940fabc4cb556c5fe3031753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ebe54eecb88d92c42796edc68dde5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ee514c23f5921bc2a18c0b20297a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947836c03f9aad3aee24b1fde025918756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3aa5003ede2db7cd3333fa49af204757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1c761939f24ed02b05f8844176d85758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb529d89d42c7cbcdce01cdc524f5c7e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>