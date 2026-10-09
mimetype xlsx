--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bb46d9973a958124823831a85e06f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d89a80325eda64a97bdd21ee1dc652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91568ca2f8d12dd061d643aa7d263b6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f401cbc3ee0ebcb47656f6f0f99784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2796f4fa1836e2680ac0a8810216345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302107d29d3af5ee30aecebbf85a7ae56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dfbbf899b053cb67865978ef2ba607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa69b6b483d1fe83061aad947e585968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fd024be70befdae283fe4ba5601929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787661af5fe24d71a2e8ded9431a823c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfbd8ceeab30955599a04957cb538711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0795ca218f79e0373bd9b566d2f1a3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434aeb0999bb2299c35dc64944629b3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c1b62bc44e27d490032dbadb646b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597600c9890a44300aa90c76623390f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bf1f7d3cab7bdac6cdec70ff937a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40fe04c66d3aaa7f664b72a12eb5a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9dcb410c9631435f034171480873518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14956c64d372f5f3ae29c3858d62980619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baadbfef7b3f52d0a60e364b55a17920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef3bd38a933f06543352915723fd3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f67721f1bae4aa6f3364ff922a3ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503dba8977345e558aaa1b4a5901e2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7863ddf56eeff387601a0005a2374ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458374e046e45e29982fda2bb56adea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea310b1a11bcc4927a3fbd12f2cfc34c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45786d709a640c5bd90c36f0b6a6072227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182f48e1472e1f00049ec764190ba0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8a3295e6e566fa76d6dc3ca8937b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d66349047557ab7d0a40ce81fecac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded70f16da3e1f87219e85aabcf886ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ebdde7fa6ac43fb843654c9baabbd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dbff79cf55b51ab6e11a1ad35d9d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05743878f2c307ec918d9244adce4aa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee0985ca2a623c5f2c0eea8d3060e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bba7bf6d3a629d415395ccf6a9d9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcebac3cdac57017fe725f32e8b59e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d80a7000d95efc5ef097277960f4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74965f9fe2953b7c6e0e18b993f22f6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc560ee6f9c88eccc505774dfaca34040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd805ee33e571bb472c00148f7519d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b63b835632841aafa3cc5ecc94bff742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f478e9c807f7a0723a5091a0d797c3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d81b4c7b786b1cfcc24f24f540d4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c915db9acd6c3131ac2100f4204f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86b845ae5cdd1ba7129dfa1afd965d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01ffbbac2cc841b41eb024b165718f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfd836d4cbc61fac991f5d3dffd4b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed02ab0f0ef8b136b54d1e4a27b62c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180920b5dbf149a79c3fad6871d4dc5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d758e5efe4cbf211994d01377449451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda54f7e73edf5eae5ee466684b9595c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1513f527c6ffc40fffd5aa996e34653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e889152719c010a20fadfc813e79e4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa93d830d56f604a69245766fbc6c5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cad9fb0b11503d380e64d6a70e00c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45323d2390ceb8c0781165aa897bbd657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b7b250940e1744e25a906af62fb3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b1a739aae21915efb2e0572d7965d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d43e5a3d5ec554233d92d0e496d5cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d902e942fbef645670766448c5a1c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf55f44ddd73c4d8e8f58dd0af4f67d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bc51bfc10d08db070143f898b659563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d7fda3ac6a3903fdf926be860b5b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafa7e5769d99d73b43623ad48f918b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c5960279a3862d0bd80715abb636666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c3ac4c1b16ec86c434dc03cbfbfef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dc9ef4f18bb6111351b71b15b8eca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66106a76695c2d93cca5a554738a7fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80ddeb1c0c090b06935948bfce3f7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899998aa9db19d6d81ab6d48bad773d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e4b5b5ec98f3d51b5311c415c698272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e141f1e8dda11f9241800b441f32ecd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7655e1797788505ff8e76b7fcb84f5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26dd0acd525c497e1ab60c6ef075ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ecef53daa46cc1b446ed04403be1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9e5044a88e32a78c1b7ccf902924277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b755b2444a1bd94e832288aadeeaccb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f70c702676ae255e2c4ce8bede99e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91896b99f9ecbaac52da538cbc5bb98a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784eacc04f85789e77634ab81faefd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe87fb3940e4a037364fbb2508e43882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014053f63343db0599f9d95136737e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8992aad9e6f71d75de2d4b2abd297684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789140c3f5d342abcb73d73f16afec0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fd47ca10ab8fa222a65d20e69948786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1604e6436775511320e4bf6df2a77b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11901cc3dc01beda4441adf3112a7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715975f8c4d7d2c938afa67f161bd90189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637661ad7aae30928c4a77505f75aa490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1ce64823ed0b8a7c2ca735ceef78d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369591176f7342a7cc68444786f7a2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f54e76159b007b94969a7a3d042dc493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37df68497608e9b86159e435f8863194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c704f9df52436af34c125c35672dafa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51a2f76867c5bfe5e03d89163e34a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0fa5bf49f5a6b6771c63d6eb00ba897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d07a63ed3ddbfad17498ca91cd30398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b765049d2b876a68a8970cd9abcc8a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790f03afedbdc89b3d68c6d0e7de8fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6ba966faaa8174b228de8ef2401c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31923bb57a202bb979d1df69f74b52fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed12315ab905c2aab9eb510246ece52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0769183b38da0eee15f3b1e577a67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69cb6c7518160d33a3403cdea3fb6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a8732f689605347411cb7bb345712106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb3b8b9613559896c8cf2201f06dc8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123e1c64c57412ad7416454e435bfb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b514eee307281e215607af44790ff5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd978d6120074fc25e3a72ff9af3d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ba4d1125af0472c65754c4c76b8be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da63af4887ee038f0a504f8cdcc1d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0bb72756e43527a740f630269c9e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ab87877be0201bffd587c82c3ee7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91e7877e81ed6e671e0f651dbd5239115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310140316ba0492bed0adca438fe63e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b3b496f024e47bbda62bb4f55d1db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133958391140d4d3f8783f95b9e140e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069c6781c82738726bb6b9cd2128f04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae105ac287f45a0387568f63c2b89cf9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d34f4ac850537e8dd4e64f2865d114121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3aefab07469c1f847ffd2ba2fb989122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37d9378819034681e66a6e6aafa1dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b932e162007b45de6ff122287c0731124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9ced2a3462b37acc3d2c23ad0b630125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11976ba74f67c70de3378247f894d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accbd46ae536d967cb25f85d9399cdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c6feb0da3534c93bb0d29ddb7267a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca8350e7effaa7ff2f53ec6a2f6c32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58736c70bedab6351b1cd2cf4a867304130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cbecfe18955dc9bbf4b04971cacaf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b5eb043045dd19d1c8ba9334b8522132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567058730f86e929ee2c46db49cd28e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b705e351e59178790a6fc5adba530e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acbd197935c0a45236c56a21fccea6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9aaf1386022965fbbbd56d8008e01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d55c54618c417b66943ea2a187c00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc6dca3de0e45cecdc2d7023683f10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5f828fa4f2b8ff405fde7343a5987139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee50f3f4a7bb6ea167197302432b6f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a96b330b39aa93b0ee2c0270943d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26addd0097fb38ae01703d18f03e542d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac435ad2a1a263f97b92a04cae00d8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ce85c5d4f3bd4ec0dbcbfd8f9ee04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6bb16feba4bd6084acea4827e5ddb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609892c45269b8976d3253cd45caf2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75565d3b7a06ebc479016e6a4de7b11e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d280b0aafe89be19a875404a759da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61f4ee31d25c40ac814568017ca386149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8e22128c1e89982a8ecbe27a541b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d151064f5c8ea262f6187da8e7cedc6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb339eb0625ae360eed662a78136f24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a356b21ed09a6fa4f7413c579f231153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221ddd39fad5503491cc7f5982e7c0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5c9675e46f871e0110ba4f4ab370f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3f93b21da6cb66d426865b3151e40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d664ebb34c249d23dc2e5a0a2009c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726529eed728e67e9b5139ed1e6be22a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3aad8b2f9b4e82b45e0c97f86e5483159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3612bac33506df86e7d3a095aee8b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260eb390f5e0464055a33800c2fe9c42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0ffca7bff5d9e2675c0a1b1af6716162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c217d0f0b91629901314c6ac11cdf6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ba8c0cfd029d5685684a20df41ab9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80044c53848cfcbd5aa88c59064392e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c05d3b2617a7456badcbd8139d419166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ff27c5faa97e318f24a0bd46f5bae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9193a2aec9e4c6eae09ad5694f7727b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce055c8de3b6ba61e447c615ea2596169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf8b2615c4621d387642793b2bc16e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44e80dd7da52b3512d0869456dd53d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c2da0ca55264b8f899b9495b9e29a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69949aa5bf3077b7febcbc2eb09191e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1fc7bf218685c5df497274545f53c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033e6a9f38ac5dc35e0d965e0184c40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5d6d0a1771320278865d30571a03d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a87016b4aaa8db37d3ce84536a104d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e3a3c111d75c65a6cd42ada883935178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed339e4cebf02aa90b7ed011ba8122179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbea7e4a36dfba5578bbbb994d94d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332bca2a71da1ec8b4c1fb880d7d90f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275db5e040f9e08649c1bf4384092ec4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389ea7a45ae616034877dc3c08bcdcb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00f9fe479b0bbb4c5be9351924fb4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b119d4ebef93b61491748dba7b5d4ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3ad7bda3d460a81cd2ce39294ec52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea384d3b61fe837eeddd389fdf01cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a7ee69aaa0de06c9ecbf89df25ef2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5a4ea4344b8a2d764483d846cca72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c9e8c3fcb6d1348c89a31f8500736190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17f856c1d258a8f6b15b3c7a214a4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4521c608af980554604c2642761bbb2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7413ef6bb6f2b25105c3d048f8b942193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951c5948cbbcc880822aed728f68b6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c516d0c307f92003cc734d4a1d0585195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8aebed5daeb09ef255834d2542efb1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324cbd3c6d19e062ed8c2edb29bf242197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98efe2adba91c7b2c990ecc358593d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd648e5339f3a97e27801485ca04d8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e1aead386bb19450b5d7b3250a02a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4e3176847d9d95c39358471f4e541201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e83997cbd079f5436d9c2411a81155202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5f2fa2e831be63dd222276b3f4015203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217bab67ec02739db6e498c88d5b7bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774f6846c4d6450bd6ca5264c3d01e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6aea8c56cf26224fdf83d001fb6e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674380ff9eadb6a10b06f45dfa18e24d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f303f6db70abb9f959ece44cb444a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209d96ea5f33775bbaee412faf88ee9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f945aeba2a150b90da6cf4ac48b55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f690caf5ffd7520cc8ba294d167707d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e351103f89fab0f300cc02f80e9f1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab65cc20450dcb83c898896657c1786213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879510eabb2e6f782b0291754541e838214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f6fadd9148ba7747248e350b8c40c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cec35c409697759a4d6cbfd016188a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d67c57b9c49b21969c6070d38ec5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5120aa34fb88c773413b69f3ba088d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0fe9b3c5b86baef7834614814852e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e87141b676606924e2bcf04d7a081220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c6d73acdf7382ee6e03057270639b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d059505a21a16d7315a2a7b21aad6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d70d8a24b1ef860c2a48c6aa598217223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44158619625a81896883491ca77cbcff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d47131bd4e8d18c9c8a7b94488ba05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f7c557b747b817ed3f71d2b79efec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb10f54c3a2183de942efec5f9097bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335483ea3bd7182bbec80f61841756f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b11f8668b3d2eddcfb90c9550c95c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32cb09554217b7fb70b11654c0e6fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa9e3bf0a989bccbf467e23137de02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbed1a553c6d0836f650f1d27be2033232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfeb19598c5f73adee17ce3b33aeeb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb1b3682c63d6d3bbca07f8fdd44f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26655221b47d977f3ecb744c80506bf2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45958671970877b06d46ae30e12307fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02fe3dc53b8970b91c0de7b42fadae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef60b4990d1969611bcb1b82303b149238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d8ba2e24ca6c19f763e97b851e0db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81656eccb15b691adb847b8882660d55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8290887e7d585aa693bf975ec3439f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c309acdedd46c6f60a802068e14c32c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae871392e966abeb7a09614344327ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e58978d517fe963ff6f1e174bec55244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a95b3921c7c2c4f32c6ce925c91c47245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c10035b73d7cba12b5d56a0b4b2684246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97759993066cb94aacce8a5cfd45ae05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31abb3009cf86ed234c9958689ebdce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a009719f5844d7e22c7a12e2403fcc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77d8fe06a02919e8ddc129ce7c0f1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3c2edb1a3a77cc0d129010893688e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14e9711d16f4d7b3a250231ec09d6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c13b2a6ce7227ebcf5b1a78c80d1bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94767c2dc8d5b2eb15f6d1837b4bd65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452f9b0c0e96542cc23947c2d21150b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d2d20eb3db472b25fd5aa64524a2d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b47649545e7cf1cec7aeaeb1ee6682257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec9238a3f2ec438100b91531687ee5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8081ee0a633fbcd9e8fb60f3b152e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234d3e93c0a3f18639cddd97bcf7604260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdec0cb05554ae2dbf1fcdc30eb936b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca6300cb0663d2bb78c2e7897779f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e20ef011b0ed8d4da6249d1e1fb67a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806422acc4a7cfc689b7ccad14f9da74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea81083f22e4d254977c22db2d14fb6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31562784e0ba2bfd51d34d2df952281a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1da77866a22b8c05f9bd7504c720a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bce386ce35f29a1a9f4880040f2cb9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a13fa8b2125f89425d5043bf8a0b3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7cafa1f071566ed554e5c23e5eb6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c250da76ccc04e9a325bd187a49b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5934e51e0d9d43ac916ab32c726e26c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5e271af834ac4ae375d9d1372bcbe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600407bf4f990605acec4fa79d05a41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8470207403bfb788ec0037d441b7c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cd96e85ed0d304b1487a7fe9bb454276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78196d74bf438ea2c18814ed6c4f2f3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7426f9e40efba10fe06703ddfd347c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0d63a675be8b49bdb209ab1808f5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785ba8d0ca7e1b2a3105212269aae03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e633b3b8383dd420851573dccc14c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f33b726eaf594a11e9847586b561a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5c927016d621717375610b97f807b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b2eb5ea91d872601668faacfffa8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675208d12c6b5a2a6f0fc21f976fabf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e123cbfeaa3739378650a7e968eb51c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9825e27ae362e408298d808dab038287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf9cc60f72638965a98324b7f23bb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461b8b92b39348ca3cc40e42afc47f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53b87ba9bc62fb1644c42ecb977cc1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95258459353473bfbb4eca7299fe7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9954d8c25bef40e1eb068eed65ca4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67add210d7ab9f03c7c638d77003ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93196f24b326c46205db6edb32a8acb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f5a4f3b8b129754e5186743833a04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ad9c6585243dd102945f1d69ae0cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919967d21400aca52f7f1a218661a82297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a7ec64ff800bcdf2092c1124e5a66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61ac93d92558a806208fc392fee16e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276b9f480e8712038858885c44dd367300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f284dbe4bd48334de94891defa5b598301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec33e80ef2b7dbdefb6bc3dc6bd5396302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70218ec1b0b83a5af692e718b3cd94b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da9fe0e005263c0bd134cfa0715ba6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff75b79e698935ec4e46f2b7cfdb05e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449d27c1a4a5232c3346d6f951b0b0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895aa66ff25d38dd0c5255ab9d933873307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f0036750e873c3642561f9352ae80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f17414a12e204b963fa9dab641582309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cd51289d825a6d2d418468f4f9c21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcedc7d11f664b1ea7c4e0de03784e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60137ee4f74aef65a76f5fc9e87aead312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8eb1db514b7341ebe442b6c5c3cb87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131348d175a1f53bac47df5619bc3e60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b994a841160e1d5e4ce275e7537c196315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dfd7ca29a99c7c1d3f69a37d26536316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f536ac063d258aee5e878983b8bc27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90599e119509b3443e103f5643ea48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d3bd87d5b5a17daeaef37881c9da2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666ba963d3a5c03576a673575eccafd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3bef094549203809ceac6bc69b5fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb3649bbe004fa654f2124cd55aff0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469103a1630b08f57382494f5f078765323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cbcb397d35efeaa91850136109c19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0966bf996df21dfd241112aa720d987325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812b5a62ea130c580a99c1f4b3fcccc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411d0822bc67cc68c191ae95bbbacc9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48b4f24d5d5602ce0e0ae60a554a6e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2864ddd59d42c3c4a2e321fe8a14e5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2721fd9d62d0c3ca74b01071412ec1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb1224e943b93578993ac444145f45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451584ffc8c53f4330c946592811e398332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd0181db10cede46d60c75d6c3c57f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dad2e99e23c3cfefe14cc327fa356334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbe331b2d076c088ca0e2b5793bd01335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a760913245d6d74f692512fea8425336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ec4ca091ed2a7c89defbb6238d2cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8548611ad5f9b9508e1c9eec1474a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a04f5becba5a91c784a464420676b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b13b1c513a66e48abb3b5f08c29e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f3e26a1e76b75002e665a36dbcd8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd178cda9cd7d4e4ecdc8a72f8f59738342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6c715c86db58283002f264edd6124343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf4073554165443876e4cbc1dc51fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eedc8af5ebfe78a04e02a41665a654345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64195479dd5cb8931688ec951e9877346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cc03a3a41ba06ef0f9db4d697e592347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834129469034186ebc32d50cd7916fce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a639f0f84e7624f218772a81bc3f7eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b472dd93c00e48fb71d6ee43461122350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557c8edc8067b7270009ceadd96b0bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a23b26fb4e35c1ffe936e01dce76ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59482aab75d4c4fec8a36d0ac56f1fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386feba198fb2f8bb870af1580937e1c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebb9e532f30aaa9c1f907f16ac7dec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f9d34abd179a8a10f5cef9cb9e689356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31256d1a622ea29185127cfd273693cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19f4684de06fe104d3fa2012c84aff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc473c0901546a64148169e465742b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac18f05a9f547bec24dc11bcf26c62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477629b18691a965fafc0a8f3542cbc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5b759391641166b0ad81436500baa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12466f1af2d8c4985b59db3145752ec1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbbf447efe3ba28092deb69b591d5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31507b6418ec074abaa44af4f229d5c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743fc24b673fb6d0bc483deace8590a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ecb36f8c67417975a0d3bbc13a1d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cfbb19cb897333be1d7438574a093368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4eceb32be1163cd00a894439fa6be9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bc5596049f4c16c0c37b83fce556f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9fb0d67857b82311a2074c9e32159371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2419625e23da2c7cab151a43c7c1531372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724220a95105bcb9cebaf98902f03ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3876b59b7ba25f738db9f08adfecf2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a37ba058741162bc45e14833692059375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0507edc2e960ba2ea7b8436e5b7ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae262e28be004e38561553b6ed90e6d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dd34c88b49acd025a72e0344d5f5a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdcba442357135b4ff0f26a4c999cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31446ac25de7ff4803ee5295568caf12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fe31e7a742d18721f4521a3f9d2fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553e7eb10879f3cbc64562cc8dce417382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98f936bc232d87183cc2b56aaaed0c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37867cdb4a0e109382bf1d49ddd8c645384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08075c6edc3980b35ff8b1953deaaadf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deca8a962f00b447adc4edde9fd5fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435fa6f4ea1f76abc59eb4d0cc41957387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee28b4ea30bcbbe7a421fd185f6f651388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde31f5f1d9a4159ab630bcc8e4d6d28389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bb1468a6e3a49818145d13ba3c165390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7928338a114e5d3177d163373089f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e806fe09d6b0e3d16ad06461ef8e40f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081231fd43aa17c477d60bff1afeaffe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40dad999149769cf54dac2192e9103394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f3fee70a87662af992370bdf06b99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f463e98c31f3b67d13e9789b85554cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b754eeb5676721a432bef67a8be0879397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae6b423876eabbae9196db8ecc78f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27088cdb6cd710b2b8c0531cbbcb0bb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ab48c44f3b287fd51b10dc3ca8b83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0284d82acc7f7dbb4e2285937f3b839401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf557cd887f816cadb001f1eb74626402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff74448128f7687c3de315889bbb9c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbb2df444e7840dd75afdd985589aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0179b9e068b5007f81a5ff72266ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624313cee4b7599dc8a594da4eaa3f33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b4194a1ab6cb9d08304ac3c8c577a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05904196b7b7b07f03b4271ca5f785c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5d945418ec7886962eaf245d3540c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa0a539458cdb2a3945ba1dbf6ea70410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9ef14eb0d4653bc9fc340f05b1291411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fd6d26130ac52a35b4ebd0e0c851e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5de1663d81c31a4686c0eb5233f9c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38e42662d535a42c39be7057950c5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ee5cffb3c9359e68ab3f8f2e3b893415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3064008fbfe15927ba0d763d5476c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b405b25e4fea2abc66285184e22a97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d11b93369f85bd4a252bf91df75d08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ed8a0f9cfe094f27fb0ca6f98d778419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2733dd5d5102d3202020bd800c199e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c736180447eab4c9ad37739853e45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9550a8d22dc14a6e96dde26b02a855422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36205a46c6e32fac20988c44ce427aa8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e385c51cfbfe3614ca5b16adff022f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff491f9d52984fc734edf1a03e5656a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fd75940b06a40dcc38470f45ce7d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06eb9c8fdf3219be6b8fd4549da2de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350a42ae3efc16476fef0884fbed7a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1d728758f52e81179db7e94e048de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef7fc8c745d6d8b91233cf3d7e67f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3621cf5ec2f9c6d66ebae99e02568b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626b35c6584ebaf9d3539935b805303432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95515aaec17578002b7d29b70064e7db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a27f2f1f3bbae41b27791072789c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57a11cdbe9ee5b4def31c07680e369435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae76c438a60b170db15f801ff13db3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ccf3cef4e99e9dbb0319bf8d78b4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3e90151005b3b70066c054ca8fa65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a891a424010b0742c03a5529bcd07439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf17b8f3a0cd5536c26d210a5d9d8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bda520ead450b9f37ef273567a1d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd48c6b218a1112f5653c95e9995cb2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299f94d7c26d2fd610d27304feaac32443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6055b8cb5bc80ce37808fe933c08a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac99fbf54ffa5b07632e8336d06caca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc0e2f4d858f59fe53bf71684713e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e5deb3fad07c0436fd3fba6a84057447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a40e0ba940755f110eae3a722ce73f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0014c4397767b4eef2269c463838e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c36fa46d51e3049e6bffe1a861eddf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2752e4e6c1e83098c7d06ec4a116a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ca14400cfbc3d07192e70b545b676452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74aa3a00175f5a7a23d1b10413daf0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5248700541c6d803c48370888d0264454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f774dbdf9fe3f1fd057c63fc9b451455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04e1dfe72de2f13beb4704ee7a43aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c242fb43537c0d5b1cfdfaa7e78358e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d37f8c0d13e6a70365a315902afb5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9b4d2b7d8d3664be80fcaa3382b07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525aca3bc5fdf827c53df2fa8f85024460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b482bcdd68d28abcaaabaeca160a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5c22fa708bd38fa8df8145b7fd26d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0419ea085edc8a20fb40803ecae7f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0552b2790b594fa0cfb7073ce8c33464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f176b6d972e26e4e19c1fe0700cbb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dba6cc2df851b5a6c43b50624cb3a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74196d218df23aa72846c266d32ea229467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3618fb704e2e0e7aab54799f1b8b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d29a24a7894b839e7381bfa683949469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965584bd9864a5b7496808f8f9c1f0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaf1e082847a93569d170ac514d3da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5343383e1b0a3bdc4cd80d323043e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7ed6822a27e420c1fa52c96a92f16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720c6add79adedd73f5135ce602ec80474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c5296d03ce8555c56e64f710c0f5e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c151a9167d15e8501764a94571307476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b005ce458aea8ab0b7e2c5d72437c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d69dfb752c80eb00a647831617d654478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06045df361df7b81f4dbef8c7eab2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fdd85814a4dcb17646fae1cf7829b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81c924a05d21225cea69b1b14e9b5e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3121fffea8cdf33c2ea573759fb88d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b79dd23f9089907e83450266c9252483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bb5f4fc0f9dfeb45440f62ed7c314484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c72ee8c863b03024f902b2b4dec857485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce757d55a0acead3df72e524b356c980486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95920ff4293402a8a83c2c78e2ac256a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c561e00b42424e1cfd0c8af0af785488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51aa7faafed53b4732fcad730fc142489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03aa04a756bc589a21458cc9367bd3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af0ad01c5f385d092735c6d6f04ba4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f7247c7c667b27b4aa0e7a74bbb2e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4600a6af22ee5bafd8e36d67f29fd1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154eec5750d4405cbbaf5ce76a5435d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178a2384a2c88d9c1779d82678d0440495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23177ac995a930e865becfaf0c1e475d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe60aa9fa60435ea0b186ec72e12601497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652c6d35198cfd9578cf667b1ba90b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837617be86051c0ccb896834a00fbc8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84324645ea0355df757a2e7c6c03f39f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bc85ab54b5ed504dae89b697c5cad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075923f75b6e8b6f5a87af2c1245a0b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ee5db4ff54e591a09c19ed6dab9c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fda172c3ef2f5fad336ca374d9da86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9bb8cab7adf009efaff0034c57df7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9da6761edc87eb97e1f5bd87c4850506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451d8d4c05dfbca4c728d4129ac9608507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918ddb321f919ff35848f737a9f0c87508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bca559869c126308ebde9a2ab409c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40fa19d3f1667048f234cf3cddcbee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b0110a0897981f56ecbb2f737079c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679e6d69e7c3234fc1aaa330667535e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819674b98ced6390ec47f80b4478a3c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ed2edecf56b8df3022e993f8a1502514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ecf89de6add6019a23dd255f7155f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5971303df0178a926de8e5da7afb659516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25224bad0f42467cec4760b73dd4bcc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e55433f04cc655fedc18836adfecbe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d909d773e8a5b6dc9a98b44feef20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b900d5a08f5c3a6cc75588aec417d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1055188a0dc21dcaeb9df601fbcca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665133e201aa43d8d4fe6ec77ba4756522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bcf357832247ca26373df3a719475523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02067717fb14007a09ff14c99b90422d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726c9296f97cd4bea0302e33103241f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9c6bab44a046528a30c3c82d503d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696f6082b6105df2774c9457cb34f19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab584f47997e47301eb944631d0d7b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe05e0afb9804410a70124bf9887ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c016d041d71a3bb3df3f57049dd04f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59af4b3f3f9e56bd19d1dde29c8613b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a428e367ff09b39938cf660bcde733532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3514d4c7c2f4c88846a5212d12e61de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cac9387d07562de7fd2e56d1450f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb037469ff9e32f9753dac7cb734a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c71d02f9d47d711dc141881753357d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd27845507596e75f3a5a7edd059f1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd01391474e4fc6203be23e5c0091cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b78bca416cd526046443907d0f9ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df293d2dfdd4b147f2fba1af83d221ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f7a4a473426ff2d9239b678163b56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae689a3a01df7957efde943949fe49f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696549a2e98b94ff2369825d93c960b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bf5a3f97338cce5c3dff500d10636544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aa910d235a63d697112bef2e35804545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa3cb0c20b0db7a3e888eaeac25ba7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c226c60ce638a0e9931f7ebf3f7538e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eedb277a3c91b5f386c542228aeae8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591704bf0671691eaa644291d318bd29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ff5793bbc4513de3fc2c846bdb728550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9d4d01592ee7bf0b33ed8a96bd026551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb123855c4647184c24ee02233ce6d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073705e105bad05a3ee3d4f78785e81553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ac0dc3e26982bce9aed32f0239b85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746d3a6166535e16aabeaa44babbc87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4dc99ef8f46216405e3b0828be0d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063a638add66bde2a6305d8c5674435557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3412e4220871b9576ed51faef330b58558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4f859305ca6515590840c4d81ecce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae09b248ec679d1dedbd10449289f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcfaff509d0ee03f9072bc5cd84575561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14889a6f139a6463040b5eaa33efd1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cef5a24201249d1441f04f9e6abe6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b89db8bc6fc68adc4cabfa5deec978564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07a17161554127e233f1449036d624565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc079485abd6d998737ff4fe7a816cf7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e0ff6fb1aec00156903e32319f5f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789201f3a1bb9dc7eb958f5dd32c253568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d059fece86e1aa4e2b38f778176bf55569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cac34da183b45c0ab3be5bf84aa002570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a96b828bbc28cef2c485834950b732571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff7b50620a7c8da36d8354df98a76d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9f6beba621e8df246afb0baccfea7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1583154cb8583112d3dcb7a141194b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c846752013237634e347085de7fe6c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897ef7b5b0e74bff31c901a7a39aef5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24d52bc6503f0ed7aedf69a7180df2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4f3fad673b4e14c363f0de1eb00ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e60f3b766d8bdeb58214b0e7133bf8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44582c92952f63a516057b875e00a0a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf87cd8f06321809092815cfd51a818581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12f36da8b402d65f8ad312e5c3cdaa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96fdc802894fee682ed3314cfbd40c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76093dd04a7a58def0778dd144cfb4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab52de51d9ddd3fffee708cc27568e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4a63e11fd6091cb30737715bd2cb9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a146958b27db64de6f7e86afd410ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30bfef57c8cbb5f62a32e4d2f4dbd1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88ef7066ad14fd5d64a80a3d77ffbb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28dd0b89b84aa95c4f1c5a04541063590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909faad0aecd660163a8f27663d3ab5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a80bad47efdb95de468c42269022f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02391b4a495d3ce133ed4058649fc6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e7761382e29ff241e338038d9e2d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4ec3d211bc1a70b61382f97975608595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753f1609a1678d12a2b69e69f16a702596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c81ec73f0e31f39464ed220069324c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb65cf803effcc12be8f58216e9135c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8d377b12dd80708ed3f429f4aae2b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6477f25444374435aa56dc4ef570c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a92060dee2f495082396fb963b602601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddddb74d2981cc313c122ba660e9b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0f676b6688499f237cee38fa7965d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a03cb2ba99a576618358853245a344604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d307afc940dd70bf5803d0679898250605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97fc3d25fa7a2f3f64700947a581c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fda07e67b464b5c2b6cf9cb8a9e69607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b10df222b2c1ab93c6d7ebf2926ef4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0165613fc17e83d7a50df10f15a638b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465a0f10601f9715aa0ff60aa9776ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb9c78f8f78198be180aa8d4576a55611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2f5c88faaf86a4a267ce4cff320cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d795a0189ff4b45e50bd64ddfe86c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d600c1a2e60a4fbc75a15c3eb23a43e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495e84cbb24fac40cca694f342c85b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e833a7f55a6a9be4dc2f1fff2caa780616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ad7c6b2a69738218e0b7e9b78d5da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78a2585924d767c6ae58ca1982051a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5321abbfb856a270d49dbdea9ea69f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc201a58ad664374af7e60b121ceb3c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce77e1c4d1523f6f35d23fc6497b1c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09865ce2ddf2bfc2a4e636eb43ccf8c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b22dcd94c89b8ad9516e8091f84f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6f87166e7b75396c8100270569a13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f03a445fa35674019a4ad33429fe2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337af1334df30c14dc63139bddc2419a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e86f987c170773bfb0623013ed67c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953057bb29756c970f6ccfea1bc5d445628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9ad4dc286e7ddba434d9c3b4cb14a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0db423dc31efa4c4088a82b84990f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b2eaa6d4bb49919662f6c62f30aee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd7d790737ac7004930a78e740f15e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9428a4e992336fea70244b791a4f9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85402be921c31bb895d303502cf791c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef6fcb91945d6df75ecb6d66a93ece635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e8b133d57804b4c3e5866018f221c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d745c7342cbbd26fcecb18aba28a4ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcffa95c32c1c52ae7945c59fbf09c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc20f6c2874865c5b85625834bd158639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cbf652f493870eb5a78bb2c489989640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58a1320fa81da0f83829d6100008b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd8fa816edb00154493c2e22b6d01e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e88303b67a7f9df6d1ad3016e8f2a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a74cc446576ae160a6d10b0fe04cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bc64e2dba514b795944bf1a616f69645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c707a3f86aa8594768d4606b22c2eeb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bf56d8afd8935557b76c4b1116c3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1e2a2b49e8f7c4b9e9693bc71a6cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3be874fb8377a8fe680a3ecd664ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1ff326e659c54de318bd58f1a8d9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6277fe1b4a1e40feac1f8417baf03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c530e13c96482777c4800228cda45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a71bb0463bc7f0458ba58dc5e0e92653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878249b097f9768b20a9e11a37a3a77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188c744df52d96b9a89cc928ea0a56e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33650ea3b1ab96c1b86b1478d81c31656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2dda594ff86ec3f4c7113ba5918f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd57585cbd998cc2fe2cd2e73bd4ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4b51ce8584320cfb1c99ca8a5b21e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c97a5e3214aef52bf49060fc2dff0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaec283e207b9648d27f2493ec4df8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08be0247b90bb5ea4311d769a15a06662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91aaf70ec1807f8cd7118b7b4c5c661663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefa721e1226f0820393bf86222325f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55086976acadf40b7c8f372180b17bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bbbf479ab7c16f58976e3ac068c6e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc74bdf0be4001841afa2ae6b26b05667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bad5cd3cdc604f1cc7883c5d38e50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d86eefa8295568a7663cdb785a1bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741cd4e567e032061a8494e77358830670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246401ccc705c38524e44f9fa11bbfa0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c34902d8ee6cacb103ce2181246415672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd136313ae8e7460b8f56c8db4c4dc9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a81cdaf0851b81638c42629dc23209674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ed9c8cf05769f6706f4fbdb51906e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043e93ecf0fc10125b4708b65972496676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcd0b978fbe857e97fb359e2d92bf3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04734c230e33db98e24f9e666d0a02df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133d774e322f87c3c9443d43007a14f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73516deab22c8c66a1a5b6e5584e642d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fdf7235ce8edc540b9d2c8e289b5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c20784eb9f2da7b76e8e5887e643b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52565724c358dc65d2464e56c3721e6d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef209c2505a7f011af9292f0564fba3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed1c262b309a4e2a2a7b7f69e802b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4753563b79f211ecb786329e496960686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1c9f4e22607dd72cdf572b904d50e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876040851112d32ed79123929676c6b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d590f0a8c9dee5af6890e8cfa11446d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3296720b3811046c16c61e97783cd9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7911602eeec8f13abc85e2ae66e066691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c73fd98361aa75e966b80b63a1bd2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805c83405cbdcfb30d58e8794fb48d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ef550302908499c667f12eb2a6874694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39c94c91c2d376b084d8fee2e68f50695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec08ec1472bbeb7cc0b64c9649fe65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ee983605b29260173349c48f2408f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2721790a3670e00ed0d4aabb23b747698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd1157282eeabc7253fafa60a530f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43489cb1268ed2aca45fac4cd3aa9d67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a674e389377bb6835ae89f720a779701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f7fed96fda88826c6b1d3ee81fa03702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82314119e69dbe723e5e03bd46805ffd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f51c922bd7423c236a838a1315a6d3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219455d610fcebc4137c37127d61dd9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e778277d888e835e41df4ef599cee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60eafad1fc859c8491ed34039986db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba558ebc24d186a28c44d95bb080290708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58752cdcda288241b9ea3ebdc63875f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fd5ce31a2f5fa4b1a585aa24b2cd3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29410a55d8eedf3e3948feb72990ed7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02727b78fa4ffad77224aa3f9edc323e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9321dc567dfae18f5e9ae3d9828af3a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc80fbb3537b2ac7e149477d3e0b1aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044feacfa9773998a0fbc3d7806bf46e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908443302bc541d12fae9ef55fe7f9b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a468ff2b9e65bee79d9f26e078a394b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dd74ac04bf72a17638a2e213790ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913fae088bd153783d3fd5aa27881f9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998350c17621d526f7d6ef4aa2bebe4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7b68e7f57144562511b3ed86d98d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b4d62612529f126db976ad3dd18f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10efbdf2056069530555f11d58eb8e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e127ccc03f99180a012b56bd628f8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72caad27f70c951c99ebae9ec945b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e9b63f01ac723ce3cc7a9b4138e9f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec04115da4fa6294f138488c18dd40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345a39f51fb08d138df8c08f3639791728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717f991460d1d3020cb9667a294b658729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa4b0a4aec098e30ba5dfbff258f77730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8523cc6d118540a63554340e8970bd4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dae3ebc3fae27fc21d6ee92c72763c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16962a13fcf36ad73fb408ca4374efad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ea84f8e448de3b388ead3fe4cf1ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d9e312c4dc7237f3a7c0cfe62e024735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461bf5f648176418e06a732f079e655736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6295009ce1f1a75d33e7867ccaeb33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7c65b55803bb082ee5ab842293826738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e5974cba8827b433200942553cb7d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ff844a758faba3e44491b58452bf9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe6d8f67e4ebb1af4ab8f826971d82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d5a4df54f4f3ae3c61a9d3684d147742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e52ccf5471a0579338be0d9a0f56f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f884de3aaa359b1d1f1d6c7223f0980744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea6ac6d3b1e3d8a981d8df612503d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d460e78bc5bad7045d8c8ba0f54704746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a3e3b2a0cffc8ff8ee18aad704e2c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c446b9c583723a473d3b45a7ce560748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c329c4927c5ad38798fc322c50a5c15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec936596b4f9179c0605f4df8d484555750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8ed10a4fd45c9f0d515566c6581bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515fee553c32b27836f99690ddc7cd2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a435f1cc82a161abfd04523b8768d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001677e046f7ea222a1854065c8e8a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99648df4718b2f214fdd282419cd11755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77621013221d7375092be04f4a8130c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84c72a28cdde2582d006cc95803d0c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f58d6cea5819cab8f3942256f962bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25080a109acdce6507ce177cf3e6e951759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbebee4deac1debf385c62c64c3dcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4c40f0daf5e5b65640aeed84c83dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150fb04dd90ab8948725c2bed68cd523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba01df37ebe9f6f71dea96f4ae36a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc418d914b63910c3e1fe45239f89815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a4d1d13e069fdfbc0bc68a2bff7956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa4b47ecd6249c1536788c82e60ac97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193e03d57d3faf9b1c978cdfa31e4288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab80d2c21a3e921ba180c7822b55829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c788a4375d84fc5b6a33c8dc64940b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84fe9d9fd3f54c11273f2c605a01b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620fbdc2d06c491651c141e333204c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8eeb7c453531fe7dabb191e3b432713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e2b3c5646a55fbd51d90ec8bf2d4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2670b01515909c5b42ed923263e8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0460d527910ccdafdd20ef9e70e62716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0495f5c210a50a348ccca57ec4abd6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d727c7cd8e938c9b1f6cc7880d140f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232cfa62c84f7cfadcfd69853559ecb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346d37c3e04740e63b104a8daf46c4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727ab5f021d0913655d2b8c59b4914021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4884326425ee3b49846101fda8c31922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa701ed2ded304d0af3cbc1f63dfa223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced93d921c9abb78457b1214a6024fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f152b36d6e39bada9e4be7ff8bbd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f2b8f25ec318b217924a534b5209126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67273e8b1f78a739a3c84e55ccef1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab69f6b86236e999137b85d6e06e6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300940a2831e440913093b25e445806b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb979ff23865ffd5551fe9cf00625530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498337d3b45c4410e14ff77aa73d87fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f26c03667a1b64e10616c5c23e501a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5beb896e5e353fecbf0427faa0767c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8677b1ef22543d9347268a531127d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7b407c96ba0308ab3fd261400903135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4de01b6fda221e23a6b9f51e78c71336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16805747915894c2ed0e874781a9a3bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc826b2f55361426374680c3340fba238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0831ae788024d7551f6be971b29ccf039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215037bf5dbee1e9c928f60efa10a0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e88b43cd1a18c70638322460f8e7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31627d05fb3e5e946737d4f348767542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88edd72c18831ea18cc5b899d415a0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794c28fc91c705fe642d5293c5a7ffd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53afdd7c22cc03c4b01f076369d3f2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca1c8058c34cea0e6dabaf82f264f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acfdc58596be482ba8de4468ed0fec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b655ae04dc1a2eb12abc6449065b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba359f28886b7ff3ffac7d53aedb02c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ad50e4e85efc316d3ae7b34ec0ffe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923dd373fde3d4d87f069bb24c8366251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd4613ecfaa9aca930183a1ba7e95652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599f90238640fae7927d1ea78740a5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1705e7b20d8d76027cfd141f883b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147306be2086ac26eb7fbf3ae2c695c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a16c7cd6fb6e090b7e5a311ef7f0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3bb142215fa6249bc1118138ce73357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164aebb22ac04f295acc5159d35ac0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052eed56884a823411b99e67de1326459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac91ac68f8a093f64076cd395b6d1ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5517c0ba8febdf3fb496b2b913c74dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0942dd136b65effd91cbc66258cbd6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3389825dbe6190d07df0a35495decf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2b33fe87800eec13343cdd3591cb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82560d2694e4d70cf75675b6cf2abe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97d7372401bcea17abf7742b1e70ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e64eec24a3b83e3fa478e5f0c572467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988ad25896f611d1eda06cdfa85f1e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42139555ac3cec598fdff09cd9a72bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e82ed0122875ae01574822478f45070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abedd6b20f2a9d76c572d0f97e90a0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576837c1c8d4652d0f6a3294ee87888572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a2aeacf56ca4831450f9fdffb707e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ec722651f2559cec38dadd53c3e3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4990f19ce2e8602fee4148fc5cbe075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d8394dc652252ddc75c500e7e7b8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688253a8fd14123dfbd012c0c212ec9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192279eb2bdcb39c2613397f9e917d0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411cd707041eb27f921caf59ea1fce379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d107de252914df194f9b88deff33e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276af182ba65ccd7a0d507fa1afa11981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b42de410a2f7145861864afc0b285982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c829aaa6df969195168b3f31cf12883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff25a61da9ef189460ad835d0255ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59a16046667358b62536060f319ce785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b1ef3c1a186e29d3463c30dcadd7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a596c9facc6e24798f2174da3f0e38587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ac1699731741c364e531cf52c51e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acb8a45ee807f32b2a4a38097483b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c49cb3f65a8368ebad7d68b01f01990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9524b7c93047786094b455212bcc6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86018e3206bb0c09d5d56b37ef5b6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a0f5edf2e9c54ef88d4dd24e0a6f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7b9b08b6049548d3078fddee9230394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98f25878b3d7aab73e1aa5f35f1b6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ce6fb67a16f8235db04647d517fe996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28703a27b48e81faccba0e533be7390997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0194d04317a171c0807f10d58bf8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efe84d3b91b8245fc86f25bd5d396299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e2453dd551dec3e31dc56716b136f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9848969d7e90f2b869681b4cb41c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88734bf9703e94e8b6dc1233ed3ce1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2f25d81545688bac580ce6a2be179103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7736066ecdce850b1fe1bb418c03fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bb3a88ce7467f8396c0bd3ff9af73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd57777d858a23bfc5c3760d96c3cd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc96ab98a25d4d2af3e18e6310a008107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7b4ec8cdc40896c544ed80a88a30c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4442ad846b0bbb4576250d51578e98109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f665805a0560c828bbf6917439aa9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cd0dc9778abe8e306c0c884d3f9c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1c618ac4251499559b12ae5c63c40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3301da1c29d669e97778f1dff0d78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba405c97d14e01e272c34d18ad1fe8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ec122f541d89121e0873dda4bfa32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa681d7e0b5e0913b01ae6bd8669c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0f299829a5ede7f324cef52176f56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d586bb20e8373d835c20369c8fd827118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe38b6084696039dded31f0ed5a0d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1948825d11ce4a5e42bb1b711c05817120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c25da594f802b658284fa4033dac74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a2408a7d8837de1441309f551258d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e511e3f71c4b7769f0a1d41df31bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d424b006b9ac723c9c8c6622c8506124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56fdf0f4856e54b17e2e434c324c71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e139c3feb0574b4711ae9be28b06a8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be780e668642d0c2800aa62ceee4ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b92b9b083c78da2b19664d46a9f68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4825219c2c1ab48fbe96c2923439b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a6b1a54882e32b9edd3d5e70157aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526ecee6b78defdce939517cac1c182131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85098072a75fff5aa63e07cbf78f0b40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352720670e2fcbdfbd0884be06dc699133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402adeea985a60fbf6cd75c872dd900134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8614f5b268ef79ca80f88d0dc42ecc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8696f96d6a8ad22e70e8ea3b888c874136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca799c4d98f572e9fa29f76f9e439a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671073fb68bece56d833159327e6b72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c27e34831bfc680dfd5e6a5ef0262139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a596509b8ee32468cb27c741355476140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937152b0f6666f5ba5bc6575699bb414141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8a30662eeae445e690e52ac6234b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4193867be0c66d2db66af2eac3896d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc8e81ce227e636193fa5cef4298a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a69b3e2c80381bb171ee62c3f9020145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9f956cf636252a5ddd98e98bf8879146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d3a4dc14be9a3bee7bdbd5324ab3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c756f5fcab0d2687e24cf9d9222ff3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d3c24d3ef9a57b4529e7846f276b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5aaa459b57f971854d4fb33e7c0ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfb17b7b6d7de160f087c93fdefa5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f8849df375957e589d57088c1f5fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479fe1710d07b27c529a3f893a295b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a66ad0be0ef454dfa15a35a5572d02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550dceba1c6a51dc53979fc08c57997155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b0413db79c62b40bcc5ff90b364d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000ff54234caa3aac0b1a9557eea0f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21ebaf2f46aeb9d055fee4a3596e39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482acacb653defde634558f318de7a15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe4d6a80b7f3f503992fa9dddb3812160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3a39fe8f88ae77a0561eb2e349c74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b9f3489dc07e2a1d06cfd44922175162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fe92ff8b42ee8196b24374983d04a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d78391e00cbb8b25f78d7b61abb4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaad550fc6fb15819d7d69fc569ab57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f366ea35ae6679d1bb9a2204964f3ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb51437cb7ec3b893570ac1840238e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f368768b76df56d4854b1159e93ef3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d065ed2758f7641a7398a317171c9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d65d834642eaf9f2858983f829eaf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae43b1723a93ed4803135f1b08223d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a180905ae19895bf836d6e1ccdd54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5793209134a34fdb128516b3c04b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af092f66932cd45bcc174e1977219e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e07b0b16f9a8dbf81861837d27665175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53239fec73980801877f634f47778015176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f873d469511983bda5106d73c60b0bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acf2f229c64fa0b499a91621092e5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7e4f22a27d0150e5e1c46d9695985179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdffc44edb055df97a305be50e83741180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc00a1600cccf0ac3bf65cc7fdc49d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc77c14a66e125bb8eaa17423558d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a6e19723ac10538d9b1d9e4017455183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9fa5c1c24743313aa2804fbd82cd8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4861ebbae9a57a3bc13561f48c72bc5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ed715fd093c5efd8e60546499b85b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fad4324c1f1339e56b4ecff8278371187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7246f64ed6faa3cdd2d91d8f1fdd355188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83306199498b4445b09094ee46c91c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e3f5f688daf81d21df3134f1f0763190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c24ded82360699719016d5947764b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a39d7780f92b55d77a55b972853632192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69521af1ec20b6447e5e853c53874212193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bc0a6a8d7f98087872e102f0c386b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631754146f2ca0542b5e986282d464f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c371aa44b2ac79ab8e11ee42b951b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c3b85dfea225126cc1f5d17abe119197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b37bc68be00aaa5ed52159812ccbce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52607146e03c333d2cce84805c6df09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2ee531f3e69c42d60e3c91f2a250b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f9e372788dd06d8d5f912eacfc48e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98d0136583d1b8c1f424a52ffabd05202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3e2810c5a01f4d51e1b705a070dc3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3be09100b06d1e3859d77f3fbc2a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e4578225cbc326bd2fbc1a41ba2e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fac6b639b4a50e90e384743711b7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4f3dcd1f3f0d64cc9d3959f5c10fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fe6b855e57f25d436be30868641f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932b9a5ac5d9406f047c5d0ffd9adf3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8d793663895e64e3f950d227fedf0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57b4b12a48dfd49a73e5b43541e597211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bce07aac51545ccf950f4b587ae9f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c8ecc63d8aa88fffa5e565ace6157213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86823ab076d9e0a688e487698cac275214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c58fd3da2d91dc940cfec627e09e02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dbc961323add3a7903bb8766deedb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61309795204d01d7379df20f6437c785217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc4f7152600005dd3c700a0c492295218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a7af95d559b50775600c8aaa7958a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6151bef7885086bbaa7b931859a9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39d500ec83ae5e2731d00e8143e918221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27db82696bdeedbac27d3de1b39da8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f6dd600cd62334ac970e155d81b7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a243aa53854e39e63e8b78b38c8ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a75107081148eb5887559bb17f90b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b3e21fdb6c9ecfaa17b2393494c2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d2d8c32399fce087195981adf3c3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02184d6a5a5e8ad97b2bad9ab24ef1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c54c4d1e03eb2bd502797cff82f3e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc18d2ad12aaf06ecbb7b359e25de5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf1eaa6857fd54d899c97e644fa6d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41a9dc9f57ed13f6570ee149f37a77232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1b7b436b47e85808da16aeea92d2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079726fd21bba502a5c3d517674e312234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d47b43a69c26ea61ab7d1943dbac13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ec63a139b9ca5bc21b7828edede5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3285473bf266092ca6d34f5c1fd6a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686860c68d88fee38911c3cdd5e4414c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05957919f96fb20473dc824a6615db1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b420f01bec05e53c4619e6d0b11f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a32852cda6715ed15b1ab12c87f45d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b71238ad671945e54c4b7c908830b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c399c02213d4a47ea4a46ce3b3e8def243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904c450b9b341cb362a84d24d76f06f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb92263ed7c0e596886d43442b3210245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ff00cdcfe524f25dd4460ee305e65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdef45f6302e41aaf47e49d3403a318247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63c5332e285614a63d5311fb550deb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d661cef416b12471c141324554d0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8cc77d7694b40644445adc54e0eee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3f8a092bd3e7623e223300b17e0b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0e29599c32cb84f39157f6d44423a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b8877637c8508bc8f478885b395a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdcb1aa669195a33a5ed82d870b6e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950578b0b163a3e86b43b0a8242cf40e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62fd214f9903d4c3b517a7f79ef82c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb773579f9ed2c39625d72f297541a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650af0958ae48d14bb0f5c268eea5bbc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57820f58931c9324e938260243f5f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f50a9901cebe99b7782eb40184e10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b1816b43076c9401e185b12c149e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00970d785b5b6aa1a6610b8b79a0b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba8266292728a4c49cf3071c2ca853263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5388eeea9199dd0171ac21d9999e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569ff0ec2dd6af34d8cf3ba57befa5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96f9c3acc67ac4938618347825f887266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cfb37ac413fe6f587241a806c6f3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6770dea34d1acb03a5efb76d8ba77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11619b27c208f7b33c0260b75e3db12b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d48fe8abc3e1acf025e2c1b2b7fd22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b37551575f3fd41b38e5e483ff1c7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6379150f2142560463d2eb17ae0ed32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e902bdf63ffc5717cc739b3e8cf02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65994af90e666c5b0fc6c218d4c52d41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09e22664dc253b215c0b3a5b6262e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac68ea1eaed6cd2bbedaa5a6c90c666276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcb386274a1243baf5bb0e755f5a7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ff0e714feaeb27997dbc8fea7e154278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa31be5bbd7c91e1bea5ab56fc595f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7f0026c63ea86571d39a6763fc719280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb90d2b6c6aaaf6e9173d6fb45c05da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddc25b530bdf301e8daefc26888783282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612c8668d79c9fc381bcad60f81db2a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b5693c7350b1b6cdb955c6cee85d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0229b607d119d679574426402e9d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc693e22c8c8306ca91af57eb48421286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5a936531e5828793c8e3483b147bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffae168ba7f05163cf6f70960393e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9c651f9b0e690efaf01cfb27e707b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e5dcac1155c4452ad067a77a82571290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560f758425f6cbeab9b7a9ef78ffd58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a53111b5a1aba4569035381afcfe8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e705def507fab32d0d5508f243e1c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6849a814d9129f771d0e6376a73985294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a7efb01fb4eef12bcde24b25d52a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6cb4c74291bda5fe537eeb8a91234296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c5892f3b029774e4d8497005937a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cb84ba586cfc58e5582c967063c5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce11c89f0ce3084c44e2a2b7acde06d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccda762434bfdc1b4b5362c54210dda300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9b992a3cf3c01adefed8d5994cc8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dc5c8df316373586b3deffb0a2945302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd64758c48107efb89c3bc4b14ecced303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b6d75373f7ec3455fe51839abd4b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe4389073f4ea1a4dcff371453f89f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72fe3bbb6de96a053cda5d312a1c00306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6546c243ee34b2c80b33d9ef9a8e90307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47aaf7ea8183d4e4ea62b94a5ee66ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1367ae81f88bd8f1e544538c6ef41f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76f9b7faea6f4bbcb4e5445f0e0579310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dc66ff974cf6bd1f6b9bde9df6571311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f309811fd8eb87792f9ca0a7155766312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92daea343547fb57c339e797bba357b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290299a7d79a2b397af8fe2ffb7c1abc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40d0856a92e80a898c389c29632e2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f75b44731ce897d2b621d0bdb6042316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e17cdb74d0c4f9a42b94334973e486317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf63fee558efa2fa142cc6a61af384b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75ad7d2604c908a8f6b11e1685f3f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63c2f525084e31139ad8ab6b5d569d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43f152d79576d9eebe3e8bf76c10e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b2975db26532cd7ff9a470fec7923322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de6e6dd63ba110c60eb352739bfaa1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1538be1f1825eaff3641ff0f3507da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd9a7eed7c2f7fe2a0b2ea4ef16bca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b85ad77cb10ec0bde0f243297e09b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bffc6666f71657b29b6c1a8111074327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d4f8e06df98adbd718200b1747a77328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e4899860b135ec2141b88fd1e2daa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7db5fb6a7f61e478cd268afc162684330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ef165d66c5e5a34fdf76d42c0e491331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116470a6097f4a8e0dde7e1a85b4bb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae70b5e48a0b21888966173dc74687333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006886f8c58e1ec22410d1bc7857191334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051313852141ae8233e921de6988e22335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e846e74057cfbb34c9242937967460336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f4750d8dd442fc57499295dc9c0bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e2819196a422c4e7c676dbf5f6769338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291bf0fb70adb478249a0336a9829de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f6add0cc6c2489d988b8562dd4fa1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc475a1676224c3813cabef5b5a8c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c852fdb3b94bf41966415dcb89877342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158bb72fb5a0689ca943bf5021a9e51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b336e824a4e496c7e07a8b0051082f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35307ca5a43ec8ef463af2982dcb0933345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa89c33c8cb4ef35fd0c28694fbddf9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b18134947c10ad0a4154f2f900444347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a56e1d3a04f667d28f2be9246c0e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a7db6428910b1d702bb630b8679ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f61c1f8db9b1e1713361b868ce7177350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a1930c3a217df73a464f0783e0138351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f06a1fead5fa2e48448c228a14bc2c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc958d5cffa8453e1222fc705a1c6f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09580021cb3e8bfea679e8e4608054c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef0a8983f6e0651077116c8fd1fa9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61272a4f82e6a7b36f04f882a260c79c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c60f8ce3e0457189d5e1a25d69a7d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef65ba98033f0219608dae24441c6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd296c4a06e3f2018773754d683d3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceaf08acd89e5e7e142cd28e5deca4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c14dba00460d3d9a73c5b4918d4ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d29ac4b01418349a1177724bbefbc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743c82d831e4018b050af88031a75e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d82fc3e0105e1862c40e14b9f6b15f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c456c6d2d7b3170c03ae1734ee00823365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13c1a7919082bc30d557bcf220ccf4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa0074369bc2561cc8f08302d09f41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47ae7e27f653148f6f2d32fb8983f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cb7d06e23b92db71d44087d152fe8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3167c75506ebafe15b33bef1aa5b075370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53681bbadd4f8e8d4a5661d9f2f12849371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a717cd5ccd15301c37dd743f1c5b9e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a56b25b3e711542d447c8f3d1929ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be23061de3f9f635a99b3641dd42cca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc157372b0312b99c558664f3466b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb1dc71e2b23b4eaa66a2ca60614ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebf9d71206e116ac9674511eb0097b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696661c05f01759d7bf077561acfa3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dab33cc4f42f8d2259586afcadec81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889aed4171859716b0868ecac2659246380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774e06de78c734dd921c39153d3eee3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c96e118ac312baa23796e41d72f181382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4a270e0a3f5526e410458bee9258b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e67d115b79a6a3fa2922fa0815516384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfda6159f5a6d82cfb46af05ec83df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee70970cb03932775115e35c28dddd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd34581df308baa0aef97fed8916a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbcc457217df277125a21c85c9e7c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ea10c6ca4f3898ffac7e6beb564fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6b7d48927e2e2ea6ad6612c02440e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccbbc7816b82a404461576d4e62b55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed779f90989c94473d3b1154196cfa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007be86d5421e39b0894490b2e446e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe98330ec032b1b492f12fe088a3ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc206c6afbfff0d4c3dd4a4a635dae81395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ff6e098ff534667821e0475b7b8bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacbb662d9e83914b118b634c6a4cb2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060f00be452da3d388ba850364c79d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff712fb6223d5cee473e38261e153595399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cb6123c0f8b9f8017ea9e5354c402400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222cfdfd781f54fff185129c97c9dc4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2071638fc22b287460f36372efeb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff0977ef4017a746b0674d4acccdf4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1332803493517223610be3240b856f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bed251fcac7230f706320476235e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e45aacbdc203234021c845c7f9d53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffb7ac481276e48245d2ae792fefcf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a52619bc88f34ff1c3c5e2a47ab6e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dd3c917d48387f1e52013994119a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd156c7b7d4ee171a2ec0073a9fc124410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f61375b4260e3863db70b07363bd7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d594e038dfa7a48a1a899e6a64d04f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f0f056c826c13c531972d3a58da86413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f023fc1cfee2050460e9cf55abff5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de282ee1c44db281d47815e5922c2347415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c25b1bb6bb6bc15cb9e822dbbd15d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a028c51af8afefb152e853d735b63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a340ef5c4501e33693cebc6b0fc5d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e6d26a2851cd8006d3a644e8fe67f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1e2fdc8e460d39b47a5fc516e4de9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03d3e01b35282d8f22c38c776e6c21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194ea11d13c9dae6189da9985c861e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e990af66c80704a55e8b7617061ea61423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca57526f8d6c9397e223111710b906424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be099a4226fafa9d75cda64ab4e12a15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9c5fe566f7e68b0cdd4f64d973b34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e43fef14cca6b96d12db2c32fe1c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b17f45ee86c8011ae682d3af84e6b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36cb473715bd38c28f0280b7ffc53c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce019a48ca9a490b395675003060bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b839a3fa5102785a2005a78e59b5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b847210a5aac1165a8b7e6b0db654c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f24e2ff3be6479188dcd3f897581d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47fe5eaecc9237642fdc910c0f52a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d366e176822894664c41c2be777b733435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a228d92ad69199b4ddbef03f19fb69d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b8d5cdfe2c4f356749efffadf0be7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b918b7832a4a86f3d214e0a825c6b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab963a09589c0de9c320cf09641bc79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06267b9888e068b34a11415b01735724440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77de928bacdb645fbd5cbc89c71bb3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8b6708f4c20a2a7da10192a03f55c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89832dc7ede40c0fbbb89540193561443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8186200cb907e657742fae425b659f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd3c4a4fa1cfdc5cb8533669a45d85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e17bbcda52bfd7ab5f46118f1058a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c444f70d2a50d444ef8268b0a3336d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6810caf6d93b549a2896e5e1f1e19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a32ec9e0d6dd6f71672cccd230e76a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66ab76cd8072f55684715a88d7c2f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9b43593858601710f1e1258adec77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48ed0945e4cb4f40379f3de4d96943452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8f67c9753f27d8c300631ca3803c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc12d58667d948b2313912090d9a353454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8b6dac36151845837aa52b0b6ca56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c161c620906c0f1343fe7a2bd1ec61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1413f026542ea3a6eb4d9b8984612457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8289a6acbb589aad3f400e42307c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eedec6b9a4873b9e9d5fba9174b3da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a8fbb516da8ae2dc7a7a3f3ab96bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d755646396607dde21b00b019e51a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cc93b87cd9b0db5f5d95db57f0c7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce90cc45ccfa408d7ffc278e6a6c21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c191a1a01649293fb3387dba401551f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143ec6ff76a6db40db95d8cc4d0d91c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bdf9d01e112d9c826ebee0e3f0e98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06045b9f40eccfc495c3cf7de2912ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e18eafe840975843203babeb848e44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a601505643f21933bb1fe78bf1601469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0131021e43ceca25163016863966e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e09998ba903ba38b810f5bf6f22e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fdfe04dbe4006db16561bb1e081e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eda3211e2545c6c2edbb54630b206e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d0031dfa1a376cbd1db03fd9eeca8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a913449b44670100bd6df49c745ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572f43e7786ee66f740b5adf8649720476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed065bb84f917b37a17cb924a6a4f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0316edae75b81d9e192f4b2317e698478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd512e13520757e791a016f6761af86479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512e48ef1eafa13c494498b617cfd90480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede3ea025366939b1aa387e1aaea20e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e008c8db967c4e0ff9580cad4ad02e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4488326935022af4bd43d97755aec97483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9d5627fc5d503144f20d12dd1bf7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17c67b1d97f23d394b06a39150e2ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664388ea1d9b0bc60435d6e1f45683f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7017b3c3f4b7d84c3ee8c9a2eb5c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15054ed282628b8ed601c58129c6ba26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cd64a5d04c998e2aadec6ee892479489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a6421229031f99e56f9e0e5d3a388490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76d005cfc961078f2c6d5f8b96d25b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2c2f8870c61ddec5c5eb9c33a763d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0f15549ddbb31ecccb40d0d4b4646493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d69f5c5ebdd58a1ff70c715385c25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72adecb86f9dae37124ef405d5af4c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a28a0b805bf09908d41f6f516808c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba9a6127d5dd0081d487c5f3faef05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eff43d1503cf0078e862fbc2c2ed6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c77c1e767046e274cc7187334f1bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497487f9520f6d4f4ca6cdbe883192c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eca186f6357066e6a71a6d5f678598501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9807c30f6af22ea7222786b7ccf98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1e705a011147ac6c9d6a44d2d6506503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad8366f35ef4c7bfcbb2eb6b677314504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8dcd81532bc2fd708d5cb10a16884505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d70ffe1d22bd8bc465b2c0ac54ff2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847045a9f71ccf6c48a219c49ed0f21b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9defaaa0ab171b972588ef3630cb3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf521f70d5b7d68393dc64f3d3d952509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e589f8986bda9169ea8d60f5b3cc224510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98336341f5348e119b1cab40f75939511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bdecfe04ff50be4f0804aa52d5b6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416423dbb86ad91f8fc80c6d1e22021513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21619128e78cdacd8ffd598676d1fe6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58e82b8d87b426a9aec805aee46f1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8d0aa9479dfa337b906581fdc572a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0bf2b72230165c13edf64dc247757517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c51bb8faeb49212a59647506cfdf4a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22b4d3e35270e5e0e5a833fc1fc8cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fd1273cf36af5f58c6f0407525d46520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd766ed4db7c70a6d6d4627cd39d559521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679942f95e68d2681cb58a8b50aa4de9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e359d2ec6dfd9563d15a65b2b118f9f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60403df92c05a80d81b406e01027f310524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a957831349a845b1e417062abc449f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07650b7ae3574759666a118c733f9f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc8a673ea04a76631e52596bfe8992527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60273244a5d5dacda437d257081fa6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024c6d27d302e5ad9d3d91205af1da1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6ed0178212aac0ee48c3661a25153530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb04ffce223e21cd5e88fe9e8a88983531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088035cce34a6f1d70ef734c6b99cb0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd1a9030f14d829b1f42911473a0b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51076b49b9f967b003d855bc63208a21534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b090836172ab4f1797be4f9dc767d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb35e790ee35020ca4498a0ae7bf3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a638e0d69959b54833b431c8d14c554537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b0ee88b99a5a34a58a6714746ebbc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f0e04866242509d76c4cff3f8392e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df3f6825af63ec33f83c14d765b0e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a4ae7f5216dfe493e1cc02bc1622b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48ae162329eeb8506f61096ba9f21e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9c3e10efbbfdcf66c8e012481ac9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bc0e5a29af17790e45e0f144497f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a52cffbdf790f33151e3fc0c8f2ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7ef8b58b8a6770b3e38e0765f6f61546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317104d4c092fe92baa4fd5b0d707b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fe03194355accadeacafbb15f1bd6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17657f08ab2cff1ee96322a374cb0d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc1d722d6cc91073a999c8b2fcfe68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683d95178ccef6ac2fd25dccf020ed6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631b3f364c61df1133848711a53c7ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea7ca2bf7754bd775ec7898aaec834553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9462e74a9d9ffea930ef1ad91d290554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66597fe0dc2b38853db39491a8c3a4a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fce121c065b30f616450571517617556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5aa815097b0aea13f4b6934018904d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1403e1d5c9bf211c1e45c29a2f545c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3bc511984feff24e7dd052871de83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11630a05d8074c701b3401d3e93c0925560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdb44b11f19edc6dc630c2c00a926e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e70663d0b8b053e666ded7b8190cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fdffce2e934fb44119dc5db37ad8b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe31e5c74d524e86788fb3ae10b921564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd83decb6e675f165d676ad9746565565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fc54580f8b8d003af8694abf33830566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033afa94608fd4b3b9c874474f57605f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abfa01704515986b43250c7672e91e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53e9377ec56221f97f7463a93c6422569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cdc1f7c777624f88f5de3d7876a78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662670117686e75c69d7d67b622a7b60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bd682f273f5a66543d31cc706ee6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c955000da14d7d4570f57df71d77b26573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee0c8c1970ed769a972e8f508812b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f7c76338d8b47a473bea53095543d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed87ddc2470edaeb77fda82dca7278576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f964f58de5d101cf4d6dceec93485577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bb0659eaba2334c74819a79e25285578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd3c56dbd09d0a09ba3a422995df69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929d71c3d389bcca8cfa05e621eb892580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77960a6228c57e65f5b8d35b58b24125581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be209a8ee4f9096db08a8d263889b197582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0850bb433df3c39381f02ece72db0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1def6903129e4e2b4ba5f98e09ef7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bc71b43628f8ebb00ed3590cc113f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58909ad32545f46518b95709e17e1173586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0f71c71047d36cde61aebbc43a067587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b40395a35ae37c57e0b81ec2cfc35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd6ce6c836f718b4a953670f2f40c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab793cb814937ba797efb25ee23a41590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2146d8db75a7bd1811321310628539591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2c9045ae6422e34f40e9589961007592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf69f0ac8b1a216499f6d4600a9051593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cec57d9cc5499a396d4e23d979760d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445be1d27664d2df58e40e253681424595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23704990f42b3b42db1805e522761454596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f546dce1dd2a24cfbe465937faaed07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd82a941bbd031dbf38ef6d8bfd033598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8f9d56325bd2ef4049ec12a87fa20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821f0cc02589aa8940c617afb36e137600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81406c70765eded002a47d01784665d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db61732526b8d3299760a70c00141a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41829324dd7c7ec0fbccf1d45c2ee1a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8ef772dfa59aff9b2eea9c890cc02604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424af9af6bd34f3ee82dc87794f3f3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d23d52eb3b120dcfb6c457e393b3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84127a995552ef001445f0d8c73144b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f492a2edda556e09d2e4d967702656608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c668b2b7eb95fa02099a6b9ceeea00609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234247518d8bb9bea4e32545cf95173610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0e2a59ef17f68330e5fb7bc13b744611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbafbdae88e75db08841490bbea86da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f5a85831a3c05a0ff4107b8d805b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd3d29ae850eec3f5c37cbf21fb9d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf41379095537e172bb011ad99120a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71dfa6e48bff4fcf5663110594ab1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42646d1b3ccb65e3d574ea67f1ac522617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73dde95b42dcfe929fc51107fd85e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691dd90fd4d133fb1f96663f13c86f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1506085fae6af1ab09a76d75dac0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4e59c610fa1d75b19d84c83aca963621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21689d797269c61f6442bbf4c377075e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42e713a6c82c413b7e33c1b2e4ef41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eca2a9c096cc05e425e730d5f1d31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d643d21d6d17f4df569ff8c44bc2d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffff12be5b1b9503dce9e4690c9a1a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0d70a5aacfc2efce40c2741ab5912627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8111525b220c08b365bbbbc827d5f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d001538728c7e8f434cb6016d694d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dc59bad65bc2f7a839f0bdae0b427630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e148c36c90fbd86db166d119768a91b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4b99c847f4cfdb4bef7d33170b666632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fef7be3f1e2b62c0712490cffa2196633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189c05fb883a33f6dd235f8aa005286634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8116eb51d3bf2aba3b3b9069d21685a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f534d44361100b8b3f7d736ef0573636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc154776df51939c614624628138c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec3852f4a172cdc4f6ff2b32d95e30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9358f4d8912927246f6837f46fd0fe4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb8ce65dd79cd1f36660a4ee6eec83640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa185420cefe15278b9ce45fb1d156641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d3e08be1031583c184b80dde32115642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd30626c18a9b184c456746ee4524a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c670004c410c7973f46cb655f0c5d00644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454385fff24f6ab1511fe247d6fb7809645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402608430d4dcf1c8256b067d37db866646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd590db530b565a6ac12c119525dea1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883c2559dc91d9d5e334d69153814d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be02980e570bf719a96ea06b6cb3e46649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91903697723fef89735a459766091d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a97b257a1bebd23c7e71542f1bc60651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37305eff047cfd6454cd0ce8d5ca033652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf5ba677ee75817791ef061879e7c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a52907cf7b51521668329b8ceab8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330599d280ce0c7547de383aa58275d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942189acaec202b8560dac7700beda4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b00f384ad967ae70b136f561316797657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56dea1e4aad26154e7c26ad0ce6bf6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d0646e1bb30f52a6088c9bed17362659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a10bc5f57e9c16a484b03eb6d3e54e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f2d9919edb4634c15a7182a52dc89661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb5b0f56224f6d39cefc8f014da903662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad6ef0d6bed8323d5d4d0ff2a33187663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63152e937e2f630ecbcb94d93012a509664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12f7e8c7a89dd2dc5a502e2a0a9090665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3615dbef8b1ab1ac9a8e4fbc7c14a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a91184c977555c21cdda9af3c2cda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d599016701a9fb4621476f26e652357668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ca046f60e935b5222dff243540b47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29deaa3eab537d33f61e805cb6c5089a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a021246aa9ea2ab7544447444c0b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14fc51136a1e777a3687759b4e30df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aecea8a437d600a84270fcf9ffd0df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ddfcb7cfafa34ed11fe23153e8b33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474884389a5d154fbdcee57c4997e3a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ec48d02aad66dfc4f3970fd9e9c18676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e9586a29db74b923cb1fee70a8691677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f303cdeb11fcc68d916213e1632c495678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c75e4c5317b11eee77a6a239b3dc4f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c58de0385d38d79fc03663d0f0b8f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3ce9dc36c338e52bf1e8e2407fa6d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975b825154f6f06998d50593c93eb1c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096a7692517089956c0446a6ce707df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95947a119423189ef0cdb299d5f18f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0071a52dce31371df570054c83b72a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac67706c78373d28c72072572b942c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac353075b4111f43c7681cd8350f29c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089746f99e3d831c4b59b41a4ad31bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea186f48b1a07cbfe4d3f6dc8cc948d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837647fc59188b325681d951e69f736a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd40cc12c5468d4ad964d570a0239f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728e58ba40245901283745a2c2bbe61692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834b5cb10483616ee33bc688f8d177f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94e2c8cc0efc26cfcc74dbddcd55eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635ac7016de707e1951b42042293c3e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efc8b5bd6f988dc8130e3708195bb9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2986b45db241002d7c6dea765afeb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30239fb8aaf433a312d506938e774afb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e15cf30872d88584a3a26f74c56512699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4acb593e4ee8d5f125cf7322fceef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59d69c2f200d244b5cc343bcef9591701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42906d195ad4fc0963e51b3b688892702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767cd07c72459155975c351bcdba645703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc902ca77a52ba5a8c8f5f4140401f45704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42c150ee40356e12812690f7214591705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4802d3d9fa09658e4ff9324f18df2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ccff872801f301317237f0313f7a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f5b4e1e3a05beccdeaaffb8c3d691708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1751ffb4ad4e5e5f89db44c8a49afc7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a53226647eb1ef7f4a83bdd3f2b01710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2dbd68f9a4277cc86677945576cfc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096f9a7114ef0219405dd569ec3d470712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6eda85bfd2895b8296b7b091e89e5c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978460f63f723705e7ca403525cc2cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5486d6206927b1ab78f3fd01b0d322715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0dd015ef17c524bdd982e5d8ff25a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe6bff336d25dbd3dccfea0ea5796c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed1ebff0a88515ab55ec64a75f6370718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e490488f980ef1b187a54096ebc94f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf41072ba718f230155bda57e82f9f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2290f31ec68ea9f9da41c9b01afaa0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a281d98acb39daa2bd9579c32370415722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f697b4af14769af648551e34c18bd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692fe36809040f5d9cc3edc54704671724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0ec111b4ceda1b315d75c9ea7b503725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2f7ba7f427327d9a47fa68d8be585726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef641b7776967345fea88d2087cf8e8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17139b92a53a334cd19628b5b15312f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f297a94185a01ab51f359e14d7689f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f987dbec4a6d99c61ab91a9bf7558730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6de75f9601823cef6823841d4ee22731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf298fae12a56acc5d4f17c4847a23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf6ea55663982dc72fe76282ac9e4a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcde587d4da28ae730ea28be129d126734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048aa928d968d93c74b74053c2862160735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2029ebbcb64ab1d8ce03b26e92fccc7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285c465bc207536e2b542bab1d8a087737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7ee3c0dfca3d406767f285e73aec9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037aae7dce9ad361ab6ad7544f61f2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d15d0b8de2680fcc2b216d91f15af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca125cf4c277fdb2fb4679275b850de6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146d7462d31299817e858d4a2a01aea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465b05e2984e1df0f42dfa0407c64ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8671f7b16c8455a50e1ddf072b35604744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c3b115b2a69446eb35ad748bcdeb6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f3c49c66672f4f1a36aff1b10e909746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c71e97c8db5c19cccc67b136b3ec4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a9bc2bf80c545ca66ad2e876ac836748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97087712ae46efed1593a88567e463e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3e956607dae8ffc41e2f80064a6b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356581a1bb7de2764cf9f8181826c93751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818f9b20ef43952b9a4642f72f46b94752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ba06505b9bd3ca7546463ce6292c6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f7bdc6843d3c4a2bd77e997312667754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798e959f9359562fd8a4a19a7d42180755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac47355ca2cb4c90f7cf1033e4e38eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27481dd91a0a5425497f68c501b0b2b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0806c965467bc6d9698d65a2526e30758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493af96d261897c2e8a82efb5b9df530759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>