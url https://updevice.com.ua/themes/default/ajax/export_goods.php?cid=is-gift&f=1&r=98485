--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7382646e70d07b22f8dc913338e631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473375ed3d8beebb887543310ab1c3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b0b0a9d6abb1bafa140c67bbc1bf03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f028df48dfe0ae2e979bca9a633804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e5d100184aed545e2dee47395d9745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f5fbf35c21044318c255556156ccb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce3de53eec0bafce4aac9dd47dd5cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a5dd2fb65ccc9715335c1b9d966528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799121ffa9334afcce640051ae7fd9269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ddb4bc6457c07dc6d8d1cb6367c4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd577859d844840969052115cf389a0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ac35ea2adec6a0508b06f45a2279a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157add394ac83cc62c4592df600c431613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2364b8d4cfacae17072201ddc90e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374dc3e7928e941692c5f5cd01af0b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600d32751d3d7ee45f32f7dd218c0b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dbeb9e1c74893bba6e27f226ee34f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7a3f609eecde206de72c3f081b3db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff267cecdaa5d65feb0c3935401ab519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fe1584f98f89d2ff64f1596f00a7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466839dca4ad4d5db553cee74f7b08c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3202a4e826ccfa841a42d06277d8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c03a760c62c508c7f1865ecd7ab5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b20ff5a8b0f5e62aa1f48ad1c67e4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429960543ac882db90d4aed3a2df376c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32aa86e3bd471c0c7290c1c1893449026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8f06ff0d095af05dec45028ad45a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1f6774b9a483da64b5753734eb20828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a5ddd4c187129565787148522198229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495469f19d6bbb67bdc0feae2b4a46c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c213d20659e94b3ee3c5674b69880d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b046e3b31c50067c7799b8a8535f8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187607a1c5f8be97d6d71967ceafbe0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177e4471fb3e7ff43435fe63ff3bab734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e8f883a61a47aa2ba367cdba19ba135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94528f647fb10b228cb3d0ab4ed1304636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650061e01db742b8ec4b4998a39cffd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ce4c5f3a66743df201bc0ccf4b43038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230d7e51f39e6462bdd025c2604e76139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bfaba48864d8630d8ef3ecf9b9d8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8764ee887af204c0aa2075a16e5da2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d150031a382d6f56d671f63ba36fc842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ce53a632de512eb792aae9b4f006243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdb128ca187115000cc378a449b45244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289ed7f4ae5502fcd89d1cf8634336045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a19f93a6290c400b4eaa75ee068a9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d6ace5d6b78bf88104043dcf74f0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950eb09137421978dfaceb4bd84e757e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b868da0296b155ee30fdfe8d25c411149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5cae891177783c1c2f6955dff179b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c00721a0f5a44327dd04292dc1c32151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a83ba6f8eea6b750f3f20920e6b10252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12366b6bfcb21b84b022d65669df8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12404f8d8f6d915e7e848fc91b6b140854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09a2a827df4ffe255df9c58edbf4e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a45b754efc7a7b46ef86abf34c35bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607ab4a35fb1f8935919d952896bb5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd223308892753c8fb47abd3296e7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2f2623f8abeeaf38882597c4428f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf41e2769ee1665f6a592cf51811e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761f270aa315d69323ea3c719740e3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c302b7f62eb2ba6f4a8a582a9689ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1284ed20005687ef19f5720b3cd74363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cb23b8030d9250e20f40db4501e0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7e7c14978d15520f2aa2b05af456565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d67fe126d157b824797f5cdf1c627166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa10da26e8735fe1d461a813bf3f0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc908f16f09a180ae34c4a2170ff3e9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bda2551234f4aac9e2ec3acf60f6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c6c3948f63d619349eca9e79b32e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1730a73c508b91468abfd191255c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e885b6c48bb411dcd49e6bdfc086e8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea22f1fa14c580b0d93000a8ef966273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0041b0e773fc88fb558f219e921b4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfd99780ceebcc9f814060e4f6575275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd1a1f2fc6c25565c9fdc016219d3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea42ba12331a5da9943ad29d2e7f6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1af2d5f7bf1a30be9f321d98bdbac478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a812bdaaf4bcabd76d6c96de4d2bf8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66c663c44a08b09488cd35041b614080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea219ec439dff512ba13d55350706ec681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409bb31107a2bd42d6f5225f76a51cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc778fed0275e3d9930be622978fd31183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beeecb34bdb7547b7d53445937d47e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5710a944e6f9224c2123327f07afa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090433eaa27b230838c8ff5f42d682a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a9f11b67516d075fc55627fe1c81287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c316723deabbaceaaa15c0e50628388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb4152dfbf6257c85e01d57c7af8c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13903cff1d01f40d83e7f33c63279f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc3284cc011d950b09e845ec9142b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d5e8eb353234b36858dc9ea0de8f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a24e91879e852d5a008c77718ec9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97dda632777c613a253c71a7d9617f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319d7cde352a11381d29ed8ef4ac3c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935144ab130e692e8c4e79aff89ba9c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50375e2092830a5921e40cb7bd629d4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bca856adc65a69a6cb6a526a716de098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bad5a35453600d23d1ba0af18576c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669018d1b60e0f611c46bc2359a027ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0f3c15eff27d0a9842e5890bfb428101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd5f2da0ce3e2dab218eafd76108bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f05917f6c4c8465161ec5bc5974084103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ab642ec1f0e3dd62ce2d5431869c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55301340733488d2de977e558c618e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa07f753ed8a9356ac777ff9acb473d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18d0e929af5a3ba4aebf93a8ba9b8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9672462d67797bb70c5fbb9894d6d7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ea25f171002adf08510b09afa0d54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e409968d3e9b07560690a399cf270110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd1078cb126c22117a8d996e5f198c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dc7b056f1656ca77b88d6cbad19fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38ccc6805033fc288d099cb1bb53f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f5f0b15ee1cbdfb30b5a844e3eba6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d40f080548dd951fbdb20827d85afc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65414f749ba429200af06c73b89cc38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e69c1bc9894a3af52168a37dbfd5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c64fecf0d2bdf0b9308e7dcf8022b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeb2a58dc641b2d329ef6c71614705119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc22e452c9facef0cd39a0f96d9c914120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592757c1a8cfc611a80a57f3c9f9e1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364021d6e7fcc77bf1332ff6cbfdf431122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5d93f6550c719f9589508ad162ce5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01eecabfd3dc3142450e24ccc3ec65a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404ec3d3e0a660322b57891e9fc9e57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b07668a7cc173e98ecfc6910e823ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef8a0d4f352428e404c15fef6a2f08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525e574692839f9791f84d892b76054128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b957e84b9a752dece742a09c2a2f308129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0bc20feef7b0e73a4ba211e5a3789130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc808461466274274502ece49cdc046131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b286affc27627c615a67a825d6964132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4f7ad55f4c16bd43033bd0c1f43b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10283af2db0da9acb9af6bddd7a5731d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440885e786e564360c3d0c6f4a18045135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c88c7d0778f7fc1725db0858e0b74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e67d3ca09892d2b31fce345426ee2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a02ffe3b3681b5650e9ad7e9be45e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c47ed4fefb9b6107d2f29a1148799a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871929aa58809dbe36142a092b1fd61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957bc2bc2db7e918fe8e4650dc50b0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27c538434e4ba57c759f20fcc49340142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b678f3f106c157ac709919e710fee2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a276c91b3be92d1c20f265db6c217cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1cd6f1c0cd052da5a0ea4932109b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dddd3e84dcc19e861907a5af366a9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d7977473fd74a6118c7b9dcd1907e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc496977760d87842b4822cd77bfd5e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33afdd1242f58ec116a04a781d8bd76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddb9a724e122e679044afc7da1d4a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265de83a3545897085219bbca0b99d07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e046310c92caff953c4691926791bce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff38cf3a3f98755bce6183bb1dd8223153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd3411ccca466f2adb65b97360e221154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e09f2406b11657e8f75b23706568e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6f0840c4d49f083ab801804a44c11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd65bb4c3d675f5a77287ca6c547788157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b639cd9554d2cbe444078d7e7b3620f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcb11891dd7280007905ed674ff889159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee059a69d08d3f64932839cc21be02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209ed705a4af081c80d20a6c1cf876e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b76ff216822e1e7ec2a22af04e306162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3562a88a169a3e5447dbc21e78e55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea372d07bfaa21535ed1558042d112e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0e61b921c6da351817b4c53b76d5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024ef6830f107d25854a4a19669b49c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da434d5fc223a929166cf5f61b8b5b76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d46e3810d24c1f6e0df242718a3469168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8a8ceff10f51c76777fdc80117345169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005c8da52b923aa51c9691f14cd6a62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5849c6e1162c23aae4f8a76a71bdb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc341bdf68670330dc1d2f3f50962efe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e471824c7844e4ea2839c94ba0164173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f2b3d350d39f7ff43df09254b4f79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b768489cabab58d47fbf2db8a5b80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395345396d124ffabc1af9b79d4c7c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601faa9c5ed443c7e71e46eb8ad607a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a68eb12cabb44de625ce3281fc0b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df91bccc70174205fddb8fdbd1718c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83700386e9c841d6dcec1afc04a623180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dc610f5a5e4fe5aaeaba539416464181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f339fed662a7ba17fc8e1d4c49fe5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cc6fa1f04e7a281aaa951d3948d81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfb7cd9eed24f960ec9f16d5845347184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797e2689efc4a8bf65a74c80a2cff02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0a69a3366fa0d27041eac103cf609186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594257fe8626b656d46bf6ac08dc4e3e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359368a2ddc6f05dcac61925352128a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9bb0062638cc0382d3a1b354c03ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdd6627b76d8a2fb45518f77b71ac5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac1e25712a341fb3dfbff95a807f83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e348647f97e3f9a7213417bc21cbf37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f94b060a78c14f2249167ba00f014193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c013017c387bd51e54f0f3d6f4a06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cff3d7f92308a07825d042611f33e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb4a23b7147d209eae600bc549420e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca780cc0a67973669c107cd51d284aef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa309bef0cc6fd6d8183034d129bdbf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78d9e29ffd0d0684022104c27692a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c2490be850f9fc83d114101ac8110200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f972fc00ef9a80a0606c8420fa5ff0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455d9963d9581781fa89a64d5920206202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634e47b4cb95bf37f9367e6f640c140203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc66f18e3c4dbca97633db4f38c114204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca9387b3e4c8fa0de3f9229a2ccdb2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662540369586e61abe6db4b01af60b21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d60f1100517dab2b92a959af5e6d71207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8219e1ec57021236f11e5ddadc7f6ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f274900ffa4274e411488f0da2b358209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d815f1638712031de67a07be9b909f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8dcc3f45fa6150e71b369974c82e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559311c40ecdbcabf97a9c6b88c129ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6a749445291332b2f6ccca2be971e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d500366f36924f8462d8ebdbb39742214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef302d33e83210d9bad14e2b61d265e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c3606038ac4117ae0f721e59dd03f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a29f9092d1feb5e9602be89e505e35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234e340ddcd29ecb92bd7d3a7480673218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a12f870ffc4066f4cba4ca7f964420219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d31d651ecf892938324ae6af2069d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f190f6d17928da2ff2994113334af13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963ba6160e50fdd1ddcf29c08b80d69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12ff17088dfb07377cc28fb8c21b6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd429455cf771da2f4e13c28389454224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bb6778a2cdf8bb0c838f458bf795d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e7ae66b2d1dc0d6eb531dd8945f93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4a2c28021f584770d23ee7ecdb6f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff38412143a6f23b30b31dfbd525a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899116a9385529417962d94fad2172e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c4f72d643f0e785090e65eb038b5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0dcc47b2b00ff5ce0dea4c6dedc54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4bf3a84b000d621bbeaf24d654219232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c822f2b58021d7bd1ec1f6f20fbd08e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f065a97d53344b43f1f7faf4ee530234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c2e832949acf276f621dbfe64f034235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684ccedb23c5e7e72b5872631560bf7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d814d3f9e78ede26aaa5e592f2c4128237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f5c41691a87ecf8c13991c4ebbfb7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659574dde0888e628ea1fe7593ba428e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a376cc681b7e18cea34b26d417eaaaf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfa66675cd26da20513589877e76b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e974ee6579c716505d7822c19c2baa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87037e8b39f2f29ba5dc93056dfd5e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52945d72a528f6a3731249a44361d45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b3a978ba71e1bbe2cc3949107512b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e3225a40c34253b3bb2cd1729fe2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479722e9ea9a16051b40f96cb2a47292247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940425dc93ac67e07be0f5d41e39c671248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60508fc3e37926b4215db090dc3117b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311b571efb2b404655ab39f8cceda15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5543670a97389f9af3bdd018694d56e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29a8f3e2bc7604da66e8c292cb4cb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31151ca3348af18520e3082f3a8138bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc6ae25e8395b46392f855f0e27471254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46003a401f44b06fca013264f910b20e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4405dcc1ccbb812b1866f8f05518999256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805541eecc10f2cf14f1330fab4b08b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19362877692e7f18012b59a4d9a5847c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54587720e194e037bb7bb22dd9773b64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a77074090de2fefe06d6fc087e44e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de6011ead4f3f389264498c5645a8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed29d346bb9e0f069906cf6dea553c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeae378c2db653795dfc083d75c3347263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e1356e46e08b15f21ee9e3ee4f977264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da636f5bb16b123c12b9d19f4ec4be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0262571bec4ef4ecf828a1521fd8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac237a3577bba8e4bf6da86fee3a4eef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50202d630b8736f4a5e826a626a577268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d620ef1422f346f0917b659fb133c53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a24f98ae404a8a301921826e9ececa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454c1b9fd9f0614218cec2073870421271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55d388b34d11f829e083113b547263272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c341fb8360ff739b9156e21591a2e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48956acfdd30fb6b505ca41fbed75121274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f1992e05e4c970fc9b0f675010be9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5eaccbab83d1aac27689b3399b778276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117bdae22bc572a29f49d78c0bedff3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb219d512096eee09cae995a705b813278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17347664b8bb5b784c2cef27b496ed6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dd8fbf59d06f883388058deaa6780280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d646f6833e0021cfb4b3828022b82281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e51e7e3157e13dc48305f1667cd4c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec30a4eb53803a478d1e83070dceaf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a4ecc8a4458a0e7d50621bb3c3dd0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb128310ab3d3fa35897758d852e7d70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c008fe9a29e12ab4e5736f72f0dac0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a8a95245c7550e408c03cda251a43287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2ca88a5b21260aab0df6b61fd2836288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cb1015f335a4c1ba18ab6458d164d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998502fc0278d02f8a749048f2a96c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ad3c3bd97b246db39b6a117af71f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e279dd0e006f2081b6592dff42ed2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f9ac6b38942aa9fa7cf744785b7b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d7b0c29d9d0a09797c5a9f6e22c04294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e635a0658b3aa3423a67bb2751da06f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f4b97b2c6a100e4c1c78fc2c4427b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd800699156340cdd863903c1459a97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ba7034394471c17a44165bed718ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78630ab19f04be28a6ffd82371dcf6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43971e6f9238945c4536b0c5a9dd4d4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2afe7afbd7f87395d73e102121bac6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f43ec20e3bc48d0163c9643c2af726302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34164195927fa0572d942be3f575aa0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7b6e527231b6694f128ba4a977ccf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f388e6cc5f74558c433792abf9d35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0373374cf7a0790d078e157a0c7ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35587c3473b6cf733892d1af35653917307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c12db4c8433b38b1f463e900142187308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1570b3f0ab27dfac7cfb7fb1b699e3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa44918c80adce915800d7097f8fb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761082270b60bccd71edd05101eed7c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a7d5089160c49f02183f5c88d1175312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca68b5b98f455a38a0a6ccf65533ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddd5b4fc842b37e6a546cac20d76c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1c510ccf14b0d510b4c45775b2bd9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330ae73d0c658080dc81e7192236e4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b5bfa88103d77eb8bda4cf39acb20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a331ad7baf6a7c9b7914bee10e6d536318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91b51eb8c7f31c93591543e51de5f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55fb07df934ec509b2a81e3000e207320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8f59a5d994d4eb528749d54ca6aca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32e7fc505cd1fe53ddccff9a292d41322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926a10db07e60c27caa9ea3337a5ee8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccc2e0380f882d3f987bdc9c78e054324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd13a4efff2eafe00b5bd55b15b4d2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05c6769d476a7783e011d6fbaa432e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ca53f9e3ec95a1edc0a5e4bc315c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f357a4013f8d01a946b57668bce9f14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea364bb63bdb2c19a31f87ebdeaf647b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114139464a2121d2e728f1efd2fdbccc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1e91e587cc35b8ba6c3961a998079331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5967d35c56782ba4b7092c92d16200332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568cb5dfe2c3cf246079fe72de325e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436e64cfe80f38f0bdd26a334302a8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d433b9464d31731df20a611b7b38a38335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd751b740b4c8c73b04fd88497700a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6264bb2659ca73acadc3f04016174d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67ed3a3b9e8bb377fd7c03d9312b19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b45bbb9da2b23281694ddadec8abc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb164946bfc290b87f709d4dd6d76f32340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edc7a83ede09fb11d8f6da290dc5f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be454ec9ad180cbaed839ece3e76f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ef2318f64fd063afe1f6164bbae75343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d48c7b49037a0fbe35ec84b4b46956344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644ccbb923144fb3513baa2527f2a25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6bd8cfe60e46515516792a717041c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e18b4955a49b7d857a555c070c9bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd53621fefe7de219fd34a318155eae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33afa1e54d6adf5904326c9ce58f63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b58ea42a0bc9141e10dd2a848d856350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad32eca4aed47cc605fbf9f299de23c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e8f3bfa799126e2db2a6f1079c540352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa594cdfdea88ec5e32c25f1b357fdc7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47e60fd1c6a849bb6c06c12f56d8fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7eb7cad33b5bcf2af9b1047378fc8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f353f7fc8cff60d4011c6cb42797f5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2087143b7e33cd6cd4410643f20cff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5a019fdcf2e137fd09fd7847dc802358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a07fb7ed39d31321fad4dd29fca713359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dbe847f9a3ae6655c21157cfd3cdd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb1a88f34a64df6b23878d44726d50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f38418944858be5923c40a74f247c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e1f3e944ca0a34e76e9e15309aef7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4ed168cebfb311cf160de4c44363f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb84234d79d5038946d0b0fe4bb125365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193296cb76d6603852c199349ef4492f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f8b7268d5f496afa8a649560b6380367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001213ce9b91fa1608f8a53f198dbf2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cda42429f08028a01bbc85ff7bbb23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfb3d3a046ec982ca3b10b39c3c1a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9b9ad33c37b7e3df51cc7a45b4116371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964785314dfbfd1d4411c59f854a9734372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9deec8bbac6dbbf9c32b62feb76178c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8e66273f41a65e3b123582aad6c6d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0103ba72773672b9f716194d2ae94b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a89b5241f25f4b1a9e1f72bd132df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900892ae8bb213d73a76cb411c9516c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25d1ffea3b3561d8d5c20c2191ebe0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a25f7534e0baee974f9231365a2006379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abe51d2acd53d10dd3e321e2138f19380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed60252b2c829658ba2ee60443571cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4f9b88dbd17a314fac7aeb25f6641382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b936380ad06f9839f08b0d435ccd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddae322bf0452f3997dd2b0e46d77c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef47ad39c8727468f0693b8431e795385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47851056c37e4db963242270b23fe28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cecd58426da0d4df0ea0e45bdf8cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331b0901eda63651848178046bdf0ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860623398af78eaeefbdb684f6dd35f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95874f30cce77bf20f83bd063c9404fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d077cde3002444ec9d68e83d4ac74ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3851682e5089bd4aeec05e90a968f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6270206d8cd85f504a3ac5fbceca3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12837b7ab4f17d3064bdc8dc6859e23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3a6e27956063195f1353c18c7256d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92509dc27cc5368983eb2c60f9bdbb6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98e8ee79137e30328d80bb5db57f3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80107d6fe6b4ad1a0f52ca7269ed7e7d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3b8be4a54cc51d0367545401849e1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e992c0a7ab08adae0a383de1b7a1b02400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984e4a711cdf194b256c66d3e20ae62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd577afe91a7c99bf1f5be960389c75402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1258725c0c6e8a570fce9107ab7b8e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e026890b7d6164140651efdee66f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f85913f438eeef52550cf0e6ad36a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada27685882b88cc0e29849267783b9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e82ca2c039ad285c6f9c05fcae22a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1508bd972bb99cda766008d7113108408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471864d039e9101b150e172f26f330f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac913ec67b34f6e65c43e6bb975401410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b0c24346b22fb0f050bed06efcc5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27f3b7720b1a62acc5d0c970bfb83e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e2798bc90ff6236d3cb0b3fcf3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7835b6a3de30368355d2ead5239d87a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6ee8ce479257a9b3d1938b618e3ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad63df896ec560de30a1dc8f227b88e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06ee4e1031c4e78777a06d3455dd9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fac5412c082abd58e22820eb5d1ce5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78de28385022dfb077c669f7aa410ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4a33f634f29ef2113368d0c2bc4e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc927f5e8f2bfe51e36a8b7480d4ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5099813382c476e5a81d604d724c8ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cb2a8304b1971f7151c14c279f785423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f220c7fddac6749c8f28e9080657a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c548f6125c02c9728272740c146213425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d28274ea4b5ab75d0dde4e27b67262426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468f8dd5a26f752a1506b46dd3eb830427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d247bf8333b2b07868d88ddb08851b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672d1d7380cf09626f7acb8bcb57175429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022aec756b8ebfb7233d2c8fcae1bab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118c0b89dfb66dae9f6f307fc0b8080431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57d6086b869eaead3fda4c6d13a0dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46b04c5502d2145059acc04cfb3196433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb653dc7464855569a809a95685bf97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055ea346721adea9a9018b8a54b325d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374759bc7664a880e6c95de96031e595436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dfece991f7e4cb7de6f007b65c274437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593f7667e568ba9766df2e639aeed17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c89a7cbc0418be670aa554caa6cf6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd741d46080d93f84d430d5f4a6defb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a29adf01652bf8be6152ab098b055f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93a2af88f1b969a46152f6b8a5616e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc2a4532a7c98bc8117e3c1d44d85e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e76ce6ea805603fdd65dfae6c0ed7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b7ef07995535f503addb8c984cea9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf3c61e3b544da23a5fc475cbc28b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df729f2d0299e64b988077b53e8a47b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282b408fdc0c631b9a72d2783ea9625448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb24d713748fc581ee1e391536df5b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb154b07e4b7f153693b3a5a99b805450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df662b85aac77dfdab854812abe41208451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d866826cd4c2a11a416210745f66d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bbaecae01fe39dbc85d2bee650d9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6460f32792f651a7f561888c6cc4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae52df3f51b326dfe521568cdf9a4a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3ec82c04581f4525c4345c9db482e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f302cfcb4ae1af035a0c39d656e7f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219224f1ca8c1676a32ee38f2e3b99e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8fe636016dd379bd1afb3f2ed0158459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03d9e0a376e7e6e6601d309784338b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08130b682655ea28658e7fcc45e6e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f3f71b6613c2520511fc52a02b268462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83cf8f10ee4b52fd554eeb973b84c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8c7c28ab45ae9b76b7638d78dd540464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c3930c05b9c690d4cc33b7e15283d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b04801ea43702f3c1685bd4c07172b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e41de98c92208f38d1e3268d01f29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaac9ea55990be391c1df1e262280ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f6aedc8481e8a0ab2cc2875f930f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1700e6ad6136324adf9769004bf83f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506215e5d3d691a0fb9e163a308fa59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e224c5591f4a46a33acd52e41a3e859472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ba435ad6e6169cfb736a2f3a6047d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fc0f485b2d06350ea6653294f3cbf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351af8b09d87f520efdf7a62bb6e524475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ece9e97856bf87538e801f81a6b6a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c021b1304b5ef32e1b76727e5885bef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a376b239cb562bcdb695331d589c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e23ba648664a3f961aac072a9b41e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a9d73ecae7807d1b1e8f0443a0c72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b0b893735009b09fbfd9d896e6305481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c1b6d41b1a322b921dc8bdbad86f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76eeba04a18b8ec17d7cae982736395483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09889e6e245ae9acadc77c3853e03d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5840b22ce8822e4ba3536df62e4ab3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f87f4d73261483e968fffe3c8dd89b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccb2af16feaeeea138f3acd922ce3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0dfd5c06572ba9bc8af5573f854fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3b4e5ae1bda865b1828fe77a0b658489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a0bb8a27b05f5eeee7f1f8d48e94b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6f0f65693ba9f275330fe178f5b06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc3a211bb133ed4dce48966f1afd1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f742e4904e626da76d6de1e5baf78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3716ac694073def65f1ef4a8e9ad6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13c4e720343ae48e6b780f9960be6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88250fe69ef533c75e681a7ba491a59c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd9246ccbf040941c95e2d27095ed1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68d860a7f5fae918c42e1528b9095f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dcd8aaee619334c4f38ee24ca1717499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d642268b33b98d6caafa492e5609efd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3164b792bc12f2d8c64c2c822e6614501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac040a317c15fc763fd3aac74d2efef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440ddc8d959e077b9f9dc22cdd76395503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723e2ae71dd29b8d16f5e595fd78270504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab37ad56e5c0990db22586c99986d0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5f845e8d3eeeb2c459d88b8733c97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093290649ca11f5a1e949c21f86adc98507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67391aad5cb7ab1e258732f0abd9512a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35431a13969e65db3e081649d6b53d0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18428854845a8da24ff614f454337407510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff68bb750b58514c56ff381dfcb3fda511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce711bcb568e5c42251a03ffd6e43e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69ffe26a16e79d3daaefe74a89db4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a74a14ee9e4cb54528b9a4f94254a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb4d28091b8a8e745200e79645f33d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ef3ed9800074d31fbedf232b3e6fd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490174638e806d2b514a599bcdea1c94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8a1531ebf568ae46ea406ffd12fe1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18787441540e52bfe14db7c49707c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abc4576d0179a9e58d5afffd4b09d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3afd0355ca86d3d1ab9f5b75ce95e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db392b103f949c39f608822abf8146522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f51330543a63e4241663e54ba37a9c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b9a30f496499c40e7789eb1f1f77e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bb1ecbe1bba9d6718afa2f68fe20c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534f33e06f514e22b3ac5b93593f591526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460183322b3c54c57d133fc4510b818527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e330f211bea303aff331e8f8a138642528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59034515a9b37c7bd5ee0b914b3e97e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f31fab16b9ee7b6e0ed6bb287e46f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a653400d7cdf007a7eabb0662944cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad7feddc8b742e5d1e943974182850532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50f92c0ea9472eafd908fd63dcb40c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeda595a98443b4ef71d29863fe78d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a722c00b3e7a521b2c881df97eb7e45535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9044e0f3f8d828f9e2aebac077a224536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04356c3e77507df5d1274b8f9131be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50199756229527739d748e6a01ab05dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9596a758a1cd3cb6d9cedec9554c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b242a92e3e77f055e75d0bc49880dcd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eed2e8567cd6cf0f0b973595154fde541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9f3c13e2a9bb8115b77bac36d46ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836f8c38070b046cdaf6202940ffffe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68872e04cc25efb0f1fa52490da9b117544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47c3437667c2678af9c307b2b3e27d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61e2cadf03c2b2c062207bfc401bb2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc02fcd4017efb946ccd2605e41fc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d6c4d2e385c1d7ddb704bce0e96be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520a9008736a4898efd611b30660f15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8b98b1f7bbe4af807b4258c351f9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4ff7eb6f8d99842059317372b52cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec395a11232832820fccb84b01157c5d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb98531ddb0ce367885c3096d32a1e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b598ea99d54bcec6261663ecb2da1e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843f6b24d93e1ac340d4c858e9f18ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ab4b107eb9f7844ff9fd12ab7a512556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40719ea41a9579bf8f1d2f6687c5614e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0774df79c1d310216de41d19dd347558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5511c441c1016d86567e7f9bd6b6d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3735f3909284a635738ea729eea42a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447ccd5a372ef2c790a90872b938329561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d378aa731c1c1489dc3886f4162a0b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd20ca2209cceeb67d1c97ccc4f0ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee410af41f95cd2cf55bd4846254c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda333aa0a91b1728137133ffdf518a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aafbe58319f818d83ab67f9d774d66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99340c82e63f26728833663b8cc3e298567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8c0397e890ee73a93c91b32721054568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4eda5565f715b62b582c876f69dbfc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a4af30315a944cb28f96a547cba32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c21cca96fa42562739cc7e2d40f75d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401ff43cf9f06c840665f6b5586d7c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf185514663cb56a56f38ee76cd2e186573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503bda5a322d5237c908a1f9ef290c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a816f90902ee71c14ecd9dce0a11a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076317505b3f12737fe21567c0e34af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea96df3046a986b3ef09970030cd10f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d5a20910131930acc7f3ef6fe4a82578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df7a759e8efdac6620e4af65d3cf30579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad352f1a7b14f65e737000539d0e35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f739b758336fd78bb2b02eb5a84af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d316de8bf05eaeab67ca2032e5243582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4498ef82c09832d98fae8a3f073be45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78dfa4eb9ee42bf8cbd58e085ac732584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a646b6aa859fcff3d6274966c2bf63585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e93c0de080eff14e4b4106908c5ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b53975868a032e4752a222487f3c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee181b2d07355201c007ea4a6f60169588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a801e8ff10798868954dab04e0a46c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646645d9f4ae6872db1565521757c83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372ddcdcec1de898966f69ad6723872591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c1d6cb3e3ab6251b89fd5f48519d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799bb7a441deb006167ccf0daa6044f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be899a14d99029632d8c436ef6886d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3ab912469f1895336ecca5713c49f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd383a57d3898189ecb473a6d1feb56596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e8d0900e95f8ff4b9766d51e78b8d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37405eefdeb8a4978699382f97dbe3e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3a8426bc90b33b0dca1e8d44f2514599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c961057d6efdbfa8afc3f30d4f973600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cf1ce5b1dbe59deac55bb231dfcdc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7725688c4167741b511ae6455d01ef5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce83be516560d7635eb6a96d272a79603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa3e8761f1846312f0dbe71f27e6d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfd8b478d804689f795b99724de04a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43efdc40240760dda297caf14762e2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e542a18d1e2d3cba129b449267ebe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4d63424960008a2f267ac54ebda08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07d05348901af32a2518ba07a6c88f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848e4028efe56b07839ff5f9a1b4e1c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88751dc26a710d1d462bf140efb8613c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae482505d9c6eebed7b584e8414382612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01701f10b20ba581a60f8aeb33afa4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2f528f05c317b25d1312aa102bf00614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bbb53bc06c315ebd7f6f42bfc79a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c03790769ba7ee8a5dcf3fb3fa5e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fce1526fa2e4bab6b7ebdf91f948e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3813563af5556fd849bc68cd1382f06618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf66a7117c5fd99ab918e489868488f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfa4f70a0538271ed07b9ba5c2e10f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b59e324241d35a92e9db4c1e55eb92621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39a6e9b34616e42afadd86392fef3b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc6cdade891f0e1ff9c03bc4c6a4c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d466ac455439be8aa8248d9d76c5b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9f931f87ae1b45538b484ae2b5e9d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a599073faba37fbab9dbccd697f7858626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836e4486f7440249a63d560c5d3e21d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ddaca2d02eb132cd58ea8c200c0f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2eb4c37a435e3a2091933202f384bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061f55b3aa4eb3faf0151d7011f1772630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70b661da6e3cc764313e459681e516631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74772ad7bb3d86a73cd6dff5facd582a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfde44aa7e587d804abed9c39a5634a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07987a99d473ca0f62f7ed8b63136730634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b09733f7378e41201328ad8c64e2f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c6e0bea70067ee204b733c33c8599636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40090a803f585d3a6b4c4240e42c0e95637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292f80f71831c5646a96cea1ab3b218638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea32280cbafdaf755a58462d7d89a07639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862097370184fad7f651d8ce897a33e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6a3ae2a3a7b466440f67e0a1ad086641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb09f312eee12456f5af59da942e20642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84bf67d19031a449c72e01a8ded0ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9e409734de165e6cd6d6a198a786e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1a521b24e28f8f1a7b8982470559e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcadbd76667c81db453e339545f5b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905b3766cd6596580f247541c102114647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1498815a0d2620aabd76f22e2c4969b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8953cae6ef175cdcc4e468b050460e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d433542cd64078613144d16054cc52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70ff763a8754592fc131defb91e312651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b9e83b4a714357eb5dd7cbf15d21e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3045eb5921361ee7c757eae6a4ff823653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cfed64b38ae2d1f4fdce3f0e533a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10da4f3c7bb52dab21d4b0b3359dd93655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d764cf2abf960320eb19cd886e4c2c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8217aa7730db174686851b0bf4700e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8d41b9781f55ec33ca09147b1a00f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e410c8f9e01a5226c7e9c740ccc19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7615cfd5f88917fc6c88cb65ae9437a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f962b3865c8bc0f03c055a4df5acd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ee8ce81f64f22191cc316af68b372662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16568ca28c8e3a8a5dff3952245300663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3fcce6124e5c0fd026c32e4f0a39e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e67674835d17939bbf81fb38b637b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fec525f30fa6d135058f37609d99a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644126b39a639ce42052add3bc1403e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7a6dc5f3b4db43acb80d7e9e0715d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58437a4e40cbb5f79d9d8f809e853fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfde3d11d3b82d2bd93a7487a7f5c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c5355ea8c2cac48b9e3eb7b6bfcfe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb4bf64e94afa28a5384f17991d9a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900300cd549bb08637863b71f994b51673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82671ccc8ef101c8a65589b381f6bd90674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788e2151102c9636c2612e56957671f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc593a35ee0476b0ff5117439784ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ca75bd8db70ce5a154d2b0cd70e82677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53336362832b853d7168d5c6c17039678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715d378275c7e0008159da9b2d63406679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f211e132c782fb5f4071a8f74b45af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15d74c5c46928538c73ba02571d786681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7ceea90871928736019c2f5a04379682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb65618024c7e1e0c2fad5dc8e8308c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352dbe985aac9841552fe52197c3a40684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21272d439660aa2e61914cecb45cb922685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e6036d59bc27a3ab120f615119af3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7b707091803558c37efcb1187e124687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229105f07f9e86f4793dfa07b842d706688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924f64b35081f3bdcd73a0abacf8ad4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6067e9aaead02c04273404fa3d7863690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1636664464afca1018d863b292cdf6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1f64bf3ee2fd2edacb079738f9cca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b2806565d33f6b572f1f5d27d7d35693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6d9bc9828edd59c8a85f7c473de97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab44cbfa29df140e470ecc0fa78e12695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d487be4edcc555e4386acd0d24e37a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d256e3a655ef708734a1bf6c6a6443697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e36a6dee6b0e9f21dc95544bfb0d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a11286f7fb23bc38b3304fdd73dd1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb40e8300be782ce6176b40467e0b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfd46ec9d0a53ca56049e3b5221d95701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb000e3b534eff2a39effbe8562c21702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c3abf7f1cde7e11adb42c7dbeeffc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4a70dea55f597c63967004e94418b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef688879c55c2a15bb326c6aac097ca9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262597a9639df398d68924badd197a74706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b757d9a6bcb9b8f60f53a364cfb1ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f1009399cfedb1abba4bff917fad1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7a3af9314b6bdb6aeb693df17faa7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e305e6f73e7721268ff9265eeac75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe69c47b0ffc1872080b90c2d0f0f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1227b2c0ceeb0269d994543504524a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bb23ae5266b399b64d5cc99a1c92f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cccbffb43def46aab202f2e72cb818714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63039730f8a9c5503f877cf7481c65e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7beec7c310dbbb1b8750067fc59bd6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe820575214600c164e483a0cb80b66717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023db0a0145381c2cc7c96b7c02a67c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d31db4cb885ab214c15c8c774674e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777c44fbb7600c374d9f172b6287158720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8ed746462cb5ed46a99e8416ea73f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27547ec8c37831bf96e003c4e2f3e46722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb42dd934857be3d794253069324fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58c220598659530881b3d26e416064724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbbf1de230739e43c0fa374d9bfe7e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f34d754ae7a6aeed1cf2473de46ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1d9de211a74226a488585e0737be1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce849a07e3f8f4f4f818d7ddff8b3f48728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c600a8bdc3c3266fbed42d4a09582a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a0272ee0d08bdfb1977f217abded0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598af0fdf70900f8a91c09968b66af2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be925008ae7181d7d27fc630eb8e55732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a6495e93241b7d1eb2d8f87a33870733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d108f0ba1fb6d554193d46fcd9ba89c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2631deb0a7eaf4cc6fa191ed1e4001735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785bcee73710a7531386590d58e949c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dedc22d62e590c43b1c49e430ec9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba86cc5d64019206b03a0ccf28dbd0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63aa7fb098d3b9ed7758be4512c40d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1eb546e5d131a8c3db8a8b0c46f0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065b9533f7a12d32fbedad8382b7830741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417953daaea528d6df74d1474f7a81de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2541b56c2b7cf62fe17a688059f33743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8213e2e6c473ec16533905808b4102744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cde5bc6b2ef40bd1d47735a4bff64f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52631293ab5182a30a47eb8e2db53dfc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf988a581d5b39c95a8610b1593495b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f58bfa77d509fba6854ad0d3d57712748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75f672c0a0f9ea59169efe9ee4feb7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27024b715e2f767bf6f78cbe1f49ec4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab4916bb1e7bb302481f8307472c79751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc349cc848cb5d3e82291da39a4d22c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402041730bad2f9252f171b88886e1d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722b2e1397f5196948b760096412ded754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a9229d5c83b22af98aa613cca9a2e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ef5532074bfb9653b38d12dabbff6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5caa955ae4bf66121e131638d1db6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551723f66c58777572a1da5674628f58758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30724747eb6a64c2c653713f0e6a32759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0c2f90f4d483c6757689ce64117cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbdba0781e471369ba8ee6918289902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486ad2a4c0e8c2be0be6d4f045c46b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a6e41fd2a8d4d22b2b8be5a1a0de54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6865e6d36d7124f7f6a3ea8ee16745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35a87cd8c0bab234293104dd811cb96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fe6d5d7846d959724db22f662ae967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea34c9d72d239a5c62c369b2c2f00f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f76c57ae57402e7656f685e7bfd20e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d5f7d3b22c2e805398adf26a4319810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c86d4af69b3b7ecd90f923b3e5e7f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897d48845b82a18d8a6a07c540ddd1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd8a2ae53bfec6e533affa278098d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e724cc16e1071fc990035ed7ffe4fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b87139185fb267908af0998588e3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aed9da48d296c4df3a10864172156b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac3f3c649052717a1f526b8527c27217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67004c7f48cf2f34cd9a36ac3ff09dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adba709cd4ab94fd16da21b1337c9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f1734929a3b6ccecdf5c53a1fe9fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef2dc72de8afb2d79339a119c49ffb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af4137106f50506b755c932e6f957522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c353927f6be9f3ed065421b44a994c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abebab4b689b84d5c99477f9c7356724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cf20ae22aaf0c8cadc1145a54728625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c991205da57c716ae11f2bec7c9c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246107b4df3f9cc44363a313e8fc4c8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee14a702bf245637fe236e1493abe328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170aad211f4340a992958411f75a4c6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea55783e0fd90046ca3fcdafa8b26b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08922a5c9325f6f6cd5c47b3a662ff531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da980f7438ca7d80d1de6687166c327a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516efeb1f53114f10b31b561c655aa633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe41c2089e47644b0a61de129cba9e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a26d2c736e4ae962fb6e4860834f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e71b3811ba8e733f3ed4110f6e45636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d849d927981d53b4132f8bc198a199837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304db9d276242880b31d96e8b9016f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e45cb0dfd196315deebce9f01a1f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dda294d66db114f95fd23cd1a4bd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8a2bc4ea4d6dfb938936ed9137c8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b2c5843a935b249fab320c0bef60f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56820da330865930ac5aa9d5457995443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab203374b481135c91783bd469da71444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c2557a19d7cf2290c287cedb03f4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831f557d0f10b140c14c37673e1ba5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad55dc5776c536179e8c181a0b453447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b3ec228226844d447ed47c65506a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511d7b550c0e308e359369d0cc8b57f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87ff8d3b829a5037f592fc1236a64150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06339313c81dc6be5c34a123f00e4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697f775aa32680c21c5fd6d3f31e21252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cece6116bf82b086b4587ecd02fe45653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e20bd5d197744c1290df5e863686754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e37f3e38d0381f509a1d3109f0f0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8b5a961aa8b5ca6ded3dbbf59bc7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d47e2a7f27a1633b0942dbe75a24d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa17aa0a67d022fd407aecc120a7c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d0452451d1f1b8ade039d1c385e0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fec1724d5fe7c3a75c6476ec8fa01e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30493dd89599922195d719ab0d57fccf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf6352303cc5b8a75700aac6b2d67f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdda4b77821f4fdec3b20ace8b66ae163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cc1a82a1d7e744c84acc35cdcc99f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4637cb30bbfd94d2ea5c210aee300d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1441b078acaf3d289d51a0f0416f61b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec6e4836cd269bd61e6c46ad70f09567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094b3ff470a76a441b05fee0620afe468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939a54ee30a7c7b69b57366c016034069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e4b4728442bf4dfb3ca5d573d5d2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a34ee9cf72536ba118fefdde5947c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34622d1aa983898b068dc5ba900a32fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bdd54c75c4e93e1687b293eb5cdc473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cc4d6ece3bcb325f6b44e0f585af374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525d7c0f46053b55ce8ac6d6baa71d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5011709121ec713ace9ba035c272676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037c0068c04bddbfe1f83e1bfa0ec9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbb362bc67cd563ad864944713b67f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc82400d9109982d7c94a51108924c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc8d7d4149fcce2ac71a4db130251a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c596eb3bbb875445527b9a83321e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7039d1545811750388f65297c51ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ae07b8365f7c3e36c6586d58d625b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1923c7504fa9a90ed49d1dbc0c13e1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aba636487f3011e0322a31cdd2e4ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4962a747b3607bcb6894030b56e6dce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e72fcdda07b900a637caaf8e16eadf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d556a6f6c9cb43535b7b81290543a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742a7ce32c1a29316ab2a9d9c566e0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad054548c952566d179d5b6742b56890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967681b708c206148f742727785885ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492c62962a5b2ba679b12f7babfa64d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de3623ec73c41f3dd07aaa2acc4e9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af656d268969b77416d2569b30232f5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce492292254fa2504a810058ac813795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabbd0288b0bc898233e57503303ade96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2519ac15ddf14f1e7bb788fef451c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ddf564dea9ece27246e0c8290dc3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465b5d50d71dbec72a21c8a7c63f67c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1709c1705a5031f768c4c296ad04cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3883988f76e7c1e9ead7059f9411c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e8852d5502e5384dc302161395aca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c01c8dba6aecc9bb0e8ad0c953db5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47f86cd3f438caaddba92b5c09e4b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f247e3f5c09d268796ae0f136bc48d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab12f58f0b9db84fcfa562fc98c2cd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66466b9660ea3f1c04d5a800d778770107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d121afead8e4502d3f9b3f5796531108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780415c36618e2cde32a5a88f1fcb0e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8127af068bef20765e19c9bb6e229b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8248ee9fb6ff4cb63029c4e9ed95a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35375fa27daab164c3d4c0e8e306464a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617adc42a45fb80b961473821acb7f9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9ad7cb9bd218a42dc5f2c1bc1ccdf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b6158b22ebdfe617a0870a82ac4db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e1d01459f254a803416174ad14558116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cef461ba4dc4ea69d8c97f2f4a6ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22779de71ce9a16d3badcac833cf0dc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb100db41f1950079af6298392408038119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4294dc867e7f15e123860d54ca9596a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924932c7186ee4ba06029bcc0c62910d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a6d42f03324256af8c2a058e3685b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf156400e973519c07cca5e32a53ee0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dea26fdb278dab71da9a19132d917124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745562db81d8a85f889032da1d889e21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518480ea4b81e0c248c4258f7de0b5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577ceef48be06eb8cf5b204ab466e22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49e9142a89ff29e36b3feeceff0e44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7e1061a12bab9b87e5df1d182eb73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687b9dd68738bb3cbeb800aecbabf2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ca3c639b1a268c8434535a83e47c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638c71c1b847f0d90bf9451ea115e03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00894eb78d24c55a44d21fae23d67e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abeb1fd471fdaae465d7628ad189d1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab380adea63d722413b3e3412043e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51b67d1c836328118039dea336134d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452d2c8d5358db979497b4c0cb8163b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfaae29647ec75e134642febab34fdf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d39e7427982289e14b01cfd37d3d41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdaf86c0dae84f9b4eb04909b73202140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855b846230bd6f859c3dfc89a03d394141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c81463ffddcd3cc9116e2add1d886142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3c063f57e41c03d11b568276b9211143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fd7b5ccfac960fb0cea43da4930c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28d336fb9805f3846cf3261c96f696145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772072401867942ae1bb671aaecadb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2f91c97faa1ea0a39ea29a54da7c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d1a3f7629f4b1af7333f17f99b902148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270113b53aa8f9809645709fc707044149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c849c8ed7801d77d4a77e07e507f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707700352c8663493b6e9ce8986da26f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b0654e9bc93d18d70c22078f116ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce5547195545fb7ddb0e383379b3fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c99f945d0e3470193992ba8727639d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13a3388e5d2896b406d15b9d331381155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4c87846156743b8184eb49c067e74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e163f82e30f57e232e83d8cec41e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc87f6465ef28629e40964e72c7ea74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf33d9a2e982636cd8cca0de82a8e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87d114a506364d9802102bb80f5305160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6660d386758458d87c178fa53d80e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf762494814a0cef423572d084d4388162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d4ac503af9d5ce2336a69da5c3837163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b488a72290195bbcb1c2052c65b846164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0347838e7aca62cb6c9c5407d61f27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc9e54080023194d3ef184651df9ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e8bff805fd6d05f1c048ef6f1fd5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae572343fbe2a2a051aa6f9eb47c5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b89366822f574e72b1e30a15208895169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2be7fe808e2fea4e01c5b67e6d8b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22817d5110a27fdb411c7c60b929c26b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a301db2db5f5ed0bef5fff0ce524959172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6044c0ea4744c4dde41376c631f29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1f7d9306231a93812347c85a52e6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82119c566716c50645fe2514dae09a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33756c6b64bca5575544f9895e2e9983176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e506a94eaca8845aa794e11fc41a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ae5e72f545411eaf6eb03bbd9b616178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede30cc0bb7bc42bc898c3a99205cd90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acde35c5d39a948b9759ac71410da7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163558562d046b76c23a0a59d01b6075181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195235eaf44528f690ae68b04285527182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861cd19dbe2f5625ca121abb6992fc5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7103b5af19cd69efd4c56353c08ea76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f1ce282f4d463ddebb9b1faa8bb1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbe6a2285dc515df21607d5386a1bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b301cf994a7d974d168404804edc4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdafabb20a511c581bac251d67208a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab2b3c86cfa7cc9880db25fbaef6dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0170fc41631e343f75a3971a316544190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60507ae458f409c9c0054ac78d8a31e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525045ce57df47ed17d6ac806a04271192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f7c43f0631c690affc8b8c13b9397193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec9dd442a163e33f7f16d01f051206194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e084a7e3945634051502f92480a0c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad6468cb7e7adc1f6c8d007c8c2d83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e3c5632b7799c8d37a030d0b113f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27b177586d6ce203aef09bdae61e73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6171ff01bb35206d93a17ba3528fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d7948a112d1bd6df8f97b45873a67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3da30065d36a94ba8e2b5cf2209a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f440863ce4dfd1d618068a14de5b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4579aae2e33d7f00ce3e85cbd4ffa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe059b39fc3f4c1ccd4dcae9de62e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387443a4ae4ebc96df0b5c094a304b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dba1cbe5f6a040625169759918b10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c460cbdfccdbb2328dd5fb2a6493d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e05fd50e3590d260a7e5695d27d754208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba382b70b2467908875acd8a08ac2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c991001ea36a7ff37bbf60418c4decb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6814a0c594c27a4d98689b30940635211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a763f811a2966172a2fdbd2d80c5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cb29931b4b081a3be2e8561f60c95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6802385518cbf706516063ac56ea3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450ab6134734376c49c84b37fabdd98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603bb377dde698eeff1e0c776a5b9be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8450dfe48d26bdd11e605efffd200d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077c44569befb40b51715597e64b14a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb0b20f48796c38e1a1a18cd603779219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf294a595dc1ad95d11c54e12ee7424220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3412c9729ef8eafc60af7ee48eb3eaa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0aa42970cd037ad99cc9ba93abda9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298ef9cea40bdbe1f3a15a996d83661223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0ae98aa9e70b10786f6127bb24606224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a9812ae5d802fc340a7a4836d5f8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26f4b152c5edefb54bdddea17d8d32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9a9ddd3678cbce511ad4f00045a69227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb68a5ba851a6bf67c23a427307e0b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a789b8c968f6f650290b2282bc789229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511df1ed139e65117d89553a5a8d5636230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7604ede2a1f7619db26c26ca1bbb4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a610df4a51f5d53b9013fe2a379a11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb255792f85b8e19025c05847faa264233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3f288fe6077c5a3bf5727740ab1d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d87e17ba6af30c215aaa1996ab8bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792da0bddcf43480024db85f67b35747236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0cd1f46bc20eb67345a1fbba8c5d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0aaa1ae495356919dfaa71d03d738238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d73e572b3937172c14f35c9e43c80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfc02e887c688cec8dfad2cb24df9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d4a41d64dfa49dee92eb84aac90fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c6e1b01860305411d20cd4fe4721f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ec8b938b8c4c78a41d984af37bb9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8aa2cd2d94105a91b2de99bb7a1c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99953558672a60967b3c1e38817b4fd6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf4c30251e9c3d61d5ba9cb854f340246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c675cde281fa63360d3dc71a1a49c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f4904f08c3467123dee60d4245093248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfb0938f64263c0f4b3b9126237467249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03bd503e974be082971c14f63dedf7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262d9ce98267fafb28cf4a47eec6750251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfed5b7401676f6c661e68dc2a9bc8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a7ed74a217200d5c3137d559872d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0caa7785f92e3b513501ce5383913254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808736e7f5ed95003827eee20c9b74ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5bcb40711ebea91ee94be35de4ef6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6788826faaf961a1e7be067d8a2e532257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc13290280210b199001aca182ce1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c3c9070904e1bf1bf50f4eb00c377259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd13a7fe30f05536055742db16c7b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749402f4f0d5925764bc14b32eb23577261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f086456a5bf31a94525d37564016d09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c15376369c713576f81fdd41fb143a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21014cd69cd6f85386de3e6ac12e5a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd416aaf9ad403a0b67076aea9c41e78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567054895830ae6ba537204cab74f15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc477123106723693307cb8f2ff4a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aef600b274a1bcea04e86f6321b473268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22a725fbe8213306de2f1bfac50e2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eb2e9f10f6b2ddf36b48c42dcf8fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daa2c1569fe39d0f352a991faad694271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3c19e85447fcfe8d9f2b9f0b8d5dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f45c0149e5258fcc3e1642684dad0e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33e4df935c4fb368ce7b901965334e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1a94c5de3b00de2fc56ff6e07176a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48056aabe7cfcaf5ffbbda5e34b5918e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca06d3dfd4af5893bfc69d39bcb4d73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132f355a2c2e94c0c589be1ce733325278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9ccc4383b849ffe951ce4d93d1aeb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de968b3c4e4603283f2d83ee840155280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478088458632256841c78da13889dd33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce056d6417fce26a4308a04f9201450282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0267db7f96715c8339fc8e0ced1b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a703120ee68566db736e880b69f2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2ca8aee3442f6c004c7de1ffef79e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10709521295e00ec76843322b011e529286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd6295ba5d60f178bb02f205afd321287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bfc475b6962a88147f4b26888ed58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9faf35471c499cf8c9d6cc5165c82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43c4589dbb36226b95be033eb9fe32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09518ab0055cf1d5d28a1e343d8d5aa5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf24ca3cba4ebe07ae8cfeb411738fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6fb87748f109a6420cca0bdd96f3b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21ad1117e5d6cee19e42bb3a0c6b80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f07c43311616f747b7b0fd4445aca1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba838b1f60b0eb93f13c0177317e9f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56aba83a901a6aa7b108bd37fd8edef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d66888d61b603e3048a04a4a9644a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c90822f3cd7e35dffe35b3578f185299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1494936b7f08ad76adde7d22c73ce7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aa9114f6f4e32e0a0f7c3b85def14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48427c2b237f5361ea16ca329a9a089e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6def8550611fca4da2b2c2f88334f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce038f707fa708795e762293b5c083de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33e398b696b226b234e299ab15241b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28752886c94e41fc6dea6c0c76a42e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62b11b8f887837607fcc53e2725bf5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c642620e507f1f7127286615b2b17c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c802539e9fe7356f6b1b7ad51cdeb9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320efeca5f9a612ef1ba0e47e17b5869310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dd53fb4b798a157499210641226a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2364b2c19da751a5712d57aa696bf42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5d84f680f45a3a1e5be08d550ed24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdd99331a8dcb748ee32d172611426314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa502f67a6729b55522c7941c2d67e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf036ea66a6f2de946e14bda75210d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6437a74e30304dad4cd6cacd281b0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a61cc96f6f66ef565b2500993cffa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6cde14651efb5f3c20d96ae1819a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7481a4020a87866faf04ca74b8f9b20320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e4d0ba998c890747d3fc4d7442e51321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e2db74b4dca0251bf3734c1f13211322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1305e878f9e41f61d39ba88a75969a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc159430e1c4f59dfbf216b41c5eb9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9799380cb44fe63e4b9b53d9410be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09c6d5c03e455149952af7d47af87e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6f8dc3c22a113ac7b00c4a459e7ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06905b21db7f2aed270c76afd7a5c20e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f683c0cae2b676fbc66c09b01960e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d57e56f7748c05ef7a90ab3dc90003330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e0f30e946eed76394898b5d12d2ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180297f764947e63b233f26d0c489ad1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c42440234edcc0f66bd7ee83880384333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8e38da9a4bc569163502dacb67ffe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671512f8ba87782b9f1268bb60a445c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d2721bc33e24fdec65bff3e229d57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df26818ea6c963fae5c75a4d8b8aba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c6ec50494481f675c221091c39310338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398180d29b8e08c480ca6a60cedd371d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25ea369ab61873542f9677a4cc7588340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fffca1835822413f97f1122070fa78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df1c38a201e812be8cfc344ecf60ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f6ce12daac6fc8c6b6bf6f5ac7527343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc606f0c6fd899f609843574bffb13a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52677e1507339b130ab4489fcbe10ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cebb7ba81f08d18dff7b5675061108346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c3d1fb8649d85df9809b14b4e9b33347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f608a3edea25e6308c87291099e84da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c93e7cde6c832589fca5fe3ca10c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16278846081533cb5f5d41812cc6b61f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7ee2d32803d7f46640b82945566d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707f0c56391085cb8bc8965d6ee8177352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d45f0d8e0288529536fa56b659941353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20848549ffd2a652da7124410924cbb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66ecf7d084f86b51fe53b7764525ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b4466c063de3a47d2996a51d2222b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4fd2fdc0f59f1260890f61b879b2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c86f915fac9ec935856fc2de7c7db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2157d4c1f2cb04c7dfa62c6b040c69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5cfcd4cd9abf539b0e2d41e363752360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6066b42363de0cfa24def0fd39cb22f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85111663e83e61b4093db1df7b372b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6071b0de46e5e3a110cfb4a47511b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edce0503b2db7fa824651243bdea84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b87223f9c459cee37c56d6a1ed6100365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a28af3138f3e008d5e07645b301df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634edb9808d6cc25b843e3c9966fdf6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cf23e23056b5556ee39c92b15b120368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f2389a6f8a799b3a2e25d99295991369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6641fdf62695f9519637829e5771f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240c40ed8723f70227411d43311d0d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983ee44300e9667dae30cb1f6bfe2e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030c8629c41d772882b6a68f280b992373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe79fbbdcb83e911c2083de3f34e6eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292c09abc4dd1b217270693f2de1369375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138235e7a6f1eff47071a818ec08086376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508a0b23a8c1236adf6b67814ab3bdc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f0cfffdc454043863ce81c63f357f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc37e483e489e20587ceffad9903ed6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30f5f31eb96301654aa8b3b2e4d58c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ea945c5f31776326c790321892935381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27363de4146b48dc8f74b6b4096bf490382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b29bd058c32ee9d21a1cd69dc9716383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006efb0b61e73d6a7b54a4accd12bc33384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ca212b4bcaeb58ef66a18319c71c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac36e87d932c70b399f3eb7e5851653386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f99c85a3ee6b5652f2c5806d482183387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ca6036589615549ee0bced195558c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7022a48ba275d62dc7b597e1d106eb6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a6e7654f2aba2ea67eeafeb7d99dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11541d6c5c8cc72484236fa426f9ab4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69091a3135b60aba58abc00db5407f73392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4a5797db12d28a3e20e86bab5eed0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6926cbaea8158269b9176e44212e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e714a69d25a54235f16c4803b6d949395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a35e804ee17238fd889e58ea0b961396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77796571ff7d2999b8eb62cbfe4670e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87eac93d85074b812ed0d99840859f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9e56e4784c4bae2cf4efdfdc250b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d4269e3cd9d7cd5626c50f589b0c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fdb7b2450d2596eaee85690c99697401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af581541c39d721808430b38e5e5ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8b0340451a9bd2626f6546e7012c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622ea26452334d835c30ab58dcf4444404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc4e8eaa6195dd198cf6450a74e9b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4770165c8480f00ead5c8b5af7dc35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4d1ccb5ca531ceeae76e211e0a456407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da32497e7fed5a1516fec4a8c785f22408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3696f936a02c943b180f5c53ff6bd62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4affb679cb32506d872c3d972353aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4a9d283ef470938a62e421150c7d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a403c01e89814929096d1d47ffd8546412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25835c70989f18a2eb8053b2229f599d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ccf3551f0c456408180a9a0f5c034414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67805eaeb76c645ae0ce4738579ec8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac5c3830ee165f8eb7cdfde68a1db3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce767e78119bfee05f8904197512ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c330c1e639389094fea0d067169773c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38d8ad0cea468df849f5e9085be300419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4581212db5ebf46a538c44a2564c48d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeacc0d28a478c17590107044ff0fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1c2e7e3dd65a9c75adb820844d74b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022ff161fdf6ed480639020250f2e25423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307c0e401ef574f6d98a6ed733cbfd6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866c4cd20fbd51d543ecaeccd1b2e92425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297abd20095a23686aeb09012898d942426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609942d767e7d353ca0b05f90371e7c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac551a1094e5b3f3362c6a5ca2edd39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe28c376dbf71a57e0c1cece7bf790429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13774664d5273ab67eec352fbe9038f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60a74dcbbb0fdc791cd6c6579c814e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd7971faa2f067825be6c357fd71d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27929943110d3862915b595712a58867433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8f6fdecda44a2a5c608c8dffc1a74434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457c420697a7ac9b7a5d0a76884c315435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c3a956462ad3715e675b6b25b0c1e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3fc926162886d3a28518b9902d88e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cd3b8c6b5454be36ff3c735b4dfd5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2b0b6338c885a75958f91155c073b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee6efce08d733cf3a0f7efadbb4aa5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b326a811fe44e79a4bea08e3f3bb67441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b75f04f7d6b970457244de332ec191442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0ffbbb0a32066a6d872f1b366496b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8db03e6732fa69ec60a70ba46988e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4cf2b16e6e3d7feca14e841ea0c99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521880a8a8f3af75095a519b13895dd2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c918ff6e758f09f299dc142da6b4f74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b4949687f9143cbcf12dac42d7ed8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcad8e03cc215250a4f7f8df07083a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5894ba73f420a00b1f34d591f948f6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec8bd64bbb95bd6d1d829c6d0e7deb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9e52a725575a331c7c12cba2e2599452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb37d5400d2290feaf4bd91d697734453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f47094dbc4240ab79278300b676ad9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aa5c8966ecaff845fec7517b61d43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f1d1b70333ea3c1ed8716a93b0a6d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ea61f2551df798f2a9e8d55011d43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df8fb89509e3c375c5a43ea250593f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5ca7a0875987d597049b058fe8821459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cb92e1462810f5ba4662ad9f46b1d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5faf14010f3397376a0613240934b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d20984cfdaa54dc8639da19a60a66462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a423402ce426ba24ed47510d9c36f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00166be8491c71baebecc528c9244649464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d5ec6dd11f3812deefb084205725b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdd4ef0f15a985bc70e68a6d043576466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00833f5749633466a291138e80a1693467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952577a16d37ae3d5259f3d6968d6c38468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfecf67ca55b4d2b650472b054521e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d58c71a15161314c8f120efd7ec8f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea386045a337bf11b019b5a00f41fb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c9076ddb865ef2e71bfdae6300506472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a713c8b746f055e7ce6bae4cfefa9d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd243971019f4a590c27d083e23db6b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25175717b4fe1d6edc1e6979aa61c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20725fd120872b2f531c5efbfd7e082476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b123082963321c4968e9cf659df93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da674abf75f3fd4ed46c0bde3763e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45d20f608c1ef8d3ad770d8f6ca168479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309848d02910d087e42e2ee788aebf4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e9385b47ff9593735045e10bd48c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884ef0b925783a05a49fb109e4dd0fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64562d59958d1c1f096428907e4f87483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc989625a622c62fa18b9ff145f8382484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4988bd97e62ceed89faf0726614b1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba364d4399cc5d918abb8680d68c21c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981393a893417ed6c6cdcf70da214c31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f5c1ca824e45a566e1967e83521e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94d5231129e19174b7eb046904ce38489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb435fbdde006ec6aabda2389ea3d8fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698a2f74d87fe3110588ed518c8b9e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f8573777096da7f8ec141118c0572492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565e2de6d4e7c21d2fe33ca48b81cf4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9dccaa76e17a03de18196fffa1f63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0425fc5beb17099442135eb7197b4f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f24a2297f379303181f5c85a097d59496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9501215280bd45b458ae91e1bc11450497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf445b07e0b1547833c17aec0ff635498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0e286962f2a72fe24687d221f4ec2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74412dbb41376537cbcdfdd7fd1c13e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec60f909b5b6a800b07bdf4355ad37501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11799077d0ccfc73bac734a622c5fe7f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc5e1dbe4412d84feded737d6d03e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc10b0f16fc65dad5b0467f7f633c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a5f2fda01a638111e7bf4ffa68bb3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45021f26b7018d9e5667c3da39d8551506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf21234f41f7db565ca5f175572ace6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbe198cdf92bd4ae65050f578d4e05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c985f5555f80ac49eccb2c7b49a45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73761f33bcc6ba708cb55ce95de4c5bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbbf7b24216708b7c7bda75eb3b4c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736f1854e15bf9c77d788c00ec8af2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd9ce552014befcdfe9559dbc9f892513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849e89a111f77faf879d5373e7a7406514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a5774c63ff90b26d16b1a67f88801515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb2e5eff002998b8eafd0983a3d542516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a2f6c30aea5005b5ca3baaa816379517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfe092334432fda27d2f1321816285518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39e7b597323758a9793cb22335e2ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16739645713b303200a1f557e0105d0e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9231250653346ef11f0d4795d9a57f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb0b85f9717ddc5573fb1cc74cb200522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2a1a61d974e1d96041499480fed79523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c12c7e43e125ebf94b721e2a2318e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3620605832832a5201fd37fc3a9dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359cd9929620d16dbce54603f19a786526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1cf98ccea2dd497669c6df8116767527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cc3f8cc8104ff8d5e37cdd104c304528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad11efb88f45ddef36a2d3b12f51f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c731d3f6b41976df417328a66f51432530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbbb66e5a4067343d73d48b7606508531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c382fdc7c064d2cd52180cbe5f3d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094d0df7cb601f3209393fae4a4ea4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae6039b7081db696b9fd752eabd19d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb6e59e9293d4bd6764a5414e51faf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b3542087c9e0a05b6ea5b3bbf152c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61f1f27028e47d5a3b4bdf1ef816f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c62e30244a8c0b95d70ed0bd636bfa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a497055dd68c35580eade202294718539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd0c518fa9937bbae270087caf3fbe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bbf987f715451c525c3277b2bc708541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ac18808c8ed96bc742053b47bcff2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79197c4513980d85d2c3060f2332e6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3867156382c2631ff013882456c135544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548d89a0d1d1d48cfff6bffd62306dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafda42f9fb1760f28554a0aa5c4943546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432138c24e14e5e4abf328a26cb29a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225e8238b6d667f07a621e161e027da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d18177d0cee243987cd32145db6722549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d338753147ef0d6810fd4830e4e578550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb81b6b0d95c2038f6980f78a0034d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699d66ff60eba2196ed83d4293abb76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bb12cde6686f0afeaa86a188cb013553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a2852f45cf4f781503cd3e7fd72eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6796ac2d5ed757a1e39188dae2c5f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783a0f7e3f8da5ae38980595cb9deb7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640625f2e0ad3177aeab3e46c2d624b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2197795303da76403f32e3f24d92bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba05b9dfda368e8626d30ac832045ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2790e69f4d2f72001601195469b90c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9858d9a20874cb7175a7b4acbcf209561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd7e13d01e465338d1c517e599efb2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa65df6a03fd37a75b8abda202fdd3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1026611defba84d7941980cdc9cae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b314b0e77eb3ef7c36101d74bfb75b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868c23eb41594ec47a495e7428fdbc3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb3c181388072f776bfd3182146676567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd6257ed07f0d4feca400dfcf935bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeee3b8eb0c9616945226a33994e4f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d0c11aad071d150d8f0b5b64156fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc654ce0c4f2911f708bd87a08834c6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225d1bfdc00abf91e95c9d96e837988572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7da077a60b33c5d0d378779285f80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d38f8c9e9bca416d93538a148d96b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030f511c298440f280e8314c775c392575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4646972facdda842eadc7c90ced130576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7de446e124111b9d074f96e30e4187577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933fbc8d22fe22a67ba19a446341a6d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049f2a5f8a9f8a331b63d0b9aa9e917579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eafe4e442d96c88184fa303aab1865580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b400378c8656bd24315983e3471d0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602690a9c5f23447915f621f8c6aeaf4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec6a6647b903cb9dd611ee4ffcaabb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e97e15027786ceb290f85735dd0eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dadc14da5c5a73d881ddbd96286ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908988c0330185543463f393baa9f8ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c233fef2c3eb4dbce8dd8ab5de574587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4c2fa9fe761a452244aa02e9fb4d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702ba2a937c44c03818d53fbb2413f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a129fa3f72ae72834fc392a0dbba556590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb12b4fdfaa959dd9162b4d562f780591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5b51b1ef5981b379b13c914d17cc8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bf6f99be9154c5f3ba2e6b327ecdb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620661857089790426998eeb214fc52594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3cae787d41002d2e407a0460919a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7b3cc81a970609d1ffe88176748d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d6c3ca31bcbc818a34d4601c34ab0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438ccb1a2907828d76c292625b28bff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b891029a6cc5a02b2c338c6073683599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b221e411b7f58e76d25376895a30e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c038b83150d37fa05164d5e5fb0a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f73ff788613c569cdb1054bc1aa98602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b74acfaa95d4384a63267ce69d121603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385db404ec8f908d5a5513f33841bab4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e531a3cbc6e988ed85d34819ad04608605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9af0c690583c615b789c8706e68cf9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d5ef79320cfc685b1c62d357d70a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc94e44dc70cf304085d616d8e2d8a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d52a0b2fc438a4e240dfe6afabde1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90721402404ab85f3e74b78236cd43610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d963a30a22c3de103e2f483d99b16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe964353eca1fa48db7c08f0100c61612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe4e89e8f8f1194773562dfd96bc8d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf657be89e13df4708d05dd01dbeac4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7c7cfb11360e0410057dc8b20db63615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9364c5e7c6bd21a58070c25b41a3d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002137f03f953964795f3207f488f54617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839730f7a3679ed3f7f4ba31a952bea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6aa756be16dcd76659d747af680db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560f1ee36fa3acc395b0a0233ee047c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfc057e5d9b0370263404887a11ceb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d681f342a1ea56689f771c98810ebf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7afcb7dbfea370bbabd5133e456b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2638f24d6c469cbec9d236f73f65e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a46e9dc57eab09c93fa5b7cc8baf4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861e7cf23f83cec3a5d735da5c73b76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475f52bb25dac69ca7821618ff081cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c648bee13e0c06b298af7c4358e78a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212355de83de67d9e87d4b7fd0b34297629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833bf641efdd8eb15f01348b0fbfc92630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259e4e0e8f3adbe78dd8c6db3b6bcf7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085c3d2b70867910a42ef9039968b8c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb98d46234e32cde1043f552e0650a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aeab47ecc735c439ebd21ff80d811e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22523c0fc7e506d46a90cd5eb4e8ee39635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b34fca66831e2849b649a14e871638636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee038e909c5278d80b8b3fe31257df5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e763579e708ed78186d9d0789f8c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9896ec35bbcde386e50ebff0d0f2d65639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95318e4c9ff8fe244dc9862fc05dfd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2088cc5f432b9206231aca07f8aa33641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cf3cedbd3eea7303a439bb2fb4423642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948c69b6355472749962cd05e6ccbb0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692075888fc8f74d74cbf444067f490c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40017d4dda0dfa12bface077a0c0620645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855532b712538512f4381c0e6804f55646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc532d474d39cd76c50c3ad6c08835647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee379b88285226ee0f943a22afda15648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9c4029c5eb46a2a6e1ea95338050d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a5a0f09d97511e86ec012b910e555650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a716dd75228bede614faf0d9813c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe3a33de5058056f2902657b18345b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0641669a818738a36e6ca4803a919653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51761e1f9e31cb75ce9be213a997d3e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4c4c7df54a85e545f93234c6b875f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c9618718ed58df79dad01bd09f2c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634b4c7f66a88d4f1d51408c8e52841657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fdb0497856c5abb2319611b7281b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841222a441f0a38dfaf209b41f48b4a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85815d58bcc0fbbbc43e2d4eeb2186660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33e55ceecbf0b2a15828884f8d068c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87b880839ec615708f401dbdce9362662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fb59d78f9d55adcefdc73d8360592663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f2079cc0bbdb83b022b624a7eac94664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25161770e7e546c2ede581540d089dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a91651213bead3b11b3bb9982498c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75224f195bfa3b175875b0f2e8dcc756667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb199bb4511e0c21f90ec9beecdd9058668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7063eb40032c3235a6257daefb52f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d7706249e41201146ce83949653df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421661899f9590e93b6adb9683934ff0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc011c57cfb976c839728e4cd66d2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472adf8ce589784df1e1dbf465bd2d7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7e034314b7640ebd91e3f48bfd764674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6df7ce818830f67063c187ee522e49675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408425c22ed3864cc29fce54b9e6e92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117e4be85aef534fd423f46378c5140677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafb7c747b18f43c9fc293c105c07f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb29bf317c549ed0e6d59f40190c51c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43045567e7d7df970744622848fa9e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0439cc45eeb19a94ce1410c8ffeed9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12f9d40b4677e8caf5135d74a85b32682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0659d2e6a9a36ec63c3d0906ec2ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5255a332951c62f3d8e361444ca0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f1680a3a247a9273f01bf94716c9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4067d532d4578380f5ae84f1693550686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed392471775543cf2e6756f082e1d7b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9ac292b8ba79690345bc370379004688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ebbd5961353a6c05afb2e88e40f4a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b3169207156361cc9cc6e31d667d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d197793b55922987070a04115aa1872691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7667342423666689a7c834a189c7d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda3df28bec92b0022b4e8531d5e320693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb5b79a792c9ab11904af29af9b2fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041cb80cff2caddc3e9695d0b9f2868695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34759cd69f4ca5dcc91f4c48bd9fbfa8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325d6c60382009836d93a989a0e2bfc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aa93fafd8467b6287d1298c6c4b8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f9d3b684d93a9c3f5beb7ac8310e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0763abf7138e8c7485ba01404a75bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55a918080d85f957a9be5536897339701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28388e9bc80ed2863839df4ae671cef1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df37403a285d1208ff996a75e707a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849ee97ddb0a4edfcf99143a32d376b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b02ec62d76de92734d9f3288ef971705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09293a1a2bda0a83e9989bd9cfc2e4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b1464274dfab89377a44ddab77a69707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268853dfe4814c7114fd64076bcf819708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfd27839f125e28faf8cdb56fd10dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822a21fa0b4ec68c339946b698de86c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da3f0fd2dd7611d529024fb1ba29bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d346470c179ec744222acee1d4a328d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9749390da914e17107a60ebc19392a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256faa84264c86e3aab35ecfc56d600714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77b8ce212bf794adf9470092115e42715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcf51729f655189d766f81a416a3a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91beb3f1b0b3453509d86018fe6ec9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c99462a7d86e04de335c8c1fce1fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5b2aefdd1d6e85ab127324b6086d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acc0bc6f0acf4a9b1396ef189d823d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853c74b425858322712ac886719d241721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470add0553b69cffc67453c4cb90c6b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121d017c0373ab49d00b43e185ab370723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd51a95f57a379217917e4970c65c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7c04b1f171395399d6d3b20fd0420725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17205dd9ef1e998e6368bda47f98053a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089e74275d72ec23d2f2770ced345ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbccff35fb12be32a22c8004f66800d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86772dceb0df83ba54587d915d0051f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f87ae5db764f41341a0625f3748f89730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca0a4eebc690d3ec33cb8d444411af731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5bc43801c0f27ad3c85baccc9cdcb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053262903ea233833e97b23454498ae6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836aad92a63fdf3f4b43a5185d6d4ea8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cae8c27ca797302aee5d1e11b9703735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d07e98efc4f7b6d07974d8753e8be8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2e7be845c34fb5e64673c0a1f882e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fedfe0f80b13169ad9ef6840a5993f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bda3f0a490540944223e06373bcd6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98ee0c5db7a52fb3464c360a07abe3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e74fa1fe91b2382184e11883dbc535741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464c4162790395663dab402ae03c114742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74923b943277f06eb14d5170a9ca30743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a4690d2fc8edfb2977aefef684dfb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225e0944563526da8070183d0c4b28e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872a6e6dd938a86100005ea7f584377746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df96900758bd72f170115ffb5eb967d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0b6782531df6d752fb0906da35e62748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bda9c8f49392a7c0f65985413cf6da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f688632484973ef539340fc069f7466750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711499d3ae23c000c88486ab79b0c3fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd3e9a092bf16ca2b2ce5a74f0d4b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55ecc6a42e34558b1cec5aa450ee77753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e8447557c329b55acdee4d6d0635d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b520c75a14f0d896490345f0c7a97755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7655d79369f161e06011269658dcce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c2d0b5572db9793b21ee405972f73757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304edd769b95a62bda15610459e1324758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b039db2b3d6d710f5b9c04135e75d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>