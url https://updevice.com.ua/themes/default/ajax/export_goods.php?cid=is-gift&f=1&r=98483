--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba140af0c25dab5480d78890cd2fd51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b31e5ad8849ab6bcb4e29c428c46512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50034a1ab08e3012b1e6597ec6c2f1623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f27bec71386d330a2c0571f0696d4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c5cee99354eb04d233ad934d92e305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d1bfcb077765ac609bd9e163b5a2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8a1336f88dd34181a5271e1de57697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a06c1b7fb35b5b46bbdb2a59f6bab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca438ccc070406e5527965b23569e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024f1f9422b0eeacc6e7b4a970e87eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858b6edb782b76196b7c5792b9abe0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6e919300a35b6e560cc2f24457f6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728cf99c28acd82a813c680e98cac6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9682ac601a6063b07968c1f6bd7c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229bec3aa9375aa2d42fc3308c065a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e347240847a92be15481d3c94ad89416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14133106aa756e1feb705d192b8a72517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67619dc92eb87f9c0b4d67aea53bb6db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4622f6759c88826f12d6aa88d84d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769565344a829a1c2d993a7aff1d348720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6543c19003bdfbacc7ac28934948b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a8d9db07d3804e81fd46fed9af51822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644f07a7cacdbac7cbfd0e60bd1698123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde73a0d40cda5a6c710f58a1fd5230924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb4fb121a41f3f75050c46ccea8f6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda74938853f90c39cd7289f0a15f7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a25f87d81cad11f54f1c93c2e91f7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079b9102b087a92f1a36797f3d18ac728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16417a13fde418874b21dd0f5d54dca729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08b4248e9fe1c67dfce603813284fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aa2be43e0f522a3ab0aa9bafdbd2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698c747aadd4f647dc1703b5157e10f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f0eb8fce8dba43e786f8d781a3b3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e972e79bb723425d11db262d338c80134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86d036ecc08cced9fd9b905887c1b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55871bd3f19b771727a567779810bdec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce5902a7c89432e67b717f7144434837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18039419ee669361adfd9208cb63e07b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92faec790c57234e4ee4592c2d33ab839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2bc38976f7fc82c227a77b4a8f63740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e584aec79d8dd9f542ea5084531c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e5b1ccd8a58dd82032587b925737c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839de6adc678d3edec491555683816a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52dc37905e6401f669c9d1ef7596a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003b26c1d075057e0cec348b367054945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab2a22c578d05f9215484f8571c8fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb294537c0462ff3d3a316a63be39dec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf41408125c9d9659269fdea07e28e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2828e8a96f01ff2abec4155b3b462b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a84ca970f37cb05e6190291807b76a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6f16f86f21f61661daab7a87c827451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbaa2ef9fc08706b1a3ce909df956e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a455cff1ab5f0f8cfb35bd2e4e67c7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba65d7bf416b4db197a65599cf58a8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134636066b80406a61f5e2be8add30555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4def8f192719f05e26a2e9f94359256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3405dc44aa5509e24f3aa4b360decc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8ffaa842154033c784cc4e6cebdfb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd4f438a03810f4adc2a8de39eb51159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99d42164a793a9f8e156826ae03d1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9558313e3be0ae5cf9014e38d97d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5efc4a30d31c564b2dc3826b4862f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5aa2dd6e4f96bbd54cc4fd7fe313663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea376b15dda21a104d6ef13be63e4d9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709579d911fbead6aa79d42052d4830f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f47818950769dcca51fed4a4e776066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69108c2565ed700c2f9df2bd0ae4a10167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d18d615eb4da87b81761461206f8a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b8f5da5fb0483d4179e2200a68de669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708eb3e16e4f1c2179694d8e235a4f9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416fa151bc2b8cf9501777160bb857a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51200f777d341e26fb22f6b8808f47872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe825ff48de28b357f0d7de3dbcfb0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9eb766a34212ee7bed18c4ff1a14d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bcedc8c1d46f66407489a408ef7ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927808871f1873e65b20335811ab655276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc138e0c1a34f8f95494227a3152f1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45ee18624c9a96eb4715536d8ae22c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541290860c64e65aa59c94c25ef198c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7323ab7b137f92aec440cdbe6c25d3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8805a9f2060a4ae51d586f0ceb6be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178643e8529c64f130a0b7a308ad6a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1539b6219cc139598ac067604c13483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f1cea6d4d6aca999cf5975bffcbfd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34a733c82b042d8266b00e04e0cd9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4647c8856f7e920f15d17515b94554f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50e86de2545fc38e6d2add10fec40987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a8d1cde88b3dfdcb6e18d5a1a3f9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4fae597e056332be10df2e9eac0fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bcdd5218b2663302df2c325064d2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70259a7d3f7469ccd1e9db48825af80c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ffa23d7b7e63928c87d34aa37d26392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce57ae565031d3de665ffebcd604b7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bf46b880fabd98e49b635e7c6635c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869855e97b01d55dd34a85d53b28673395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc779049376543a52b0c42324cb3e3e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c167610a97abfc6e9e37fc143cf1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd284c21dc05e4f5df0a1de480b64898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77effc0b76c3d4f8490f7620aa1b4e3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfb111699f278ea6145cbc8fd6076f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821aefa4713e2b8f717ee7ea40a6981101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6f025d2b57277c95128edab7ac414102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd83715cc245b66da89fc5726a57152103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeecada36ca08d94cdc2fe3dda9bafd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72ad330c1ce6249b9e972fd7d0575e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08071336ecb03d06cc6edee4c565f3d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb78e363a1bf2ebdef9d82554c43021107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ace822f60f7581396c245655de58b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e9c5b805c7c806ac7239789bb6f13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843df41d5be5c8361c55636dd41d35b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18947071c98bc3c3471809b365e43162111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbde83a84e6ba8f66486b9a6f53407112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416113d28993317004c84f4f930bdb05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576bf2acbbe7da5a527a8fd0ca8c51f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba64b9c54b973167394177a8730267115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671bdb34f1ccf4dc3ac56b19084f97c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e002c290ccd9e489131c3ce18fb28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382edd8dabef512c43667671c6cc7196118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c5a1690ce4cff7d83402be7bc73ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502471bcb682b96c7f8ea2e5e039cdd2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934efe71d4f22ac69bfe141b4efeda2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ffce95dc0fefd8a73a05b73934993122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2301b65788595955c8e5d1c8ba5063123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc3ecd173eeb6fab48fe8f750860ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814131c11402461b133798fbfef3f74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbad1333df8f239bd75af084a1e5cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dc3ffe1dd4ce83db7938c77e319b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd5208e17b60e8236541cd7dbe9f7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b56d306159b781e3d71482064527d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c499027d2ae114d403ea72d0a46acbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c30c590a61b878203d6c091939621131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38e30951bf216d0bd5d1fec5b9bcfb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad5cbb794579e6321f04356549eb23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91788f295ba189f55cb85105fd51a56a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd25781eadbcf51ad0cea08dc981ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0514c22fe0defc9edcf066a051d11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e5a5472d15a912e32202a8391c47f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfa89720b6bbb7f2627a4053572f87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0da4aba6b673d06572d43b91cca06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e11c1b5703d86e9e048e490398f2a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dadb9b2b6f7aad54ac50f4c5073182141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b82174c159e2c9169dc66adeff335142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04d3dec932ff11b548729fa4a599bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e545fc148190b2f02a7e43c63013c01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327591fa90150d901785b700c6e3ae2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92300b586855734506aa22d9a451c1dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c1d26948b8220e5035008a48a762f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba050ef26ffe49112e75f910f97f6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cd14929027c97d41891870f1be0ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196b707bfa63ff5675b3d8512ca0195150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365be93b148dd7cba4fedc2ee42a49ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b9fec4610cfad5ecebb5858ab0706152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cba0a1a0ba5cac04d4f8f43037749153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12fd457eee096009544f4d5bb49f15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14402738d421558b9c1d3ad61288e88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857284d6b490c7af9153b39cb36b47ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c477fafadaf5295080485ec1654f1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfab17c28d4177f8438d3144d17e5bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ffd190b75a48b282c7a246f4cc595159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df68a9e33acbd06ecad295268af8f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6448d857abd058689079f49a55fe1d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94177386ec2a2f9cc41a449252dbec18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293134eaccdfb197d64f165f9d301f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab42875e2562d40ed38a892287cf5c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015adf42ff62081f9bab88622c9d343a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4614ded8eaefed8a12476764be1ec6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702d6d67f6ddf8887e2a80ab42cf7e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feddbd2b04071fe389b600debe9e35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f828c5cf48d9c93d257e4c85359e95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2017e5d128752b9683139c848e656aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb918a39a7a2e353fd93e04b12515dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c608447e0442bcf1420e67f9e6cf0c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33085a46386c748cf41c9da737e59b99173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf0199e8873d5136c9a666ac8ae3fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307645d5e2488ec451220a61d777b780175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd666ea1a031b39665ceead5b28479176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aeaa865c62f8f5889f36f52a900684177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800be387f66aa82028f36eac894c9d26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f31975bd111d9ee24e3c1bc262ca4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d29541762c461d6d28e1f68a414663180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9e7560139656a397782b14a030bb9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e3f9f63014afb5bd91dda515e6474182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a8db1070ac76cef3a66a282110901183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309192e902140aa7061d32097d9e62d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fca2e0c012fbe249ca8f95fbc0cb9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a326bf68e66c60dfa30e548ea63ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5071c2053a1d64128cad8c26162ff5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7319fed73ca73d161dd5972676bc42a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a6853692861e99c463f2a2b535a5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13f26fff647fb4a37b73a79c353729190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4641849c62e4fba7bb9accda0ef637191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac33672a55b85e1dcdd94bbc925241192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117883d6fc87d1d7bf316b99cafbdbda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1faab98bb29903f89f5c0ff4b91d00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fec2a9c20b5900c4cca3cf47cd1d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcff99b6e9f2ac072a3101bd7d18a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c87b72ca8f4a6d1670a7ccb613d0bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478189683b4057cf3e311cdda512aaac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c556d0eb661cf723626674684ae253199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504bc6f56acec49bed22651c4ada2c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37704abb562fdaa7953a7f14ac62340a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1232f8dcecf8185da9b1efdb2623d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bb7945125b44dd834c0b78aa0aad8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599a393e73d5a35df5a9b492f78c7a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc856b53dcb271d0acf0cca73e09e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b625330668d60a3de3d5a1684463b82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c536fe33dbf9322f65387102d694fea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ed2cb1250ed78f5532f3e3310e94e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c63b6f7e1cc1cc19c68e4d047d3c2f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624543512a7e572de2fee5b511c284a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b1e982996ad4851d4ddaeaf1f17f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329c47c413bd7d2848cc17efef1c060212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db504ce13805bd2bbac4d56d58a6d72c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c45374625610a6174a7b18cf28095214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f84cfa33ed7e36bd35366e59b44217215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808207a4751ac451013cf5c6dce7d671216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f8cb25c2ff006d38e6bd2299990b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac930fa24a1e0fd5cc023e2599e7743218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1cd272bdd8154c4a4a49f656de2a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f817670949a57072069f7d42313e46c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf27bf2627bf390c205b447aea4225221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae761e9dcb6bc8aa36ef0ccec5d83892222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538688810a86a547b474f9ed5756a200223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b15f5d2bfa05cf04ae63c5ff95fd8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091c4eddba8447ff84adfce7f2036fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d1c998112716dffe0ecb4ef4061d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35c31eb655368926f8b4f53072331f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f390c2168ec10772649d73088f82d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead183cde384355ea58bbc389e0f81cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddf58e699d21b472c7d1918d988c59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50e0507301cd289b9b3016fe8934ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bd5e9e7bb0bc45472ecf6c7792998232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fa4d990f4c91ceb83cc464e3e3fd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23ce2a13fed13b571448fe6f4b196d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2155603db954b593292bf3fc50a2a56235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72d2bf2e3ef8e8533b82877f26d4e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3224b15d8aa1ca336f616d69cffcb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421df770d7fb560acd63033e4675f53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bde1bfb31ed15ac5922ecaa8275ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d943f02a02083da7a2ee1cfc789eff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462234f9ec39d838c30725afc854ea5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d9d0be130f930235e062166a085ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce11b80eb993c3023d202100f5cffe5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac773812a5cd1e8c1c0ac01905ec610244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f89ce79f335449480f09c879e5736245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480698db6a55af40d70a3d18339eee0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedb1a592972b00eafab2f96c81e706247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098994f2f32326740c881496766f21f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f808f12d296fae0a22f94dbf612fb89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c322b53b71c1c01e60d206f232732c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506ed9cc9363964dd4de7770075e784251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f617d36ed972d878033b28e9c8aa883252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ee5bd8b9b2a33a61b9d070eaaf7d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706c438b0230b6e95370ad3099cf285254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed01ebaca92145053f69954ab79f28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25765e38345ed525f6c7f8cb89be67c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479913115d11778241903ac36c526339257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282941c29482c7eba274f7c76e9cf84258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69793520cf6210c32e31dad437beff16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7a11314e23d32d7169eeddc52469c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dfe2d041e90a11e9b6dccfe709938261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8856f7b885a7d1dadd00691651dd5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58939bc69eac9873d8c61315e343eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3574529f338be62fd88b812eec33e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074dfe65038edc68c14f5a724dea2e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fcbdb175f3107bb853b260be351c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28344532dac74a0a92b0bcfb27bb66bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4b2013cdab90d559d5ce31aae3d81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c112a5dd426617bb81e98df32ea54ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973918f776f41c9bc423505e3e44f4c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348442b0461826bfc471e938d37706d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdda6a9762a76a8e149876cf7fbea51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143314543352571196a5a65b1e92a918273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b9ef0cf0aa7a89e925edae84fa307274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d954d28328e90cd20f23cfc0f8b039275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a6c01a198da5e2c613c09e5b8f32c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfeb70b0e394793622cbf4a8b7a134277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4435d8c41a53c01eba8f16784d136a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebd9186beb35562290523ce1b85dc9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347ac0ab23d8a9240cf581cb85457b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d8e5384c8399d1eda6e7c0a569b5d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb42f794786321564782d2d7e7b7a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e032bda85af5fe40ad3fb56accda8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877b5a338c42c2f2d99c6697d67277a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88789040441e4333850671c71e0630285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d46530d2aca49c4aad90d2afdff8c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392399bccda89288db8c2554a4c18408287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da931935040f2f4bf64e1f1681d2d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bca13c05a104668469be129f33576289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f65b88ee54c02141ec134ce42ad82d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f90a813535362ca074d31529cdd09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c10b05e5d568a72c8d97945d245b17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc2d66d4cf25a57142617b904673c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7590e661ea198a8e47ef78c851b32b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bc9038fa8532a3bb14010ba5fb9ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec88f430945c8ef65faf83175c9831c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d58b240d7750b1b42aa149b81963c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b601b93304b7a6369acdec9c154c6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2655b3a5c504c6ae3119417f4cd2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd67f057d31db0558324f6cb4bb07d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e56fe2ed6fe93afb4f2fbd6faa7bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2abb06f56e62bd932575f3dc5f1ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca337c456359ff833856193f17bb475303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da741270afb596e900788456db8008304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccfdada7e3654cb399c454f5fec154305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58679b7cd00e3f2a8eae1c90109a8237306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae29b464c568674bbd5f9b76d9e00c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f111148743ee1083b42189d409a3706308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0b4752f7b2fceb6079cc1e3cbc17e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f3bb5a2b937ad8816c7f7e9e1eb13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51246607efd3af127b53d9ba06259109311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323df445ef94bca1991b3ec515b7084312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6f1b0ed47663ea8bbe61edf745d77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a15a562f26345e1288bf8147d351c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cacafb12096f59d5f562790c06252c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c20e8a8989fb2b911bb293ded32c69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b8fae6316c60dfb6ddf555a71967f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc503d0b66b2784abf1789d2cab9fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be19d9ff754bfa42fbdb4a92eb34c3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c51874ec4470c6329553750b46a89f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e25ebd3138e55dca1be3b64963d31321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d88a96355d1fe51408380bb08d01ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa360704b670d083b33bbdc2fe34c553323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec361f3d681b6ac449e59eb2fb45d451324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ea8d153bbfd2ec001e63cc736a553325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eea3ef15757878216d7fa5ed746935326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d703b208fb808c9300980ed4365f078327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096d461c79ccf392a24ded8fdb4ff2d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181f8710a71d0ee415bc5978f8b2d80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636131906fa0bfa8fe2ce1af8bcf0477330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b19df7ce4971e2da640559ca4e916331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022defd9c0068ecd2b9c93cee0fbb97a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39224629dee4b0aa9d2eff7b6a4cf05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fefb4a7d5ecb2c28fc637d99aa693334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a2a2fba9ddea00d93e17da4e66eee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a82806fff9379b1e67a8625285ef2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd4015f8e9739f296ddae41e5cbd87337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03c975c9f7e78a7ed081ae30265b53338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6e0bcecb6462f95f1e709244d3cf0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f4f0fe933cd6dd0bcd890b1168dbe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0e1d85bd2ebcc2b289090e7c1c3ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4782f6241629353b27144d86d9400342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537df492cc206e718226c05e5cbb8ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40007796189709b77a71ebd2bf3a026a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a4096a336fb73070e152984df7e4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de69b4998440577ab0b20428c7e034346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71972c6ad6a62a5f97c06f2c843b6eb3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942b3fc39cdc1432b5abf7b2ed81285348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092f323897207f13ff0b4e60a31853c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740036c9b67161f7bfc4431297aacafe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db984bdf9dbc2cc9ed091a0b1c73a43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775ea873a27db39e47ce64f65189594352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b08ac0b0147633f87f80efa467368353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f58aa422e049cf546300db8e9e3d40354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699d648a93fe87c0dbb7aeff6554c8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8669d3821ff20bd51c75e4d7f24905e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0919aaad8a37b2baabb1fb2f4ac01c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f365bd73f6ea7821563303c514e78b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518732c4a13b2e3c785e3f1b0f9c9588359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dcb99749e1e9fe30296491cd23a33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab40dda864fbb773ee2cba6aae215c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461641f3bdf4c12ace7ec0ec27ff480a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32e6b5d9b9416c99651c41f71dff0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e59b71c4f5592e904bffac33e8c95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5732c80ff891cbb199747f8eb2fbc05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c383785bc3fcfff50e97169c91f867a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cbe927d33707d54d59b924bad1196367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9f2450e4297ae852e6fef33f46596368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db3e9f46bc9dcde9758868f2794ff4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c506d3e3e5369d29798b7522b12c27370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc956b38d45488654edf5ceaa004cca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c117b4972ba3d97054b13849243429372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fa1c8c6c2ede0cd0836a160f336a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de96f336270b096cb3c664e76246cba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5692cddcc94e7bef42cce40d8b5e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40cc5e4e1f67aae9004479f1849d06376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96843889a773a72b91397adb64e7fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868475a485dd438d59e3953700ed1a77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f6a61b528e0abc43c95e78d3505ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c456c90b23c20fc24144b27a732e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ba0809d041a52fef569f5337b3f56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6aa8254e3f65944beaf988a6d4691382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f438836a47ad064cba9903e659749383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c3d6d2a23d335ca4fd53ca66f2cb4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9c04e41450cd2b8d1850adad3aa14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96b0fdb8dc4695085f7a4a936b225a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc6c4fd5d3575188333e7e6f182480387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb707682ed0b08719454a5d47845314d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73728568f9e022806ff4dda2d8097918389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89bf78bdd6102c121f3e050e9b9f9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbef0302cdaeaf17d76600897aab7be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4180752728abcfa30f863835f0466ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce12c1d5fdceb8d03216d6423822b45393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314b1094d79fef7b4358ae273dd7067394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270986d886cdd01809e0697dc090685d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dad4b73d253002bbc0407797691fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402e7f1faaaa562ec5a6cfc3100cada397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efe29bf9dea6166b26fea3199f0094398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ed67fe90dbb20ec159727ccf17a58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c42ec7c2e93d1cd2279dbca2551aa7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b18f1b5c34db48c4e827b9a66dc593401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785088cca5ecbe4ae85fa3023966c99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db2a441df0bee9b2ebb3a7748c0d00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40396e9f48769d9ebe509bdd2a7e8f62404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5266d54cafa19018499c969589c85ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1ad476fe60daea544f3d14379c425406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37f4bd9bf526a704b3f447d73dcfbd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb359945cd8f8e74bb9d6ddae71fb24a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33b3ef483ea0c9683740ec3bde3111409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0052c52a66b8437fb0e1ce001e316ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768bb2b99c17676e713397532115c34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4005682d29d5f63c107e2bc26b394412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1204993bdff6700ae677c395338f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835e0742e1e442c560f9c791bd597fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3ec02063b004ab2e8da116ee76e0b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09909cc07eea74258cc3b5b6f94f070d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45843f86fc333c8f85b9e4bb76c9b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115099f8106a58672ddad5ab7b1bbb1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108abdffe427efd54f6a75cd07ae96d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807f9686a23451f3be673a7c6afe7e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4fbaff36e3e01d71e8327a07f93a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20859b450464fffd5ce57c0fe58f4c0c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b4cad4349e49cd176e2b77dfdf340423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77baa7afe7224a475769323557533f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec4778db1395fc92e62922d436246e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5b86ebf0b413882bf7937663e077f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be38d30585e418837763feb8ba5093427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133a45c44d561e234c9247cbe49d31a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c96ee9425d40d45e817e8194e340d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd4bcef4856547537acfe127fdc20b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377e191ac0cb72458103d5feda142cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03294773c7b09ce48dcef2eb0340d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8027ef5284ee456d3cfb601496daf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83041cd379fe608b11318846ccd0085a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e42f8e309a2b798f985d04f0c10cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bef3820d034a4b625e1952f8af5f7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261159a68bfd05bf62aa814976fc222437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f74660d0f8a251c4b0bc421239dd9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a66b8eb53743dada5c1d747cf9e98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec69de1c27bfcf1e68710ee02a8ae38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a10afa50a29483089842e2328280ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420ae3a231bcc8d3b4864c5def034f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc4a0459ed6c964f84e5d9b20831c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead05272d4fc78045b29075c8745aede444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59104cfe3078854a3a46ce53d5191f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fd43a78a1f9ccfa7e00362dafc5d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a453d08d33c14f9784b26adcba578447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df792a69969190e11fd883469b91b9bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad2f289d0a63a3f7bebc2f7198918a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e5d03ef3e9a863c26992c61079e18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7205ce86deff0c5419783d84b0f38ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092f4be01fe0b33f7d670b12f5d75e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44a9d5f65e868958096aec5e7dc8c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb850f6c3e98cf77ecc5d4bb356ea7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b5d36f57726d6080c3c347d7487df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d0f3bdc1c908bfbe7cf7d06adcb88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785076b37629042d21d9aaaf3733f696457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4358d8c900f3f07a2b241096bbe815e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c86f2015a708e1a3c133274a33682459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d110736cc02453be2f0f68f5d0824460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc0f1a3242250ead976f56942e0f4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e79529037854d9da43bf842e5ba0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07777da36ca3235123e36ca8c0d4532463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fc4abb91cf2faa137b7a2e35c6503464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b763b63ca4397cb18e5b2b8c9d030e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df46330bfd0c0bc1bedc087fad4c91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7aebb312ad97b543d6190b8c92ae8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6326e6bb487b8c24c432c84a32ac9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07036f4495db70985e15f5020461f7d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7a0258678f606e55f3cf335e758fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300ec56b1fbdeece52ec54c53419443471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6eba64a0be80de41c310a436e576c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dffb579c17beb4d25987414997856473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8820c9adc72a9f425db4be8111654e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d2b7910dfad1e5fcc993a56f2e89e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f9193e3165a1253432b7dd1cb94bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfd6250e6911e0c54a2134b1b91460477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aec44704703a983096529137338b66478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7e8eeef038e5fb977db7ba8440e70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5eeb95787188a550a12b4a7df8f2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8013650c8a3b2620d33c98de567b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3876e5d933d170ec39c861976abd8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43435a4dffe13e656f7956045288a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552c31643209b589ad123ae9aed46ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924c7bfb7befa37d6d34d157e8ff520485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1416dff376ef8dc692ebe67ddd072b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a226223c815e5945b2c293093919e51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d35dabdf6e89840e9c0963f9c323e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4e778db6d0a385f660df1e13b0a97489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e83914045669e19a63f56565255631490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1149f8e70597f9fb9e844a292bb5cef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b452110e038d13389f186e5fc9e87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a13fcaa6b8c4b3ae2bfced242a944b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc59d96893ca8ddd4ffbc6233becbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5b3dcc58af908a0d8b77b676663f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd06c8c24f75284f2f4815f03bdb39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506dfc34bdabe93c7bbcf1908d1ec20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782348f96c40f4d2cc8c8794258b665498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f94e9fd6bab903544a7e2e7fe7706499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0512461271e96357def2ae40ecc81b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85fd551b5303e74f4b4da838852a10501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5854fbc8985d896871c7ca47ac7f59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8f38ecaa9d9fdf85f5f139187847b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73d22909488d061b6e3050bd48bd93504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceed16126c6a27f3d9bc86064097a04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731beffc89fa7bd7517e61e56d3cb03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6096219f5ee36fc7e6d76524bfd496e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7ad08e1085299f51760c975de3f90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ad0486480e3b0a00eadd71f87c46a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaa77af39e3ea36a554a93dc98e0b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef90c3cf96a6ee76d90fd5b077bac46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ac957c0da3dea63ad8ad38d93e015512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6d7edcb2d22c1b2e7652e99485bb5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a3b5a8c2536a760e2e88cd5ee5510514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eee02edd7bb0fed1c4f1863496cebe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fb306b0ecd95a89452bfb3e1c80c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b4ff44c08b3f17e521fd225b66ba0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a27cc999b53b41f0b1a7fc67451dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c706584af9c3d432b4fbf976e68df0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b95d20e504a7356ed8447e3551b5b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf47bb4c25e811beb2c41a48498f2fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc46c618dd4db0a8803feb117d4c23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a6c6590dba91ed95473d5c3a075b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444700bbd14605d64db82a47f9c5b415524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497715a9ff279abe6be7a8a29f4add17525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c47fd0c224f6fcf3591e5507e629a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1514078fc847f59e2c298ccdd0e667527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8878cb5a9e2ff171001dbe26e882f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563ddba053f62c5a4d16495c234be83529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f590cbce2cc27ff55c6bfd1050a506c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bad5e4f4f53d6363761d83733fb5d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51133211f750fd70cd1d34957c32e929532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c831c13ce1d7ea86cab84eeee12ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c0d6ce3bf1964f9b428974053ed20534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a872a8d0a32b965025507149390b7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f0668d451f6ae1e41da48018d61c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520f43fb2b1fdf1b5e1c31c841f3403537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6d451d3ecfc0c3d13fb36babdbd8b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee46959c9b5cd8597aad5d7df101ca2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59200274ef131cf49a4af0f51fa217540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae744137763e24fa9d03364d58d5709541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba6c2cd603acb6ca01952d9ba161b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c54e9a50464ed95e5ea8504308dc7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7a79106d48abb17f847ab70b26310544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf725b82dae992a655534344791e77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c804dbec738c7c243c8a0ab572192a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f00681252e2be0d52f3627f1c1679547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e352c64866f3d0948f268a1df5d026c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502666556ea7c23feb99c07584db396a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9581ab6772cae8d2c270f56b8bf9d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c8853bde48554170e4f68622a8686551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65153b57a92377dcc5aad01315d43dab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b596733db5b7c957d1d2e9955f1f01b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d185bc2781d2d59253762d746fd621c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde802222cc78ae52c68b243ece56c3a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372381d76915a51c74bbaf021eb5d58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f37a7ac5a596c705538db39c80d2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe873e981b96c450a5c9ce0ce96a8b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980585765177915455998464af0fb8d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634212cbfff4a4c793626c778fba51b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cba6170c9636ca4ab7ebb1b7a8b9f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04db5316a35daa87b1d70c893a9115562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18b763a74369dcad1504f7f57b36f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39b932698627b2070089d278af970e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16418f9258fd1a716fe0d52be961eebb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996388a91b93582ea5131c84f1acb315566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3c939a9bddfacc2233b99008abbe1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc33a23a3c68136afd71efd6dc918a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4e67fa929eb8f602b0992b8d2a0fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a707272c94ed842274195589b61d1bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575aa57a1347c93d1c8d9dd6d15f911571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c5c12e21af9f64765d5f9cc37e11a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89399856a04dbfe68e13dfea49fbb9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f59bd0fd821a12887d56c37fef7748574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4b9fcdc4c3937181d5704ad28197f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f78467500bd9e3e4aeca6ffd035bd5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ce9f88508679149a3500fe3c99796577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5baa18eb2c1657b0dd0e8bf980cf28578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc122bd06eed877f1e0cb1ff245df9f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df245ebe9b47d618a67a7150aca0a64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75278b8dae78ae2837d8080ad56a0b11581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293fb27f477642e45b35691502f9d17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5e985737e31dbfca4710cdeed24a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b5230b30cc9f16ecb9d7ca7e7544e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9a6b3840339c169cbd0537dd3aced585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971fa3676376b5bde2f49fa36d7f63f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2056e0faa31197b54e5a72b0bfcbef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2de6bde585957ec85b10c9bf0f2ab3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac7ef8991bd7c6938151f68bff71f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a877c574eed6d353a3f20d4452077f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0e97e846d869660a3e3614a19201f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e950b9db7bd3e1cc112714b678a5c4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf2df01cb5fe8db0cb22cf4ce3d3d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a399d484f44f498dbabae46d90b9c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f18a429d06dace9bd2daf70ffcb447595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beedf506a0585df05ff846f217c933596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65f7463cd761cf384ca36df2148521597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80f6389b8ba7a42c7f3be9c1fee435598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87dce4a92320db2debdcd9ca561308599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003f60420fadc24abff5dfffc912fe9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb281e5d27b505a65daa9899d1273b2c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc57d04a3bc6f402a34d23d22096c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2de84a58559cbc10bb665222e1cff1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a0fc5103a3f6f765ba844e07636c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79365d64ea574f91e432a93fe49a417a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb1d270b88f9f734b1a681461b5291606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b59768f4a225260453632895d3040607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f77abd3e161150eb5afeff97ffdd26608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b3201d5fc512fac9c96637111a766609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345b492ac87b8de1ffe210b925d7096610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d05954da394c206246e01fba184d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390a1b643ac36d17eb3412f636ab144612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05107a24123848dc48e998869d771e30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1360485a78f067ae936d8e948c4928614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4079d22d24d99a03c092fff55d91b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89ea91ad6cbefe22446f29fa14722b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91679d1e90e88978ebd0788056f2466617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903eac0c031371b3d0a8753763c3dd20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56271bd10bfc0588d2559c9ce5245df9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b170fee246207c9a5449ddb61d7c32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308494eedba06f151096ca21dc1472a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5c28cdb8dfc844cf94a7994c804f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61948c836843315790a840e7bca806e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a116ede1c63e1156655c20d5eebe6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303dca5da1acaeb3ddf3e1f74a86670625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6741fcefc98705e1eebbbfff688bc44626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bcf352dfdb34b69f7e0907bd7de45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987c412a7af45779e74f236a8cc8ae9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd52dea00c9f561108ea4731ec3747629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56d7965606f2af5e8fe75dfb46b1d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede120145d12a6d25b4474906adab480631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541df3ec5d95aedfefc8f5efd698d2f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0869310f4715d45e4dd798652df56e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b462ba91a10daac00620d98e1e5b67d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd137d9df6b45ca11b2490726800e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3844cf1df1d8a6ee8fbb89dca4209636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275dfb387cab4a3e687113d3e5b2ea5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa72f3912b1333e61d719ac7b4546c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9da759f2e1a676cdd21b00cb774838639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0815ee92b0802a2c3a6cf695a85e2f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f448b7bbe15812749528ed029f8319d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946056e583a90f78733ea31d7405d3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8596ac9e928f806701295cfb387fef4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964025e6939dcb9798231be7345e2a20644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2421319f82dbeb81fc69b64e438c75b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f228be5ecec0df7780769ecdb0818646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844819980bb8d5b0ecf00d26bd519e6c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fe23476285a7c326500755a109e26648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87297f0429745a7b293d505946bd56b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118843c39355b946085ef171109fac85650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80ffe902f7a55c93b7abadda92ba48651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371672d8a2e445e81fc16cb244999be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673212bf2f4158d036d4da566b0babc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f697fb869ca97a30d4ac7177e6cafc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecb5730a564b6734ebf2aabb5ec459655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d8f94c3856d15db77f6c92db76df2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829b40f016a5451a65996618f89f5cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8f9f4433ea90bc79f58d15bf9261f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b77bc8ef7c9436f08db3b7c8a86a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95a38bcd2ee1a573d3e5fe0de87d06660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712317385046ff2c2fe5a463a31baa78661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff7d6f3a563d030ea302523447ea2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9916e61ddc6f312acfbcc18c3c153663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce00f02e71f4a1783db81a53dc56a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622acbf923cae75b5e3882c8c0685bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4b008e7394880823b25959c7a6dd0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8e58df32ffb22daa8ec4f5e1977af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d959e6f73d09e0658c9abe9afa5de37668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f311a1b57adc5eb4a980b3b12ec5ce3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180d6bfc7767e86afa40ba603583a03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbf0757633cf72a02b59effb1e7032671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cbf4f7e093126333b014f9409eb9c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ed2ba737187b9d2f6e0d3ceef7d72673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56024bc36f31efb210f7dc83db9c84a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a06a8c7bb452df5bd122d5b35455f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee8ffea8372481e7c2db05598a3b67676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79ca28d13de82dceb280d77961d70e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425ed39e7d3e770baea7b434b89cb2c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43505556ff6c961911e08cd6765acf12679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412de22d7fb0905d28a00a403cb154d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e993c74849d0e87b0403d281b187c94681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153f9ad6a012cb373acf2b8a22b0e76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43521c0bbec5776e04cb8963141274c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ad7d3361ff566e4bf6539965e871a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50771eaa907db2cee8312581672565685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3f9d7d492e98a03b1966286bc86d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef13774d63846d23f4d290280e25bb5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a304d01b431f9b5a32b4d66a26336d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba947fd2987842ff06e317cff72e46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190e4bd110448b6c3e6f3b44cab91f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ceaf5ead9dc0086dc10c6ef3cda69691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6e7490ba6598446e35f9212f5dc6a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380b4a70254e8dd119ce5fb7138f563693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dcc990d796b0712bee41498ccfaff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1625cc0b8cbbcca0d0ac8945541087695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0ff2c01430caa5153ca6720df8392696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962fe9ed9168dd6e292b08c44d9a5e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1726b34160a4fd19124fca2cbd8957698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e3cf5b608e76182d2868a334577a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e81c327d27cab6a0117a997540d63700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b46b2befbd37a951be76b55f90d14701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89ac73aeb118d16b5fe98f99c7813d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917c2a23931a3e8beff362d88bcce20703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af57fe7ded46a8465d2f9e9edadedb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5f60a1bf3afa56404442580ee70e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b5d59b5370497ca76f788c1b04b71706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a507911dec9e24a22203e138ab012f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc30a9cd33f1edfda3fecb24ea99cc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909d49675496cbcd72e7208b6040174709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780db41e2aa223bd67bc9e67472623f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b22d9911b93fd47ef6763e4785ce81711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc1f325c49035eddef1f47ba6036b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18700ca8b8e5322054ba2243560783ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68aea18f9ad942b6cb96a2fe6ed8f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02469798b912c5bc1666b54bdf9af43715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a96745ee701dcfa3b21c658b999029716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c106aedbf192cc9e60e4d4dac927ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b7f9a94142d1e6088b797cc116483718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bd9146d075a9731ec10611e4dd607719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9f48f268a283495c07653a1eff634720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107eab707531d1244909614768c8107721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a0ec80136b2b3379f267236a76281722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf95a72fa21fcb3afdfbd4ed9b435d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0f75982b68d8db8cf796579a5622724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8307989fea1dba18bd12635efc2b0e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9efaa0454a8df41be68ce04985ff1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c767165fa265f2a933c15ba666dab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecaa79c3d73d2be070166c178d764c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cacc77b67736be509bb3b93536a42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf5b6b7b81ded788dc7028820c5f16730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f0c60a87ff54f625dd8154cd2aab7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875fb8058c674f49ed174dffdf67aaa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24e3cc15041ae1cda6b57c70d71fe4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c549764c459d02541f70ce4505bff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc596ae788fd5602dbce9bad176ab0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d10ee49f01055444efff1d99a41c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abecb676efa3e0bd6a8ec863b90638737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb15e4dc36ea88ccc90bd51c5a328e9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d9cda0ba457032b38f1b2394d9772739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537fbbc06026b6ca18e340225440ffe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ae0d97a272970036371d1b19c7599741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd3678992c0d6959cfae0656018f8e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fa4b14bf77707a4eb85ecbbce0f41743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb57478ecb763a2b8df347cdc45774744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fbd3e180208cd1fa34c1adf0c601e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54907093e8b77a8d260abdb72b035fc4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50569ae34fab0cef0fa30a326fbeed9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac180c2c157233b6f12462e7574159748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5f4b2b5fd3c89e69e9c80d0fc184d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99539a06cfd1dd301e7fc15551701e6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f664a5d69636de826161ff8962c54e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba1864eef8a7a0d4086d332eb906fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f4ad1cedb11fef7162a228c83a7ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95e81f82c39735858d8a5c2337b850754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400551200ba35d33dfc7a903a6476a4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c55d9b69fbb7ee1f9059d7dd4986a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ff8f46d2b03689a197acb900c2a85757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2646b5f916a7d18afa42a967d52df758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b6e8d1f4ffb5ba676830c60509673759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e4f3b2462d4d6ff60259a842dfcf41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ef24c442d8227fee0ac3e73e04b252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97024dc322de6aeede51e9f839d7edc83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bce070d4e22ca89d4fef001b341a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9d73d3d100d2629e9df484d05ad145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9a323e834668b62e3013e5a6c68aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce7de8004554b1fc2cf2ab207cb7f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770721eb7693e9d799a1bbff5d3ed548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c44a3543adf60acd9e5eec304d486b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c620625f720ff59c3f40a7d4e9aad0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0906ae4fd29ffc90c9dd21e9fbba2db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b7544a969c05de23d9d43b9a76ebb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2beaba23fa98dbc068fcd436ec60c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0924802eb753b350a0c587c320344814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fe5574b8876ce5282e687a233f9dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2e0b0fffdbed471c95bbf5bb06c2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248cb86017a5495837fe909dee22ef617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd6ae4789df56a82319060a9cdefc418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fd3783d4f65b8acb114ab756b0e9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fbe826ff8963f1463457a1666eb9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000f8a46864788714b6fc9c49800aa721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2913c61ed8b89cbf988ab421e22385522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc425cedf85e73c8ebe9c36c4e9525e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578e66bdf6877f284c2fe40588a1fce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e0629f7ca8f463a6ae6251ff7931025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d2ddfbbd46e8b7d6aa216672be96c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd226ccfe9a5a0b8e9e69743b655293527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6324f695fe8b024f15767cdf335d0fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b29da2d3ab5fcc899e39eb7df564529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c79569f0479ac4ffdfe05bea2417e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c2e097b79a6c471083e7bb72171fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc34bd23d844e198c26160af22e214232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1471e2e28e1ca69fe4101a1e90702433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e22a9925b1b190c34883aca32cc9e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77894d54a9fd5717ff88a2166d5e8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2b926b4b6b281c69fd4397e308dd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcf840de30fc26a8f2e9ed66e37e0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a1928f36dc98e2562739ac73b682538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12808ee973c9cc43f4abd92df0abe1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358566f75e547ba04f8a74334af37e5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480f1d968dbfc130d17c712fdf2f0f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df959dfc8db0a653744bba9a49169d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca0e9db122e41592e5bf29b3d6ead943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92fd031ab68a67559b73bf094bd5ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91659de58ca264ad8c92a9554cff47a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f14a24151b1034e48b436bd8293e8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cec775b36c4ce0853ab70b4b6a9b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658ef9ea182ab20fb46c0945daf67e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c6042713b7690dcad102077d2627349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377f814de1c5d0d30e1c76131dd0e3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50097a5c2d9dd598e07abdb2d5460e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcf2df578fe9bfb916291a50905d2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b4d4fcdfc509fd6f877fba8c26a1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17593b8fa0f012f699cfb9a6ef584f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5c8c6c4cdc0d1f561870ccddf5da455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720d0b141463d87fb1677499d45b60856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab863bd67ffca5923b78b8d76fb94e9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee29d4944324f07cd0b7496cfe0d69e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717665ca6107f5422897aaf78f76ee7a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c7226bed0908ebf59023c812fa75d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edc15f200d04dad9d4c6c8163e316f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77937c601291dc695b1e8894c4a7f1ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f81e809a220854da880505fec834b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273586a37e5fdc41d16039c7faac27e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895594344329dc7a7a1b620d66c3c5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe67584e9eac8d8bb52bba4bd50577a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6590dd8141845404e95fc99b3893f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7f8cf5d6c07c35b3f3b96eb8e217268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dcceecc381933d4b43a28ef2d057669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24427b9524f010f09ff70f041c78fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da6bd1b8d0f99ac8f45ed10f2937ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85c4515146b3ac206420d9ddefd25772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ee23ccd36cf576c1b6df9f6569b5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830a782241660a3e6bcff3f5908e12574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198717e95190ef95a166e52f40a0845a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdef67693e9bc1020e9b3a47aae6f9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8872b0f65667c341c208adee0df843477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d2a85acd2a46009a1f57b4c21d3ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd268a57d68d96e5d6a3737ae1008cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaeb6f62c6483738c71986f148d37980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696a6d5866d5a51f0ca558505cc008581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150eb4f5ac2c07e373306a2891bfd9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6cf48ba0ee808f3bf961de19c553a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce3e3c35a11d811e29f4570d104ae084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1c3bebdd68be2ec3a16482eee5f9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31032c2d6dd4612dcbe8780cbccd4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47361231f4e48a4d54f9a0ac0b35bc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac77c3ad932f2c0b3be8b7efa00d36188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e0841019209f60f30b07eae83340789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed2ff1ce4f41253af18814f5ab8f5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e5a9124202d01daebf129245a00d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5ee07b1adc45bd482c0942ce53c8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d29528a358e386fcba878ad128f07593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf4d9b5cabd668ce5d4e046ed9909694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3551814dad1db5a89d4a05d625c3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9466763c619ee11c676bb256d502a5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cd414eff3b0593f3a0103dcfee84b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2115d568c5331fa29c7f5d75977ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4ff30ff5710664b1946cf44e7705499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345b722654078de18769aa02fd803e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c76fd10746b5d09276866536bfc8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c56100edc4a9bcd1b24cdd7cb3c6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9646bb7f2cc6cec5acb1c276864f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293ac08a999f6859fbf749e75cbc89b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166b03416c4cef7203709908f737e34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b199bc31545a7d7d5c531ba1fbc696b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ad1d3748ba0111aa11261694a5c85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510275640ad2567aceb735b60d7b37b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3b3c78b1616c56bc559523be8b72a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e91763a76b3d8ec0d110c1aa2ce74e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17daafd22cde87183b77a7d1b2f5b45c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee121d62557c24354277d135380e88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546db47e4eab9ceaebb49cf3ba4b802113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c8437d0d6ab2db8c5ea1120c73f85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c021d6f00edc68af176308c570bc5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dec057b3426148bc8997011ffdd0f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19822ba1398b9fea25fe3139042cf4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abfdc985406d3bb3769634d7ce992b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac43c3effb4ef2d08e881daac3db02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac3baf5f153597a64d99f3dfb853b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df583075e2ea88494e35c46f66b7a926121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682b85b3e2f1534961521e444afe469122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970d663bf9ae642bdb7f3399667a75b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fd2a90f4ba84d9335aac49e0fc3fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe689934f0c8c4428b5447c276aa040125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d71c5014121e7a2c1282fd90615f8c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f129b086b4a94fee26c710881aa56c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff020a2584c64bff6421d06cb0ee1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32ed3508d9a25e4abb0b19f30d5d67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166f6a80488ff0d230315c4bc164777130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7e9fd1cd9ccb1bee43a075f2c28f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359cc5ca34d419e941aa99fcdd78c72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657482b05b4a1b9e0c79d707397f6674133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419531be52e62d1810d7a677ca2b24e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7150aee7f605353773ef2cb5c217e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035bf57dceb4ace1e492146b89bfe6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84dbb5a54cc7de85017e00bd90cd60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f7336d16bd4408d1484b2d3628dee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c63f68b810c5d87d25aa38f69da53139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235a75f001fc1d5d7412cfbe710625c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665acd423e8a1f2022961db70b630c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeb076d01462d2c39a23276ae1d78a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325828499e6e070620ca5c9590b6063d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6cd4e05252e0e8b6b73df448352ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf8a701e4befa2d64ffd3b19e02432145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c390d872df7b97f4e69f4d973d261146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2ac04b2e144def6bcfc46e468d944147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577b6c13d520a4c7b0ca00c8becbfeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206cdfb352664e0043219d83b787749149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09c00296066dfc4a1f925f45c4e9cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dc5a307eafdbc8f0cd84aa12e7093151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93825a8ba8b32d82899b889872b3862152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc788e538f15f891d04b2fec9d7ad02e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a325a2b591edef1df165607438249d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd96321cd83191e844a9152c2863e23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a528d4ec516ab3960c6361a87d211e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ae816501ca658d71006a43ad30314157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336391fcbcc4a26c45e05e6234b1aeb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a7ce9a700ed6d68110dff3b7e00f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f5817be8342bf72b505c2de994c2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294baeb53ba90ff3af3d31760af7cd32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39933339585214d8cd184c2163f360d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cd6d69b993031f4b530887de92800163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93534a52988b517a168655802e665124164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667d6455fe95c749e872d9e8c9f8b73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4df9043e41a124ee2d46cb17eeaecd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcf6ed9768bc400c30b7945529579a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f462b1b8b9a0d0d5fbc457a78a1b88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07523a70161758ee785e5ae71c7935169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e64c32f5eed5490068c605fc6b67b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24486794059ab7d2b8cd39bcdac394f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8b4a2166f8c2eedc2a87289bb417d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3745ac1171382addd4dcc225de1038173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e2e2fbe8a70135c530e7de97791fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532b9c0d94fb87608085743a4dc504e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb958e91b48c38bf31418133ad1871176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926c93c8bc1648787f9a07ed05de63c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14460bd4c4999d0876acb0d764f9f3cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7a4205e82a5296cf704d3aa670b45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15979b9d393aa9d30bc3dcaca9f46c33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96e20a8dea72884bf7afdf275e14fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df709dc37eda4e8d0a31a65964adde68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb9a9274c81572b40947e2b8465d6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574a88d72a1287bc8e960fa1a503f10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb63d51f4c89404517225a943d00175185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45badd482e3821207e22b5c6c359275186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860336d4be1ef5540cbcfac500c263ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288295283d09899f31654b74edb8219188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c5afb5f801d137b8c8cb6c53fb9b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18730222c970af22c1b93fab5bb5d14f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25058728b5580801215830b3eb9ac15c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b125b1ed9e08c40d416f74f0966f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a57367f07ac757b768854b684af6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126aa294de70d97c708c37c1fb082f35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63065e367f60791ca82cfbc9d0c9146195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19df0da06b81b2980b4d64e2d053c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cb685a9410d2f5138644c869c35b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8ebd8e869e4d75fb71a20cd008cf5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98972a4af103a58bd9b75c631f8455ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da2575d619418017611a7302bcb730200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c267992494a6850f7e2ba50017abc5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2db069185fd69b02690acf218ce41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27a4f8ac59e16a81c2133aeb7a56c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c2c0544fc7f5aa24e862ee5d1bf5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dd13c21dd244388460f919e85db33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6b9cf5439b573ebe447769f131505206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee30b1d6b4bab50090212cabda2c579207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836d87909d305dc4512e66c2e89b204208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbb1565ed3a70eacbf42072cef344f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522183e2dd821070b3f480e1e9f8a61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0b325019778f9cd25bfeaf55c0947211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d504fd4eb8b360a01ad1f8395f438212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36bbc82420227d0b7646f5c0dc7e5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a549eede5dedfd433b1c2e0956003c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a70c92817eb23601c1f90b3b1c09e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebad3c6f821aa210f4d80cd0b417d3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5724fc59e5ed8822b711f79578f1cff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254ae8054f5548f30dac0c7d1b471f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74888bb43d6eb591db201cde8affd01b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195f28229aaaf1f3dea5fb3a086273c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d96a35a6c33e4aca1185cb1a7e02c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9600b35020ac0898d8aeedc5dc70072222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d4653cc57e77a4ec2791d7216ed72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e43121cf36ea45a6b48ffa33093b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617fe0f5274c49ed7305da83bd52fea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149864f6b89cc189a73dd490ce572b82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f61e5e6d1a008218b4ad70d2c0e7c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abed9a9f746833b883ad694531bcfd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dda31168685322ad4d98132f8f5121229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df795c364ab27eba699a4f0c4eb0ed1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdfece570efe9485ae50c097b38af2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa44dbfa6630cf121bf77bcb689132232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac65ab2c7385f1a169e7dcea4ce7f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6defde6bde737d24c4f66549d42f57b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a08fef7f9a3af636550d8cb2051ac3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2336b67179d53a7f831e1ce777588e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb775c357996cd14eaa897eb2e08804237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c7d6cf4cedc132be9d2c20ebc31dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333012aed36efc9262e6870137fabd3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d9179674685a28f3bd90c0cdb9614240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca05b0f54ea1a7fc37c6b7ce64047b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fab6b181a70f6d2afc9af2b41eb3e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e125f90be68afb56c7a8556a719c0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42572f73b94530df944c08084e5288a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f823a4ac3b1b01e7e59afa4a50c3a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda6bb82c2f91980d2476b9253b1c49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e8dfcb78df5739d5b6d7deaad7531247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9f395f0e4893c1456feca2b61ddc9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4524c5f9cebd6f085b6fc95d4bce1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b51577e873a646dc0f8c3503a38ded250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf86d8ac15008df318cfc0f46f7f458251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13d8a81f823199a0e01228d47832b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3b9a36a338ed98eb8e23f6179bcfa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381238e3547a4e192a40e545ac03898254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6b7ea8d50bbeeba8fe6a552602fdf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50742b14b86b116f32707aae7d438c4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ecfae99e8d3e4333513079673f078257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf95ba401f5399d3c323b43a841e68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c357de695443e0e1509c7e4c6c310b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b0b97d4b91fabd9a2223079068ebf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f83979f39ffb620c474d0be852a13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93195293488623989f86b8ba8fc72f0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c74ad5d2364c0e210e8b6d5a2697a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db568f5440a6108a94167d7fd3cf5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64829478e0b0d97197f2ebcbeb0c3945265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a496354c8709e0a4a2afaf9518d9a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124452a062cf4750c001b01ca99bbb8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665826fe0fa0de547329b7bfea20261268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494f9bc4d0faadb1e98cd164aa41e48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d03a7daed27e996922038dac24869a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac36c6c1db86f376db90b5d6f054c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd49a1b4e755671e13f10015dfdcb75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0b026c5c58213b23efad88e5be48e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a60fed8ebc422ab22f8c022d65a71f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55659741429a3f1a9d7c73c4bc6cd29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be7ad9384e98bd206e1cc070a56cd5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bc88a64cd208dc2591cf5735eb99a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6402318e970193ef7f64321053261278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bc160e2ebd51f18276cf8d1852bcb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71474a6fe699063aef98dae14df570f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea168c1f3bfa877ae1e3022a32aa4df6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b92be5f326dcee499b79d619b2a82f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66039ea83c61a3a5276ed8929ed1b47d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e50bcb188170eb1adadbefbe1d146284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b3bb2aa5953f6d32ee8d5554410e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b75cecd4c9ad2f48cf6d782048e16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66307c4171a18cd8027af242a6107c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee35135c51857b06e7fb43c8987854288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadee94af52ea7c00ab267ddebc23556289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9662608e39c9b8de082c6a9ffa1bab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6f9dda75b9fa5005054cfebf55897291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99e6826d8c2b4e735453891bad0565292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f21c45f219a3cf039fc257d787321e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abba55b3a7afdae67d016f6ef39c5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d485047cd1c81446d7d0b0660d3fbf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb32ff2a11736cc4623846750b44fab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d1db7ca7fe47b29dcdde49843b03e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce28007929279f90bb9aa2f98acdf46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc6c69ac88a3f507cd5a666597077f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e14366eab094f22612b7f57a0f844300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6b832b69e10a5c61cf9a69e90a69c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e35be89523bfa4ac6f895b5356968302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7717cb479e4408d986989434f29d80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cc39d5ad76a6c569175da4f67ec99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dc00995b2c2915e74a114cd68e3b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5b416a347298d148db82d53622fe4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2637c846d34a1a433966cb8d38e02a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a61ef7ec995eb29867069e06aaaa3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55b99d501b57d18298711179eda4c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947ac39c4719c8cc3c4b7b0c1d6ba66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ae013937ce763b31a99cb850901df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257c512f97766ef1a18b680b632f35b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e058c4ee8017354028c1e2c323aeb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51cf145764b1df41a8169eea9da97a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f0dd0639d059e3387c2b4c908afe9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1395840fed2df92880d21ca5829c22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd47b7cd279d64a03ed7bfca78c5c7a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f94957f28f808b5f392e6e379ba0c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be72ada09682947b3d0a5c7bf6743e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480e8193b42ef158a10688c0fe3e9c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c65408c4aeef951e4ac03466bcd111321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31e2c5954ee3f2edc6d0c8f45f5347322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf05195a4ee29c8c2c95755ff9f33f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d1bc9a3252fd901edbfecdc045dca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d6e71c3b11f2ed878e3238ea5882e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf938e1511ca26a6989118f6408756a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd16d0c26f8dbdf967a7e532bb328d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1770951792c72cdaaa7e038e8a475328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d993a9e824e0f52dcabeff43c3e4a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfef334ad4cfce0dcde2de9e9e5d71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6011add7269fd59a11f08fd3079e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125b90e64addbff9138ec6621cae05f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e09cec668ba4633e9d3d140bd2a0d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53afae06188faf630f83b92e75c11d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e037d8e55c0a73d89ffeb7230ff1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586af45d6cce32ad477a164ccf5d203336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f071b37aef791b79e469fce4f91247337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9979d318cfff4324a62d6968a907ccb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e34f9966048b79cd4293b55551a82a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b7b95719c374729a91c6bc1fcc323340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151c3f7760c7fd2ec2846ea16c814b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dcd7a2f7bec71eeca3a2991de6a3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b54f115bcfa532f9c809504d9c671343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498dfb477750be8e8d4347c16628a4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec24456d25e147a0f69ce4da060c40d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d442bcca047444b2ec0714c4c53f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace2c0bead11042f2f9845843b350d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3d9b76aee86355a565a854d5f4b21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618418d4ea3381d8569bcc619a62913f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c4f9d85bd93f4deb1aa8c700600aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619883f8518972058434185969304899351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f877af67ada98e963f837f38a66d873352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9965751f769494602f6c53634bfaca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396ffda5e09f9d256c91803e6a3f535354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f77f78def699c42a6dfe9ac53fa133355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315835adb0fe5744366c3764c650a30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364069a7f4bd976126e88e6a97b50797357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8a653d713a5a207932d0a5940dd1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db53740d33423bef68a3dbaf29901e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549b212f9b7a8781babdaa9cbae504d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dac03178aa78ad8b158e12db7ec519361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c336ccbacaec5eaa8842416f6abfcee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddcf0bf16452a11eb9e3310ed596ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c80a0992ea3702b4e76898de510ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482d094987eb625fe10a13ac08d89e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf76f619e8ea02a109cff50f899269366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe6aa923834d7709cd9d2214eb945b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5a11d9cb19f5ebdc66e038031d551368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4d3cfb86af7d67307cfe278a09040369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cdda2ea7509108acec45fb17a4672370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70585eb651d726f4a53a20f0fb28617371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855a738d95eac32a71a7eff36fee3ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b340ab0ded89327f8c9083cfe76a22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c79fda95681444e9062926184e8499374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f5e3f883f59fa9bcc9dc9e3de79b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc065b9055f455a75380c56144959d74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccd1e0b73ab8dea23a63854349edf0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a392ccff40071be41de8b9bf65c79ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43684e91cea586e0c9133dbd222bad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7a187b7c4e40d7e01a647c43326e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cb86d29465c2f8b7977210cdbe146381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f93af4d02d3ceb3e8f48eec80f879382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e8a588e603614d23d2fc9902399a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570477c5a4f1330640714957c7cc9177384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f555329f7cc0fb1208cacacebb2fd7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f046ec100f8eb2f746eb4f01105d0f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7c4b45579ed1a529275aa69b4ca63387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f345f9fd3bdddf1e868256e05879f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e3ad491788881a74994f6bbe4df3a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe66fdc5c3af7f706eae8fa46a7f3c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697fe516e876b47676344ba6b423e90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c01706b07ce29277462774817567df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b1bbab4714ca5bd0201d666c1533f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd9b0354319d3fd6e12396c39c68aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa842aab00e7ebafd5c55930e3426bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260803628e2102b5c049aa30b23ceab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c5a51e2551d27463ddcf5c93fa496397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f5e46acb19153056c7c1fec80168d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43917a468aad50d28fafd49885a91846399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7337a43df0520fecd219eb3f4a4573f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1235651161674e46fb4332a3a08884401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149a91ef3aafc0d14a61305d7985184402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d9c80c76b0d51f3c5021687a40f06403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0905afa98ede32019977e010ccca36404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13307ccc48585e903b1803d300012078405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4a1a8197e204823b0799e27ad6295406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad665f5c808c262a46dcce1c173b9a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a197a2468b1c7d78e6fb0b4e13831e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd659a3ace5ff5532baa94870f28caca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84116c76fee7cfad3d5da1a293df90ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7c277bdc7c17e561708d32123744d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313c1a075c9b20a9b065bf479732460412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54743ec52bc6ac6f2764f5f2606dedc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693d36c55a32dc771e677c96341ef1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23906a71042763a1317c39c608ac9244415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438d1e4a3fe3e193f924de4ed7d5a54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aafe32b5cd35760c4ea130f7b2b9c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55498564576001297537ce46c46c15418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8713e1b5e6b6e866f8fabff4a8ca2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167b8bf1ed2dfd8d3b357e5ee99cc33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f52f6c4d5e70e10d42a0dc40e551a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f96c452c77d60b3f3dfe33422d41c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d7cb0eb6c72a86d400e0cbdb16d77423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba06107d8ccabb875bb88c3f78ea9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdec0e1962d1f475df45868ec5f245425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d93dad758b9819660b2dbe21ae02fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8d72e44e70a46490df37dc74734fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab1857262f3c1cc879f2e597088808428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b31d834f6476bc5c6ad171af306361429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbc593a1f675ab3a56f2ff99344753430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e11f5d074836b3ad119806b7f73e88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c99ef4b193af6216b4e628c50c8138432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29de1f21440e52193983b0fdf3da664433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795658ab4767daf301908ae42622497434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb30b0b617c81a3d4519b57758cab45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fad3fd60f787a1e4af6d4250e541c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159eacf02690488f86a542a4af0617be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5c5411adf11b579d623e357941894438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128845308d5e93a3018fb5b58b97c92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b45e567f2fe93edaa496b9bc274d43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a083bb6a1960abb4af0b5a24d735ece441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ce3c1d7eb071d36a72da100926783442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6f230a0101874aba8d17113761c50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665da98ebfc81f92f071b757d0f6fba9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0f8963377765b634d8e2a9b30de1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bb1fd2e4017a9ccbf37e45b609c47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0aa3dc5003a4eb6299209670f867bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02461eb1fd489392e65a8cc499847e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f213c94f00252ebda63afcb6a3719c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427a08e56aa5f92a5ab0eb4df7632a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c596a0f73f70abf8b69833cf431689451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9764a0e38edc87f64c8279617bbbab7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a23ed37e8d9f36b888c0407fb2cb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad228c74f75c85f30132e9a3e8e4ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f443fd893b1799efb23ea8219995938455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f37424db6ee99c657799472d62ea6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309249b86e6d4d13cb049281e20f5fe6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f81ebf5baceb4aea065a133a7fed3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46d409950284b5a9ba389642f12c3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4185bb33ab695ab874d467cdde77e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c45b92dfef076ff467715b08da922c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6d84299d62b68169d5107640f8785462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32369f339bbf30541d5b8873169ce59a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1049fd06f2366e284133222e8b44143464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d9c7fed066c0e10a77e584f782185465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1cc87402196a47bbf726d51126b62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c6ad25b1290abff297790b6ff51e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdd138fe7d84a29c6de8b7b769c215468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e4d8c2bed6f0a47dc59ca27a20243469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb7a5e10893ba9e2e46ce8dac61992470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c530c91301dcdc32c8dad30ef18c38b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3d88f44337cde758250eddbb37ea8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d378f7d3555fb614690eb64a933fd8b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d20eaee2d7caefc479e21eaa99c97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4cdf6154b06bc72553274170c606c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d441e459b2947a9df6b2b7ef62177e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061931aef88e1b19cff03ee71b171c41477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a934049db406a1939f2998e3bde87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df00522506bd8da567c845bdf7d994479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba910b078ad9f787416958e99193547480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6872b607539f574fd490506a37246481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d6d0f7e946e28d71f784f56b95649482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555723860f1bc6970a5ba8ab197e1fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2119749748507fd27a2398314cc1b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e5779e4d73ba92bc1399ddba01b0b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd5a13fa44f7caf19b0f35623901eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140e5e92a7185151616576c3b27055f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1686ff7c9b93d3fbf11d3de9168a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7ea37cfde4692d774d10147e376ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687518ab1218179a673d9281e5f0a5b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496059e2aceddd11c2f6970f38fa3377491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001c85eb3fb4a65049495c589c404c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8315f2f6638bb833010317d6422316493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73587f92529496363dcc2699de5a7285494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2dc20f68182a8b225ed1f537dcfdd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ea9bc7064dad2142bb74c24be1d5b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c04d0a7da505deaeccfe8748ab8d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad989e390ccad341476a7f7a90e79b6c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfceede478535a037eb73bc1cc8936499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebfa9e70d54bd8ab0846cf5fac2f2a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9cb06b4f6d663b1d765e737f7f05f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e5fd9e6717a94d6d8a00e7ebfef7c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba511749fc0c871cc5ce9707176553ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ee5f484ed1b0334511ab809d0e793504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6643716ab506df8f331005229c2fa96505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337081bf592e648b671241fec3d49cfd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b424356b2e62c3da45bd9f5101465507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413bfe3279c31ead63569b9eda76cab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7643eb4ebf03b48227bd047e265d03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e01f6b4f6d6f9327da21d087667601510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fe4ed40a0e38cb057eba147503660511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8895245acd3c02b5d2630db0038a230512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c9f08c02ddb2e82c2f8efc9fe6a97513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a98a204c7e151ce75f6ab02669853514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4f94403b5241fa3390b7a4b91fbfc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2f9c2ce0f2fae2dd989c9544326d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86517515560db66867b4699d52df537a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553eb3b8152327e9d3f4700fd577f2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185166e99552e7d0fe1d0dfa6f5dcae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e395d29f6b0a19447a246790c186f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c424d0711c18240b63ee5f1bc341989521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076a0e0e11897380b2ae15c5485b501522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ffbe65fac3b06c3753da25f60b69d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678ce3d9ac7837dce89e82451ddbb86524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fe2e05dabafa5be71c865d4732d0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33f3129e90afe2f4f131dac3c03ad8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f8d8381928a449333e7ebd2e0cf3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa535a9498f301ce80c463c121af27e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40457869c022ebf99834e6c00f279b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dfeb1f7216b8a4179508bc72b92c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92adb80bfeac8ef9d6c11898252be8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe7f8984b56afa98be733d1d006855532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95205c7d87f0b984cb054949cfbf6cf8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfbf9898c21bb8f458ebb5dd127762534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6606502d6912bb596a48326e2c7264535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05885667a05ce2acfeaa1731b5d78863536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349870ea0128d270a8c79517a2b5c15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1a667e815d0c01c7315041918b85a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae2a95a5091eff5d6b6985d0b3569c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9169f3352591e803b778d08f8582b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ed1626953f99bde392d8636499ee4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8f3d8c6ca342979082a4d2799d77b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8f7c2d511142e0be664a8adf9f346543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd40b351ddc1d3a77c956c57608950544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5ca4788a80e23bd6a3178168195b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c3f481f07e9d975307f26cdac272f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574bedfa3a885007ff256b29591779c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846337320574c51d6761468513c03c10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e24004e976660300debb0eca0c5d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9399b15b7cbcaac49d58dd96d524a56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749cb0304305f8ed2518bbcc4b37065551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff77089b238e6b977eea3a7026fc14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce158447dbdd0c74413b0e63ee9cb835553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d811e4620e409c6421b39a48b63164554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a21307e0b71d7811add3b3f00c1f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9cdeef8d1fe715ffeb83fcde8490e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc33f8f9d2b6d9aa32437ee90c7124557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199a3f6a5ac8287db60833cdd2b741b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120e2fdf8209941c3753bcf524a1253559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd94d9a8706c3adb263903e23f89cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bbc1c866f416b74e32afcb3627539561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7127a24b9f5d632f1c6fda42bbdf5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622a06e17be6590fcb5e2b7ddb156f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898177053a338d8577fb8430c2e982db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b176117158eca107b0ccb13d0022b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4347997494e89d9d8f40f6b44dfeb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69e1d903a5417ed68bc361311b02e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108bc3b9b631d7b12f40e97791810de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4a2e8337e0778983cccd8c459b954569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adba4a31c0f30b46b4af0967982192b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3774d3ca9ce34cc156cd0585315f9d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521429b227a48f51b0bd337e5cacf74572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a28fca4ecc1c0a21861f1ba34a8222573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b9ca607b64e576aa5431f9c113737574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfa5faa87ebf987e0b3ff50b35d4e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9f79aaa2afa1f8ef5c2ece8ba1a91576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb2a1ab37ae6756a9aa3963a52c223577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216419265998d6a66b29fbb47c348ad1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9d918579fa08c87a9ff72543d8b6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a1c804d03372708bad6ae7d544dbf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c330daec7a40811ec8bee792655a79c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a99db43a210af4acef820a64a1b80582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8c8759016c2887ea429b1363fea66583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad25dcfff2eb4ff450f564198b981e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcc164f4b5dbed2f352f89efca92df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3255f827efd6b7ed63a615fd6b8393586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a606c246bd7d97ec914f50a5d587048587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2f5267f5aefd943d1d4c4852dad33588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12ecaa9e7f8feec771edaec4b88359589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec266a058e7106160641f827951e21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1625d51937b897d43b00621ee2f0140591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45310f2f87a36fe5a8c5e42a6c0aa3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0cdada5cf7dca1bea21eb06558b3b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a76c83a5400a6b68f7686bb2fbae14594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc28d830488ac5a1a56923bbdbc276595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc55fada10de9fe483812f30182bd8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54171ed71c445ebef89c13c1a2b11409597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95038d1ed4b514ed5ddc1a8924b5966f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cd8a74bb2755fadf38c9d3cc656ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44f7eb1e6866b4f5150b478333d922600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f265c7b9f4ec1c200145839fe36db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d48817a960630947f4d48072a4195602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711c95beeab69bdfd713532341d84e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba9d19fe585bb5d4b71c3adfd553a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09403046e240a029b832ae93bfc131605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe6b3111355c793d3b225ae58ce831606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce4ef31eff305c096534bfbb134372607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feb3724bd85fc6782b61b7db737502608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeaae170b2b9981bddbca60359fc3dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea56a747739a6059592a630f5ee7c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbc053bed48fb198f02d2d29ccc22b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2fcbb4b9a10d857be39b9a6afdefd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421bd6f20ffb1bedaf02d094f0c2210613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abb640946af9431e00bda05771f6ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca547cb4bc1079e62f45c42b333ed7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac09dede2e6f9232a87b39f5e6dda8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d974c625f32a707bcda5bb7b74e3c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e01d5f84eb8dd49d0d8890f7df289618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b83465a1a1597b863a5afa67fc934619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb18aea84d6a4c4bc133d04199c64aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de876c02b5fcf1c36b3ecd2c23a0a322621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120612bc0526600fbada590fe882677d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0f54c1c0836b008f3d37e4c6196d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd581b9b1cadac8568836b7fb2c1595624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75f50255847e90f8a5c12030585be2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89078576ed8c2d7093992d84d48298626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff30db439cf52300895538d5897472627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6efd186284d76f262b19816e2230fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467b25b1619f3474befc36610a442e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a077c1263c08c55572ffab87c2bf5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cad58789077630a9ebf3764cb9b8e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734ef2e8e1a3cddeabf3880a249812d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91e6cf70c9bba10e7f028ef34aceff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fbb9d0a51a5b330c893f81144ce51634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b6013a2d484185edffe200afd0614635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf940d5af758b76451003f05e0edec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bed890410203e111ee1f2e48af392637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303fbd0dd61fcbfdcb25969b0cd8a30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d40cc521a9a7f0b4cadc4778b306ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b5a727e50690fc991babaf6e4221e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde55bc16c8747c7349097f37467d84a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805986308d9417ad2b64311d8c535ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7083b450dc4719b89e8ce45b5bd1e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ac36560af5f1d582a333ed74b4ef0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09714220175095e564ae5d44011212645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245d0c808480bca968de2352f4892b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654ff1768e84e1a18543dd2bdf12b32647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814119524f0e2371c975843288d48dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193374fa5394162422e9dc80df700a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98d7130f486359ae41ac2443c06871650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3f36359840c03f5f9ab087fab54db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f2c47437ccea04700ea3cd316b769652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6999a73fca940b06754a64f9728b14f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d0857ba8a5f76abcda9c2b271b02a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ca412fdc3934ef50a7913154707c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b4e0a2d4f43d5c52fb7c534fa2061656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8ee7885117678babd6b8a6c0f578c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a2a7162b13df3346b0ff723ce4622658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b57310855c1ca6b544dc770f60efdd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e7cbbb8795f80d9a0b96e02810033660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485577ef6abc6595084dbe0676ae2fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcebd00e60b80bffd2d21a1bee5909662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a34e23bbfdfc0e122a85479356b4ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5204dd8da080554b633fddb96116ffe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43d96aeff3bde02d55839bd54d11c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd06bc296f46c99cc06fc92eaa4c790666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a2374711cef6114a725c27f7c53a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb45de46aca45f2cea0a1ccb5e7218668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ee3bcfa816bb568e6c0149c9ad021669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c004888c38e34bf56c9cd52a6c3acbb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f0c4e7cf44a12f118c7e63b98a144671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f49aaa4932e396445a440a3da563cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875b32fec050011c585de6c2e7a79da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1447f94fed16797e92e5f0deff5af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f9746fcf082a734d6a0d6a66cc705675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b989837b1806b29426e5c23b34b3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45e1d0b678283c642332cd85834a2e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d2dcbb390740abafa32c68eb57978678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6e2c9a3330520422e5b5421b9e169679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9440d87409127e05f5e85115052dfa2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9fb1d80359cd7fab6654bdb51b5de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e70f0526a02c44e966fcb16f97a4d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189c7e5e79d2b3a205c49301608569a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2adc3006ea21fdd2bb792452c8cef7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bb728f5f4e19fc6bc8af261a78cb3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698026f713bebf230ea748d62b437e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907ca2929f2260a0e3d2d55b2dfce82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abe118ec98289ff5b91362421ac408688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df2a4f3fffa141c5604083395fd58a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2747f2b1497a6669a961a3277c5d2e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248298584dddea79c727cceae80f3911691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b20b1d59ca276ce2a942a24949e351692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b342cbb7dbc7c264805027d06af10f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fafd768b0fab8e9511fb3c5dfbbfff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5f1aea600986060228ca93eb65625695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b4e024deddf808ed8eead2fb36d7e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273b66fc266aaf0247e9b296b9e1532697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7581b1954c94368ad86c5e5d214a7eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f8396610ff6fdce3618830aee9e51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0a1f9d6ca6b5bbe06fa27b0cf97df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a697ab6b4d3ef00e7173807b542eb54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5991da30c1293afc394eb0160e3d67702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f550abd0faae6767dca14f08bb98a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6084bea76c6259841b3e1c23f2d0d76704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b3aa64ae05e7ceac8cb77dcaf2d0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc05c6e9c11b90b8458012b11351a74706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c75fde2c838cf0da8ee17d00312c22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99352d637dcc7259e15728bed3f70a0c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dcaa9145a6ec2f908f69131100d64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214043a969b2e75dea7dd87879d23705710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261fe5ff6103e8864659fe1fb2e4608711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb12d30a375cd99bb494f0c2fe4ebb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee787c0c39da3a0f918be0a3016f8b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9692a67ef4fa827b1ccb7594ba1a625714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a96dd43f001e214f55777d150f850715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5329122ae1ad8d96e38bf83327ea38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ac33bf7fb11b7213dd14b7f847b79717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d89c0d84a63d70e56c97040dcb243718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf177150ecad1752f0e731705d0ebae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fdd938b8d6f536efd77fc0f9b52f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c6de8ef80e1a96871ba3f332a0fdd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f10cbc2dc9bcb948561cf30f8d1276722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3707966ef06abed08bfd79cb143bf68723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18655dfc76d8b60aaa8dc324a5938fc7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f3103cf0ccba4d9e33dfdd7321dc6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7b3f89ea63b409ca6c376695a40b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d49dbaba5edabfb6cb14ca9bef07d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f656865cf3d5f6d5f7204371d7ed98b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5347884d4b21061d179d5141bd07c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31acb951f5d54e2bb3a71d62326d050730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dd8d1ea8bbae0d306d87b161ff43f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581176bf731051818383ece76b0f56dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c062a0ccbecb3658cbaacf84696c8e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b5a483fc83808261c968063731e01734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc0d18712169883ba46e7a47b31544735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54bb274ddaaa690986f4541b865d15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ed1c1ab21fd4e9f04aea8d4cbeed8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb642a931b66e2ce648160eee1c9cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c5495bcdb7f3bf96df3ea1e093aa9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a80a3c24b7ed2b98541dbf0cdc02d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0227d33725deabd142c2ee8219c8e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97012e407761b807682757188d16e829742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61babd020bf69f33b2e9aff92c58f81c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33800d89e8164d8264fba1d5eef9fbb6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205af3923ecb31f9421fe78d56452a36745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55230773c2086fb6a8b81b766c8f21e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c53536d42ba806af0589cf2971b8d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8576900d157967c687766562dae7a96748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3e4c23320493df9161a987e60e719749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a187664a17866215a353463490fd3e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f372f8091c81dfbef1185721ed7727751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf5ecc8711172e2e4ccce4e50180e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5855b89f9816e542c37924752baa6a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bb38160c3f801e788fe5bd229ebed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c931cf2c41330f96472e7528dc4b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948c4a86c7a14244f04fda6406e29ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bce717ab0d9528636fda04a01f91f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458f09a1bd416c4237da99f2a27862b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e23765fd2c5c64cf81363755a911c3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>