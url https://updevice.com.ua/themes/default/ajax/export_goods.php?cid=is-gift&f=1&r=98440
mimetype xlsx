--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b05f485db45c292ab4bc0d53126b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f9b7b1406ec8ddd969dc83bf5935b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9dc98f4fe5a93f51cc92cc6c1ce7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca55ba50097f1807ba899ee23b322ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525516735d2c6d6f4100815e8cb3246c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f002cf8e8a6a9711e1fcb375126e636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75dcf73e53992d1fb7c83164333f117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb1a01f9bba20074b4bd218f2a97e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624514623bb829dcd12b18a0f7bf09e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8e57fa47e3d6844cd33493d58744510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee279964d11fc688a3937a181343b7b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2189f1a28d220a3f8af56b88b7b2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c7ee23b985001c943306cb4903a1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cb8896fe1a2bf903c274835565ac414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b108b65b2e450aeba89b4f17613c1ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa131529f673a164a44feaae53c4a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada45813afaebea6469314a4eb3bfc2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d68e666ad482d8bb828186e985c3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fece934c841bdc80354ec5a501b8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a99f95cd54d36d90a698b85fe7b58520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7476ba29cc46b8bc1692eb57580d9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cb506ac05e2df560f856ef4bea75322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5a13c339f03c6ba3b695c0cb4ccf623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9bf9e1b9ccc4983555dd605888fd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fca67348db2b17dfac07d0aaeb83925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992d35b03f52349f225ea5f22a6857926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e108b7152c32b79c029dea2c2706db927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3df4dd8f3a02e3417c64d84f2de0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff225255388985b5bbaf1259f1988529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ffe27b9c6ee69903ef41c48c016a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e579454ac0cf0989f37d5b8b6159131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb81657dbb95610c967903eb1c502c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57261952dbcf4dd424ad9553cc9c703333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f045e2faa843d8027a569dd3ef34eca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a081aae7ba5cb5092a2e2ad67df72635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494318218e72bf24992dae16311af4b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78603c39bfc3a9a190c69ff21cb2c9ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333503685838e2f267cde3448d59274438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6679dabbaa10243d698288195a01db539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5f5c0262bef9f16b8f7086d5a0b9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2533938010e71e4c22e3fa0c00afc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30027318d38644344da0d294f5ebec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be9c473223f3fc3b318156d32cac2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec44334c0d42cadef211b4e29428f2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502e7493d4fd9671a91066f7b99f5f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05952edb14d5c0c0f413116b0110c76046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fd8703373b208cc89374d78d3da0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3becce3b933ec9a23ce00f6043c8a3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351610210e136cfe414678fe76a397449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd8a03cd50af48136b69176538cd0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9b873585ad7a09fac21a3cfc2d78351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857bcc3b92dc291ca46d30f7a4b5fda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8382c29f660a5e3110af0db3811094853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fdba0227c70681bbec89025875e7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d9377c149d9d48623a34f6ac9377e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee76608a61c4d9d9819b9d15a5289256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de0a378aacb45fc52674b8dae7eeb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab16abe251927b094b7139152ee90058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c170e8a40df2c6c1ab4af257c36ba1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97982522449ba8a12c1a45dc56d31d3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f818d9313c2d45043c0604cebc6887961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34a4e829e4dd36a8670faed6a6ef1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db3ee1f320c2917aeb705e8a61959463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe329ec04a650ac0e64baae47d6921864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6f57279f30d2fa41f80f0d75d030c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c96ec885e794cfcd529dce4a7584a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f822502cd9debeaee0f1f756e7d8edb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e49b40070ba528d3643bdeda2df8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80336a93d308bfd6e955e68bbc221a6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab22d97cd204d6bf1488da607de46970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81011e4cec01e9044fcb4e40f19c0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540011c79e13c9daf3b762561e0d36272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e36598b0b51a4ca7ba1a20aa0126b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba703a5b85e7e9abecd6977cb66c830774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8982ad327b72b105acb04b4a5d04475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea69da278793eab0a77f456e6699a9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ec0c5b2ea9c2a7db7dca83c0461f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da56b3669c7ebc42e79ff718f871ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a44d3b7979366bcc2bf8d36d13afef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb10e64f0f2d67466bebb3190eac7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13254d53e26f11b6e178aaf96164ca9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9e832b5b975ee7eac6dbf5cbba7d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b35f626752fa26b76296904fe919683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9ffa3069254731b9b4c3a144adf6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b76650f065e01f6865f0ea98ae9dae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a3b454f45a4ea3a22d71e281bb43686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434f476973993335bdd73e4b078abbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f913f5a1c6efaa132f38459533e7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bb8794aed6a025f6d5ec830bab3ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ede30f66be95e0b9c4afb91120801990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904170112585141fd5b33ae3e602b23291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aafa9cd4955cf7d69376e914bce1ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd66ecf3681ecd578963b192a4fd3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764d176b93409fe0ccd22ebc46da4fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8286b20391ad11d5916eeaa2efeebb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4349e552243843d20af2e4c9d8ebf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63469aa16d477cd48ebb9e3da1dfc3e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74677926f9eead9b5830a26298dafd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f58d6b2a586b67ff32abef420737bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a10dc05ad015d5cc6ffd4d63c3a86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839f1e4cd00f4671137419f4b7ad744101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c53d99b418d8d22c059f014cc8ee4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b6e38c4527c34a612ca8714025a22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f01854040924678023fe406f7c80d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac104e2da9c408736a3d4c39d5155e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f744a7f4e876aeb41c403412b042ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03041b98abb266a6bde4711436cf69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf99db106fdfd5511f5457fe742933108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a91d1367bea5e72fdcd1bc887fb18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba9e74d63fa34046674aaae779365a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea7cf9fb832162173a54eff55e253e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7deaca037069c968f289c78dfeef9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2bc2e9af2961700bf91c26bf55948113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3800e10813b88a3de9a54786854511114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933ccfccd741d8afd6b9472b7a202ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d0b339595397e24e8149b6737969e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6b62433c5dcf434f84b3a0d0cd00b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e071d6e91248affd2c277e641fca23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb6ed5db2ed36aacd283afc82e639e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fc19e3fcf470e7a0dd05330cb6247120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92319f88d071247fa934164131ae5685121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70384659f6f8face07b088910a6aa40b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f76dcc1c47d245b1346364882a7127123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c678eb21bf767909c9a9febad3c9699124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94875a792623a97c2f82b15e33586454125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58476b8982391be2f9e9c1f53948ea16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9028826088ddc7338943a504494e9d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f09b086f2c7b25ae12f19ce7e89ce3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da0a1ed6a46a68c120e384ab3e5fbd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42a89fac206d3993d0c60c98745425130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c31ef8e69809982d9efbcfd317fe78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657af0d194b2ab2e2cb5f0d0d610c7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1e6c9e3f6a556a0edef68f1302bbe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc1dde94d6dfe98834b27e4413c2b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee67088b0e12e90b2768d0d9cfc82af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f498c34bafa27d4358d7e57427dc17a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edd7488f696a9a6a29e81a1ade137d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a987f8109762491eaa4589398381f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab2e42ce4f59e585fc8ec6a7069bd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798a46293ad69abeb60d1f2c62eee0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63cae41ce18134474bd7a79db5b7c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7876b6417a09bd4267f5a6763ef71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53c98b63952a0b3c3f9a5351127d3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeb4040f22de5d7d03dbcf6b4d362d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcc05d354e667229f3018fc365a173145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534984f7bdddfcfb04833a219dbd46f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb1fe86a7275bd5f14f230feda2d4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d59d6ca234967eb0f3e3a150c3073148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf85d6adc2fed28b4bcb3b8882863c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ff7b03ee0580a1bc37b8ec46d4c37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02720c5eeef509a0c59ba707f2ef164b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1fb5b3bb9f868c530d09e4a2d2e40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cec8f3e56545056c60c5eabd819ce9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3853971386c8506757789287390e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387037dffd61e2046c23ecaf89f2ca99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defb9cf7fce9f3c94bde39b9e62c100156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54011391822024e95972bbddf26446157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4a857cf52028eb2148476ce9687f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3a7f15b653b05e7d1cb3b395deff7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3aabaddc6e71046c0ba00be70c7453160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48801e0bb8d001ca9b0ef15438cd02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3748da81e75d310883bba59e075c96f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bb25a0b68ca5affbaf38896b86674163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554259922e7cd98bebe2b74fb9f9ee5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504861ca1891435b5b1b2bf1cba5fa76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac097d9dff39007c8244df638c34da8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e16f800ebb8fc3572062b40da01120167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bae8d692080f1a2692a69a4069402168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a577447a24a6a80f976e8aab2e796169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2f98a0005fe7a81c91cf79519a4f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f17ad0e3b66768fe0a9caa384b338171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c5119020b66414da7d311f9076e20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194283a251c0a6717db54541b312638173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b52c91ff1409bef96e9d9f4f3ba0f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c4c05b2b4dc327b6906be8e560732175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e2bdff1403aa2cc0c82774a9c383a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30782ca9391c7b2b6bf1291ba114c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe006692d8aaa16e9d16d9b78dc58f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ea1b43b946de330decece7641d789179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3d52fc9aaa8f58b4504e2566a5f9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d743afb13ec3ae575dcd0cb60196d79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204906ce23ec6fb4e08cbaaed505b53b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8854dc16c01d6676256d9aec73e890183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fda659f13003c493808142d8b73e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a22cad224064dd5e58e8735e2421b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd7688e93b7b8346ac80ed49e64622186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1c4a75f81eed143e3f0242bfe337f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233fd336d26df14644fb44ec94c7da7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebdea39ede6bcaa05d7bf680709501189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026c905c4e53efb38fd9dcf3ccc2744190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd62d1ca69bc9708fa226a488ab026191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1bd3910578c1e78805b79275c1ded192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a384a60dc16f0f95526e8a6cb74a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c61c3ed7fda7016efc29ceac9b064194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822f411eee2e0f75d8e7b72c392e560195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e31321913e5d0a7b40fd800adfd21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23846073f6dc0cbc56f644223e62edc3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7a8efaedb40c5394d9f9c7cdf1236198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200b0f99d73745ce9314ae055b60a4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5254c8dcb06a21151cb7532499cc47e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54503b0281141c15f37ef00818eae876201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54167d914f3fd93feac39e33d733718202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984c8436fdbba3fb5697816e8b2bed5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae78f0312ae579bb24414512b7fd32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d53c857aef354cc2d54160022c013205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40536587f876521d951ed2b8f555094206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69aa8a1af586522fba043219aa7f41a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b067c74a62b436632b16a6597d20f27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7c8626ca1defa799fc70aa041cd91209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c341eeb9f1d85c8ac5b81cee5b6b68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a10dc53edc10d2eadbdcb59598f232211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee771dfffd1472bc2aacfb722a7bc0f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf7ac2a6fcc08f8dbc1ce96029c6e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbf1b3a64c8bce04cf9908793e2fc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46131d6f9f91d607bf69891106397db5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ae8c50a396b82b8aeeb2cbb1e027d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b678adf8d51739970f2bdddfbc092ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208f1a9cab7658ed605f767c123fb09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c51a85e56698b32e4e0b32b5058ccf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e4e142c1274f8be7438ea8af8e8ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded19365a03d216bf89bd36ee73cb41d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b5728850162b08eefd9fc19dcf3e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7247c31520a3aab6c3efa71fb7fb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4b499885250a32a6f56c2a014df2c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f1d911496ca04e7b58b92aace8c86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ebffa420c1e532ca7c8756546fd29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d4618009bf60df0553923b51fac8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c41a85d9fe735fbb3281e97110f16c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ea15f9a3af11efa45320e2227ea52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad322704d441b42b3de6c2b8a36de8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f85d6fa3c509554b1f171c4568e71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d365ca2ac55eb00085c4d89fe42b132232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120069523c39f26931f8bca4e85d486233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663f26052e590a374c7d45bcbcf00f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b7d73392bea0c9f4efe773603f7ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2159c11a1e7ccb4b73d83344ab04f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fdcb69d310c653fbbeb2c9206ff0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f6193a0b47319b0d89735022ee8f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b43808331048911b6d27a69a91ae17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40754d9ac02040a94fcc8fb4bc2d2356240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016cc8b1a7a8b5b35449bf4fce95ca2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc3ecae944294bf313c00f52c09bcb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790f82389303f695fd55598d4f9f7a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4810bbfc2d623ea9f0094aac30d04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43440c0f3a95d6837087e1045911392245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee138210ccf5f3e5cc8ec5bacf63e64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aa4ede4340351423df357a8aa9bec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b1d30cb1c872f0b2c472d0e7b8a9d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a415a186674a15d103aae21bb69586249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b479f35b0109c5fd0e1c10900675ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab2143912c242d9d275278a8bad4ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5e4533dcb15749b2c7cd92ff4a002252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065df2b087e141e57c9d2f71caafc5c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e95dd5c0ad61b01dc29961974c25a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cffc4c3d33e42a3a07ac283f3ac0a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d978b1ea9b8bd3cae86f8d9eb9fee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fba9c673c15d3fa82229052b73d036257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839227ae56adcfe9d39812cbb01bd9d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd0049d02a6f3dea9adc409472887c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee0797dbd15a44459f14989a295bb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e95850d334a37ce2aca24f73c5c4f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f74ba92da417a3eb74da5ad159fd0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbd548592ea01de352b1ade18cae44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f2db4cf3448bf82d877ae0347dc00264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8ff7d5c1c0261c6503bc55b67c0f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d1b51dae4dc8419d442b7e191874c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff9ae7cbfdd548a6c90a32716d8ec0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e060dd133b72c74e9288645117bfb9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e58993c951455ad5dab62baff23ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab126460b3a57befaa79b6fe489c92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903805885e3dec222733f1399c601bce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b90078b667d2e1f08ef1580df1e924272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f0706b3200681aed66207595048ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a3c56963d3ce4d3a977c84a3d67fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc4c893ab854ece854e72a49d9c75d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4448b7c2aa8478a45d2ef62a5bb17c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee182ddc7b522e6627f8f1c68d7d9c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef883603afc853b6142e63c3be30158278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a947204f9509959dcd0b7dd2754f196279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814492ce26aaf0e6fb28c4f88ecbc4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cb995d0055aa491c2cecc1e8bb016281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3675b6d0b16ce322ca110b98f545d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6523ecdd1c70660052c3e22d86315283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa90cca413c5db56dfa99af2de232fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a50ae980ea3559b20b70e05a57fc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25adb2185a2aa0a16aa42d0b35ce3ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd9804261995d5e477cded8d365e32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1128933411ece5e9af4dccfdbad07f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdf0b2ee0db1094edace8d5bc9fa9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c108c034d26c4252705924171b64d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743e76659bb421a1ae7612734f10121291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05932e9c0d9c4acb07c8595b993400292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c3589057c174f101f3437ce7312e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104d596f5590ce89f8609ed6e466434294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c68df1b97c992e1ffdd93caaf737b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c39eda903c5767c4474a0dce5511d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb78968e5cd2e65e92cf63bf875ca4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82348e4c3371928649dc20f7c777bf20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594de3edcf2e9cfcfa545b9648ad9af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56a4dadc06452a151245355895e1f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d58d95250dc47ec6b478be3755991301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cac982a65ee894ae18436b15f8f76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848cb49ca990c5abfa662d938965f23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936c5246970e2d1000efe1f53739d33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae30070bbea744485d9d6ca7b5fd307305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dca801aabb954e03afbf84391a8472306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3b5ff08c20440aaf868db94ede28e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3053598534c4e714a455fae976eab02308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f726581cf39e5e2554df584179438309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c0dc54f15752003998d40b7507b13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b73ebee9b72619e63754de0d99fb8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e13510ef81a3574c88112758d11a01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a41a773230714b17d1b9d9d2dd526313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511a5951a19a1d302ebd665c4332b9b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39b7520fb270db3b4e183bdd9817a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a515f10a6dfa34b01a435c5b34e0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed344cb548f18564c0ed7d8683285c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe8200c5d9f6a458b04a931294bbf7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede56eed576a3d09033c9da3bf1269e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73fff84c067815dcaabc83040a4236320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b50c9ef70be39781a98aecf7dc88c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679c955ac622ad102acfe325ce79b48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcceff812564b2c8646dad60160d35323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb64f2ff6c75e643cbade972882860d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bea90b393e6f8249338bafcaafc90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d1562493ebfe906d13db25350cc18326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0076e67476c05fcfa0d2761ee127d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7401cf9f25b7e58cf4cc9bb7f7be5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b475b16e072c570356d8042cd7da05a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fce6ad4fd80751ce7986327ab372a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5a64ed31d995800b6827ae7d6bdb1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf65416529c5901b57fec7f7a704bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bd6f52a52f38e11b76148385d2563333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18ebe2c178c7856f8ce85e17d23b12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969975931a422164bbe6b364b63208f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562fcfddd9b9a22b199f6d6ae655d2d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa252bf120bbcaea758b2d6fc5e713337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7483f2623c5c937be023e4e842750338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e31433ab217d3b165d88b3059c84a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f03eda68c08f2e6afe00fafbacdf2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0a8b58a86a135ea20a914e67b3799341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a762d85735d621e25fbc797c053cec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdb572f71e880dd6eafe126094d1ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef160ccd2877bccdfa3d39bf4b297a47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc67dfb9dc7fcfc7c43f511de9f9738345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ed8fee585ce8aafb6de4bc8748d06346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba3c7e49131bf947edc10f35d152d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552768a9c07fe58eaa16c168449cbb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9132af4be0f6af80d9308428d4671a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8672f7dd63a518bdaa37b20c9958e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6ad57a1d4f9eb355375e1f5dd9b71351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723d11d5ea6d385200ad5e9f6c6f2cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4caae729d97ecf8613a8298bc196a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e32970781bd061c18939ad51f90b55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a8b867a479b794914d0a29298ea06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871190755ecca306e00b62cf9a0b384356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbecd282ce10df42cdc6a9a1edc1f86357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2ddab7157b826928e4b10da23f105358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8bbeee6946698e95271fe5eb52537359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f96c2043b5de95ab13e247cb8ba6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51540015f4c46e7b127393dd0ecdf270361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5717f15b648526c23ef1942e00102b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641386b63d6819e053bae1df629be43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4262b1c3711162c76a40201a85099364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b1eb64e65cfa03e8ebf7223fb283f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7705e0bf6e8a6e1ebbcf5fa959a4fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c7d8b326dc9d4514803d0fc1ace14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb43320fb1b36a6aea7b39b345a650368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6094c230173b226147e09714349a2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b606aa5f43a3a4d0ad4276b0bbbdde370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f808497720f05b8a0be2f1bad874f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc84475bd2516be676d199ad0502b05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5450afa89a66443536ac24e0775a97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115492feaa15b85ec20547f097d3392e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775fac8334488e7bc7c35175213e301375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83587c319b0fbe82d41b5e21e86a7117376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4afbfd86a0fad61639fe7d09f5c59e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc2c1df6b50320c2db31c57a910dd1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5988772555dee25414cb7796e86dc1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b80465fef051bb6f1c69779aa978c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7bdbdc18dad00ab4c7404d0edf89d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44d5fd2ad86f235f726da67f1a5a50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9285ff626e8cf67f5818a986754bb6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eee0957af990db413725ab57d9bc8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704afeb9a2196237b1ed487a8574d4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ce065f52f077304ba9b42f187a320386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cd57f6566865af75bcc55930b6ddb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651354e1fddf9d3869ec28c12a474922388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a59b92e9bfa7656f8e2ff7784cbea4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c50757c7ca346a4f68b0cead5b1911390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3d593861cca249c044bb424eb1ade391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcce469bc78a85ca051e22f4be38f7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10d5a1603c86f25e6a832a88d5b557393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65011e5c178f06055d930e71d8f549f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25e88db558aea83069b7ae50ece6f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d25670519c3e701a99bd2882e542b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdeb9d34aea50049e917e16a6b8674397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512b7069ad811fbf86c0d68acb19aec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a430dbf04aaf405db64162df5509ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd2cc669f91dde88a4684c8a559515400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ad5a341597b779b328ebce8a02891401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ef4ae6623f97eabcf16714250f868402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe1d31af447505f8599466cf766285403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9d85638f709fda10410c0dea1a716404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404c75de00e27ba4965fa1b55bd905f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303ace4727ebe867a48df188f9ddac3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82302277cefcf210b1735a91c1d4d70407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b3b3d1007f7a2c057382c1a015976408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60d726536af5a709ccc13cd02b1442409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6275e08910ca21419c915184f0338410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69bc07db319170185cf613247c510e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedbd840d089390ffb76a552608a772412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ae87bf77669e59e3f89247fbfbc1c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdec40c6a7a52354f55c6bb5030cfb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9916b697f6f0c39f5869c1735b6ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352bef3e8c0a44027ead4a59fc6b71e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47585e9a46b3b3bd1c586d6e1ed734d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9720c3a9f855ccf97799ddc4b6d5be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30ad0b6d6b74a3877ffdfc10f103a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d14c59b12f403f071ab66ce34cd47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8f133b40d19b35d93f86e0e285d54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b916e2dea15248080151f5297ed61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a758c463ba93cca3c78c171e752cb45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bb0d52552b5fdf336865472000325424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b350dbf0df3af4d4e1641f8f36c751425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585b8b119aa394c5440d7dba2486e63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842f5742bf618c283ec4e8db8de8efd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aff8932deb88789a85484c6a35b510428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada7975c925220aab0c30d56dc500d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acab2937daf57e3d104c7eb540b52e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64d3ee258cd05d96fe25cf72a45a91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c25c5c6a2be08013abf46091c7623432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc83cec6885c3f7804205cdfea6a4e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1fdef9b12f565f8f5132c93c1a3c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d48c68b37ac658c2fcac0416c6dae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13334cf094d8edae95d27297a94257436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a42060d4b9b69653f09a23b8e5f05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecba0414b75f9af4f609006ba2d375438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c9b6ba6b885da4faf480055b8e513439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71381423116a3961caaf47c9cb6e4a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3f1ac176731601c647bda424e6d44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371ea96ad07421c87212c281774ec00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaa61c4a84c33b0056735b22b8343b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464886a9bcbcf4d1223e6d41e0f1b618444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bde1d8310e8c08c7ed31803ee0253445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6825701d839a376720825b4044237446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bbfa0727f9ca49d84a348887378b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a59c83d47f9dbb1feaee35106db824448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fc5f272c4fc74bb640b5d50f5c97a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b40dbbcdbf6aa9a1494b76480ed3c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be434d1b7e10a0e0a83e0d8f1a0b49b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6268f819052cec0b63a338f5800bf3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d180a8ec536d027f1a784a973d06ffa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3f7ab9d818706bfdbcec439c544da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e139c86f8de12c98c7ada4a407e356455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92240c0fea0b8e0933044dbc8a96fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb3ee477e821000cce3523b1c29ce9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa1cd736fe148ec088837c17265daf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032033ae9d7648b38312dfc0b0f6cac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210144caba21ba7b62ed879426fa6237460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d5b5abde5a9381138de7888ca96f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f527ca55a34d1faa8beb7a1f0c9fc4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07e580a72e7954c786a0c92feccb0a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dbe7b39502896bf55e9c21878a815464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09a4463bdf73ef006515cd3b25eed8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367249b20fe724b7121a2dd6c1dad45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18adf022663cb87b64f518bb1ffde39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd74d52ac0e219309b9755117b2edb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f200458ee178e57525a920af1986e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957b7a91529b23ac8ff73a40ce5939c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16bee271a6aed27eb7790b2a65bf97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2395644cc79f2786a04c767aeda94472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ccbd67b065630e7ffdb9d8ef8dbf9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaed0a3aa0ae76c582fb8bdf7422d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40629ebfd2f26d1c7f312ba2d241a8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3a2ee567e723d58a40ffb320eb2e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9df0498907d5b800cc56fe15fcf0c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32421c42f69860a0464890764258889a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa61427b370f57a223893f5154ea3c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0a51040e1fdab5f9be0547d813fab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee0d966f4ce68f4aa123b58f2a65b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b299e015e3e4177cad4476aa08cb15f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac06eb72d7b7bdd127fa8df5857f0eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7fda566281dc763181b11d8146f24484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95345d79523574d17b11bde97fd41a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a45d5734ee9bcabe5dc632eb420c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20d0c6577c4220859b149d1d49ab9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0833a2b1a530575f205e57d2424c27488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a850ca3bdc2deb1267503714af55e4f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84813282032b9a8a9950fb7e86d14ee0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87647f5f7ecd95fb13b3b13599331b4f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d01a1c5512179567f08d1a5f844e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0b80441924ed53e6f5bca7496c8b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826f41e65a3ef9070aa6988b4f96c10494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9fa7cbb479f319817ba87efc05492495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deffe3c2f9bd85f0675d3b3f0f3e82b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdde5ac0509262ea44684f1d5f28278497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c9fe07d15dfde78a168fc2f04ecc1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb322ca781c1c9895029666a95fade4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519ebf03ae5b79b599a2af046d08bd4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2363bbb83f80ca276d61e82f93d30ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7d12bae6753883a1799a8844ee6b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de73b115a06d3040c03e7231c4b468b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5ff4f38f757b040de36bb79d341f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02196b7cb1156a58489ffe6470c9df6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131c16a0aba99b5eadc7d2ac4ef2a0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54c6cda281be4124d7ee1d3d1be90f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6441be66b18a7521b8e71c48774498508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7c37ca04b3ce91936455528617da3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02468d9fbe7e4cd5c80c72e4a2cf781510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc0c32e69c70db90accbcb789bf091511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd948313000f5b79e2b898e388591f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646278a6b1a4e23d56f956c0797c852a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010b62ae6d51711dda42c76885f073d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149b695215157ba48902f1a2c04308f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867e0a92e4eca0b8634199e529faf1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653e6456c0a98feef671ab406caca0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449f3e31f831cfa958f47bea47612aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4983e9b63a8ccb054a464d55d3f5d2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d0526debc4e9147fb7e67d65da065520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15720efe1e0950802121ef23869c065521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345637daab8b65d1a24c0d8e53e8f04b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7080358906fda9aaf5f907fc21b0a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c91ccb383f8880247489a2f767c1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad74da4eb2f76713f1fbdd06f0a6f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667efad72372408e32b4d248be182b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087adf0624d1bd8b10ba9d64eaa76b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19caab733e6f2e8b1a8c9ed48219e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6657dc2687122b265ad4299a6b1a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34f4b6432710b2d352c1c58aa183fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cfef0d3aa763c1f315af8e81d142e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed31a8f033c65db36273f806239efe3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcb81aa35ce0a85525e65ba9bb9ee7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec57e21c299d233b804e415da92b98534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf4bea9395f58b25242a24563e133c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0459ca6d13116f94be57742dfe7ef2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178a47d7c1169054088f9b1ca1e53b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877969a106c9695cdd920a14169fc3cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d80e26608349ae40ac0ebb395fab0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19973b43568ce1a1ec34eea28fbb70b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab53148ba23cd4bddd4f6c79f33d38a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e60247cc144d0cdd3d568f5d0533f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cd7165ae679d08ad0cceb2012a06b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c3bb422ffa12a4d9c407c793817fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9240c29586fcffe8357b7c2224e171545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0c59fb07e63b432130c12cb1cecc7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df854b553caf7e90ca8eec9d4a03a0ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebe648996cbf03ccd2971fbf3ecb26548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e7edefc04b4768e8386aee80b6f99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597046e83653a3e405f7dc0ee90a672550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e992cf5961a0caea1699927d33837551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297f1b6016dfaebdabcf4f178b4f6b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2ee3a025a59213d437ee7c1d9b6a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779a6fbbeee63de2029313c2d1933fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33479e6e38f2731af39e53d9536b01ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9d8d83b704a5a5bf15196b377daf7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc685ddff0d1a1a0e138eb976f5380557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a696ea799c9c8d0819095ac4a5e4e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631af3a5a45542b6e69c9b299c868a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f12233653152c43d476c37b4566b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da247c195b5a91850f997371b0a115b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fa2ee4d553b6f7ca4a370d3aaf58d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d93156808e1256845c5dd4de34c87563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b0b2b0b224fd6e3d183f0d8e1b8a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57e05679c9ccfd9d30301b0ba59a1b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38be10ed75077bf25911b6f71de06ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9e8337ad3e5775705664b89c29c26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e3a002dc33dfd45a79885b69b8565568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33192770bfb9b7d62350a22759959b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b7a0a033a6e80bf2e97c52bc340f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccba5d2262c1a95e406225cfca28b3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f37d27d013bcd7e897ad0ff6e65b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6189ebf4bdf7065ffc84b8c71c988573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836068019f57ba36288013d7314a0df7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f417464cad42c836073479e39effd6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55708a7606dcf84e098df66c7c8792d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5541863b7579e8c58ee8b27194225577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01384256955811d870c24e76a3b72cd0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d281d675aa67cfc4c730bffe0d257bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d28a9acc6e0245945adc331e0178a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5523f731d4b8a1c1383761b80785014581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e635872f39e6c2435a1352d28b234582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381a2576b678059873dd1d7d574af4e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52687b94217cc083ac904fa57604d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d60a88aad187117737fa5d168c130585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b430bd58c33c4ed9c40cc601de12528586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f024a41f2b3e699d564230f864722ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e796dba9886c95d69bf7f9fb4ca46d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955f23471f6ca748066a6ee908af3b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a28069922056389f1c18e31cb8a875590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800721b88af14b02f9cc2992e6201a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092471ab75d10d7bb7a818041a58200592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3d88342d8a158dce4bc8f8b548561593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175042f7d93a05fe310891768af51814594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077717b01748bb148b0bcc864fac6452595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107bc1e17432fec6da68441bf70909e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f66ed9bbfdd46b177359dfc0ad5e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f3c1ef441df097050f4bed4a91627598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce73fed0f431e1d5900daa931269805599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe422c9587081778aec4c8382c5696600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd99155368af42f107fb121c2dd4579601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2c5637e355145d392db75e7c17eb1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444535dcc6312c9b054772196ecc5d43603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d987e3daf4fb88782dbc70a5f8945604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e4f97ef4302ec679e356153d4f23d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4617a8756f4d331d4c4d094012f77aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb1b07bc91d2cae736f6e80a6cc141607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2971b0f79e6f2ac9235db6e5b22ea1b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a8f2c083f27ae8682b8c9ed729ccc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddef2ae33a7fc5e24b33b36df042ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469f4621b486701711786fda1fa4193611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad9a4f52e87773422ac9fa62e9f87b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adadfb754f2cef10f6ecd304d8da094613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5709c703695fb3d17a0cfbfe08560614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb29eadcdb28b90373637c4fe48c76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a00a556eefe509aa947a9cd438d101616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8692a0f9efca6cb899af24c0da3681e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b242cbde90b83745e52facfc92317618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8493bb3afa78b350df2a705e439cdba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e475df36b6e503170c47ace06827968620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6ca76830f66d7d79644bb544a13f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb761d49c6477340cfd99a03276d99622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd593e6531d4a35ccef5a79354f1bc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d22fc618b301efd65665f3feeecd2c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e7f5098426813ea82bc54c3471b6f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1e2fb0e6ace230d265e6560e809e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371d00b49bc1dfae0c0092b6df81c8e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17f0ce652afc680a77635a03fb5838628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709ef405d4e0c6ca32cb0e56799d2a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada5ba02b1fe733e9fbb8ba81909790630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2f912defb264aad39da8d3fb80c21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f92a08bf5f3f56adc798035020bc8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871e81ecdbfd573689fc61e2331d22d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9e6172e9647da923af00e39f225df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724f27e24975026c9105743ef69e00e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cd582098b95e80a3550c64323d45d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db788ccd9afa0eb7c60df52a819e0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e17b321968098b16e9b588aceac22638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa88db901927308bd37eacdcf50213639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a8c2f66e7d3051f07b753be31a2d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3240e02d6ff9c40915df39547c97d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ed6e8a58f600a73d8f3365a89ed29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad2a78b3e600de78420028085ab1af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e6afd89f8201e72f2faffd9b3daed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768363508f9fd77f8d9d416616abb95e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c50d9e77772ce8a6fdf56d4bf96fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49acc3ff8bcaf0422f4c7daa56ed01647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b05c94604bce8936372c2a223a5a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fe6cb204a537c9de11c322952b1c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47668fc580b14c9f4b741d20aab69d45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f84f39c281c78c21a9587153a5099c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151ff95ad1fba2bfe0bd15632b8140c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791e62cc3c7b10f5503f85b225a05e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0057d3f3c28b49f0e0d23791128d82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90027829333de39cc343e6bd0a0b55fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165820055dc8df138e3fa968974ade8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2071d80abeb468c48d67899994e25e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133e4a46e7cb15194e8a7a022348bb4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45437dce7b7e6a7e563f2e31774a7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef275a105b238099608a70a4c428f6e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86aed4424992326ae6f41a6e818fdd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139104ce9352c1cb67fbcdc8c8ba184662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a838c1b140522ba208073ebb9fca9ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b3b6c2fe79c201852d7d6a818d150664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d0bb303fdc6143ebd98001daa2bac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8490c2cc5f95bf5ee268113acabfa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0075e16406a72d258bb568686c1d9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d19b7b6f0f1ad0dfddd2356da95847668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef008018ccba97676099e28af217e6be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9de8c92502146effb18e486aea280670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7db6cd93d8c49f62c43d84fea6fd5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f00738cccf77d7728d6e54d5f7c09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32094f7fcf06c52c4be56574c4f42fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afa3d02ab5b8e5e3e93da90d4672f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d290d8b75b8b5e8a39e4cc84b015f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dbd381a1aac74b00644942d9e53fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fcea98a4e00e16e830d1a7854f28c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825bb356336c52f1cddd6492e069334678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede26a501f59e4efe8c80c90b0f12a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8178ca4966c76e6d77299c5079c159680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d62ca540e03b4d8ba4cf2f3c1fb2e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cea4fabd937325389144dc08a01e1c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dabf9d789c19db4d9284446c1d23ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e18274a939b63a773e0f046780144684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7a67ecb173af86b69cc0b86a968f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499c2a9ff2b3d12bd7754df9e7cd7e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5081eb070d25a5ffd1f7b0684d981c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff83c0e912c27050b854f4ec342ffc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acd6abcd003ef5ff29dbf674a86ff5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa8b7e466d10035d9eea48d05c33aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17700ca1033e09faabab01aeed7341e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d98ad34e689152ac2d6d8f76ee098d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344c6636822c4c36bb13444e8d9cad6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708e1c06ad03aa9973a93687e8cae05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27d2fdb63156681a0e9e4a13b66976695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3388e06987503111009fab7d66b5a78696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8f50c8b01291e17adc778b322fc9b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7023f43bd0c9c66e536be73cd57c041698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592723945e21350aac45a9f685aa176d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61cd428a7e883f937723f3517d4756700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79b5edadffea4fcd897862522291aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8fe8ba39c2fb661b4215daea02212702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d50679c6dc1c55ce77d3ee7204cfd1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063a9e77273c1885b2e3a823b035732704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45f6ece39c8f1742ff9f1ecc438f85705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce474fd1068969aa38a2f25b55526e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367260754d11466c29a26d185c654e84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5e75079637b19be6ac6dbc597bc7b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73419a521575de6fc12fcb782e764159709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d03a8e47574de9be310060d28234a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885cb6ad73d869ee5ade4a50a8b7a6f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16c6b0f443a3d913cc5cb79605a428712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180602a33c0ad4690014743190628f14713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608edc751e7028b867baead3a149aad9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc36f5bcf5dd685276d3531651786b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45d5c2e58e884c9ecd6930241105b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733da327b8031e3581f6e84fa1338a05717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab43998cae1251f56641faaeb6fe13c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553f45b97e8210a1d98140e8f0599c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09fc1f340d21219221e922427887e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6403cedd62b65cf69d423ec48e79e41721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9981cee6938c5d567d43fc402274c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565be38bd2909327263f2cc22dd9c74a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ba073aad43b5f6dc37e8f0d778697724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37311a7f5034d2623908cd89a5a59765725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92019d53f5951514cfc32c5bd217a475726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f0ff858333c077a9ec16089ddfd97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851aa4e58fce646e8b47a1b4cdfe97a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae7a8f5006449a67bdda0e38d65831729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29197a79d5d775c82000f960030826730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856274b361ee9ac80cef049f73b03b09731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774288144bb1afeff1e0e1868b5d6d6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5f04105cb20c790d483373a25acf1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a622f677dec1b47966d25f879c4dab8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b109d1b44450f44086f5d554c046dd2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113dce9c5d46d1349f4aba65b0bec16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c15b52d7cc9dc54d0f644ba6b318f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69272e0862cf61bead7fa07209d8e5b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a661add6b08bb5bbccee3c2dd24230739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b3fd5653b51debcacf2afbfaab772740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60933d11700d83eb0658602bcf7c7bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a72eaabce4a3a9cbfb793ce79c99ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be546bf222407e1991e37122aa7c68b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba473ab3141f80709e55124057c302744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24000f1117a3899c6e7ea7f0593e9d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2835e69c74bdcfbded0af84406bd2dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a24de62d095eb38192255ef83368ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b21221ea2c881e4561016161d8e4e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0767740876742b02d2563c792e1e282749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdde4b636915b03820d88ad6750125750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5edf391750404fca98398f48f6c54751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b8e45eacc9bcfc05bdb76f5e2853f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb175c84be47b61e99d794538c43bc98753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d66cd9de776b2dc69e0f543234d8af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de748e8bcfae3ef7a470a4eceafeb223755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7e956ac6ed33f823b8651b92b0edf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55424a5c7f380b82e24a92627a0846d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082a8da1164a15ed84f19b30556793b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e01304ab193c8737adbae595ef862759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc03928fc1ad6fbf6511c7d11427261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0205f1177329bbb5202b782c6a21eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31093d1d592906e896a59c986894744e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d309e49f2d221de8123171a9d2ce674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ba8dcfd3279849fc71cbe121c6ce95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848374600ddbc5c305a03275982ed906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6383d8900f5d1d243787c2794d6abae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258e6246a8f408aa647ad18c2e1061c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7e0f883b67c93eeee663085b0c34a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f26538dedceae4b8b131198b87477c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7734d862ba094096b9a8a4d54628611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71212b425ebbf705a642f09975eae212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d44cc718fabd73853657198e3d5bc613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86ec486ed68671e7e4433e9289375014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846cec70f44454699ce540c6cf1f6ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f755f9160aefeaf96eff8b884edd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e6d3714febcd290648844f6ad128617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b25b21c062496603502d8997a9a3df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd775fad7ba47c2182dc7d8e18a7d98519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63463f83a8cef5eed55862281290ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2c66c813376274259baf4a140f17621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67555a1e8b050dadfb97c881f1db67122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cb3db182d4b21cae0cdfe5dbe42f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ba4c482922e6709f48778a98de36b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c107ba409f294019d0168d682152e5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac6636f7bbefa70af536ef8432a8ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86528133dea741b8ca6ba80f6ff02cda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312bb13e5352f3891af6517766d55d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5101e1f38ca1febee2558df07fb0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13378f03b3f0db5fa23f89c7c55c363530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9769269ce8072edf65cd277ae9ea5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a814ad219d5b52a1cf9aad34f82457e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf3f559536004aae71df57dfb41e4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e16bd749ef699475bcd39a2539c5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434ca6f800ce7e2a8ff88e009b3f24935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0772e8bb43f6a396922139301f92be836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6795880964c64428c1f08077d26b2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b0ee76f5bf88926a57f0ce1a3b20638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80f7bfc57461d9145b12df9755c10139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c169d78d8d5831cf29c20b6073cc2e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e81ab6566c97a511f75d24550d26d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4878012d2b4bda1fa97954f6ae35142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b48e29ddd173abf4f08330173a44b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f8cac61ab6967fc124e15210a3f3d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dc9007a4e82117b01f1adebfd0bc845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4512bad2d7e18ce3cd1223d1fd71b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39ba9f20d6800402236a60677e0a3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b88605c82d765df0d52df333a753e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac24683b5512665bb999262ef69cf749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2122e7708b8d8d0c0b46b5a60b18250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a66a668a9a4683a83c787fa9cfa64151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926470194ca1449f5f9337d4c56c68152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e73b5c59352f3c5aae07eaafc5d3d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3582ac291235ecffc06f58a5a66fcc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721d54d55e6d330b1811cae3cae8c4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5f1237c8799a5c4b99b960eb18a2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d14dfa91247de83c04ca56105d2c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cba1934b3c535b64a5b080a77ab5cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7329a2529500d2eaa3134d278734d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8d4ceb68f4370158fdf968fb6654960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623baab989986a87d94b199619c688661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cdfd987a87a5a300ff761a0ff462462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d176b50119011e4b4e753b0e1f4fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f25ae77202b137a06d5c7ff01b94864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf58191d2e5dcc87d178bcaf76f29265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0ad4bcd92bf492afefe1e9f3518e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7eb472e7824d9674e71505e085304967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9a5a5eef58a597c23f0fca505e2e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056864f597e9e76f0b0a117b925dc9c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6696a3984521277b710cc8788410370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a37f2e0b455244ae758713e05e234071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85057355d4e63332462a272d30be7fc572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d79af15167461d2183b1e019ae10673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef57948875118774d3fa28f1b0ad35c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336364cfd6cfb3b4d864fd636435f1875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901f0b1fa2336badb15dbd40fe91cb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e76f4ac84f365264db7e7fc31bb65677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf920c3515de43f63ef44c3703a801578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9301a0a8b4c35d247e9f65c9170cdf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dde4684f75364adfab136825dc922580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8d41fdd9a9b5d7ae774c29037409481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ca95fb6132ef159a3bf1b0c864f2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4eb7a858cfdaeb96c2a23f6c851ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ffb36ac2c64ecb69e4b6b939c34f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d202b679e6f09d2365109dba7d78e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d85ed3429ef6c80b8bbbdb71489ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd2052a2f15a43269948874e7b64c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92844cc95e95482af9ea3be586d21b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da36583b8531a2c13eafc436441cd189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1e3191ab59f2288fcfe65db0f1e7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5298365e1b0d3591cdbbf7fb8f06791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227dde80fa2c12eadecff9ae7d740a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1d0131b3311694651e06e7b4840e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f4a5eaa5a62fa14e931c7b70810c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bc1de2bf37ac78c5f2d6adaeb1d3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211baa4d4c32f2985f52bc2a7f2ea10c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d010e9d7c95243e7fb0dd177adb0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef802b5ba6d1c59bd2520513b6f2c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399c6bf1c985a472e75b6a490e049bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e2a1056bf91c51d1718b844c6cb69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf8d3800b8217f42c46d361f52c28c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0249e639860525d126ac25ad57e53e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ebd510c4870c29dfa7b3f46e61c81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880ede65701710c7af789c046bd3f8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbd02cf3bdfb5e7f6c6fe2f602fb94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a94298d1418e68d5a973903b57ae51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd2c074cc2f55db44a05d9e527a12a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772c46132be72861ac64506702a1967108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062eb78160688c60028457dad8128ce3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e9e1e850d186df59872137213a875110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab11c0e9b7c8ed124b2bc9c07c0ba5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd42c18898ecca553ee48853848139112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31612ff3651c1c0da14f54ab4c21ed27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3717bb093f8d9531b5738db3acc39e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bbe722f2e418aab7ffc92098aa9e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015016eade787de14d0ce037d73594bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab27c043ac68edd10f24001d91e7c7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c7296bef0883f67a77b0400b856b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a47b1dd2e74205d6c625f0f27b196e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce57a81da0618e63c71a8b449a68aac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013acb653cf860bfac80a628a67a8aeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46a887f36c99eecd997f62797d002c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea8f84fc246b9d0cc236b4ed823ea1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81d1291ee90ad145a46b12ec843c5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bed871891e6076cd33a597e9ac88a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726db956683d2469e9012b66e66ee7b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a4315efe4ee80239989fcfb9c189b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042fa54986ddf7813b94a7da25325aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ef1ee1cb775415605189caa9d4d9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063aa6f2d21b18291125d27a347a44c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9883794617e01433d5a5b23f1d968a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85155298f047e2c2b1756fd988c680cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d0fd203275a908b468c9a2aa66574133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafec6116f401d3951731eb014019c93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f63b9327d75546af91f6961c357bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8216d472dc9c37461182cc3c6f5705136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0b788e093c7b474dc551f9408c16d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890ccee8c2caf4df82b9b1ae0e926d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d96c550d81916e9c53b3304ebe9631139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b744f31247d9cacd018545db236f39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820551f2356f1dde5383660eaddd66b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9f7ddc8248b2331e5f125c8fb2799142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3188114cf990baa5bec72a8b1f665143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade427200d35ea983f39a666fc2b7c81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a75be1182242080853d15ea41250fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e9669b9133865f75b13cfed704bb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218422a549f8e55bfdb5b4804a07e64b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891469ef8dc89c976100f8aa2d723a2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6b3ae363f8f5e4e95269d9c75bb9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736b919ef336bb7b437a711f6421bba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df0a9eefab00fd9e5e074bd1f3d4b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b580e09e512f20e28de8ccdcfbc1eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a46d38cf7b824db1c68b33fc292d51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc789017ccbe6693fe34ed89a206e4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57cc17522680be8524d955b77fd14f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c93f758f48c971bff32c8bd3575825156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a10156b81cd5b4c3c3fcb42998aab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80daac47afe6a03fff29278c13a925c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb0eae8b05861b8b9fc469ec0f0e7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eab489c3f42921085103f675375b31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d979abfdc33a2d77c53c4ffe8d06084161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41376fe30eb924d8f1b0d320c3f8066162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbd72961245293bf064409fc510bb3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290b1ccde03c81e07a21635fdc328aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b7775bab9ee483f6366226d3428b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f994c52220de32c80e685d5762f5f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283ea6a15e7f91f0b1502b1f280acb1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e7c803accc624c1b84c895a32ac11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16679435e4c836040f3f33d8b9e364f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3aa7742e731d32b2b78fefe07c989170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376dbf23051dd885321fc3a050bc306171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afe0c0ed1a203ddba6c088294865b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632f81d778177c6940985384bd7e352173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3559ab5daa6c9e0a3d8d4fe94d80d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65136b76642f91dd1268774d58393f1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be671b519c051cc72265e52f73b52aad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c98efed6b7c9a4787f026158f57318177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4a308fefb1904b805ab7f4ebebdc3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4ed479e57c0c5c6538996f936cff2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6e018f2e253bb5f906de3c3affb8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d58cc26f8b4a8d64b7f6947d62199f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d26b36ab932e8ae430dbd60e7de240182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413549394fdeb662b8b9ea885f25067183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d048bc89fcc744bbb422505dcd0c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7ea853103e6164e3faf77ac90725d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0714108e505616b1dbe9214f855cc6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae1b9b0d30aff47b9fe5899d594910187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57b6974c9ecb167cf24a8c48309b59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229979db5e6e66a7d329eb354efd617189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01e231edf734b122b4f9fcf90e58d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7492c63058dd7196a7bb1dba27751fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acd9af5791540afe0c238676502224192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bcb0342b6513cf61f9a207e86d13c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1b7903f5f1e0358c9b22b6220f011194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1eebc362cbec11f11a4da8433b616195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac73336b23d4101adbd2c82e0e571a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550982e8e74a0223fcca9291bc0f7d70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0db6d30baa60b5176cde1f56cb8433198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af36d8a22c52c2e1440f3c9eab0f6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb184078c128e3f6a4e58e603ed392f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb61d2775a106c8dd0449f74aced625201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362afc430352393d97e3cc121027621e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cdb3f9bbf70d05ad9974b2b59d83a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb5381e1df606e73c96b39a1f5d12a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45ca25ca60deba81a515574887352e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b91d19c2fba9cf7de786e91975422206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414fb0fe2b76557d6437571e1b22e5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db21f559ca8bc4e9a4831f24eabb71208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c31127ddf5dca6841f8af3fde5985209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7ec8ffd03da53eb689c21ccee3bde210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f46b2b2c0bb22da187d8b61db3785211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9dfcf88f0b316e0b4e2f4784455b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dd7d2c8f1629f164ecda033a3d5b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac819d0c5e91831477719fbcfbab2675214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51763aad92924466731aa6972b01a8e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc970baf00b09100d8552f4ef8fa16216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa125c957c4905e2398cdc32663cdce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8c804cfe7d548eab572ce704ed85a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9e2945b270c9c456734085399d1db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45f74b79a77d091a3b770ab21ad273220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0f274f309958fd707221cb52f8fb2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a001112c11d635f1eb19665f26bca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee0bfcf49610fde15cbd68986c3e05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a2615cb66eea5e929706e4e664af2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63655a80bb1136a7e59e61f13debb64c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59ceb80e7f693b1945c868e6030f8d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c4ace90dee38b414d15d8bf32fd82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8451191d3b665a246d69d91a4860a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e89c1250c90d1cbdcd9cbb523522d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae8f13b585d56a12aea6da125b98a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3fa9ceb28d3744ce1e6492d069afe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e97d6f18ab49f484998e35cb307bd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73eb979ce863de7da039d7a9806df2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05badaf40cdffe9231bcafbacf6b331234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718052c3aed237f8ce3989fedff7045235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c04cda7ff3ee344c66983db228fd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d0bb55dac3198530b09e59e43468d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693d8ac10b567ffc61c19a8ed2a4831238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8570d4319addfa32002ea50b1d5b42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859c107b186307b3907e05d5fc371ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75d37b7d8909eb4a0de78869c6312f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66076b428bb2b2a036475f5d43f0a1e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5719b22c24775fb0e9fa114cad10d03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15ed7b510e862c70bd0ea1598be751244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f81dad7a7b2b604389baa987f543d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7ad1ff029b067459a1ec5934a8199246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5696145b1364b059c350b147d76dc5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35760cca0fde81aceeae4c32c6385ebe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e011c6cc40bbaf65c786740b21b03f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20febc2806bc5974e5dd23ae31a19d69250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4756de53320bc960bf9da3af8b33cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b895575eecd342d659ea96350d3ba38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e65540211af0cfb861574d6081eee5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b5e3f9fb01cf7c120a2885e0dad83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948a42f507f42f840976f9e827fd407255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f7b2ba6df904ca749dbb8f70359a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04474e44b4a4705115c09c0abe002e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a81f00a5b132fbe38ab82cf19221ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b4b2cc8c0daf9c761b783a58261d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317aa9ebac378b46fdd58e99382df55260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ea062da1cd4d663762bf3cbe6c9b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613085ff74a2a95e78d4c33c0795ea6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93936d8bfc35f632c764cb163f92da5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9ac0bc5bd4a43e8179791d5e2fa93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639796549542b1864b27628d6de967fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065e56d3bef58692e532c4d39cae91a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120fcabe544111112e8f8c3cee10caf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a11da83e5a75ce2bc3bc621670333268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513f19cc4ad3c49850ed8a030bfb10d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5666570ab3311e89cf200a2023d459270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d312fce5702b80186cc5d2191881e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba237f39702c4ca17ba78e894586593d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c03ade7b76ed9fce59cb8c1342d6f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331484dc32846cf5243e386a3ff1efe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb9c980de3d0f76ff94f3552aed247275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e3e33f32a34e4b9037544eda16fe0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b4d96c0ac9909ac14d3509736b08a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff91bdb2485737ffe4309ce6a5b1315278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8f76145e2a97d2f68e2d1fee01f5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e539473493628334e0ffed84456f2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12d9e0bb086c3c7dfc51610291cd11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b7d53b9b99adedc89765a751a3581282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed5f0896bfde909f0781d89d5c7248283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fb51c0e6fa0c0fd0aaa409568c564284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1834a18e6de9ce3b7623b38a3b10d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835290459a2d7a743b928fa4ad7fae4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f127bdf6fa5173931afdda328f5ad56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26815d92aafe86a8306952dfac877c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fe7bc2469964a70034beffd489598289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf89061ad484233a3c9a4619355c384290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5f6eb204aca9e0e466b912f9958da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f1711d366de62f0869cd2cdfa6c79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037e452f33a53e18a02fa2b96eedf81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9c4d6792837044a4b1597412bc5f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee1f8ebf0c957ddc726aec406597cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56340e698149f35f2cc7c26feb9296296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ae5e721a9e7aea8c699c9bb456dd0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8942d9dec9e086742f5ad0bf1ecaa05298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb35cfdef535e8a569a38d77e7f971299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e0521a32d71f938eeb661c90513b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894b557505cb92f710a115fe0f51961301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f0f0443f9c51a99a034e170779a6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c14b7d77beca9ce2c3009af942ba4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635150992acc16c2dca7c4aa35c5516304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f9ee16af7b95906950f5c1e63e8b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d71ef61e414aae921515cf9275b47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773b513f291cd27cbcfef7fe7d5dd2a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbcd73e442e322f120b9a9495f2f30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d9e94e72051300fb86051391dca3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d292427b2806b4b4ff0d461a3cbd3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db396bbf2ec9b6260d4a9d4bbe33ab79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231db87fa43555a8839200311efd337312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b8d2af8f0e7818cf7a192dd29dd8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3833cd374761463341591a351a162d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266e8b6bb38f359f605eed217fd4b45315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65297a7edaecac2107dd022552ec1167316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dccfe3cb02a84ff95d055752bb58c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91a41471312dfea1b4883e21ab2fea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b0af7ed4491ed939d54a1cb9f9a9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9852f8746e959d0a4989f3e0872d6bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307d881c92dd2492bb95c6c73403127321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c7e7817d5440fcbe40194782b1731322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172f5d61b66f048be47a1b5e8d1a8e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e13e5d8b60e81d06b1d6817d46c2af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910867390c3f47fd8919c973df514cf0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c497a2a1d937e3cc0b096447b38cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58931644e1981b20bebd1635565f51e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff122463dc622e84812825fc80e09747328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fd50358e90c48c323e9495020ef01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c9d845ee2d6e20ddfbbdae031d09b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49158f283bd294fef33f841ec0e38f9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173b0550e323ae61a7d7637bdcea206332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a5c7a72f20a2d4039cb946ee767fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e577bf810d117e11f50e1ad84eb97334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4449602d39c4d9b5371eff3b937fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d11fc09263f6e23d015ec86cdc0d04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4addf9ee1b5c89adae830e779d80df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf2f31c403ec75bdbed909046ee673338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d828542fe6af4dc5d46e6664d5ea4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee23e6b02539212fa6ff9c9c0280ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b650768565f43f5fc3a434d3cdd3e94341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4248b73cab661b60507083e1113b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b2d2974a24cbfe136c13d0331594b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ebfc6fcaecb1d3302cf5ee9aeb05a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952de80b59d371fef03dc0640366439d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21f2af6fe5d669c82464769216d79a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af0bc9e594bcea432b625a200ceff5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daa01f346806825d9deebc8891c57a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33666f177ee953b4ad352bbba210b14349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f494f1da4ffb28a390358366e2fb9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab7439c188aedc0ad34678d5a16d4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ec7249290486f811bf1164385b605352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6397eda902e21f931d8472726a016353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b79869326688aa49d9a07bec44f2cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fcaddf6d66495956b333110fafbb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd537b1d8d17a7897dfdbca661089cd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfff509b8f4013c15e69df3c75f3f06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fa5b8a993c9c3400a290f38b8d57b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cb2c3658a0255f1bb8e432862e8cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d618e44c55a0365a2ddf9044d9ae9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4f1602f3e5ec7b78ab66b674d851f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298cf627379ffab42d39413d7d54614362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8867945aa883af379748384a452424363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf941e97d0413b8337652a16c88de9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac025074080256461aca1abc473fe91d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab41711720639de447df48bff637944366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdedcffbaa65c8040adf94e7de5838367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414de3017acfef6441fbe668f6c0de4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48919749417a2f35914b53451792aad2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fec06afca8a4db999193eba2537fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004128260e3c46fa9236c760d7e9ee2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad547b3028113d5d110efa334e2ce3d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643f28dd8448ad2ec03200ac009264d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da406f443cf2b5a6fc6a02175fb405374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1359fe76cba8bf671c348c7203e08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041becacc176a0e51833314c3249f4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7ea8e6163e2046bdc6c18b2daad85377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f0f2d63fc6fe52e90d854134b7cae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb04143a849885e805e489fcf3f74b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d9be3cba5ca3c7f77df2508e2133b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c63475b592a9e2245de8dc0a96d91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4719fffa151760adcebecae09e61e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da77c1fd6b007583e73f0c0d3da261383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ad9e54572dd86adfe5878df6ff6c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41161e33a811f2f1ddd85bf37f7d5cad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878583919c42416a329544968ae8c03386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4d2c43d78782f8034ecc96f888061387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c941dce45a6874e387a66207027e24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e4fe3de85925fad033140f1534e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5f9b58ec299954b35062ce2b4eb4a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c0814d1f4e50b8d7f56ecaf702e16391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa5cb1145eb1abde01e4952d31df91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284042ac63505f1d35e277042db3b22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f508797983486f9b45ce747b9846d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f41e555f6d9602ffdd0c01afa924e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a952e5260e54a8c04841c58ed85ec7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd511570a74d94c6a0eda37d458097c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056b07997ef97a2ce0679eb448a259d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081e44b17be84530de007031ccbd98e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51422f1275b01555ad4d8ac37421457b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb810288ac33a4f212e5df76febba0f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb90294ab2fb7a0ffe599117242f11c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6175f2efa9d7e7b12f2ab0e4e9d28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f01f2a3cd0298eba28ef2e22e83f96404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b1b9b724b4db5835f31f9c1dd2fe1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ef9508aab4e1c8359e4a7ad0ed8d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b0691a1adff399f3e1542685c2d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97bab2f5cbe89b2cdb095058124c22408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2370513caeacd5fbd57c1486b6f7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08dc67e4fefc49974bd2cdff742f21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ab661798e61761d818da5442451f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e5740fa13ac587e2ef79193701578412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b9d48baf711096bfefcc85212b288413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3906057fb099d96c574662cf4d380414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62a74cf49d777c2bfdc5eeee206c75415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65356eb5c28d5c1687e01d850530bea5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c6d042647e4b18b63c712bfa91734417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72694d14a56e28eb9b119b46bf126d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b11330087d6a09f02924ae9875198419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb4527bed16af0721ad17234d60a2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d2cf149e829300cd46b536497250e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6106c0380a30a051201792dec032324422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f699bbfab9c950e906ef624a671d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0e5a1ae235657d477498a9028ef1d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce06067657d5fcf8c8ad6c075b9292425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8f406fc43ce99da75bcafeadec96a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398c0abb1acc5f94b0b87d11045bab5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cc2abe014c8019220163e2cb3eff3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd95ee3753e3994ca2fcce41ba2881b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da995b63a515b91aac36acd8a65e8b02430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902c90e1659b50ddd74fe8e35a86502431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97417c9f31ed351fb29d9634211664ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779f8bdfc37a3a2292cba0ba6e54cb1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb3d40a1bd1ea457f8f2e742dd47a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691cb28bf6f333256c9c0b15860b4ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79873e67d3132d9e466fb34e07e36fc2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641b198de34a3b385e40c5fe0ae7871437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d981fb5020c74a51ff68e186c801c36438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62e7252ec4b9ab4452bce71ac2ec50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385460fe21b822457dedf3c337091b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f2946ad78e501dd2098b0c83e3e5b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5848ab28a1ae55430121e3539a5b6da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9c684ae12a0bb91c7576784fe67b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c0eb8ee6b492002d47082587be927444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb77d318d9b256c2097b3862b7a197b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff314b9da2808b9b31f981b01a5c5fda446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf27c27661d652d129001f6dc5fb80447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d8232d86851fb32741de6628b2469448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1eeffed2e2d57f07f046c72148eac2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185427562a64e6af9557175002a530e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72713472d6cc92172e91464286965d15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644b93cad79bedf208a6b31d4ce6482452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee386f94eb1a2365dd3505fb463db50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca180d0531ba8404049373042ac32a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d4b0641ce557e56eeb2b27029900a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9107667525be1952f5d458cc71fcb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094e5791a44e9c9dce5c5e16b6ea7df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a212d6d99b232eb03c940ff81aa594458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5f2bbfe2dda0d74a26129a6d2f110459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785df39be383f248a73eadc28ff9a67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76b05b203c4fa725fb7ae4bfed91c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26424d7ce16b7efe001f749d2f237d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec8a2bbcb1dea8eb1933f8f184dea9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7d23c738770ac97e100bdfa39a32f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7da0aa693c3049b50679b579b9002465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47439e13036618c8d9ba6c9b3dd5475a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db659ddb1a17a380ab8c7de6c91d88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7ef5d236f4a63d3d4ee7882f0466a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb9814445d2c3411420ddac3c22f96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0da85bc36e28694a8cf2ef4a1338c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e38ad4598bd7d0f33ec6b7bfc2256471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b236c629548fa0cef2028f54e83c4aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2446f134b05f425b9321f51c6980b77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0f2bdec2f55138d7a60f4cd0b1774474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486283f1e2842ef1301e5f17f9ef4cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021331ba3aa9766f25ac224040abcb0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aabaa2835dc9ebe8e0ba9f72a78b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e44b72d3ed758bb3bfd458b6399e1d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db01bdc068c133af2e52511af4d031479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36506c266c30922dbed27bd61d1a90480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f804cfa6a8843746171d73ee7a097e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8da9d1ddb82987620a43f493432ce5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6601e9d87ad28560c21cc7b02a255483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac77b7438115242e0ec86d466082583484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f6901bcffa14f456dff01a62342e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0376bc09eef1bea6c2299066ab3ed4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8c63617c82ddb9d1b26d38ae72359487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e388035a2239294fee1883f6bee88488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6e3b3b0b86829c93c49afdd4d95eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b45fea6a78ff607614b09294ef1e31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f9ca189f9df0f24dedd5914a0a5a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22730725aca777ada364cbe48e0e6a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b34be8cd02ec4b4a0e026ac202c02493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feea8061c042ebd48230300141f792494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c61474bc79e85f35a69e9adfdb802495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dec5719ec9bba5ea0e1a454138c5c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e39d4008ba8d614e76e81c22d387ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4456cf71e841597f3b6a7a6ca4e63e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60230041b4e050238caea653a090c980499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f9af3f119fdfcc62b4168c41a5451500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657d4bd84b5443fd14dc6a61b20cfe6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcadd0cbf91c45a05e99a465453e584502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb4f8bc8b18dc1b4918a056ef552da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfabe3f4676987a1501cbd421c57b34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9d7c547df1eec427687e7d9e0e45c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d85bb3421c51329bb904f67248b73506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6ab16e6bb70bf665408baa01e744f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f882928f3907c2d379b7b7e8706a5ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb0b8c826f5169b7637fef04892faf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffef8e2490f024749fbe3916abf025510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237cce52afd783928716d135597a64f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a134b3ae71e8d5290fa6180cd02899512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdb531424d98e92b8257eac3797e65513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27a921298514869e016dff9585ab7f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac487afb15223c329b93cbbc5c10a83e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379dc198c5ad16fc5081249995054e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852db5f4c2927ce2581f249923c5c926517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081833f90fd83cea702a257fdd67ca6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479f4d75d4f30a895c1eb34f6f550ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94feba781efb174623c8ea9c5dd8b57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c3d075e857343bc09a36fbe2f1e57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7983b5c522dd17cbdf32f0dfd939903522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e9c5f0f71d6b851e1647653e23134523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875e197211af11ca0ad4f380b0ecbae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e748ef98c99c682b92ef67ed9d302e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acbb8c1ff2bcd0476544ad31a093b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a3304a8b4d1c829fe01fc10a62bd0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816f88adc65fd39a016691cb5a3a616528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225195095d6650efe999f89ab5de5f27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db840940aaaaf286ad1502f1fa2a073530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227627875e8ec71299d100876630d43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340b75e8698d638a08c5af798e57048532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a12d186ce61b582f8926284554a334533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2f8d8e10cc26ec6def5a422479014534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723c5764b7b145bdf4bc2622f709ff0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76b1ca04bbf434ab1973ba42332d1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c150110d7830de13ffa73c2715a76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b732cd1f01944b5a41a7a29c1fa1a09538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b7de19a7b3f5d3253550006b3440f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81457d4051b5a14317c632ad8f2eb276540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b25b62e70ee4f1a11cda2d7b1bf30541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f7cf4a2ad2ee465f449d6db00c150542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf617f8ce09b4984d9bac1abd74e31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404db51d9605d70a8729cc12937cc92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d65b0cb81e51553d52414d311365f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ab40cf0abb7ac1e8c9bbe547b9e76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efc9441447d160d62b6f3616720928547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb353faa3a746e4dbdd3321141d1a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8fdb46fa5fe7310ce09e7d9a18ce0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfae5e8516388bedc42559571e752a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ba4ec3ebd3589f0f27b4508a915ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf3abb7efcf6d3243d1ac5a01678bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450df34c9c1e36603cdcf00347cf2cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d3c770407d0643d82bfaaa74d96db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e2d8752e3f8b8181f34ec60e03eba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53476d66628b885758126113d88156556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8791b76a18896b99c0ae6f337a7dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b069511b4775c51da1b7048c16dee3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20055eaf8f61bca918b8d3b7a3eeca6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15d5db668c8d6c556416294f77f9ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472544817715140ecc0c6d917f0d11d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6239c385a2f823159edf0ffd4d6b3ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0676941f9e03f39d592579ba804c0fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6097f046a614741a11c8a0d884ebf6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8364f783b97e357d3ba394519e6873f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6390932ae7c76aeaac3df030cc832ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922cb0ab4ffc764877d53c9f42f875b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55521086e323c0107d5bf2059a6841db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba2d3acebe4bcb91f6b8045d9cae2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aeef1c26891bae067c847070c49976570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2484acf55567cb9b6458c9042af70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43a938b6341ef75b4fc1d9c205ee4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d72c1b7cb961eb96ec83f6aa36d69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa85bf91a312aaf3a062b0d4c07f0ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747bb00c5f56444da093f28e4ad0f14575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c093d2bef63f8ec8acc2a5b4e6cd2f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9cb1f878ffc30eb24c5c2a1784761577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ad95d6d5a0c91735cb5c5dac18e52578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cd7388ce6ce093edefd11896010a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdfb5d82bd19f1fc5145de94b7a513580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d14502a86d1eb806765fd3fa13ca6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39687045562adc9d1e2674227e8de2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf348a251e3e98683f9d963b607ad73583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344a5c5ee063b0f7158e7b44831c04c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace3cfdeb4458410afddcfde8ff2b16585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cf9477867894568742b134b35f75b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886d79194e0c7feeeb53087929d89e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3ef24a917cfd8ca656105945713d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06666896df4db3f7b57d8a6e71f4642b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b05510fbb77ee67ab3bdf9b025084d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f68610e7c1a50093fca7a4c93676c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7f6f199a5d50e197801a06230851d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c8615b731162c3bd2202d635a1fd6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0f9f61bfde0eb3408f14d1b453a17594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a500d04aaf54cf0e5dd7c9799cc4b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd083707a0c413fde8ad5dab1299dc1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133ea70a6062ce639ce487e218e19e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af5e9a754ad3d5b09d4af80d18653e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a61d29a31c5b34648876bf705b44ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744ca5be3cb0b15e13f60500041635d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fe3d5d268fb72d843b1c01ddc42eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bde27beceef1e78717e8a5b31daea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8f05eb94990b1287a794775ee7022603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc04de0dc90d35cac0606d4ef320411604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c081fddfe2f819df2732306070aa5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bf156bd2a50826554eb18ae6f73fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f7bb4fec0ab54e97f8880f5996bb2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ccf9e905cae8645cf6e368d29cd2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a9904225bfa8d030d8373faa5d7aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb085cc406ad41edc41e1fadb9991b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267615c200634e2b292a4cc027bd09f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b4bb5b9ea748459021072c89e5a0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694593ccb00a81fed3544798da7ace3f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8789569bf8e3b12262fb12b13b2ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9841be2c6e6833546fccd0804d533615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5552a422bc22f5b912d993ac272f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf52800cb02ecf6ec595a6e0de4ddf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47412b14d9b4e622a4b056ef7b8746618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffbc86f0cac1ba9acf532012eb4fd5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a2550b696c052f5a339698ae6c57a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993fed0ebfff75c841644ce72845e45621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fffd3dc5abee8f0a428cb52dc9632622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88b2a761dfc85cf15ffcbcc1f376a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9435881ebef17c75fd0c6b29a841b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242ce55a4a3848d5b9b9c70c244eb30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682f998bcdcce6377409946450fe8c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ce8b53f6ed8033a825b68a9a05c68627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2aff365639bf012be3fd5810fbc89c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ec844b90980b646ddf31545c8241e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91873d5a1c09288b1710c8918e2c69630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1f3b2dec3a3965b03776a0b4f3e12631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9978be0c2c2f84c117fffd9a4d97674632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a92d8b41a12f1adfdb1769f950998d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4b790ed4e07a2fa5b0a7c6d7cca77634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4318580d7fb77cd42259556814f9384635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381789deccfda431912ba959aa4f847e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d4040b4d72e8991d4da4b55efcd41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9164c248f7d4a9e1724c7df9cb7b8e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6b0e7628db5b2ccac89b466984c7e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8465979eb61449112137156d21ef5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67319326a0574306ac4b61dbeb9399641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800606c586eb9e9f267c95dbb52324a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2017dee25fb9b6e467c0322b35445643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7bbe13493beb4c3e776e329831141644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629fe72444fba6ebf277e03958a3c4d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739e902a163fdb8bdb5b9cb08f052fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb4218b2bd4c767230230f34f4d5e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28fc4c55793f77d9a1303cded06441648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdbb084d1604166a8fbd08cd40f9c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b89fe1bbcdf7f66d62c6208cd3ccbd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b2251d270d3b0576f54285388de6c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c755d8e1fcebbf61865c987bf866e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234faf6f4071ba6f0fe3a9fb0543a3c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8567870b3f044f8d594d61bcb5c9ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96300a8283a40bd0305a30283cca4052655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921139d5d35be620783d3790c055ec69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b0368b936f043fc12e16956f77436657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2145969ac61c645022bfdef13c1baa6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c537a49434f99a754bb4aff4a4b2263659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2689256ea41398bcc1d8e8b1e25e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175fb7b7fd47c15ad93400592433b13661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a6dc7e316748f321247148202fe22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3d31a9ba61c1ded0a8a5a064519bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb18335cdfa80b25a2fd0fa5e64657664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465f29072d6de431a3ed4d176ad8375665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8e73b130e9e6c4ff7d72e412f4713666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90113d8ac1df3254a36500e7e28c2c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3a6a5ba9b03adf479993c87020c7e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cb6ee2ff8d3c30e864560a20c7137669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873d32b86e59546de1287f3a728c295670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d807dffc7b7afb6c76a4f13b6b04113671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebde5d920ad48e71a3c5979b6114fd0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3eb4bba165f660cedc067fccf9d6c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84e766f4f69a5c623fb0583c34fe20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8ff813dcd6a240d85c28f1f519089675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af36987517efca60421e2bf7745920b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94429408edf3020b642529cf52e86f85677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66a649936a714a6a458cc6016dc2c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d999a31805d422f525367b4ffb0448e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02b2416596156ad55ddc0445801a57680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc950915cb46d72a64dfbea94b1250e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c1d9b5b62d3a6587a521a41ccdf1e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed4ce797bc633d23f8e3f1fd03a6d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baf4a3e17598167d43811bf6cb1861684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28887c91371c56c14447e6e27dc25b45685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb78f00310cf2734a8ce81e6ce395f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce97dc09bbf2a3a6fcfdc8a60df4e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe662056b8d281c2d190482930715e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8519d411dd3d4812a7935da366de2fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3ed63002432d544afc60dcca81e4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739530a5105dd17a9a1e19652ed1e5d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9096a2b6e2e147bbb917d868132e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dff4d801d98f4b01cc093cff4e2476693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a292ae99ee889290aebe4abd99d5c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef3eaa3cc8fa7bdbd70e4e9135aa91695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b30ad2600558af678327554adb355696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accdbe9c0e8fa988c271f797f29a776697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f02b37b44cb42e2d0c65dbbf18149c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33714d62a0337ec2000e9aa0cf7b6b62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b29135ad06115b50bee7527073fb3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6ee6785c13ae74de3bf34bb8a9f8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a2506b69f521c4dd8af972b7300fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47296d2789ef8423383ec8dc50ca5f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cfab6f1ebcca5cdf68f39b70515bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a5f3b407cb228f498b3d7daaf574c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c3730d2fe95a5f97df5550aa9d080706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bb49b63b6a34a9675bebd0758877d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec68a12448ad26ed46167a0a67e1552708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e981d0d2b1cfef1be7a72b426ca21b8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ac40f3d712aee07d478c8d132054c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769220a423c6376b27f90f8d8084155711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e0c1fff460c2beb7b2dd4299b0986712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545fe007601796dac9e9ab727cc24f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fc1854c1e0c02cf44e8b6df95e805714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6348636ce47d7723a7bbb57fb025c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87adb753c8924b9db797d72883c828716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1db0cda11599eb42fa0a4cf749fe2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f155655a920af674b4c90b2b0d99e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec692176b33b3312e3e704d496255f67719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6aa71c249757381f021a995f6c390720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d5da0d65b59d80c0b1671d39f2b3c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975241f1a39fbd32f1c332a3cd9851b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b063be73144962643b22fe30f83a65723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390728ae07c8d1eaa10837bca4d23604724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff19e4d7607b02f1ff07af7d188c837725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56b1a3aa811279240a9ab009fe411e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9778c33d9c36c79317d4d66d1f907ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2d9ba05aa88402094da3473208983728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def3a19f19d0cc1e9702a2443be26c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff47bafc934d9072b53fec8b2c86946730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895060a931c22de1492c9654a3e9a61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eb03c951b00f94500dd1c801089bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90610fb8be3d7cd021b3a9d4230bebc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac653316c8ad4929b2ed2eb5396b8c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bb6089174665d9c3cebdd568666d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c790ddde53ab6559ebf9e716cc3a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218fdeba3071edf60e235433ccf30fd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9283f93855f728e4c62cfe0826e78738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fe49f560879c4521fb35d2617b5d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2556b0273c710499c17b54663cefda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2faba96739967466e6229b2eafb155741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeda0fd064e9a97cee5d95d682fd25f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5f202d6753c8fc839aa5da154a58c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54554c444cad623ab3f98aadce049e9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f38f8adf8d53db7a24f5404d44da9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef35ea6e654f9da56326e4b03768d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9386396c3bc3d438b271f0e7888eb38747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc05c347f28a513fe0767fa264eb277748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c357ee3dfde61f295d4a378a44f01dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3a8f54fd3b960e16e1533daf0a4a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d8c63a59f91addcb8fd188ec84b58751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492381722036547d0217c65198a66b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52b01e5eea0612c0353a36657ede57753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>