--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdc586020bced49a3c1f45584d00201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46e9706abfdcaad2a9d5a253ea312d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878a66d2627d8962cb2d57f43d8797e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b27cc862b01584e3533c189cd7a9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1237a7210ecda37fa81f319f246585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf0d50fd34027ffb6a48bb2893283e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8ad3d7e762bbe1bd838a9aa4f8fe27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99309e2d1721abf4eea7b7f35e6c32788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde54fc93b81d9c84d542ef4679e42249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f64ebba2fa6a2d9127c882a78125210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e23d1f6c0ba3a211e0fc0c0407533911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a4a6305aa487d0cfd5b00ec14cd5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6422e8ec3dfe5091ddfa11535a6fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6218e5701c3286933fcb08d45036914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617297e74c70f4e70ac961fb3967800715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574e41d45b1f118f14b9978e7ca040b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056efff4cbba8162d720301611e379b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94176d32f3f35244104a98b8c267953518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12047d8241a092b36d368654cb9bff919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94a1313e24ae770d7ccb44fb02feb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e5021a5073a1e7ba870d8cd583c8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0343177f0d695993808b44e9a64b3c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14013575fbf04f1464d78df02a94216223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07039573f2bc4b21faebd562c8e382724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a60af568cc664868345e324705d24d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2431b41589d9aa16b2db61609c221426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452dc3c28ef9dcb91562399cf47312127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e05833a29c992d7a346fd7c378fa828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cabf8448582b8ec754a6406fbe7a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7017d9b6f44dbf364cc4e4f60b6ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ceab1646bac4b72fc08e27450ceeb131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1948137c5e1faf530dd48255a002f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8f714abf85c1b478db86ab0f8719e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31bc44644f0971c935da51adaef0fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c421a390015ea946b87bf01e7d4d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e879d18bf99690dcd0d2a4b0ad743b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b5c8a4c421a68e9f3dcf4dd48112c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571c3b3df248e3755c6db822573716638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e97707f235cf99b7bb486a6c0ea89d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60544812e08e54437ced56d91674931740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac3973c95826343306a64964e43ef741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc9a12a3f9cacc8d1ef455828403de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636e123b310dd8164afd5ea6be0924043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa8434c9c27876e12b98d9b7d00b3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1d09ac15c891cfbdc1122794395e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fe310a2df1185dea4766c671e42ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b015c4a4daf4212b63c3c4226c38147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44949aadd02985392b48a4bf343a1b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64d8a63a57c4df22ef698b20fbcf2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e5ea074c27a09270f8af4a9e3eef050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f6fd236300a4f5aaa01a1d6b50db851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b80fb3d6202263f0a154db5eedd66752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bdbd99113710a02be24296b2b77ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f4dc16b64a40c00d6a5b51841159c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24729972f175913a62c656eb9767386155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f388b4fc094fb568934b0271965d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6833186883a9d39df2b058ec1be3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067496f9eefd2c3126ddd4b81abf0bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bee69cfc4519e601419581390e1f0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7144b00b1ce567b2b391eb87cde35360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef88866bd1aa1fa76a4b4d0ab30d8f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26860bf4fac190d092d097a9714ac7bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990992db07910e28b1ae59caaf36fa7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea07290a4423da334482606cf9b0a1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91512c99a66809de9ec5d743c73b015965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f246db1c21734c8078ad99767e18a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75961b78635fa7615ebf04d5414602be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55ef4dc876d2d6651813086c0a064e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c461933ff684e435a0232d1e9505de069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d4e9d6635f40b4a465f747db907d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e247708f81d3a028a0b72b652fbf3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a2ac50c1d61b931dad94edf11599772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3224a36dec71b38eaaf776507462c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d43a6a1ee32ef09f515314c771fde74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235a54ef9c92ce65c4f497c1c36e0c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200dd840e4ebc73093a5583b840103f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa5cbb2aab48eb8f5f39b9a8e1db9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fa44cb42b356650ffd20b7f65a78678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e2afe39f43ad1c633b2c375a0047579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa164803f3d3d634cf6dafef401e8b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b086c086f3164ad98f442177f612181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712da30009709127d75115772f00a35582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd97755e5bf5b51c3c689068d9c08183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4212ada0e6db3a34017863a7c42a2ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ce80a929367462c5f6d9f677cc07485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298cdfa7a8a60aa91c14f1899ee8d8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73af5cbd7d2588ef2f56c29ff364a9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cab40b5ea289e11c092bebcfd4ff688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f992e90d74eec8b7cccd2da1362a2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372416c258d2fab4f4039cc048c0937690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0f948921382f3000c493500cff70e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b44545dcd6a32a192dc4cee4d066f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b1b29d0ff7cfbb92fcd07c991419d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16971a4436d19ee443abca9684ff64e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6364dc20a2b46f03aeefc5179effa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8ab369535dba5bdd6bc872cb8e73296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d74d0a9fae9495158716eb019ded0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434a6ec310441de33f397a0cb2639de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84002b77ad06b7cd3c6855985599b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae43551f3ecf6b312f6f5a609cd440100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943b3c69e935843714ffa62f14580ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51b003792f00e1da9dc5a236a66841102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00813d192fa5f3979d0caaa3d9de6113103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff525dab58048695ba8eb9892509939c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2fdac29e92ab8ee76d7737afacad1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223c6022feaa5a1d21323285a3935f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d0d36ee9dc1d0f0f437ed2524eb8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16e34487605dd6813b7a77e23aa97f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e87430e39240aba6cb869bb642fc53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52369940cd61fba64145979cf869f1d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b747599f386c1ff94f37964ac32b15f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ed848e42978b32ce92499b11203e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d154536e449f3af46e28e451d6e6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bd2fe2931cd67d6d9d38b8c4432d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760af92df9755afa9d58b5cc9f421cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493032bd868ca9421026ee5f1f9da6ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0321a2cf0e906d4df187a2eed82312e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915fd1b38d165e98fcabf46b90bc922118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfe6b76ae137eae062cc6776abb688119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ce7df528c54ead10a17e810e1cdd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c82cf9e7e4a8ac2c3ec1b43a9ae3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbfd257d00fb53f337ebd85098adc8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1641bf627c31a82c6484d351f937ae1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845491a2ce6d7bdfdc35fb2fdff2fe6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654441f24ea5cb2e998adecf0ce9b4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c373096a4bf5089ac8d7b1f5c92d6f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f772b741c0b2c78cd82b85ea2e506ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5566c4226cfeb9aff871d3b88b42ee0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9a94311b384f16cc0fce7f94f1640129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658b6472c854caa241fdc06ef58e10b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de86314517c781c35262d922a900d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebf6cf1415b0fae3da982662f549b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6592f3b364f2115a4068445460f642133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6bccecddcecc67c379ebfe35be87f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7b54c4c47ea03b0075d1e1867ce6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a27e9ff523c5bb2450e1f890bedebc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dfc1b7fcff7f0d6764110f7b9c8d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dcff26dd7ce24d275dd1635dd309b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c6717f4960a7ca6e035c0b6a776d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7b3e78939533aad21308f19218ae0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde46222d78485be6f3fe9145ac684ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77067940fc045ddb0ed849003799035c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10026dae83e2b0a05d5a0b154ec44a12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cacba3bd261030b17c4fd5ae4973cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4001b432aedb8720d4b5a68be1daa6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742e49a5be3e902012f463086de0120146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd9bd1fb4a56ef14bd5494f715288c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8890fc53ca77dba76238e5869ade7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f791c1375d5b7e3857d08c39f8eb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40f536d1c8371bde1d81054fecba11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd592c3871ca3011b48e2b3bd3c2619151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555c86b9b007ab246a764701ab05d5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0fcd9513f2493d25c5153ab4f44aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981917a37135730f6c58b1284cc32a02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0798910f52995425a82938a29f82d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac52cecd5eee3b960d4d9f0d3c4f18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b52dc2806de32d8f655d3e28a5a66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17128dc7fad8073159c6e9ddedb51a71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a7ba0ed6fdd35f53523970374c343159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b287733a63e33067ec3b39ec0ba5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50726275600e57819eefb49fb27d108161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543241c654e00eafd9b98b5e14472a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75530d649b5aa32b88921eb83cf1eaee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abd8e6227a0efe3fc45e194ad6f5fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daf07876c673d918832e44d79e7093165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c4f5ee7516da0de7d7d0ac5d2cd3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de565f0f7f651e6c3f4ccc239e2900167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e379e88814c9d179785a6bbff033e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b58e32a6ce5c5bce595c82e73d6dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d7fcbe7ab3ed648da8c6e3d9d05e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff573e0bf2ffbcbdebe3fb6a2a5b567171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a903823543400bbe20748e49c7d8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478921abae7da5050a9dd04d6d4682d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754ffcdf4c5573ed20359200a36aa35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd67bdb759dcdd1120cce47b7b3e29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97747b64bded50f616dfc692709cf028176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c48b3b98db1ffa932992601fb6412a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df682af00891935e8f612a0de1d22f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9c287440cb0942c0f8b45713af408179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e228b448c57d74e9d3a7edba0de8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7c70bf21e07b65a7b841b49404f24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6d29688c9193b6273e1455ea24d1e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa8fe93f5056a83b96d3ea4a495ee7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976dbfa91b4e27197779ccb25d29756184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6f24ccce7484ecc06289b7e9043d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3e84e40eee7f90ff006b888bff8e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c743603eaff257867aadb41eab565ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b666c156a8c1e66895257c42ac5a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8562edf83cce2b6f331d620980ccf6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a801ca5b66f622a2748cb30bf6010190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7345664b2efb6b9c61305791e4a16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afbf855a26c27fd7daa66c6541654d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701d2de9eeca42a0e669f03e8ff2b8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e99de9f3ec7ac8e85b5b55195d103194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3630356ccb3f5e8a2ee012a9364f42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57e484b603cb31ae129f9675ff4230196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ef0cca6c84e79b965aff6e5845190197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e1e042ac428eaeb18263e3e53c043198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be58e2b69c230de05905e3079e085c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857dbcd9cc047937f81f00288dc0507200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acf523eb1de7614e907f04ce50e752201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd20a1505b92f19bc97ec1d22e8ad8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb56e113412507199841dec6bb3ea0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84378f0fa04f5955e8dabaaf69c61ad9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849c6c144771c021a5d43c2790ad141205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18780ebb348e8959f7b9b00370591a5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1477946a278d6eaba11e2120de96f62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682791fc09231f8e8086e9b9516c944208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b31dc8c31f5b8d95d17f8bc9fa3e93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38772031ceb8fc7a794ae9916ed7f87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d69063300bdfc43cfdae6d22d01eb9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b5662162ef030d825837c4e7fc4a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d73a83a64fcf805e3fcca8d1d6ee2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18420efa669225321397e1bc08d0bb34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9fe9d4303a947b3fe7307bcf98451215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bbad1211486dbb4eb09df7e18b9a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6db7413e56530e3e97ba48bb7bccc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e8758b046400612ef0b91094125df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1e0bffde9b647a1669db445b98a81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd789a67a191464b88cdcff0bd6d1c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf66e0af308075d5c947748b6ac777221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1358d7398080ada5639b666e4f0276222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6921f36d8759dc8429b4886303d6d5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644bbcc0f36421c293368a056fb74b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77dd0a65b25a6443951e8ad21eb1c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955671f0bd23d09d79ae88efa2061b38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120f04d806d1660f1dd0eac56b9bcad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5011e3c2ed5f2eb240b9c4c2defbeb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412d8b75c5b211cc22024b851ebccb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c045ec530e732d2a4204053c45a24e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc18120227a5e653a36cef6525824b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b19962f65d2b28b3dfb097f42170c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cca9efcbf12b18c33f551cd3cc57f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899fb5eda737859474722bd600640b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21d5c66cdc7946525d937ea4d5afc5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52c4c05b95ccdf9092886f57194156236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177bd2e8cd23755c9a26f70fe5ec291237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d72c24a76f7d21f9dc9ad5ea9004a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3346d860b5109928b2c1f174859a28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6a03065487593cea59ef8470b3c33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dbab6c1ac2c6b631f96fce062a24a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40123161a9528ed59b02f3e44164c3ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4892383893ba8c85c880ae48279b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfc44cbcc1467963a23328280ac4d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a6f3ba81d2896fd32e50a507ad9f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033563e59b959826af9c64d65780694246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b136e4937ea815975a40cf424f1c66c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c50a39fcbcc072c05677573d941bb2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0030b5c2f03de8499d1ad068cd3d52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8faeaf7eb49eaa62919a5b85ab4560250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fd7622feb3834330c7f4965084a11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb0281e5f4cd8311dcd9f6ebfebf8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aefa93d1e90d56b85a3efd8122f5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee934871ce6bb68cde94522f0054827254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b592dadfd35631c606ba84f7f1e43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c46011a55b1079215136d61f2b4e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa03519fe07f696ad2aa57d0aab3a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed9704336d128171cce3e2bcd78d2f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f0b6c7e48a16a49c7c357950b372d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8584c3a72689333dcea5f670480caa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b17418709e0d619ef8a826abd72ba5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67a538f70ef04346af2a10d187224c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ca41612607f6ad93a581a8c47aa7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05010eb16244988ad00823b9ce40f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc87c0b83aba93639232b717860707265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342f1308e040294bf38c5b4fece3215266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea93461d38496e139ce7085d8a94f06267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bfd2779ef6f4accc2577ca2d6b588268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de8bb08901b73bf809dafbd3a087ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a893418141b9deaf9a32fe21d256930270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab10776dd1d974fe667deb3571e707271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd861b31f1d749d3c1e02c005c8f8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24e1ee20f3e260019dda9d82995888273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9d4d3d2ea99c13c595adf6571eb01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def01178045e61118a5e7f90f5bfa974275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01313eeee9afa3b9fa77067b520fd4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e3bb1216210ac7a12b8dbfe36eccc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c789d30e88dbc893d6769aa671592a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52f8b4fd6351301e8999f83f948dcf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5b2cdccc5e9bd2df84f67829b6a28280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3107e49cfde13efcc463280d0602d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dbfd3c6d203e5eb3f0ed0c4116a5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c023abf34c84c613720c4a3119afe1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ed5d8eb2e7ad3fb4b23b69f9e903a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3abdfe004a01875d722793b14bdacd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1681a5c4e4a88c88619a986e91643286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3eaf6f21c9f807e8d4164025848e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e531b6b1ad4fd353f698ecbccc2934288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a2ea34c2e9de81cc5965e18d7b561289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a505ba5331122644c2e445a05be224b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b07edfd349ccb7adf2ad004dce4314291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef8a14c95b22e19a515ad2481328bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d30a6d56bc3a4a55bba07bafe055e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cb4c8afd11f36cad8447a90a40e53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5becf38632dd1fe6396548eaa1b3f02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98385c090f54f2bef98c101ffc8d6147296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce14770c79e591752f390b70f73127297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adeaaea01ee6618b01aabcb0d110bae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e76f3c0f183a7a8a45178385e263e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec0333d7c76179268db537dd5d4ceb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9acea47ebb6201a43ebb1377912f72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854e0c0d29c14f6ab231f381b2362d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ed90458895411a1bee636a850d1b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32991e657eb7d5063dd4126265dcd1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67e772431444f736774c74540d67be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1475cbe99837b547d173fae3255b4c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae64cb7a137337ade879f053ea668b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf37a2b9f629bc7e3889f04de23c18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d099e37326912c44014de8886d7e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e84a41afbf926899540df94beac1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a89d3fa4423cba0908e96238c873b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02ca8504cd0e5fff562fbd8add4863312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f28f498f207230683fc8296a6df893313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453424fba372e739d968da8b06b68f16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae1b11b6b0775fb6a24b9964fce88e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c33218db9e06965929ba198a3cee7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b9732c1ac55726f2d8fb3142c1436317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79679107c46073d3d631c76f3fc334ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532ef3ea34b20804b0cceb0aa0bd824319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d68174d357c7f4b1b9d13868ec9f31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b6a1b0bd71cd3c2c95fa3def21feb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc465c31813fcb4ed23abfbab5b4e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd66225dd7a337a8e200ab55818573e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f0eeaedbb0d06e0f2566dce749861324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6a0c6a31546ca5c6d3921795401ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd43cc19613a36904be1ed8d27ac97b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c080c92cb9cd1fb08c0361f9c96ac2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59965904bec28a67315c9cab04238bf5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f44eb10ea33d563a4117c86235cd2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27765c1f244d2ec8552f9abf98021c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4090eebd69190685d79b6ae7896fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de392058fdbb5c676ab68efa405421b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad0003aabec3c36fa73a8d9d876ab5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5666c93dc9abcb95f6ea6d71491a6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5429f5b02c0d44ef972b7ce82c3423335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084da2fff13e301b98bd6ec82d05102336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e4945c08372c1dddd16b98998f4bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda273813f1ce9c490140ea9670132e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd73ae2bf077582e7d6a22cafb9118339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437a766383eb1de7d60d2f874b1a262340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdc2f66b4d5a384e90de7009710ef6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaefc65ab260f2d518e5d818f5f39c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da20dba69954073f5be884a2ed7271343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b6896d34dd9ec396fe62f9bf80d1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12337d6e4cdca0491d0b5c7df9b7e93f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2fe6466519bca89f1d519a63aaeb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da343eb4ac045d30e10d59c71845271c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dd42920684363129d46147d445fb4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fbd06a93a662ac1a0258efee7b404349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f76fa6583b8789f6a2e841ba1776d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db292f2c5ca6b795ae9d33cf361ddd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb038a8776f42739e8ddb5a123d53db4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e68cc25ddb7d426beb5bb54a85e4e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884b4a2d19cfe492f0b10105c1bd349354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d3dbab6683bdd56bbe7c307deea32355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b73e1fffb0f84da71f2ed45a5b8b92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ed707ee358ef1650827c7e1645c74357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ece4cf94e415a65bbd8ac5b1e3aa57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23e53fb855de44408814d18486bee4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2655f53d422fd9f53060145e1a0ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf38e8d7b583654fba07c3ea6af96e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebbef39b8b8fa839ac35656e5db33e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9687a39e883112d60306a78532340363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769757bc8a6faadfdca8148b39cd65b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05da077f7d8c0fcab27a4f2f48e2445365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c97f4852c75d7debdb1acf14a8d0e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51176c6e6b9156752c96e1061a369d66367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7523c36d4efc0bb874444f1320bd5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184221f5f31a76aab4c797a47c64ee6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dcbed2f761c61603c88808fa2bb19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82127b952a375844c148ccb51299e486371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d416947442e2f4fea2022f8703cbb6c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998c7b16120c01140f1beed535b2f57373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05596a6dd604b58ea6fdc12e5b457eab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bff61fd1c88bb0e6c0d2bc66769567375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bf5a55dba9e0499936799bd648ec1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8581a7351b559fcd40673d4f917ff8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c7862410b028c3a085c3ca8c666cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c98d4744f0912bc9949a313b4b5d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235efecdb1a8e1a2eccc0205d731d13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c950d289e0af6de797f7141d4dea87d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504d403ae9eb359103dfb9ee223a677382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bc61827859bcc4ed84b582a547aad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302e43f61698345f1ffebd4a5b21fe0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073b51c0fb703c2eb624865c3d871b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698ae15a47800af770b8da6a4080fab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdd5b71295859871271f225d8de649387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9988d38bba1d9531e4747ec2a14f46d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8b9138627cc7b7e6b32f09a19d6b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87297d6da9b063c5c939dc1342cc2e8e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be62cdfdd83a5ccfabd02341026b3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973895dcc436a5ecfc7a88d5fb5e656d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a29cea3d95175d007732a8890d5d3d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d914a75d79b638842392dca093636394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f2e55f07b9d99ebc4d84de907a049395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474b08eabe7fb738d9db9cd00ceb432396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37edc489fbe979b9a58a0240721398397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1db8db36d47110ba45ea12aea33b8a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a372da18c79ce2538343cd89932c06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43357c09d302d1208eef90727de765a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e47f063ee8dc74d847fe9ec2d50e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855981f2125482339bb7b555fe745fbb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bc78740ced05cdcaa53fe0a60fc65403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a397b2ead055e98e3039e14699e9aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e6e33dee4488c007d9bb0beae3aee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280fb5014899ead2f57fcd2b944a2cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ddc3d47be2a9ce60dd7b6e0ef8ac1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dfb5b81f2c3f353352412c2e53feb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c0286cf5bccf6a061ae259beb6ea7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4491891fa815cc1ca9ee02d1cd076d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510dd6f69de69e80ec2211f649ef4fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b1d6f7fa2a78416f181230842a80c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b073c6e2a887b6572f99426bdb96725413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27b58dd654c997c33a07f4e336d201414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a739381b906e935768d211c830b2e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff574b0258018e284d34efb0c8fa02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c50a4c58c163611d363f7447bc062c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7e7c8579768cdeef9a033dee30a74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0052f2ca00dfb9d91bcd57e972b95b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5eb432c24e16f20e5db047d99118e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17af3d9d418a38ccaccc0cfdf96969f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0088f1eb7fb9e2674e2aab641d0d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc993a2b201c65f0e090689242456f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697489295ff1f0a4147921074ca273b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6ce3f4eb8b4b45210cae4590b6507425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4512393b377220784ee2624c8bc0ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfb9dd2d33e1bb520090f4b00bf0ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d4fbe44535d51e8eddefed90c510e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37b76a194ad3c67b32153147b2ebfd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f773daf8bb25a4564bb122ec517fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d59acbcce0b493a94cd857ad25cbf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048b76a180ea5e6d07755adca6b24c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac9112a54fcfd8c98f9a7c2a655cac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40adbbf7d3c877dfc36fc6f0ddaf8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be2e4bb06c1ec888a91bfd8273c7a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01563c4aef7dc5fb4c9935fec1b63e7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e4b06a5f641b30d1daceabccbc477437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee9e4c0b470439a356330f2edaecd2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a601d633eb82eb5265546eb34f517439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa034696f908b7fac835a7af653d9c79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d67dcfd44ddad9ca9f9bdb2cd335c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7ccd2fabfe5b888df5f828637ab81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a10840c799a62ce96877833f6fc800443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66e64dfc3ffb1b28de47db68b9fecb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c60903ac54a7d6462f1083f036aaf6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b0ed62a8ae6ec8c278ae2348896eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad179fad0524061d6ce28b0f46fbb915447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0909cd31ec401c7321ce897766590448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89dffc6f84da27186892c0cd03068a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20807e24bd4626e5cf9050f740ba2de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b4f2af03d61900a249a87bfcc4aea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac552ae661c55adfea0b4c6c37e970a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5259be5319b8d8a412b57c78208900b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455d522944c633d9a8db7524b761da5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322330ce118371d214618c00fb405587455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3107aac38843979facc98ea9c6968c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5bef876ae6ceb45409c3f8945c369457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a39cefe7bc2f70fe1be12865e12c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ab7673536e73dd273df815db79fdb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71347271671d995c9c169da6ef8626460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e43cc4902b636e0f0bb221623817c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fbe7016f79fff412ec5cc3f4e8ec4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c0e7eb6c81ea7896028659e57c9c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f15b19f8e7f6c060593ea7f87d711464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc89c5ee7b5a70fd9e7bd0475738677465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca22383e4cd62a574563f87a7d268c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb78dad3caa9adca9c2043b575ec7e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2ca7611ffd40f534a8bc7c72eb11d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7217ed7824e504a4915fb3bd74bc84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd85b68ef1c6513a563ae4d6938dac9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baff792abf739c3ef53bb223cc6bc5b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e29a45384b68a59aab55e3b5e85d49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785dc6e8996b2a2d4088aa9c242fb2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f94b4c5193229c867668636a3aafa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0ded526014310f53ec21e64fa1f0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b30dee3fa99463bcded8df4bda5b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568891d3084bf4d68f240858f5540b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d829bb47634c1a285834f31b39ed695478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfd5744baffd7c4af2f9ad596b2bbb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ceac7fad3c1d97cecd24c3074565a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0fcaca7b62ab94c3f20425e8c3e14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dda020576b607eb2317f41a33de146482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6f1859d84f2de68270f5ec799c768483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7f91be3de0eb688cdae9bfee38863484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025304f8f93f663fbbd84d1b560b2398485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079086498c48fb54d0e5572a6fe23ec4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e851fb51382fb73895f72d8525a6f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba589b79ff1478f0310b0a4456f7ea5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c13c6a39e9c79534a116d03062fd6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b19da3b4a70427f70dd8a0ae89bc4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1630b6997a3ffd92040177b44bb5215491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ff383579e47ca81219d049b83fe28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223322bbebd00c74f06b45064131d95e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c784e34cc33c3933bf7e07dada75a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166f86f10e22945126f51ea3e93c795495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724cb1b5707690013fa8e681674c249496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2d245184db3db3b9bdb4adc8849cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c5e6ffc2b78eaf3c4d871d8d6109d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8c115fbcc364fde032d40ecaec7f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b09ce6ab8a977207b8fafdbef50e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11bcf596b5e92ed55aab1955afe57e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9266e3ec64976a43cca5d08d9b646502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215b34fc1a596ef80687d1ed609d2cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0806af24f7e8e4c6cafc6c4117f70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73ba7518b03e151d0db13d53c58841505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626d70dc6e211955b6d994a34a4d774506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cd419b3269cb8e25b0765a2a54ee5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75781616919ea667bf1ea50e9b9bac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f729c59a79016cb5d3c98066a4cb34b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3390f2416cd486365f4cc6ebc65b6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468d2494b028c9ad23f2d63dd5d5215511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8498b861fecaa835f85c4514a87d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057fce2f9b42a26c6b26dc32883a75d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e6fae27e46d2449e794e208f24897514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ec89198c59f58e8bb23d40550494d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b9d9854fb783069c52872215121dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e5256bf30434834ebbb1dfa1f0694517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1779d0693a35e6db21e08c1a86ea3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e28e0063cf708a6e6c755825911116519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7a85a91f5dce99f71a4278b2c3aac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a165a07a11b6ab32c98c1989aa7e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492865d34e9c21f777a2e2e4b17a5f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394bef19c47da3559b58391acd1a0bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4d2010fcf431fea403556bd36a2a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91e9a7f735d23ee76d75a8202bf8ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6d895b42b410e0afd3625518fde89526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421bbb420f135ded044e235d70d5776527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06266d5f6659e796acd2683b11a5c430528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e153da234cdc73984cba0c4b583f8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4435ec0961398cf1bf4f7088bf34c36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d71e3e7498fc33c60dd3059adff273531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2417e2444e1a4edadcbb7bd8a96da4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9803212b380848036f3e912f3a7d9f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b541abd542ca70d6c424cb1c0a7f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0f92d39787e6498979e97f6e50e36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eddb763863b99abce950db8650283536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074cd5ea77f841a13800b9d4218136c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243370875069f8abe9211352c004e3b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3b531fb7e6b4d566bfc15a8490357539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66589439523c6b42e4fa114843f136540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b5d4156ee58fd4eb88477f0d10c3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c98fa0ec5fd718599bcb73480b1a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8ecd961bb3d9bb24116b2bef1fe92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d006dfcc942a8c174bb8cc60e5568544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69862ae0e86443a006c386b79fb960b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a7937d9ab6c71209bf1c35e75ede4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5fb59c55164a695372066d28fb19f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a55be908bc10eb73aff50325b7d5ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750e1bd9ddd60289dd3cd42c9ca8776549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e990661bc2c32b7cc112470a973ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878105704dffc5928fc7323257832ade551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa389e26e4775cb40d211ff7338f3c18552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddc5993d53a0b1c85c5379c300d280553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759401d3f890420c1cf91abb6b9c2410554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf5c13e41977c1a32e375e504813d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0eb2d419b70217d5ac43b318436312556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f0905ac440c2dbb466fcf19c7accc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47db1314499f56d7a5766a818de823558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddd214605feb8f730d170e8f04d940559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ac2255b7bfb5caa94b19075cb46a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea93efe368ff10d0c9e3115d68661f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72d12899855c727e7cd48350ba8661562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9934426889d7c1127af181400fb8d24563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740115343297f7bf905b0a32f515dbd9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efc57f8e52ad3ea85967eb1c93ecbb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4002478350200a98f9f9ee413d81929566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b594834e0e10cd3ab55c57e40525a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45f6ebd14af79f766b15cfa57729b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a9a9224a05d32a3480d1c8b2115db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acade09a42364cc398e5c2606cfc18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcef8ad5df1bba4945e32c5f5b55887571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c19f41d453fb46f086152f0826416572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa8c4513b655f495659e98da8d8b50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dc80edea4a6faef901b860c9dca0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bb81e482c29257e71085d910049d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bafd19e2b054e13e508032b99517f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9a15ff77f0db72ae450137979466a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6cf281ee0781b1d6f66905de1d15f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f0ccba5d306e2ad50dc6217d845d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14febe79d322433711592dd46aa54da5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f4d816a63312e7608b8d2b5dad2aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d256a499bd626ca900a544950a5e52c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8a52dbd1366d2c5cd460d686b1b16583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30d27e44a445137a74adc6f8dbcf61584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9341f40353489e2dc64a2d92eb261585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2e930fa2e9e0e40cda72a97f40297586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cf93409c8020d39cce4cd8fe741fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f4021c62eade92239908f15903be3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29daa6d30450e88734cf2844248f728589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70b8ffb862017366f4885d65a51f91590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334c759df091a12b910a08727a3adb6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52285239bd26a3c404b96caf82a0125f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213aec9b0f0fc54faba583d6b57dad67593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d6f94c0a3e9d23f7b9fa27b0de094594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d6d26b84e7e88bf84bfc4ea7e0c1e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20368f6bcf49e8b8b60841fe8cd7c31c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa347df9ae8e7e0a9e34f0d83595c502597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45598bab60d771b5a6be6773d6bf5568598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e7c69da273bfaddf76d287ae61026599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b8d4ae92fac275ea6e1b2462f336a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d542151afc633f26531a44089396b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c636a7201d1451989a8dd550ce78f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092aa73bc94514785ae60e35a26ec09603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64d828c10fc8ba81083190a933a254604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807d9a91c0d239b623ebe2ed31fe634605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2ad65f430ecb29f649bedbc4dca3a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee0199b9c7d24338dbe0d07f8ebe6e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186ce941f7483b337349ed6881b19e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0c552645c678ac6142e3cc6012cbc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919f8c347bc1541ec8a24caa3b74705610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c71ef8d157150d04e6d78a007b9b10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5b4321fca02f834b4e00157069436612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df33fe72b2db4d517ae8325d42b40d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0bc5e3811724a97f707cd019d0811614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c13105d09f878996976ac863ea0ba5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621fb7efdc20d3f1e11f316d9c25f90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0601362a7bde4709dcbc5e17b02a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd1cbc601cb20e9a64a38a7cdda8bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3dd7c9650632aab35a1a6bf95d6a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28decd739cefcd6a5c5aac21452f47620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2400a2b6f5e5e0326945f935d26ffb7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d22b1d5f73fe6af3ce1e950a2098b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c29ad15d9e135eba6bffca0b348c35623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efb7c9dc870498815ad9bd1d1d0aab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf19e23ea40b5a74fc866195e8feb0a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e8b33d64c86927906629e0dd81fba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3c6d8c62285395458dae7b8ee7d27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f18a29663d2c392c684643fb059a19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffe2c9e7d5cdbd8fb964c0e7cee62a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b9a8c9221e4d33ce5adcad281c139630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb12314c938c02d85aa17bffb0e9fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c3833aa2c2ca3a5f71a4b47144763632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b825a6d8c49c735e0892153c1d0c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1936c032ea2a1ebb6d19bae6917733634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376614e7fa27ae0fdfb04325851a436635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d01f8eb690d45551626933aba2b8c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e8113e5ce7189ee807afa9d307443637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65cd155ec54d15468e3711d36ed931638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b4397550239885fdb6ed002c73f0a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2986aac1968f4a64c7e76b9cf6c7b04640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7ca11f333cbe929af1394dc2a53fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18d36ed6bd3bf76fc953685022b31a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cee4e4e9e81299dd07cb53d30ae588643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784942ba50997993c57f6f7f591f128c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a249f550e2b6e207a0ecfc264977b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0abe1e46de8b8737ad2436c25ab54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4f61c03a70c5b220c0b6a0bb444fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0cebfcab3ccd96f71955aab022f88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87760740b7460cd85e2a4c600515fd5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ba8b51075e0b43c05a8803e73b547650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52010cdf6484120b52f63263a04fae1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f10ec7b239f7411db8ca41ad41d4a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59f09f2f63ec30f83746e32a6e2244653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b4df451e65c29c79671e8f7c08777654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8d5fc462d0d6c98c6bac344e2956b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9843b05bf3d648f0725fa490feb8f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2867ac51426cbf8a1e8731217bca9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151579d41758e9b061eadb819d7aa2c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb02b8e9c557dc7faaadfb5df41cbe7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d84922b4693e43672fc46a5086f433660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f10e31afeb7cb7b08dbf3df04df465661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d96a98b1d71eda115021456bfc98a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b099114f3930fb75b561a9b1cb849663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f8ac03f539d27b955022c2f3b9624664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b3147172a546d74d48cab447bf1fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71614bd8d67cd4488d37b42bca7f8ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60da2a97c99bcb7ea77efa76b89491d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683c476e569609155703533af32ca2c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945823eda24eb8fe607db6838d40261669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34cc17580b1cf4e14ea621138f8911670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837480af3210ff8a1f77d560337bd872671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243e9405e967b8cad5c67b64de30f96672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361c54ffd0a885685904e90f441d718673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3658cdea1c7ce9043fc9c2fcbab1e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dde1a50c2986e1c5e53c46ee289df0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eeb668182d95bfa0c2b771c5823f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ba58905519be4874c280ac3cc90ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc76484c064ee288c837201ad46673678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857acfb617ef97cdcc610584387daba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22153bfada8fd0cca4634fb90257bb9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9158b189f67527882ee4c13fa137b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4bda0f87f8f4b14fec16dee475b2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73425920716c222d5420c9d739034c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ac34587e72c32dc83586783156df5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc363888f847324ca7961809513c68a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb499b2ba3af884dd77bb7415cd7e43e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057754734a29956869019d622f002fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2a512fd7baee741679960dbbd3654688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec578c38e3e4aa7e9448420a9c625025689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1a5f13d6ea83cbc62a436456cae45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4174bc5072154fb0323d876a21750691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a96d4532742a011668363be285fbc3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765793161608c77165b3d614674e51f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f041833ab6d3e5757bd945f49c69ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd2cbbb2d58a0173c155ca3b3e03b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7017cad5fec902f30aa1ed7575084696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe93fa037ee8349e224d14374ff258697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5ddb9cca11ee2e9925d041c68a13a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d96bae6e5ceba8b260f78609aafb0c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ed9f40acb1218f47ebd9314399e04700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093fce5de0e6379afd7969467ee4718701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e0a48d14c1eb4a6a72265ed9d64bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f283a3829cfae6286ad794d30c4035703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2a35fe45fc753dac058629e87edcd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee279ce34f9c1fda95b7bf677442f34e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfad96df1c86c505511fd6f359ccf48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c8e0ebb8e8707d853b325073e3185707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b3d19860e8ca66d3c68efe4e10f7d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a8de893da906226a1f13682f11f3d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a33b3369a80364ee4521bc284a081710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0d90c7d203f0576354e059a05daae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e7c10cb16e4d363155e1d4ffb091e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac804dd7ccf35ad48266d364c0e622713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71ede430ed3527cbdb39afd620a1b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f60fe2f8b1dba66964541acebfc4d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14fdf4d299dc3990f525d550c93f52716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef307462548722b6866bbf29b17b160c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0903ca2a5b7ac86c0ece2f8c5ccda0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abee06416e93a25a423bc40e427037719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1666c614c888e4a34a0db5467272bf1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d031ee3dcd9a5f92050ac4c0b09156721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba31a176357de1ba3c4cf4718e2c258722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db10e85ace62748fb666c6323c4e262723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27986b08190c902c9e07d94be47c0d24724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebcfc923cafed03ec316413dc33091725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86312fbac43ee365c76a054198ad4d74726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71864ee73c0f77d06f1b855e37ffdf3f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2da411f63d1fda4fad3a8b59f14f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772827aa2f46aaabbe5f4c565c3a522b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd499b02102e2abb09ad0762ea4c71730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90825511d600d2fd22bfcf2ca6ce39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f6b0d989e24e4d1ec7f2ba1b8f96a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95bb298207d724f6b4b5c8ba0a7cbd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8f507bc949fe34ae0bc400a556e5d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd5621da09d37a8fa90b219f9b88b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a64dd832c01ffa189f3ed0fa1518e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9e27871ce3a7c7a1a2e6e8bc26e6c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22436ebf207f6b6d15beef7752bda5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ef72efd040f65583e9c416048ea54739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc97b3d0cc571bca85cb48b5ccfd4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a0b1bb909c006b2c84ee8e502cc8d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4f057d1c99998ab00566e9143d270742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55088b70d641b484c40a601489f792b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47392dcd05dda17554e52242f23293b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320d2a21aea2fa6d39949d6d64e8675745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85a77ea88ca2f2157e3aebbb43f955746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1511113d3ce4b091dd83522b6b33fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b46a4490701912e418f6e8c3ffecd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dac5c457e9c38dc76a1f1e6d38228b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63215b557bb3508622e531fc7867444a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772ab123cfbfe403ace2a613d589455751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dfae4cc95e17cf726dcff73556518752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df781e2ad1d83316101337a7d7d3812753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d268e801ef9ac9837adcae518b3e77754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebbd27f5a7ec6369b13286848e8de7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd65aca4ab1e2722fbaea3a99ce2d57756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37269ddbdf09e2c6482b9f2279465cea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2e4a8a98d8111810ccc5fce023027758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837611dac54e01aab47f566777ac1abd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2067c07f8509bc051de71d345ed081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a1df701a50f2f37dfcf928e4d8cad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104bb6f45ed17de4a4b1c5fac22ac723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7338a43e4d026e041d63c68bdd60064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029310573d557cee13e187d1b463031f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ae1819370b507f4cbbe0b5871e0ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff34f9a61adb6d96ed5342c1b119417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f260e34f3ecb452bd8ade749874fb538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8724640233def60249e42f72a0753e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55153f3da3cdbef561997bdb55081fab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1498cdc62a18d070ac46f96498aab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524c6a457e249d21b3bf68b54b4517a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d07f6153a403053e4d1b84113dea2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efb0cc0e2488f7b5a1c20351c95ed514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde94cbfd650c2d187b20561a8a9131e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1d0e5500e7224f8029cb7eb5fc82516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2374ab8ccad0c22e38cbb7b4502b7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407dc482a64aa5aa6a18e503e5a592d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1f70a000d26f4431024d02da0abdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdba7978d33b76d7c65aa251aaebfb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fe42a95ea85f82b77bec31ba0bb4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce566e54194c8c2819f01491c9dbf722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce82d2a1cd02511420729a2c9aedd6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c391a9371fd1d9d98034f9b2ab4aba824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cd44781e2d8ff1a4f62d7afc5a7bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2961263ca3d804638365828f4b40ff226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146422d0a4d2ece6035f87d98bfcc3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2310e576273bdfddaf83d2b5523a7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded6babb610cb6f94cd9d1d66b1b94429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc760b8f35e0e283c3659efb85732aea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bb0f50a0fa342b863527dd2e39d1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283065144f92f6e17b29c3a7f851df932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b16d191548bbea1b3bb69c2137d4f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61788250a6ada2d21fd0c71b14abf19634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703191d1fe7cc4f6c9760e9052d926335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b65e80f8c6508e54e946c607a7ebc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a6d67148c0316bfa9297fcc95324b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a327243b93c7f3b720d4b61a64df1c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54929abbab29d32023e6832f34006939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d209146b542efd5f0b15071473f02040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a30ee7c9548f721d142b855f4d599c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdcf108064862e6c929e700f50a54e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55a3a04e4b963f73542a1e3a4595d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffeeaf9b30acd423cc6adb7b7b0b48744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94861788064daba869e167b4a238b57745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00397a468f686855b0f6e8f9ebf63b3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755feb5b61729378296d5e68a8f3c0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef1e3bbdcb6665df3d5e50afbdfc3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd64c92e63d40b20535e9bd8e83de949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0828dabb66b7595af74fd8608a2a1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d87add630851ae9683a129e1dfa92251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa17f4971f7f6a613154cd295b9bdc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221604742a1c4477dd6aeac6a20505fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb8cc6856cfd1b519f51915a95724054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de818ae21c6d755bc2e57a74c00ecc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf050386dee64705fd63d444235cb8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330f4638164c01b288b23f891f0319b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9980a05764b32da5db264ea3b782d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a29232d94601c8fce37aeb345508b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fd7f898241aea4740c65d7e58b7fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01f78b9e39e1c9fb1b9954e7b7858c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac7b4a448a3cff8085777806ecc1d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7b7ca64d5db3044203ff65abe333663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2eb73de76248c48ecd40d91e19fb364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b79ae3287a87905fd7ec87fb37dd865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7658d80423cfba4e406c93cc7ae3a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b31f9e352803578f65896b25a7dbd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb86f77675258aaf686a791a862bcb968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e327c0eb5230b00e2f1a64f6b0a3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff75ee241ad175d466aee5b58d3295a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b492cd2a711944e937b98dcea8d3ba271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f6c1624a92403c39cea2db31d894372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fe77e1962c452e3e9a7f20c52bbdd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7c3aca7ef0b97f2977c9968d783ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8edba2e09ac391a87a27f410b6960775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345229c5a0ad1ec1af2ee14c40e86ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c3d51de665051742c627d9dc82d0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f6068ea6782054582b9944006bd6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a8e4b1120edbd6f9ecc00a4f9efa579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b4f30bba50e1e1a34b2a44b92806780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2c52cfd71ad914f5a58576000eabf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6715fe3d1e287cc53c9ac505bd76982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf3299041b56144ddf5bf1b2d196a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed87346052aa9e2cbf66a4cc769400784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858887290b87784e7061b3e8e209090b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de6da261a4e0b1a475b26e98c354b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedebdd14567df77d31b7c9d374c2f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed06575cfed51a0c39bb317ea91b02188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2c168adbf02719fffc5053e0b084089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ca8811e7a09a07b6cc956ff37056090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4b96c1c2906f627382aa5da30fb9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b1f4112b3f188ba7d0fbc134195cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54a00dcd2c0896b04df4980da2a78c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4eded9edcde30e914212e38780ea594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f52f859c3953de058c872a21345f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336b6afdd1846cb6b7ad6e53e27d6ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2391f9d667575d268d0836b57aaa3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abe04415ad65ce59b91612763caa4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88eed49a41c946c12761b266683d0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6271c8aa18c8030a3ff6bcc82be491e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4548cbd634f97220b95bd2d0c47126101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bef9f17874454a61af177fa8e204e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303c6e1bad583cc7332978e925a1d48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ce0180a91ef94d6d98defc7306790104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e478d2baad60803a1136ceaab250c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0570a0d8f90b927148163df018d5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca76208c621c598f84ad6e984638be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ededef08db42c1ded4133b3f65a353108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec1172f89f7f8d5e27c2cf2227e21e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e8714e0a84580b36e3407b00c564c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fe29f74beabd0d0c5a2ca751ff16d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf7c664bbd437c7ebebb642919a4c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89880e7f0922bf7975faa69fa2c54510113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffce3f12a6cff0f7842329b747e70d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932759f11f002cfa24b9817cf54383e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a83afcaed99c7376b3bb7b8b2f982116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fca6755a312fb7b3f5578f592b405117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a978b0132b56a6b154aa439ce259f99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbae27692cf8728331a7e51d6cbb8df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ddb91a2d62929df39d48a8d475f54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ebf3f93b3134578d819d8235d6f41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6be9980e51aa08b02c0a03c205484122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457901587eeaa30a8a053401a281879123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff47309f4707ba086a30df28628bdef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f74044f1b8659720b1933db5da819125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f36f8cfe92c37196074f123ecd27e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c041df7937b62528539fa9c38fdb1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bf1e0511cbed8f311a08ff6bbd4b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534460e809c1adef8b57a6cc50a1887f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b335304729ce226e252be9927d4564130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62e309fc18577f78eb0a90d1c09fa1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e01b6eda53504a715b03b2b38fb4ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417adc8e0f47a812c10ed6cbbda0c4e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4729222a188c8373fa42ed1f31e0c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8cc444be25c515a873f2f04a09a96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a117f7ecc6dd96e97274b5b0c8f4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408055a365df716165f623c2a8eb28c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b6e11c0a2002827793dce1ea870cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0d4cd3b70180004e248339ce92f8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d6a7122b3314343bce2e37fd5a79a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c5690523bfe92bad492118590ec1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f4cb1adb3b5905cc365435da04a2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d2dd9473c2ebd85acb30e43d89324143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bee7296f4ad543415997e6fd4c4beb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d00950046cf6ddb867b84f0431f7ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f199282ae17f08908fda78767278af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fb13edf26dfc32acec94485b818ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84f6bfc4cd8ca5017cbfd82071d4f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729ca96f91241603e8d6f955a7ac936149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77501470de591991accbfedb3e4fce2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72f43d78551ebcef272a4a776eef70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b76ef4c8e7cbce5b19510699d4de49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4819a83eb7652fdd15200079e216fee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3882d9fad478354c479938bb061ad6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde93acb0a22f67f0343b22bad790f2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06f21a84f9c047078c13c75c7ddb33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e4ccb9bbcccffb9150fba332d524e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a172413efe7d611df88ccce138d3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7eebedc8c48f33d455e10e959c9ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d7c1a4b8e78f86b9054433d9143b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7f45f20bd98a52674c8b1c04b31d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dbaff79d77d127e01d4507d2fdfb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2acdc31cc39edabfb7fddfb51ff6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acfb5c8eb2262f37b984c50e992f4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9595d7f53ae9b357f680870320b30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb3f84c28932c2a2a664e99f9b5df7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b6cbe4e0dee091ef9edd6b937255a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb17509205cdc5cc8f51f240f76e3a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00165d345c54ce99c3ab1c2bee8560b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007202fa3457f4bef3e851ae8f250bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f2c7df6aeade8c528de3b5d9bf76b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01397ff570cf848e8e5d70dd7f93c8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64350c1679de15fc9c15595a1ae45525173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59480579311ef7bce92ffaac1cef6a0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f6e9bdd3d326dcaa40411fa165776175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ee5845ec0acf169934ab53cdc9b34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664aa721c487a269fb14e36fe7074538177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0707751a6361b39d3d8f523f46f37a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7fae7ca4a1917e8b7839c809a43a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426a3ed40374a3f43d2a4b1d849dca3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8149648d17ed8d0a857c8473d82af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38809d6ce9c8a72b01f4e0e67065f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710a44f2b438e22228e7e6acf1cc5a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e70b244667730a0ed33e4de6b340f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2ef8137fea31aed61138af53b8b6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f2ea253404e3585282ef42f6c056a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4880e95fd4f7c2ffec39e360992b872187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2cb4d31b14a2fc8e0743ba09e63f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d04af587f30049f7ddb689484dea1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96268c5c1193a082081b24ec54d5f449190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193f18861b13076a584594fe2462e30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a32a5d77f22967ea80931d1a423f45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f657b7a344f0a3aed3f494760d36a6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac451f004558d867c9ebaf65ba1e34be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b174fcc4306b80767a8ee9838337ee9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117c868bc3c91c6e17285594c3eb6a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d66abe8d56e5817ca0e29828df8b10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed17d5c578236e3767ec4bac0048777198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc4470cc675588765388602bcc9be6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd923a3ee538f650a2891159d2db3e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededd46f48541629ec55b8559adcd9f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee6dab2c3eb06c0984720911f244be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfcadbbdb9772be992975e524d7b3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae4ecc7f87068b79633c7aafbb2277204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f73c5ab952f51950031facafa2cfcf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2538f241ef50b7ebb5503bc63ebabc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99623a49f786885b3c82493bf81b8f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62317f176e81793940cf24003caae1af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dbcd4890f0435c72d0ff1335bf47c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f4e20140d2f1ee85684990c42243b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c474549e23e92e5a2c4f5be4591c03e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91550e0a39c4d151e65eb02670535c7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e51e5ccaa1e2b482bf847926e7249213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365b1f86953ec4ee73a553a9122943a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf27c05504cfe0564a37f09f6a54cdf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05d34f30ee87ffe8f3240539af9def216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa073abe5635d647db705a266d905f7b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306802f9e45bb8bd2be9cc27e4afe96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3af42cd0f8ed2a9881ebf107b7d1e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6b0515cc56802247565759a9f1389220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42c4e8e95698a33d048695824ea921221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6751c7882d4b3147b774ed0cc4b19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb62bd5adaa174d988c48a7a94ac2ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f115606de3d7868cfddcf348390cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65b574879968b70dd265f50ccce5ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef88ec503a0b6d8edf8765d8296286c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9028799641b39ecb74ab705faafc73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b637e2d1e3d5f6ed60daad03778709228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e439832d9ad8b664a722d5df617d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138d9953a44e538ff77289e01a5e67f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870483d91b3e786860b119e6e23d35c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49667d6f4eb66782e8391ae79339beb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278d072c3d23fd1ad3f27582a0c93ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9814da7a71e05ba3880af7a24727ea5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba2747aee6461babb7aa7560549187235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21565001f19644a18f07ea8e14ae5f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dc26f10dfc1222ff9635f068ddcef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db1c33c4d1e1e459a7e5571806a762238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3750b956bbb4e270f344328f5cc078239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f8d4d8aa38d08a69db21d73e427f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2551416003cc239d3aeaad3138aea6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5eddd86574b05b0cb837add180a25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05f6db5f4873c136cc1741b3e89802243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d503725caae1fe3626dd45aa789fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b8f8a3ec8167894ded16ee6d32789245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df959e503d3ce4cfa0c7c1e5a73e30f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20059490595ae2878424a99bc58b11b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f65f40bd74e574c20f56406ab0466248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27bc40d1e4bc1ba7bd7dac295f097e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bfd63be6d1bac2668a54d87b5c1fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccaf4ce27887c8766c26e6b2a79af2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedada68ae007f5bfff69949f3214890252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16786a82082a9bd7cab264bf7d297208253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe043201764e2b29558d6417f1c9d40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3c95cf8ab0fe9cf9a363ebf67c467255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82f3de9b2c04f528367323d2c53c3d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795fad49126b257bd4ba0bf7fac6e9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28bdbf4cb7162a5a1f9ffa1c04889a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18297e8d52b29d1dec0a520bd4f709e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb6257647c1666ab31fe9f6b226a94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d8967df10032311f16c86b723da6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b8e920a3051b7583e24ed38969dca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fba59780ec80651fbc2e2c540e87a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce318ccdfd77168ba05181afb4d37e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a1de9fde8dcd13d04e9fc6d71fddb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb51915d7a29db723dfe64c7d2ebbc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2f942027db944340c1c682d4ce9b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc34d4025c33924eb8f213536eeabe0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e4c5b52a1708583b897ddaadd853d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bae2fffffafb9c3f6b1d89176e8fcc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45618f911996366311a0b5036d503a2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727d16d16095a861479624aea87a6c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584cd872bea2f2d02ef22ba9555561c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12360ca6a4ffba47ece251af5e7bf08a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046a906ce7ca701c561eef69d5b3eee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411294380b195477817257bde3181f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee94ff7e4757d70c465691c9c2425a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062a00412d0f15b87e8ff481ebe90dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56d61710824b9f3a439d9a4874af64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d101883a1b7630ea7882b564281c5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8aa26d45e16fba428f75fa1d0e0f30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592703d7f3e1e89bfc990069176fecaa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0133be8da9e7ca63f7923af9b437bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435c6299368651e9e03f97b9e4272c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9444a073fe6d4f8dd1ac1aa4d3b75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551e3c6dd407752a3fb4b130d0d2575286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156619e39d36e74d69468eec93cab6a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf030ea3d314716e0438bfff240c4c18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d8de0d45c695eeec4ba049b51910c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45215dcf973c2937078cb750cf0fec8c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331f49baa1cd7ff570ac30cd3d593bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8e46faacb1fe7ca3cfd983e07e7af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355eca7c65d38d5d4702def468d3891f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91767b3daf71b63010850276e94f1ce9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f48000ad6759631a20bfd070064782295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df160b636737f9bfbe50c816d1e0bb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9447158dd96699f3b9cdb4c235851297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d19c4d634e4c4145647167ae28e246298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dd3e628dfb55c49f6695a83a81d47299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8fe4b696412553eb5ca997a72bf85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca36ff20df34a456959905c581ebff9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69f8a8b23c075565df977db6db4943302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5f682cb0a5cd78239e0f2bd2d8324303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e55afde9212b46b7e552f6aa5fc09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01372d7f90dc504c5e9cdb4caa4e41d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff6ad6f797cd90e412bf29310ae2e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03fa79dff43c12bbfd869d26148fb7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b4ad062085b851cc2b041cb474cc9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a29fe71e5951b50dcf8121ca1c861f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307274112099351df62254b803a9e57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dd04a535bc34fea636525792460c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4d597fe328bf68d9b0e820cbea586312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b75b5566c8a5aee05d994c3d5e9da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1ad292f12b9bf5efc8598c4cba295314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a9fb7f605ab8a454b2ac678f3bfa8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc627df1adf3a98a4f0237a53a6ab5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3364319b3cb877c7cda07636f90e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467aa2049d0be10a58759b50c0e0d52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337bd7d0e0f9d1140f12601cb36f6b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426f8e44ba31fc0ff79642aa40c1640320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36d540179d3af1c5f73262888061df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c4aca6afbf621cd797e6c2250c73a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf6c75cb5bed7d8f55efd741734528323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb010565b71d5307528dd7762142ac1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0e222a4d13fc8bd482c55756666e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8313f91fc452006902ae6de97687a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37923871bafcaf4e1719381b75edbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47b55495f3955d6a7d0a5528ecd8b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687c33c0b55299ad8804b9f6f0d2691329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c084b9de7dbabaed75127854095cfd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f49d32cc716f23a4060172ecd5fa9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797573532e51ab99b1ebc1c6c1c9d02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5804081dc83aa0dfb0f46a4100a0a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3de06e707dc4230f3df2937d0a844334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2b0650efe6320a008509c8762e6f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f95d69d27394e9af8e1377e26c612336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dc8c1ec96f7b2dffbb50cc62384e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95aeab10d80ec39b5af5c299b3b287338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a39b221a133c9b609e6d5f83edffa8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38906b4a471ff1e0dffc17c8116ed3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f09793d9eae2c22f9d9dee4eedeecd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af080db4a83c414cb046631c92335b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6414f942d06f6ffab8dc036bc80cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2cd34b0d9c2be21773711bd7b733f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1a38c922f81957b61a897cd82dd50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71235d81720721df7e5a58219b35d8dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a490c3a972a4f0efe06c78b7ca165347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709bf823ddf1ff5ddcd2910978b7ea8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d157ef347f270ab5ad139aef7240b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4d434c795d4b144691a46b7dfa1e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d79121e160b1b63bd36f1aeff62da3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8c1833c6c0cb3f614d97440c6ea33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe03eea3bf2f5954adc1a643e9e4a0c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17c15f3928c0c4e3cbd5a93d52a1cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94a4db557acb1846883fb7cc44582c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e35cbac9a908c384df5de4ebd5ef43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c93bc647080b5732765d67660cba0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14535661d972fb944d144655dae7edc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebfe5bfb0d3a9b022305e5b82facd7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6123ef48b9b240d49d8ad60c4e2fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3a222edd96fda91ad3215b7502dc1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff219e38c6a80d01ef48a8de7de1b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3f665fca1e07f3834919810db6788363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629afdcff70bcda5034a5afabc93103364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c00011dc62decbf10ff625d69ef45e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794645a35466a94e967ce8b03015c6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4f83ef6778d35c650d9154f23029f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674807a8b796ce81b7b97dcc1c216e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d135ff5bd0b683ddd87e5314ebbe1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6455665d7097fdff63637c112be64f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281867f40fffaee110ec0f518793735371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd8a38c8530142656bea751b83a0c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51178f888cb89bd59910074ebfc64262373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea794b5540df7b3f8aa075c2d548404b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7ceadf629a5074947aff2af47cdee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c9ec6fb6dfde0d82cd8c865dd5219376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031822d397011ae455df84df0eaf03a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd293f5ccc66962badd3f1c2affe162378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee649874a405563cdef1d293f071032379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab95613b52a5f1ab2c14b228127c7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0465ee8cbc7dc7ba5d6bcb7a8361058381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c6412d183dee5c9ef704d41bfc903382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69310bcf182cdb6fc059bdb61c198a83383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b8af069c87c738fbe4968f89d4aef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cf9e152ac624d2aade7823de0a955385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a77728406c4dcb2b0c9e0679b7ec2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89f386ed0a4a354b819ab4159f7ba9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a37419950f7eb7832931b55c7f7c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691896de19c6fb5b0fe46d0f11555ba2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5399326ecf73420dfb4d0886014836390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1bd7fde1411335cc17b4e12aaba6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3af3c697ca3a2e4e4ebe7f9944e60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb58e1fa1833651993fce63f444ee8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95798cc17fc61caf9caf9c05d9c950bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01eee9fb27ba8befc8a2eb0bec1142e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4f2a05dba0c4d0a66fc9dcd12c680396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66044f9d795b7eaa261ee3f0fa57d810397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43563290f51cf069cb562009cb17aa23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abca2ab7e7670baca0313921ef41be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c656befde691312dd88de461d97314400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271f544adf8e1b50a2ff9fd6d3bdc18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81796659da81bea580009b01e1c950a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243fd1813860f40f7ff42cd0147296a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c003f1f068635181a48f07140d3f7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f16b9fb33a9502d04d7da14d62beb5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c3f91277b9b642209635d3abb05c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c887bcea8eb6ff0c2e5dd5824b157407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da088c46d9bf9a9ad3cc0749ebea86e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bed6a8d2eb8c476596383d0a7e6198409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2db47dc50004716a8d26ee0d71a30410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd4384d24dbc1f3d86042cb663667a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9821ef22061ffa793d40247001d67cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d150b4961e13f68eaf7128e4fe7f61c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340e18f3808748c537291e30e92530a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec20610913eca10f26a1d1d6016172415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f38885fcca452d51206de92f8e8c8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac2cadcea6f4cc89d6cd14d20652f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1ef27d66325250bcfe3bd48313782418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73480a238e8c8b1c24d1c860b637c8d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda48d0677a591d67427278ff9f83bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6790bc76cd9cffdddbe248f487bd2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4839ee65a9ea7bb0f342f375ccdea1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346bad0494805fd9a6ce238742fad06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4f5f7b2d5f1cd94bf94e7205c838d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a27440027979291c6c61e127995cdb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb1ea05e5dfcc2f953591d2d089624426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b96b3be93879c9818cea20f186b23b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280fe3881eebd4fd6c7154588eab696428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfb20d5300daccc8b6d35af1fe1695429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706f2c4167b36da1b1262574907b8be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466695cb34ab39a2686d215bf71e5da0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7a28c8e05b31dd8141e63f47ea599432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136afd21321d1a7fea2978c60db53b17433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04374df0dd01b9698f3e4ef99b69e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf28e051c3956d0008abfe47e9ef30435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb71ad801470e66a700c45870f129b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685975cfebb32d034b93e5a8b5c5d7cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c97db89c1b1e87b61bc1bc3b6655f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce495433c4fd725af38b091fa4352d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a281dba7dc38f0ddc7637434e078b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ec972d4a63149eb224a276be56f4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ee38b0d87fd8ba32defc23d6a6956442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883cdf5a02fe6c62bf9d4354d661193443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b4a2aaf179efc464aa09f4d49b487444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98e41e59153ecb9280e8631f83b8d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0f84d88a4d299dcdd2ee50ca866d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e8c485a36f1a1764bc31cd0512ecd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdf4eddc56f1d40634f8bbd2844ab2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941602626e1fd621053994de0e9d876449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6b9e536230d8af78ee1fe28876cfa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3cc0959e12e5be6e08638a10222d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ddfdbc44b30c510ad0960e2e74c6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a589acc4a1e2568b1aeb0a6d9fe594a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fad7c389a90cf2105a0ed26621c0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba6f6227ad8e3c11f345a9d822b82d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d889f50f06075f1a4166acd419b88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dc4afdf7e238ee1c6c2e937bf5567457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150f342eb23e578adff4cb4b6a8e212458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666938dea7644348b8560e1cd2ebd94459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c268932d0aa67efbf5253078af8ad3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21d0dec2d5e7c31b04ae2ac3008eb8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc861ac67fff4716ae3d0743bc6d5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dfcf639d72ae499a34bf22b0480c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a897b9d78f5d0191abc1d3ee923e2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414831e1085332ef108accdce944387465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdd063b65a47585aacfcfbc5423b1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45428cee5b24e13b951fb649d6166e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c85049be45b78d30e6d5bffa08ebc7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69b460804908a612aa28098d729c7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443462b8484c71771cb01df9c24c026470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6fd50ceaad004f8c2f6d632b13e59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a7bad4cdac776d297cdbba1acd021472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594eb241d0c910528460c5f443427420473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818f359cbb2b712587d5c580ebedc79474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c700cdc66e8c5e798e695854a8ce7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662f72ed36621efbaeac45e55992684476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884078cd99e5da2e256149985acd3a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e540f298e8ef35625ec511b0372b6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70db0671379536e33323d19181a346479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeea699b5f61a84499bd649e2544d93480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf5c6d8dc1b03a8504db3570fa6f82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6fcdf3ac2abfaa3268c8284c80473482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310ecf11417ae554ae4695d9da72d8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909182273b2ba907eaf4d035efab596c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd5125a3c20ef150415ec8a60a9f7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ecd5ecf610952b257ddb0394bdca1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df24a30622576d3d92201ac3269966487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c52507c6eb528e650fef92c34bc61488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db123d23bde53c48ad2a096f531c14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d70ffee090f93c8ea030aeb41301f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40196b8bd83100d1f632634c01755c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62039f977c1c073929fa85b26b7c86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7857cd591e4fcaaa0fc679429bdf3e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b861107faef72d15e2dee818418242d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69530cc1c86e1e4f6794b53db8c34b2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0fce2f3a1afef7f7b21d4ea04a818496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d6784bab0f368479b9f9c4596b4bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc24af4208a5ebb31c386a2e6a7ef02498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d65db92e932a58e7ad779127a8719499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17f56a74e87eda103524f4d0bda5e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34ca01e7a15f19cb08c09f92ebb6ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459dafbc8ab9e97f18f105959377b45502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a305297122f87e19cef839647ee2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce30e00aa9fb79011441d356a0792b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf766627072131b764739b3b1390585505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df25de5a3e69aa010a06d236fd2743506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6bf61ee69994edb0035b8fdc7e0b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d83a89eb343e09f66a61b89f4ab51c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dc567295ac76f9adfa8dad94e333b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8300405ad4a244a8b7458c52824a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3052e3af0d158ee029e8c7f3263bd24511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0af90382d212708260dcbfa1aa4ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7b74587334ca2bd126577eef7839b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927ddf85e4f046d68c28f4005a1bc99514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef5f21cf07e1e1d62ababec612461d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408f7c9e3fae77b327a32c7d1be4684516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c33b37989f1aeb417e1403f2c8a5b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7b4ef749268817c67799b8756b839518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282349fc7ac7825a2966ef18e33a965b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a3648dfdb3ee5a37b95ea03b5e399520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a3e54997e8d200def985acf97267c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a01e1756ca532cd2a91fc76302e5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32579019aad447c300039664cc9eab3c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398aa76eac798295d943f5c643f1bf9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b080c1c94696da9fff3a4340f81b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0832962a99662b2d7bf9264f131bb36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa5c2f33ea39aec190d9de48e458e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bfdcf9fa71b0a122808a823a1461e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72f7eb75c92b40a399f062ee30026e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22d723f817599ceb8f22db14fdbf0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2787e739df124b9cd0337272657289a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184ce0f85207f924f22ecc2687fbb41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff9c9a6e723d878e9c8efe94c1e27b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120e9414d9829494d66fe9c0bc2d40b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ea9a30d91bd675e3f23f942f69f65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce9450ee0d777cc6b731f64adf2c9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c3613902e220917057fa1dcdb9c08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36437ce63443c6650b4e6b813cedb5c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3845d5d04e8d81f61d47a2226cbdc1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa1f317c9f181438caa49a6ce5481f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f2be275c3fb4d8fa320cf0dcaa7fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd42aebc9c6550f5edce5a5c27c20a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246067d849eaeb8dbd5a97b369689f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726a939f6b90712f3ff7ac4cfac6efc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a77873ede7cb68f223bb281d1e663545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b48fd8c7ed8f2fce3b7420f2e6cd9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541649843a6da0ab796c3c79b4f3b32547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc2bd07634ddad19c540e777255998548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716d73dc5af21144dc110e587033274549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ab628ccccabc6716f61c4d809fb53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111ba35a1f049e1537fd512c7522f0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c7730ec725948b0815ff2ae9961cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44811d0850f8d6f4741ccdd933179976553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cc43fb85d74cbacf66bb1e4fae2c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9b81ee6bc14c3c5436b7752ec2973555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77491c4c1fb397e8eafee0d160c766d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeb777993fd8b8d75b8126d3d04ce0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41657a8553d7561db3ec8a476cc7944558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be743249215565bf1e7d5f1f0d7debae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d368f6b023102eac6cd206f2aaed8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c8821561729a4f3451fa1534ba988561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f27cb6926a43e375aed5919859cbf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d860598708d90801867d23be08f597d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37015be2c8f0207a48a106ab93388e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813134f72cf1943a26359969a512c93565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11ca514779db163feeea247cbf5105566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b383f0dab3211eadf0c586eda5a7c4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a862c65430baeb1bb03af20e5674d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd638b1c107c994c921c354d7159400569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a7fa026d6dc5020aeeaf45c7f52c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb636f81b4a65b48d8067f6d6e101a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280b6b39749d538a6cc07054cab0c5b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36106da581b40797141f06af5bbad8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ba67531ef3cd6fd1f8ec299ccfc63574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10076a69da59b0a3c4725065dfa8bead575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bcb9a591f987eb19a0dadf6b08373576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1197f2199268d6c1e6cab697a0c7ffa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc5d60d63147270d8f56bdc1fdab0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b69630e4cc5461f8f49673e6d1863579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131577494b7715f4e65aa0114633090e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7ca4750cee11fea1aaf3c2dc5dc49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b372297b9941554b1a5b55ae0181cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d09d3c28e06d6f50bd274ab818ebf4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04f76029a2f6fe5102d3f155b358bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33d37781054f83467dfb429f306ce8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa97026c25052ecd8edc599b6ff70e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1fc70f91ea997d8da9f3324e21c88587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9a30a85a01c062e8379f6fb3c4934588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dd4617de2993dce5effd42abb519d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32623b75ece850c0a5235ec716cf7a46590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb509a4e8f793c7d096a60af26c36d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b244083e5be5c82b1a28992187504592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2350bba74dc16cc5c30a83a35f41a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d71f29a80129460898d25d03f637e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf132886b3cdcae3342fa20f39ab40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cec1b2cd17493ca58b7bb72ad27f63596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30daf1388f28e0af0fbe9ee87ac290e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3cdc84137ccc53844e8d531039f89598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62653744e91f69977861a487bae3d884599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7b89b035744693c318569fe54960e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba6a18cc14341cceda81e043e27db2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376de46d306fe0fd80b0a92041349ec5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97ac1702ee4a92638baf489f4434ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b337a18c4eb69d2d9d483fc5e6c02604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc6432912e9338390eab16bda07c16605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3211dca1215eea678d19e4a568e11606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a192d69f3bdc53a9e417a208a2db79607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51f213def46a214660db859399c813608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af768a597026c50280eb40331a667fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053c3ec15ca178237023988e3ce93c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6829b388e16d31c2682e62a646a1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05d64392ecc877a521eb479177880e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf672b19237b48fbba4e1eff482239613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97c6ce9e45dbb7f75f0ac30c48d679614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740790eb11f5b9f9dee965a313df646d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0b6c029bd6834277827fa17b00c75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d7acb4ab13dc8d7970ccf34ee97c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb884b8035f79938216e493ab349df7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42100907e1484e9538db448a187876619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a1bb255204997844ead4d649077b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9e3d7ac1930a11697733b13b7246e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17636f820f1f038119e2f05189f99297622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dac929af9fba05cf857b1aade7663d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e2fe9a4755ea5f2e28b51035280fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8125096a83676e99fa1b8efab71761625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf32886a76d7d0e55efcc60e1dda35626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d2c0ddb01ce3c0d7ce58d964785da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbc68fe30ef77b578ebd64830400af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07722611edb7516bab55db0776783477629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df801d0b563f36b9c859bc87a38b29e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497b7714bcdf96fd456f125e8031b04631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3110991b41b3d3ae9d805c5be61d321632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa91ca219a39b1834655832aa4cd29633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf507e3cc6128632fb70fce4da835db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d27bc2aed3bfdf0afb81c740f9cd73635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b8c4d09b707fde052d29708abf3be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc88c0012072ea49049bb55df484f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02585cbb1a8ea4aa93cd0476b273f29f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9dc9c3ce1a0bc15ca48dd73bc393a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649a24d2dd14122c8835a6626c83833640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71027744485b9a946813fff8196d5fe8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81b2c4d19913d7781aba8e92716207642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf31e980d444aff0d3c09e1db26a6a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abb818e082bbc5b455bb36384d6711644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ac4f0141e444d32062c426106d287645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d212411ea34e2dbb77378442b6e07e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e8a2ffcf992c81aa8caac139b41c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99efbf14f51ce56c84eafd8655f3af6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22474e6c6458c28c641c9c7ce35a88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425afe4d32c7e9d42679138c7eb46ff7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d06b73f370ac52effc2b890aeeeafe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71232f77f559ee67d2bbe55db6e4bd64652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d6a92741c398a2e695c9cd1c0f16f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5543358575701aa7d6da7575c8ee23654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb4f2f54947bd404811cd521859a9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4249ac6334893d2fd2cae7bd2dd0824656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4808d7173fc63788b5a3dae3dcb856c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21c0bea2053110e3312324809be54c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc694ca586cf36231885cb8a7b369e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dac72b559ac30aaf61742992405e40660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a2391d2b822cb015c7ec83a59185b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1b4671ba4caf2110f66a998f7fb64662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bd623fa1a64c5a0a2eadc566aa4c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872791fdd5bbbe26034228edbfe81475664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787f1273cc327f415aa0b10e2a53320665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16806ebbd1b4d64bac1a4bebbe4570666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fea5b5a077b360f4378530262e6a1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210b6cc6af8dace16aa9d9e453ff89a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43b996231eb2fdcc2654e802686187669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1e7f4ef8ba326fe56df5c652d0e27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5a184e1312b6a24b3079748835390671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e93805e0d42ebf0247b56ca0cd7694672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3856e9f4add089b38163196ea6485673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1e0c74b589f157278e77aa1d149b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60468858661ffb8cbd250f0ac28b3227675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85b627229f00a0725561fe4b240d71676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2914ff1b50da81fa1c7b7f9a30a2a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2849190fd1df22b05691f1ac85e74c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304713ffe2ca54e6ab96b39e8601c39f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b25bb4d64ae3cab11264703a0563ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a0be4637c53606063ef98869f183a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611df19abb332a98f3b0767ed8f1a1c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f5bea96d4e45ab4601dee8c5eb75d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162849e3108865a947126e75aa289f25684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb026e18f3c0b7b2d5a8fdc89a2820685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788838216ed4249d739cfb8e82f800d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f4291c1b03c8806bb375b1b6ec491687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9d04a708bf4520770ee806ed1ccdf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855c143c6280d58cc626f2102e10d74689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c10db809fd48169682710add8f409690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1cd9eb76d075aa8b9f7d56901f377691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d53f93e4b6c23b30405e1a7e2083a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415b327910ea4f1956a9bf4ec2773cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18a436d8505a3c7beb2660fe6e4d60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54b625e0c0384f3b2a46fd658a497f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a51be0ff3149827c6e55fdcff3a30a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e9538eaca5a94582fc2042245a338697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819b86547a73a5999be5a105744df3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22281568e95d47bc8b1fa618cf075695699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5014d5541e59f20d1242bb815dba1f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2695eb4cc6b1f4de8a6f383ec3d35701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef6b8ed55560af2f2d4d44e9f5e1fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d8c53fb8ba1ce15d91d81327a71e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066d93d8fa435206eec2ac265bb90da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f806e03be94d8b314b800548db19a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71576056e6bfc306c469badcc0bd94b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e250cc89f75925223881c9132305f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722d0986a41519ea5e105208cf06a94708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de352b7ab8952298b90161b80de4fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852e863ddd550741275460255b7664e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9eeae29eaf059b12fc359bd57cbe9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e56f266662042fec1c66705f44f0a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282c432f22b853e5bc5a72fc84f54d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291da58a0ea28ad08a4ec328c2dc086714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fef06f6d179849aacee2a97b6ff0c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb9c8439432dd31118bcf82235d99a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d9409f7a1f25e27b5db125f8e06eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67633d5162d62655a06e52f21449d1c3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad45b42770c7213f6a330c6b41cfb07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03062f4a965c771d8ac8490a89fdcdd2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680166332b21bc386548fc9d6d2b710721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bb8fb4476159fa9d5b6958f2b39dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fcd7e1c6bfa36c6f9d6d08ddc7401723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd059374ddc350b1e05851b7c8c27e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fcb85a788b038e66e785818b7de7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dc64e8b9089e2cbce4bc241842af4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336875a0778d01c0ad0e6ccecd50e3e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3795185e0d5a1978afc07a510b91b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e821b0f844fdd790c2fde25f6c6f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6b0350332d0935cb6f50a16d978e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75681eb476e83d5e6eb68f08f9b610a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf98c5c80509611af849e737fcb76ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4db9c34cc4c66efcb3410b41e0f99733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8aee4f3d15b63bf702d612a66a4ecc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9460a4e2e0c132296971d72753d42735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd10b963736a72f798e68ef45fbe579736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecd2ba633c5ec69458c97b95ef479a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a63306d47b431260388cb498998ab0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23702e5d4c952747b549cda795987cf6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd14b5332a83e4bec6b5b6ca453b07740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbd43e8adb47fd1611edea0530f924741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6c3d29e0b37bff4df63a5adbd2ffe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1fce20bfd504eec24e55859eadbf2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c70227fbc8cc06d98593a76780e1c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd75069a34947ab24094c342b5ffdef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b488ecf8e6d085c9395f0dd1e3c8f76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70991e1aa65a4fc01cdbf3d314698972747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac0e3bef1f318d424a2bd9c9e42f4f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1df090152c602001ca400196277813749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d834a13ebf740ba3d86908fdf1734750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0479784371ff78aa31d3f5a275605b7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e2c92fc2bbcdd30613da097257d71752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b0d0db8e6290fd27edfc24fc3e03b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4785142bd5fe5f54dd3366b7c2247754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fa223d29eb1ebf06b7b9b75aac7ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4ead114b243d65cf3c874274735ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeeee71eca44cc6fa53eb6b4e5e689757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28259373be5e87b7e4200c1749b0cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2542723d50376c64867d8c8c3fc005759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>