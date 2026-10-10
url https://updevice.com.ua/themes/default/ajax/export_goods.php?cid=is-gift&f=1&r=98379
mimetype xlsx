--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68b1398f7db16d7fc46ea570cac0931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f13fac29e51ee95f7f54953f2bd932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd6bb43e5fc3a4407125c455cb542f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f0eb42ab3c863a2fe29fbd057ae774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78061e5902740d19778c9ccce3d044b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469612df64cfcb1109ea3946e5518f9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ff6edb08cf5ab805597c8220f47eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70221d70615f1d3b75534ff2b7a7968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506759bb576b2d05c1baa0cfd3ac99f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d29782c89b3deb9f9f4d15a5d695410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8431596f9d70b8fe97027aafeb3d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfb56b26cd030aceb1a7ce6eb7337412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3557fc5d1fccdd411d7e9b24784a9ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef819ec234b7de75aaf9a782ef0501a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3468d919a52fdefcd8484210958f49715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82672ed5a457646dda704fbdfdb035ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f591217006b27cfdfffb60912bfe217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f912de1becc9c8ae1fdf194a83fd5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35944d21bc5c9beee2af3909b69ab2a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094065c53e674c55c896a6a10868bd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79837a80c41ece36548918ad247c9c3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de6160d45d1792ea189ab77d5e61dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8056e9b0e00c2517bee9a53377b8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b9074f449d80588edb09c3b30abbb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d929cfcd495c2e1ad0f38d65dec789925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83108204973022c71c189155d17379d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c446329a8f9cc7720b5dbce50dc571c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae4eb904476d8a61ea8f261db2bf5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edecc3f5bc93858f2556da310029ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02b950ab22ea948d0a407dfb4b303230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947443362a6ad428afb1f326a6f7af0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4f7f6d046efe8bc7d25fc92557e8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df854624eecfbfed19f6e02683ee45933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a2597fd8fb1289409ce1fd5412f1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b16e1e3fad49e33f64f206204b10d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5e0ab899d93af358bcfe65a1497bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973622832a88f7451ff07ce0f540d88137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d4cdffa07dbb634e6a065ad762a4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e31c98ffe3e265ef4e04cf10a30ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a8d4f94b911a304865a4ade2420c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b130ed5491f44f88a8ec28edab337441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32140789b8f072ea5d7002dc30e29e3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb678ea1a598c0f87b6a130c1e10602f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259bfc2b31b56ca179ba0699d9cffd644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40019739d81528bf8ef6440b16bb9e1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf4cfc0d8662ea73b0f87784fa376346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d881be0f968833c321362bc6b61553347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4f79b6d04068698487a6a82815c7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5d236046fa293b275babcfab1f5d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac5526680edeba059872c66879f44250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b914e22179adce8a29056486ae042ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca757ee713dcde76c9ef15dbda70f7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cace3706ef8f98bcdfb473083d669f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64d86ccfafa483c137f2022f554c4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086568a3a808903daf2e8d837a0e55f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b98fe0b75f280b7b2f745887973cfd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc5ed08a1a7e9a372ec3a31d8dbe9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dec4a8e1d70743e35e6b14063292ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f853da733c39d03dd6bc22bdc493559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea7b151b76f615a6daffa52e46bfb060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942439cf7db1d1ebba73fc40fabac99461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db5c924f7cb5cfa8fd10f5a4b66c1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6af07c7c90fd8b7f25d233e437b3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f16e45058bd95ff7ff12fca04d3aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20fcb9438c68447f632c1a4502766c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150a58283d7947c466c95389ce2d38b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdf9efe7a946e41ea05b2fd567731067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4723eb3ec22729e1baa295aa7647a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502dc488a287f0af9e3bdbffc81a42e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649497a5968bce57d3cea68f1c58d3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c755e266b549350a673955bae2bb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7fe12be27adffa9fc4d4789e511a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4983b84ee2de05f9b76afe5cdd81fd373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19987448565831274a66995e98dca08574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f925306bec50932b95d6b27c5220b9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84db141c21e33bb7c9d3bd503f4d9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861982275bf807e48fc2fb6c4493c6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bcfc38856c64185626c2ad17fd55078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b27d298a33d1c9e05c7c4c707105779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986399c10282dc228f88b55d866f6bae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8215c0dd8bd1df9c3731c0756e3c75c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbe8bad91928d16acf0c606a915d4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb516decb0d530f07f0d8ff489c1a0b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e6fa2f25c957ae649cca77079fbba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a509b7e516d3bc8de88061b6350db685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120b788d12a349bcbc00d0fd48aa30886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adef3380bf60dd458f6ae68abc58f2587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae9ecf40990f50b3b6e39d4366f4be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ecef028decff53ecd651ef988007889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8437b317d211d0ef89678a073fefd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f850a436594be8c4770cb37c6387e9e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71004058b6a0a7475ff208f4aef2d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cce22b35dfc07126a19b676cb9b5c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571dbd4d32e37f998f572f70dd2c55094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f549872b365ea90ac71ea37f7efe895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb22fd945571aed1bf3cedfbd38eff996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e6e9dd52a4a1f3cd17ae294c975c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840c9fcf416e9f2ce1f03f87cb0294998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38ac86efbc53ec03da85bdc390848a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f8d37833ef98089718ac9efa5c7f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05babc66844e6f70f058043e1f475fe9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e0a27efdd9f04c6259a2f6f687aff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b716b60fe90f7c53e61d49bfd6653103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c46da09ce04dd4a2929d883716de71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d6a087516c62c7ac7952332209c33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb6419fd6610062400c07570651496106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771ff53d715d1d8c67776765f0e0ada107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be91c15e26dda318ae56018f69f2969108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6ae5aa9f80bb6364cfe06e87a8c48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f71f4e199aa7119be1fa817b68533110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27904041f6edab3aedf282cde289d1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bcb79ab861f8e22e0b769b1207f5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b6263394b69ddd16cc5c958940547113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f73e5692c89d96910a67dc73236d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315b8d42784c3bcac2115a658b2273a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d9825d361abcaedc7ce299cacf602116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b608c29f62e3e2746e7b0c89c153c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac469cec3f1d6be891a6edaf33fc62a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d791085584e51cac4d7f7b23c8cb25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c8c02f9e7c16bd6e78bf3f77b7add120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1e6a98dfaada7489213c65ecd7677121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73f59e66c153ca477ad6e43d344d50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0fbff74d52eeb3bb7956d91b9a4bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a8b547bd7bd9cb1db6106ba106cc8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f7b350a29d9517b02fd462582685f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb24b9bcc842462488b4c822f199be5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51a830e867a3fe5bcc41ad77cdc1f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e4b49e8026d444ec24a3a2511615c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de289f61658211eac14c3e093734282129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718acfbd3f929449628b0365f16f226130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf3154f3bfe4acfc22e9e7d7e812e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c11992c486d9efc8ff585a5797329132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c60d43e8c76953ac07123fd14602aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbf4f062b34ca6868fa50aebe8123b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084994a03ae0cb5b5544c77d362792a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682050b0a96c62efbfde9a75ca5d29e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1c12e814e030cba80184e6cdf31cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e35748fa0fc19997d0835de89c20c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134eb4ba122470be8755fc1538196523139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c16ea4c67a389f137c841413dfd09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314e3f5918dbb4bee1e3902673aaca9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851018f96e22de9b13a9cb651b507a6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0269417e099c852393a8872a511c36c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c14bec0a8e6864433cd2a8b36d1e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018d1eacbd1a82102e49aece22163d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160fe13b8f6b0d8f269ac6779f9d3ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cb7543198e29bc21d1084e23df6bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b5b613d7c49863d09bf576a4dcbf2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb1a2b66260415c533aa86fd6fb87a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4eb65655ade388c8784aca7e04c72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbdf8206c8b75758f3b04cb4cae192151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c87e8570a32e4d725a444fc925b13d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264aaadc15d8991ece08b0086388b9a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd510d9af8b2373e32e03b575affd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e8671640403fe92cf8c7dcef032a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fa4586fde87cdaa980d5af1e0e782156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfeb0bee3d4fd7770a18b1e3554d096157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8a2087f67bd0f8568f9b0a5f7444f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b408463bcedc84b96faccdc769772159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddebdebc9ecede8716edba9bb9251e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011846d89da737e6b63314e47107912c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f796a4d1c52badef5238bacf55fc1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3955324240cc75b1b7bbfec8aee297163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ecd110335e68b2eae60861cf56e44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb46f335759ab2e85bf33f70632ca9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c3ddf1ab46b531c46ff284c99c36a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e51a08e0bac7a833f23e63e1396f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44262f3776cc9545515dddcd2be45972168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaa76dab33710a3af3215a19419283169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f449c7f3274ab736a3165a2cbf51b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19531a42ce9da36546a4ed80b018ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5de6a9b3e19883ad817cfb7610f9f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fd80183ee39a0182fc96ec1826d0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b8d2befdf1a1a413b127e13d95e20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be95004f59c9a4583129962784b900175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80486ad09f5b241e77a832929db93e34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e4a5c06eea52f52a554a0185454b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cfdd63f5fe01419643f5ea6dde271178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d685622a6465eca72f589ce741c0bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c86770960c7eacad27a772da264690180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5b12870462c990dac006ad1186c93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484114700cb7659b00aa319c6369ad71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8157ec55b1aa29878f5a11f695128a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deb4a80d4782459ff71431a104f3ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e86c20dca6fb237e7986a9e97ace3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b19ea986d1a16e2deeedbf1b1b890186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b936d5b7acb288a575f3cee4c82bc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6411eb3e60b22e91b8d394df0ee238188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4224383ef74b69aab8d28980a9da113189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6bff09dcb0524d49475e3b66e4e4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e5793ecd421f95598e03c1f277e67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d497d97d950ddec7bea3209f5cc482192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dac497f1e6895a35aa485a79b0f7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822da3ba2073aab6b96289b9c2f8adc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c09f204d49a2b56c73bc404b96915195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f26d86fcd62a4ab93833046672607196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7014735e96ea7c9eb48d96a516b5dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a855e97d0fc30d0a926e470a97f327198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757c39be73f9b36fe2fb53a416ede97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349d41cffa7cd1f55a4f75032c750c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3afd49ef25b2739da1ec18905fd03f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd521ea0bb2174147e9f137c4d0235c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3c458ba2b8ada24c3048390d35e5c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa712e69e8d61063231d536d78b0b5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7a15cf59d0a5a74b43557d96e370e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2214fd87532400686ebe9cc50df48cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dc0c30b503112c418a20c142c39cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52e6c5c753b108b631963585f1c48e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624b4e44c6ca8dec55eed627b33a0e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aced149cec2c3264f9007d2917d0b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e068eb45168cd6312ad1c05c4608d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cf6da60bda98e2b51acb94c5be701212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e025e311582be3bd6b9a738940e912213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffba1b453623857524465f30b8dd143214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d90e90fad19bf6d6d5dd1886dda8b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c249448e16b277b7b96f6e1ec64c62d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e23e35bc7ef3c15dde5988cd01f19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94e01d9c5df53971fb230cbf4d42b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078c30fd649b7cac233d310e0215e23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f9ecd44cc65c2d5fa2fdb9ef22ebd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c25b6bff6582cf6140bf792f6e539221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee16e4a93d99bdadcb64a4a85737e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748d2fe80d1d3e24289fffde2d90e1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ccd84d4c6ede83fbcb18dfb141cb6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef449e447c9b8ce7e6b6f4f03a2aaf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18372e7d2c833d4b836cf6d00fe43ffe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc38443c1dc90ece91d70a3d7aac0ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34950eaf1207be20bb1d841bc81a8c2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232cc4126c41a644fc0d7c165755ca5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea70144b9c5987af5d8803253be30d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5ad4522b208be416bbd8815f389ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86810ae19d56d88d1751152ffb254a8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5fbc4c7f6ce1227aa2fc40ee9e041233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b6284f14962b57b198cff27584632234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b10350cfa3ccc0d06681b95c3c701d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774a25ae15f7061049d50a5a2c28d18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab1b8372d9b0c4c8b0bbd5bc044adb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236295b9035e8f7504037ec811bf49fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac60e4f898c758de14f0ced7df79897239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dcf8aacf27371dad8fdbd1aa42c44240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b13bb2206c6221c053b754275abb5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637790e9727451f15dba0081fb5a9aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30dd07e71cb7b09b703d033ed3fe46243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66badec2de2ab0ac2bac1d2fbd2477b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18d4b411af44e4689e52ddd87cb671245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728a8ec7bd8816d8fc4d0ebf18459dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d02e059311244fbb8d5df823bb6a25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ad7e83f530f93aeb26b396cdcfd67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70f988a0f39ab89a2c3a674226ba09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415fbf25f7250d3fe9ad73a77fbdef2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b336ee1ee60ad7759bc894daffa98c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b917c30b165e8547ace18190ad981252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1207264a099b717a98c7c81e56b47b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31d7a355422897b20b3113be4b215e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f946bfb2ae77cefc1129e4efa1c8de9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6b476218f1f13cc30aec83078ae23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd42f3b1f2310aa41a9e845e9eb48d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d77a6eb737031fe3432e24aa2ad999258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25536c1d6b073cbfac03ba837c3763cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270600958f906174ac8cdd3ce7196ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f692bf850d0c68496651609feedf316261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bde67de033d8272bed75eb4458589c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14650d15aec686c1647ea8bf880a03f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0123eb48d919070a1dcffed018145264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45120cf4e30b1adc4174ad4932af35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc27909bd7c839f3717e87d7ec769d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595042e305e95156050d507543bbb06267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3cf00f499508f907d49e34a12343c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999c8e636f14e8a90a6615b8f3bc295269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72d1cff616214fae32a4c3f14d9001270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6b4d9dea1780623a2058bd09e60b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69459b14a282f1acc0fd776a6dc8f13272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dc608e2e2f4231d8a9f1f8c43c8a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f67c9eb3fd1585db31d21d97eb1d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc12d576dee2ba079974a0a3c5730b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d6c4e061fd66a744d7142b552071c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65123c7aa27c68de71190c102db1d6a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f6365a8790e8fcfb4b56433f81058278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373e7a12503155bd4ddf38a712afe62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885b6d247f506a2c38ab58d7d98afc3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c0f7250091c8568d768440de579b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96231dc02dca3297d5f72992699c307a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1949fbd8d686cb8ef360d4c3918c0ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22e6ace45c800417795600584367f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa8c960b4c982a6ac63f320b93370d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf642856f9819a420ed118a2340770286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123d11161d74c090ceed07e3fe605c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8d534f226c75d6e5457f0788573ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524335c65bea451148360a9ac9face09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bfa3292d0c385793d2709527be238290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b2fe9bf3baf597a107fd02e2e70a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3d52777c4418ad8f68d401c5f8234292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6fcb8ca178c7ec90ef0e2a746dd1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a416259888600ce27ae83a597b5a7ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbd8fe5e8e4b66fa1627d3d588cc4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132338194ea9b1432a7e5a47cdb4933b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87f518ec894ec60372c35aea6b851f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f565cf481346c934ce8b058ff3d3d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224a92a47d01e4cdd7e4b449b6a0430299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a75be1761541bca28420b231d094d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2950132e9cb338630660b413b9db5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7e63a3b7c7c1434282c4a68204689302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a88136b778d438666bdf76475ae8c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e81a97ccf8a791b1721c488c13078304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3d062a2b54b2cff8bd391d299abd6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6833b2aa94a580b9c5900209e6196d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107544368911fec59fe74a47772c4bd7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1932ab3ee653d666cf09bcdcee18ee4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f725cf405a51d8ede4a0634f29eb3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3df6d4b543e0d46a3fea692192d2ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e13f5e20b6faff390a45b564fd4bb9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ecfd0a4e9ebc2de16fba022999fbd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f956343fac1dc44e1aa52fb65eb3f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054bd0818bc9fb984c83f510a65d7aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecbd5ea0ae042ca7dcb0d6fce57b40315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c512160e702ee98fdcb67ed163d97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af469fa5b749618133a00f2d7bd58dc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ea9f55b2397ecd0b27200669438fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b02d36ec5d1dd43314c8a2acae84b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e28e3813d3fef3e475bd94f3a3f88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a85a13aca87c2701b7ab714398546321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b28acca45e957978d4778cbe27fe7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de937a9e76e5c5501349d7593875933b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90556c59549ffe47ebfc803229641a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07298f4981675c5f7a41a7402b2492325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28330718f71960d5f7bc3c1fd321fb1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dda17154ed1edddd55b55a114def80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b436d578682c5a9bc758b8fbefae7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21313b0a85cace7795cef889cc649b5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e454f861ff5e9d20fc3e208e9acda5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cc7aeb5283abb0a770eac94f84409331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb14347174ea942121b6e0b2c085a59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dec02497edd5554264cac1919e5a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5455689eceec89bdaf46155da2acc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c830ada47fde67c0c6968683abba4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f56557f7cf189ac39e824f7c83b02f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbce93f7082ec5db92bd0cb027b36c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc33ef0dd4dd5bed7323f94e1bc09a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d46be7777e5f511a6a5ba540b8cb8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee774baa6279b5ec29ccfb7e8ffb98340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f671096697a60165c44c68013a2cb75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74c12db5f767795b3c36887a0926e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682e9880bfd75f24688fa3515736955343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed168dfca9e350976d33d69ca6000a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a780711f29d0e7c123b97a581b1c76345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45ec8a85c44a018ac276edd3ef6b12346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d5f6f3fce0786c31aa1d2500e6bf9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb258d18a76055e2221e12febf892fc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3255b9826ff35e4bd47e8bfcb297dba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802b83ebd5e4731085e65f14e1dab87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6390fd1098786fd62f36949457fe0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd71c401992561fd72431748a57012b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a39d0a756f1d08a6e2d39cee7db5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f39fd3d04f64331d6021aa66c6aaf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10327d994d5a9fcd4063e980ffe0f581355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d156a2e84a9aaab38813bb7fbcb03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edeed1ea41abf4f6385b386a99e20af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d71bf25aef6d0ca621b092e4f5a01c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaf3d21cddcc2c277f1cce150b55c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59db8cc93a934acfd643d27f53e6ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936be230672170662a463ef66230c3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8020605cfb845522a025c901f1726362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3488386db1a1ff201f729ee05056f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4041b16b856e7fcdfe2e70757b61697364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6bcaaccee02127c023bf40467c4bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c43058d398e55163f84cf9eb76b41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79dbe6055f2f4f28f18d2a3f4ada58367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cb62f1d73cae585e89b79f417d41e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5242bfb7f1ebb66764d612637c3d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1301a2e896dbb833ab1c796726636e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7136b4153e734db125ae068457211d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398b3c1040c63f9651351de8a33a463372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6921726007ba3c49532a30e6cf69ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4241bb96e20e40b5f92535fdf6529374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b4c37f95a2f0dabacefd176288659375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b11ed7a5c87cf65cbb6c6fd5b6f3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d6f5c037f2572fd0bf0d23292f67c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11015ea176c3af6d54011346c5018ac0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496e2ebd35b8701f20caec0063e486c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b48a1b9b65170658a090b320242279380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9520a6937dd560870489480fed504b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5940138a67f8d130fc2bc2a78829bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a10539b3ca46253a7a6c1d599e680383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fdb4ca76da4f76c512bbc46c42905384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfd56bf0c03c80ee629a8fa6b38c64385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf30482862ff9271f69866f0f1e5db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11237e341b31cd20f576f4e3bc9d95de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddbf62b7b7078ea279dbc4da0e2ff7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7f08e37483a9740a1be590dcab456389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a1fd29a313bffe5cec62ac3379415390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b900339b4463b7251760150864950391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e7c4b6af975afc9a8f16125979a4d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27d555be60ad80f73732a482d7a509393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099adde056348d0424c513f5994a31f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d9760f60814743282300ab86beb60395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afda256383f6eb0e139353887d99f9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e24c3bc8dec9a21c4d9485ea09e0d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77280fa134273393b0346d024fb9bad2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89599526219b6482ce534695b4ef8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80982417ea6eaabdd7de5fc9a68c41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c38b2f72f2e56450e53db8919ea070401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530eb715743eba131fcde3f4e17ceac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eb45461b35731a48e60dcfafe7e4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525a9336b29c725907f9653be9e0011404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2a5b775328af3be24d4b705c508de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6682405a6a3cdf4a5acfd0317ea78406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadb46c43bd166f5426993086f16a7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebd733b1f4b6464bec01cc407b163b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f838e03e366e8b04255c0052ae64f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145bb35fa7dd375f4f38e7d46d7982d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb7b9750f2e164ec14bf7b296f343e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c7560876fc09217be46f53511a130412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87b6581b7ce031fe334f2174b429d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98771feb2c67119af6226b2f031f343f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11231ffc78264134790425c33c52729a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b9c1ff542d2dd0b06898bef30a7dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b700cc2f697ea7e14dc501f1f37366b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41c4b71380d9cd488ce0183bfec046418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e21ff0cbb0d820580ffb128d8e644c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253a7bd9fbcad4676ab533ede798269420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a77bbdadd99163ed2914b98c31059421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b6e127569e40e48910b60ff20e946422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834d5583e794a5f0b0f1799b9b391f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8dfed87a99b8b003bd73dbb0e4c3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e696cc8c2a48d1172f7f4d1fd38efb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea83dc749dc4d59c06dcfe01e0ea8e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b78d60ec9405f8bd40bf0cdf22e849427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900720b5e47e70bdd8469e505c7e96e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef826ca98ea3fc128ac7f212d615467429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bbfac089a1fd89c3470c1f947931a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044c0a8e85c6bb5555f823cc4fc12dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f421e69e1940fe9ef217009f05ed3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee60e94c11afc440892aec3b95986dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a7a97e4d8c947d8cff64dfe7c1144434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011ff4132fd39d1065eed3c2eac51b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11e2e1ec51e98f9d5e755e8d7c4473436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d2a0ea9c9108385bfe377fe0d39cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908066b80b01a64b4483f6486bdfe359438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b138c06ed78ae00c3b274e733e9f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f57be7f40b0cda6f8edf6384e51ff9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0f43ee352349a93e89f439bc9455e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea23f57bdf8409c95f47d1bbf896f3c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf0ad1db5ff8729a5df1eeabc4bcca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1a0f2f9d7c9aa7811f0d774517a6a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e9ea32fd6859d8ac42a7b9b07660c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82ff39388a4634dac0e2ef76d8e8bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b545e4c771740beec76881026d29b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cef06becb20cd0448947a59a8879c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866001668dc1d0260b47bfba1c59edfd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f31eca352d27e676a6d02152bc3385450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806ead7ce87fccbb658100f2a2efa84451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b5c501c43ecae3747a24895679c85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c836db1d87b58b653220e75e488dfef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6f7b210774994ebcab88b42a9bd37454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9904c25f370a91fec05657400775a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6753aa85620e8b19502d48fa245d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dd90d01b60e593b30ca8bc37fa150457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5952a93a45a2c86eca800d170278472458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c7262d5e097019482021042338570459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d3b8b7bd164654663fba98738f771460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262754a23ef990ee056492dcf1cacc1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9490064ecae627b91c4baddbfcfae50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d2f071b5fcce2abcda4db2420905c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aae4544428cb000ef169222e172e57464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2fcee07ab7a532fdcb42694a90be3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd0a2dc4d2c1ba3323d151a7ddacea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce68967b92a76a6d3be55070c0f09f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f11c82e4c4650da14c6a8bb1346ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a3fd29d5846f65fce2c35bc52c9e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea797719e88f2cbcdf310f3d284e83a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be89208f1343b5cdf6220cdc376613b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c87cf697d5ee2d6a5cadd489f5b28c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8651b0c507f17485248189188c2ca7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7226b6fa237e8a00c961753e8e678474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673583ef5c9ccf23f7b5166dd56dfc6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7105f209f9c88aaa2902f0ae837d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d9ad6ea0b7ef2169fd51033228d57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39688b579aa17b644940afaa5a8e4f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657a8659e545bb4be862b0b43c11802479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b2cbaf45808c0febabc67d333936d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b0b56d70f257cc0651fe39e44443e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02dda456b67c17137d0896c5477c7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b98c9cd4c155b6c92ac57b62e40d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186a1516e1e4beca7680b58f2097637484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e063744eb15423f1474265f71a8e064485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49855bd7c2c8901c9c32354a8efb338486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d366dab753122c03f37189a6a382a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d9bdcf9b7712ba0554a3a51fe5d71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0653dd8639c6daa5e7e460cb0ca4c6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d38768fe416f4f5d701d41a9f3f0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaa0d518c41a4c06e6ebac559bc7cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228f26fc9ed27a6f5d2ea887902ef55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dfbdc1138db01a3d36f47da38ae98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2de4a9cae2c0c883fd428de252b548494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63861bc023681ac2532bd826378a2f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783799c64f52c9cccb4f60ce0f0ffd4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc20cf73c5d67835ea70fa34f2326c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986c2ebc34fc6468823b8711d716f37498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70839750b97eba1e206b453b4e889a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280959f7f1d431a7bdbb4c33cba1be4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd49bc485daafb5599640d860b06cd9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a846f979725f1b6fe285ac9980f5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0297257daf13181f61eaf80c9034c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ad0cc6af68eecd399e0e0a25b156d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1926c421cc909a54c40eb68ca3123a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875e68b49929f586dc5b1b5a2c57c0f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ada31e435b40608f0328c718c85f55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54930be94cfce757b3abb8cf8639745508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783ec5c2b578299eb8419d346d74a6c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766ced315fba69edb47d1a5dece98e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193399bda9ff6be060efeadceb80c66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0f7d90bc59c36b109839279b22ce0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f5cb11e65e84e822a3b85065c51aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609a04df53d95edf795e9b5b0ec9e1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73c12fb7336d38de36e926b30cdba1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b39a7ab8357f8d5a3c1a89c4ff577516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd10a04dcaf802d9cf86c6394529697517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96333d239b32aa5130f8a095208dc493518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bc7ca8f0995d5e2c8205790bd69a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52334a577551bac422f49453badd71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443f6119a84a877e348e0a38f3d4495521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38139d96148c8a367d33cee9a5f3ef24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf7fde8ededad4e96e64539f4a1405523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f541b5a4cf820974ae2fe609ccb62524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f81fcc8619d6334515b01af1a95b96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd01ecf451a782b734cf668e7333c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e818393d3f3c2cefdb95a0256d0a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90998a6158fa4c91350f82ce297fe9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81428d852ed703c73b62d9b57f5dc85529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0082e4235a96f65abbbe87c63af7abb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618b0a7ae2114b9f2003a10508c0f2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef945937088a28887c359f5d43976227532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1769a89fcfe8d10601894dd0d90b1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b47807d8fd140ab53868f8f243af42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605916c57b851661071f225f9b3fdb5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb59baea94dac2821046af20795048536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aa0de6e11803330b12f7c9343d302537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d27532a3a8b9a5e5068d3fe2f5e4ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efccca8a41a6f0d2ef87d666b87e526539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb02adcc81dcd66c314b71993b3890f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b3888e43850d11e18cdbf8b9c0876541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073df37f458ed96b183c85322eaab058542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6bc788083ac868a931ed7611f80c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80c4289f432443690871013c7d6c51544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326aa6647623ebacf6225c4761d6523545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd45db89abaf0542bde9e2ec09327da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50ad8694382527cb828c98d28cab9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b576b24655dfeac0f4b28177942d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24689682e7e8709e608336da8adcc2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfa384f388b14b582e4ff42f7ecd52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4b535947fbd6e72d3bddc954fc116551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b6a393a3c1d98e57c3503d58e11b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba3501672785dc79fc94348d3ecf4e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d0a6bad69f3adbf6e86c285c0c9ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfbb4217371cd016322a7a8a26fd6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a044b2f6e93d3c14672dfacafc9b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bde6184574a59705751ac81887bfc7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16427931f04f4908b3a770b575f30d88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501535f0cd54418eaaba5ab80dbb5e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce28e5f266e270ac8bb7cb6e33c2266560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107fe059f113b80a12b47cc1a591ee9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ca11c4a976709a57ababcf418e523562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e368ca3ef6c912dc088350292015f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a61f32596807bde27c0ee6c06c448564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f79962218bf5098876447e4b4e249565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8d7514a99d54702fbf111dc3c818b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e9b94f382eccf6e62c02accfa6844567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a973331f66e03c06079a28cd9efbfdc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75c8b8f11038f901f4cb2784065ada569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2697eaa678f32e245564e80fb943515570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cd94756a48eaf73642a207f23cdf7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea827d45756582b4d866b5afba437d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc626d5ed66b19e299355e5dd4aa420573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91474d706f370509b371a14da9cc6138574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65a9795e5d88a5e7c8cee86ca073d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f2b669b78bb2378ddef2a94abbbcb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b5d975e9acb6f80b6f75827c73b57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2d7dce32dac9b3882af5d7ccb3389578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33db74c441b4220354ea0df4960c0f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b640229989c6a16055e1a53d8bed9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a8e2d7f8bb068e205926e62f53dfb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5806dc89312a54a51410202ccfe30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a5bfc3142f630b47e5552491f3f0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d963705e397edb78d4d5755c1a3d43584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24711c58ff32dc95213a47013f1b16585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656359ae0d7ce5b56ded400dd37d0069586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e578a325709a0f30e09865bc625b95d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d158799f384f503bab6000b03df47c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c624b842a8a1409f5b8ae07fe8caf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad45c937f2ff227b793f9c8e89d3fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46810d7f94700821e32d580809b8d23591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74b8821c1a14d1acd39a96f552bd90592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b127f26f96202241efcd4a140bbea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7b5dd4ff33d85245f219d17b8ca7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df6100edcc2aad74f066f6ea04125f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011ae8d22e7a75ee1981be199d687d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b93b79f0784e040bddcfff446e07e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545518d1c29b90d46e7bb9b8254bd06f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0fd7f17010e942b6cafecc2520f04599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e2921a593a242c05aca0968072bf3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e48e7ead3a7f7717d5b8d3ed79d8c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143261f9957f78fd455a1e4eb2039f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec7fbfd65a42b9746074483005d736603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fef0708c6f36560b450d2b9b3e6d5d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0e91083bca55f0eacc419122530e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690a7d0ae7a86871a4f7c8a9b441889606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a828c19ba07f597d9637ca71cb279eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3cc20bdb6bf80502c4249959de46a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786858889403fc4121b3790923cfdd27609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c73fe05bf81f3f928209e79599aaec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622f192458cecc18a9ab23f1e3bf554611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39592f5ae59d7c0dcd6f83793e903c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a387bd170ba71c43d5e3b5054bc29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ae306abe75aaf26fd28a4b867b11e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daac642541b11e936a11bee8cc4a55d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499c515e9ff1301259efbaf6929de7f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703440982861fd2be157e9eea70a6d82617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd2763788696adb7fba022a860f039618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29bc81f7584fb5ce8326a4e874de6c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910783b59071dd3ec164fd3c3ba71cf5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b488d49072e013cfa1ce3ce0a9c8dd9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1449352f507e7da1da5060e6d9475c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75c17fc863540be1d6d3d16911314a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470987c0b36f35e5896f222fb555e20624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907cb8d70e74ab8316988ceeee1e064625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bffe26b4256ad1be335c1d1e11ef11626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e36f5c713ea5111f4bad6a19fd0bdb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058d34bbc51378b51383e09fa82f61b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401fab0bcd354e2b7219c7b95dd9610629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fac681465d407f7b001267786768d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d84209650ecc2c7a5cbf5fa0ff781631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c3dfae86cd7ef4097f9ae14e2a923632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b70d06e0440675ea72ddf7fd5a00d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed20c64c24f790e166d4ae24e96931a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5712d01c98fa4ae143136e3cee732635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e209f366b709b708fbe1ec6f68584636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ab28149f12d29190729f11fd7eb7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa511335b5694d576b618a7ad29edffb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c897ad9b025f4041bdf174473b0ceed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4e92aacaa9bdca0eb366fc18e487e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4634419f171e3a65ac6c325017c830641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7fe8e4dafeb8f03d71ce2d28fd09f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f35d096e74d105fa6b79b6a560ed4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3617e38cd142efeffa83b13206ee856644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd879847b136d40ca7c2b2bfcb78117c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd403ad840645ed59e98d473730109646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f2c3b235a8872ac7c785cd2e65df3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f27b87627b6579a3cb07ecfcab3d0c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e66e3871332e5e4c97f25cbb73c762649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e02483a504332f61a8cb8a126018b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d290bd76a5839c28bda6c584156c2e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90abd010b6d9a788a8f68cedcc95b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e27aeeb2d8b35cf4db2bcba0bc8b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5dd3324c207d362aa887cc4ecfb63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f306b42f3a9ead22eb054c7146521655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4cb799301ba7080fa9756c30c5089656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a78e5e3f902de9e999e05d9690571657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45777c6ac278f22d52d1caced7d8e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28792f3a0eb35ef9518fe36b664b8a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be60f3fadee38837f719665251655c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655cd45e0564d2414debea056b606f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124fab2946f7b6e61f9387cc07d675e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4757828f7c6bfada0937a97241ad60c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa89d725e9071151f3555c8a58315c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ab417f56e2160228bb33978fe2530665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fcb7527c93ed04be110f8b096882b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1085c42e2887ea36a41f62bac6699b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e789ff82d2f0db2f7b33a96980fcc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e1e3254af7401d1982d4fa076e553669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b815d3bcb3de69ccdc1166cf703ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627171eca67605adf93ba23f93d7ea42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a014824f2aba8d14fd2687e08b0025672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d07f7f855ce5ab09911d6aac6702ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23fed4fa35e87a0d564e5d6ebf8602674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddb3aeb586ff233c81f6e8757d8b61675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e25118349775bf01aa13b7cf12385676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625e22c06dd4888e2bbed89f60df976677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da25037ea5943e622e57a610c671386678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff86827df7077bd8bde87a0ef0b8189679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3a9548fbd73d739dbfff2ffed7662680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a89d0b02c0617b833eaf56513d7c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0efff0234abad5d123f559cf7042a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c991dd1251aff791419cae5f2c7e28683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccfb69eed414cfd4d44b37d26fa84f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a3648b311f7858bf8143f0ad7df2a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7608cf0125354171c04c0a4b4086fc4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701222112112f0f990320edd3cc5a59b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9483bd36660339ba2ec9f3227a15fd7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8635b9ace77c4b4f92eae433d3a5f01689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ed3bc028ebb5e14ba03034e739317690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a104359ad04c3a34dd4d44a3ff0834e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde490601c624292f0726528fc12c3b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f931dd7580a34c89854056eb48f1cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966679d16ee6f7a8396163ce347b574694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670da7719630a43fb8b1df348535de5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41dc0bf92f29a87844bd283c8cff91696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90d35f705ffa7ba53478c03339b1dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476d99bc3a850165a5a0cd404443bd7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e637bafa46d2b6e6beaf01ca69577699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22890fe6280c9cd09d7f5f8e73bf4a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741939530c9fef4503a34f8beb38319701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b11ac0cc5c6a8b699cb0abff4b4e8c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e555a3d9ec3540600885ea74f787cb8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7897ff85a6c9ddb344fc86a6f58432704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5655d42f5f183f5f77696e930e33c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01f6e0ce0489abab583b7b5d59f1a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01e715647602a524d8a489b778895f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0088be4c34bdf9f3bcd7c8af7994fcd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395623d07f2984b494dacb2e01a23d6a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850b823c2464b7aee6335cdabd1ac78710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da40332d4d164ff8d17e6bf39a348c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f38eb5e9936bf3d2184adba2daedf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6e5d4b0a901f4e52207f078967923713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55efd044e316cde95c65d4e6083e68b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57ebbd454a8995a2f5331a8b067749715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7bd619ecbb574e7080db41237990a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aee26e8625f9a386d1942f63ccae6c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b5ebb05cd9038978a07ed95557767718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcda23ef84cc0bcab8a08192da4d0ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba13da8fdaf1f4c07fe1ac3a83c4074720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ddfdf97177d082ad4f12d0cbc86ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a9b8951173c696a678b3d79e7543f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f622cc5fa14c79c3152efb7766d2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30c52457c2800c16518e8403e1c94d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f7680e21e98825cb489e0b6a11bd9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0ff300b112c3b71dc54cb143badf6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b6f74f34ac4eb82620233ac661262727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309c81e49bcfdae111582a9e649004c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986638ba08aa96a382c84ac237a6392729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d30b0ff3fc02087fb2814e2f0d4e03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bada04a1bbe848d053dcfb2f1b4dbb3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045176e3176032de4aa1055136c30272732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c655592684729101553c81e554c12e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1612f0c5d63befae51971dc868096734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3850382461629e48c2dab7fe6ae7e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b653d22d9fe405eb98bd4de4bb455fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00913bdf419d6641d0d2f7bde78c83b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873275f4ab181c21067054c0b94a347738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ef78847cf3bd9e78286e70f40f05b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd3158e10880b846e7d49d45ffcaf8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868577fe312b38884bcd337fd31b06d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e654808c53b4bddfa4226d14c256018742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d000f6a6837695ede7994403ca093c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d9abec48c1cd85e4a44226c801777744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509d9c56611a97844544c0ed11d7891745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c462cc19f908ad921954d9cf876ff2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac1361cb04d94ff789e675fe9aff0f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aace11fa3ebfe427deb99ac08f59ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e6bf6a0589a30025fe3d5c80ea209749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee4cb6ffe83a269722b203dfe9ce65750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f96f837555eb4a63a45459d65066a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239bd7bb1be2f1e9392c37058c04df0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f22ad711711ecdf904dcc43e476f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f272da96caf9540a539a5d6ac980d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4d9bedbff87d04b996b67e2b599cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee61b470d7f750e98bb7ca54bc410de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e626a620d66c3937da54f3735f07f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58539b6af5e0adb8b1103a110d13d765758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df4b4351e35d7026fc2c6fcc9be606759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16621607b221a605799222c6df18d76a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48775b239de3755777b06033e9235c8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb06f5897d10afb2c080dfefc82bc323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2165ff4626efee87f64894e0da44b7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a208f0169a768db019c6abbd37b7ad75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356313a81848917ad7f268d33ccc3cd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266e344c0240eaefdd6a4a7df8e17847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d301b08eb3484595deea7cf81b6a2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee29cb0d1b12637be3970d1f3134439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046e47d30107652ea41f9bf99fa417710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb7b9db6de4b78b24fc639566dc8ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f473b52ab189a03601c349d769f882b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10dab6d5ef3b88dd055f0ddcd3d6d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c54fd9dffcb5d889a021453f740f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ec8e02c065dc2abfcfeac22be20eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367d1bb225577bfd7a19bc988692f6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50d2375df42d2439105f5033c4cd7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35eb8639796e1f3c7fcb781a09dc7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeeb60df4b7ac38e24e1ee80b52311819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bad38a456e49491f0bdbd9d310998220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8107420357b166bdb17fb15ff14156921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4e53385c5d1ed396e0fba0549866822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372562376ea372491dc5a36b4f53dfdf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffb7a70ecbf2af497cf4b7c814d76b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17194f6c703c24012e80ba98c2f8c4f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638a258a05cea4915a500eec718688d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de57bafecf4b860d4ddb5e819dfb8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33369e2fa7c923b6f0300bbd0477892a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0cd03165c9334de82a265d3ff059c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152155dd48edc98f429a346cb1a8451d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b506a9ee6ea5480ba468f71859be331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee923543df8d3d6396669512ba79da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27315acf71a113997af93b3edadc17d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ef20dd4d29c03eb396a52e5fcc58e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587cbb48b32af64a9f95c992f668d3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf99503581fe98a0f049c65edad17e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d436410754aad9aa0b020241c10d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e2afd644cfdab7f16692f99f1f19c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400205e854034ac5b66a0c13d8757a7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242334742c09e16db589ce9ae3fa46ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c390fd7e6e0e906242c2ae10dfb5d8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae75bb60775402a5ed824be380f551242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b9e145b3c3928b2ff9776592cc0a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d43ac5abab5b8ee97411bdd70d53c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90fcb4d99a66dc8d28d680ccdfc47e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb336af0006cbcfdbb61cd05c9824246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9606da35b19ab94c0535ef43a8093c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff91877af43bae3a4f486580965f70348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8987d1bbb2cb0c54cbd300e2e419f1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b883b0e47b772218e0688ca0c02b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa0ae2f0749eb8407ee4f51051a83b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b30bb1c15f84565d77d3959f1d420e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67424109ad2a039f47533206972ca2e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac107281f85322206c18794ed69b5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44185632d9d9005a076d09c9d85de255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a86fe05dab6aded548def3c26745f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590acf9be850bbfddb38d98a5299a2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae0db06691d041b384bd207559ae0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cace754422924130ddb03930090fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054c6cda99860a834db9c22ebc01ccb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62472f4df0b2c1fb55ad749756ff6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fffe2c4335bf8e1599c71d4ef3b4aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b44ea8714bb565ba9ec8bbb2894cda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63940e596709f78bd6d1d377b80dac6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfaad88e4c7d381680a4c1e6e1c8ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3df17c728f7d6bcf958a31decce9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050eb9e9d776cba3c48b29b46379b3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7f2717887e702e5d5f9e56c6ca3cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a0d59716261adec13e03ada76d58369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ae39902830d2050b8682214c1446e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dabc50075881440dfa8199682b6d8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783ec0384f23449205b48ec2af66c0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f840ee7ba766754f145e7a48cf8bf5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68e18aacfd337b0797e454cacc925074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841842e052460c05d61e65930dc1115e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd16aa891b0e9fcdf3a7990d4894ae576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d6a4b4937a655a005bf144627b8a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6fac068aa429d9d5f5d6f3d215db878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ad62e88bd2699d338796d04e6979879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfcc995d33401cd6eacea01cdea33d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a7736e657d023df924cf56a699ec381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532790446cee6e7b2a9d3d13091da5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5cea6091ab551997f0f47952d2f1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a75b832aa278c72265b86bdb4b0a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000af3bed639277225f3e96b1a9b6a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36996b0887a4225481594fe7f9629b2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76475164692de34f6a15dba51086763187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1b9e9229f9c4e09cbe4bd85408e2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308db555a39c3adeef1b81d130dd73db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bf25bd39261acde43b30246d15b6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129681244157a1f6d70be08170ca91f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ac4036cb54c602577495cbdb79a2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ff6b138e5c6fa0cbb218b375b8c2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb18ff7ebebc1b0b48f64d981be220f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074ffbc0d4da713f7e3c9f4015c8c1b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a830622c86d30b90600128ec4d77d6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daebd5510b3e364028f1a979973c50597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9045e7a32eeddc86cbc2151229e5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4c343f86e7b7a8c86fbf962929fc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848397b11752265336f7b51e011a220100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9497d5897a3a9f92db5ebf50d050e1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566c1488d6527e87336a24f9baabb39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbe76f34698d3d9933e67ef5c946d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3355ea89b864ba0d5eee14f2ecee7a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040be10182bfaed5a5f2f6a888b794b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4bba41e7e10afe67b2f4c7b21d35c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4328a367b8e8b0c8d2d2dd5558085107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fde443a17d9b0d81e8068fc442fb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3d7dba507b0a696c58f7a26184d7a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510ddcbc1bb91884ec2a84bd1089e9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989476ed847d89e5a833140358e7c40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32d4ed03acf85441f0823037643db2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d18016406a67c1998c136fcf9b503113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b75b82437b401df20c7821b4585df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39dc6b608544cb60c17435167cb935115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd4af31c6b2d79e6b2c4d7364b6be3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f804fa1c897d71cd918f07111cf1d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace027aa54b3ebdbcf3e2d7bfcdaae3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d4292689e81e6b2c827d27f067dfb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34897830fc841aa9368d66bc7e02b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df62561a1af0e3ce88f23316d25ae8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884be28db97179470723357b0e99c1f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00078fb7af7547b18e06a70e203e6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e4dbfbdfb5903b638f0796d22b03e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30065b39aa3d078fd3c123d5d44e03eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae29eca5150a5e92f8fd221337c8b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273bdba9729b01d72b468190dc20d0b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace17621a2cf513ed2ed1b209dd5c8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6012fc83dc403754b7941a4a004f19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443496fbc2e286896c4ceb5473afa73a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c9f8b1c1276fb96330b4fe3d1ffa9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aafe74e682015f120558670690eb58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a9eb35df4c6a5ea62297aac7b787a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922852a189660b5a9e4c8475c6ee6bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4732a41473b335def9228b27698c9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fc0c69765d88f529b40e099169c8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0c9d8707669bc41437ef8ccda58e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cd24371c5680932c06ee491dae0ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6488e4c85e3d026f1994245f67898d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b42b702bc81c06c43ad3cb1c6dc54e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcf16c5c56c8164501f7a8bb4995db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e907c05558c8f1e17193ff3515ea14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ffcc7763580952c1e6edf0b0740c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa1abb49e190becc0e0456a7846009144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe01aebdfb559d7bf1a040c9333cf7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5a21884d29d4e3adfb7b934c01370146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ebb71d60874f3bead07a457d98966147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eee4264841139f81a73f4abe734d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f794802b18e51404906bf26964cca61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526403bb2f83775369abfb46832a1aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15188c99b5c166519e1c0a9c8e68cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9fd0b9c48f1965afb3c50fd508852152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71933d2222d98eefcebe27595d61056e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce3c37636b39a45385b3ca9747df88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1ddeb7fdcc3ab977d30a74368cf6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4511b75c9bf5122bdb2f67608bf4523156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2a0f54938fa512327aa00db40ec29157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe19ca09d7d10e477aece2fd03a522158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dab27c94d7fe425e234e5d5da7a83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba57fe0bea6683a3167bbef44ac3158160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fa0c6f17a2b3c77796668af45c6cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105678d0cf7069e975db5fed392a3d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836624c2551d2150384e9cf82abdf82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146f8658c5bddb9526b418be637f40c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dba3c9e6acd53358085fc74140640165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee31dc8a3685dec4f33fa9a6e62212166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9297bb508e64f8ef16786218bde3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2e2c023c1a8026ebccb43d71bec50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc6379eedb9975912caf74158c1a2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430534a37ac4726fefefcbdf75ca45a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fb72e66738c8acc7c0626b3c544f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a70cb2e8a259e1ef9ade97b5e3fa31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078d847e61b129ae1491e082287a8ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ff95ae080b98409fd829979e4cc03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd9dd0f6fbce1b31fff19a1dd4642e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299e8ccb20c89da76b848144d2d60a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9ba5b534ffafeabb7b91416bc8e5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f608ece5dd70b4782771ae57ba90e56178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3a20ad954b5b2978715e24d4320eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61520742ba3e45092da2abcbb56f4ef1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb57a2856eab20116b19942f327235e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f0531429c0d130659d337ff935f9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd50357ee083c2faeb582a6df325be7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c87df395841d4955e7824566ea761f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e171518d7aca7a8f97c6d36db1437d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5130dca600818157b546da1586528a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbcfd0743125a7bc599dfd2f8262b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be52ee7664af23c50b7699eeb403395188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbe9ac16683efa36f070485871b263189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c867cc8b74d9d6ec53e1eeecbc38c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebd0bbe4088e7a976408f3b3e5db07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223dcc6eaf70bb785bc416e2143a9f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402aa7fb4e48f0fe3e2b895b8dbde13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8490f0840f0d20c076db6994bda10e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ea1099df76f77fd55fe31cbd46eeb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f9f13c6621ad6472623101b201be4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c166ce3e575f67240ca250e447060197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856614f0aa973571842b8cca665064d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496693f770bdb9808cf937e4b94e7f7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cca042f4b6fc251362a22acbbf20e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b94c8c2a91c739aaa8be7e7a72560a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544860347edec68f87abdff231624ca8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa11604f5bb56bd2b90ea914c109e78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094e77032ecb7a5f80435b5a0bbc000204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809643795dda8b2946442edd40d25559205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe9253f5573a3ed3e270a45c9b1c7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453bd0bd59015f812a9f03bd988ff7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97be8771e1167d9c1d891227f0eccc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb99f000f0c79447ca5552425ae579209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b2f279412ba5d07380cca8d27f386210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a84e17083f8fbb60b75b1a829caee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e5170670135c4ce5512284dbd6540212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c60471cfc8a4bad2b2a2bc9340c98213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca017bf3f3188d547f12f339423189b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f0f759b4b8ed0b17dbde3301f35f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28747011a8596328be72a7fcf7f4f408216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d075381ff3c8d6cfeeb517227275f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f79c1ef885b198c9c9ad14e19c5848218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e97d29d74d44a0b0e4cb9ee4a14695219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9faea6eefea626af60a0ad1ef8c4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca4d81084c9b99a9f76ddc162a60dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f136cd3fd38fab185d39aac706590222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1ce679809e294a634ce2b069836f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837ece7d55c570811c3da0f915f8354224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c3a814e5342dfeb922c71a8dff9c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b854d3ae41b8fda89a17c9fba28bd1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bc6cf0d6a99b9909b5aebea91d9ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f2ccbbe3cd626bd3833ebee36a354228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251e62007882ff2eecf88f795c82f5b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a21e0f5260be2169ea5d5919eb37e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2cce806a113835d6b383c9f22b719231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e279b75b02d3996af4130970f8acb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238ee8bde98710689bbfd55b2e4b451233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11530cf9c23371c7b27ff0d39369582b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cec7332637f8287a2f7441db75c3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff598f528961cbf7f6728ecad9cfd3f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494ea81ffac3802a9519af44b252d37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7640a224cee3acf0ba0be209a343746238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20c562bd48863f7dfdf36a127b159e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4d4f0d98b00cdeddd353bdae09d02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df60462d97f4ebc57ede09719407657241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5162ff12f5410280640f898970e85a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acded9a43e37c26df8115402ee80299f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac1e46b8a937cb25334879823f398b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e13c8b6952c169f14de33d3867455d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c67544302caf5716efc3d385ebd398246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fce28b045fb8af0b182aa5372cc6d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589bf0036c3aee654710aebb2531302248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712867ca6f7a2b88b9c43628e8c21b7c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc39aaac3bc6d1aac04fbe5facb84c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd718f4ef37474024897422312a674251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff460857fb25cd00c77e97bd82dbfb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1e6fc89e3670e210d11ff1538cf72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a7078fb97f2c04a8a1d30da00c7ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bc7ae2f3ddc99afa18991f8c95b91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04560e17c3836d8e683241decaa8ae5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420d4be65982ac47d2c4a8155961eb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2e85cf7e611928e0503b3d425003e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338f2b68f21a7ad4cbcce82f36a1fe6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb58adcf650572e60b524bfae844cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349fd0b4a826bf19ece86210aa83487261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8014bd2133f1c641bbf4b21af741da8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e00a7bd94ed13a03290bf9cd7bd183263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642737e7cc33a204c8054f0345fcf167264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce388ffb39ec34ee3af32efec49be716265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120c86737784d4f1398ce1c04163111266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab975eaf275bd0755236d0f1f68fa8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23493f712f57a95c38dd63ecb23b5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e04177fbbe941b5c1c66928b6fc87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ad510a42fedfd49ccf4cdfbf12e71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63842bfb4f291d9884440c6e580dbe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9737829fa8348fd9d09260516ffb1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fd1a2b0774eef60cd6a175b208c2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47334d2a4a8fdb238497ad2444442b2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df86e2ef4b4daac720c206ba253775c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedb168243f8ca84dafcf615402bd88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4f082a74d16200a5f21ba2fd3865f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29901b7d2b0516f1a9b0814510130bfb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1956d2338e5c45fa5bf5a4cfce4b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbf50a6fc5dca80099355c2a4105f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86680e6ad360f8f15b03d6a046b264e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f5e91c14b217636742039f91c5931282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d08b6fed4459d6623a376cc0deeb76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37891943c5477aa4ef169034158b75e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08970ff2a04fffc59ad4cd506b5106285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937f996ab55f59fb64d2dbca2a760fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b43d3af21d6abe53663dac4ca4d31b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09028342e5edb61b0f387f1e9abb9955288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910feb08c95e1b4da8718650e3a648c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0a8d2463d8a15694d6e9c35b18cd8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81504ee034786e615f42628347e45f87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0806b103c63e9e49082fee592cef4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e44ed071e2c9a2cb4835b1a7da7a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7e846121bec6d85bb902d9b713554294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859f8b5dadc12a70ab951e1d0f2c284295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36624ad341151e541efcdcf926d98f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa15a05076248ea0c6747c670fff245297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2a8f8769d4d2dc2f257ce9b408e8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93ddf73045c19781b7f86159ca5a5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e799a5bdb94628730c270b02972226f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5723c00b074bbf4e84b9a69993d29d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a126f68aad0d2470f040c0ea03adc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85561bc5e146b45dc9af4b0c7e796906303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5e68796b8baa46f4b82aa9ddc6d01304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e6810f5618e77f34396d4d7fb9d1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d5275ed83b9c98531b6d6c641e1ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fa93c570af39bc9df97421f91f44e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e8f719ef31e7d4a62307a85510a6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e1e1b7d0d46bb77344c6c45bea943309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaab8bce323ba4f0ceaaa8bbd63be7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f54dd1a00008cc37a3403eb9d723e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff27db11f15587574e79363dc80acc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1801b7b09fef74d4124759f56f4f476313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9489f3e7a2d14adcdf5091f03bddd2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a36ad917c40fcb9e8709309ba345ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43876474ff40cb805167250216f72270316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a147e55e35aea2b794da25482e3130317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34066d6561a11f12c6c514b5dd7dcd99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13ab5254a9ab6df6400962d8624e68319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1e52be73551a3a48afb985fb1685d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bbd152b23cfc6c33bee143604e1e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e1a26c470a3dc363e63839bae835c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814a156f4de57d051439e01b18380ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df645f765f7ad44e30dfa9878c93aa9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eb29232cf623dc7dddbc43f136ce8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a199c68c1c847f19c5715b6227047326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f36f5abac6a3b0b447d4ced30c1bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f4e5551d06fdbd64b132362b5b229328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9407f0c275f4594ea2e8c087084a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da894dcf7afe4bb37fb2fd6855b2fdcb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9b4a6d3bd54745f0c6e7b37595e64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7cf916e6736cd0627a2a6e0ec9338332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c12fa41f1c2b7e17193b8729decdd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464928c8286846e09ce213bcd00753ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60908ccc83f508850fb42f0977240b29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d57f257543121e66cbc3d16971c47336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2eb768381a7d2fb8f83bdb3e70858337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632c8658a7e01e3ff51784bffe88144338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecacfb13ba248b53c75f635e271f04f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb560b48e8534d13862a0f324475bb0b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5acfdd990f88a547f0e6ee6396dd9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaaafd609aa711e74f238e403668f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b929d39d38fb1d359df1e289c2648343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1f64f1e282b60bfa96e1f341ed4ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a4fc985f4f65fb07f607627927f33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0662b478a649bf6d732acd6c93a30ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a408cf004460ecdeb0285225af6cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd506f3e5f93cd1f060936c24e0c61d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd750218ebcc75618117bb9500bf756349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b3510dc9cebc6d27210efad09a3fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757efcc91ce13044959db73050caed0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed54b89e06d324d7edf21f119effff9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680881db0604f5736b091a2872f9a0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68061665252096b67e7b7155ec8851a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399ef29bc73861f1e47529d10c4ed11355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fb06694334b304adcc3278fe2d450356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563f39f2bbc5c6f62f7b0ef972ddaeb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f11459f597de4c00f25de22d79fbb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba705130780b3a0b39220343e40b298359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f366dc1f09647620fc6ffff578c914f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4e7d0d1140f65c9238f3d411e4638361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bfed9d95a123f852752d1bf62547e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f487c9bc97dc66323ca05afbc3f9bc6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7735c8cbcb0b1617a3834fe3305f5e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5eb29aec4fba3b4216f122f363e76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d2026a57ae9404146d6a4dc27ff8f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2157f66bab775e491fa3130d41fd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c5b27c84f1658f75d71a367c68c4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b13768ba9714a82b2f53a7a77407fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e74cac59ead008fee012a47576fb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087650454376a617162afe685c5ffc3a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58a6fb40879d2c51b855963a9013fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab04d5fdd2b7b8995d625571afc28b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da9d07b501316cc0f50b8240643652374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239673bf18662754c4871951509d4264375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402103432cb4c0e0ad2ded150e1706d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c5e2f4e8428baa07e55422aa2c833377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305069219f0264d6c96c131c62d9faa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdea5e145a9466c96e5641c5395f05f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb3ccbb28b907bfed449b28930ab3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c60a0ab9de5a3b3b3e34dcc274cb01381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafa64d331c39e770091e656ac822c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d834d30b0bab7bac8e9a558e3473b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bf628a49d326df7374776af39cc7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5f3bba12e3661992a1d2546ffd484385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea47e89e8de3962faeb412eef1b972386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fc6840343c114076034f19c3ca980387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4986a6e5a3f6cefbeb6d665bbb6b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8796153a42c2bbbfb2606772a711bcd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb93286675060b6673e22650ef4aea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b4d92e56a1a552964f7a36416f1ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f124071ed2275069c908644182d37392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fe2b1bbed13df4795afc0326886f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e75f6baec41902e59d551ffbbab273394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a0c64b04584394dc11059b918d2ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe5a47bd350bdf487b73c79a0c98d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926f856bc30f0051719e21222aa4fec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7841886f8db2cdd476699e0dbd16bd9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ac61e6422ff641108b045768ecc7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c97fd2bb5f6daaf7bbff06b002cbcb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07b1296619c86c30c07998662597f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a74733041b1f1ce397b2afe8b6ab7a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fe97b45cc9986ad90d3717c53c11e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb72ce45de0b7af1aa363c04202392404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aab65e30363b9da153ea1abbb3c60405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908a83d1e8579874500a57e12eae3dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc326b51dee6e3baf17b4060b15e2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b550566db4d3de19fa6adb38cbd92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b0fc5f060e1baeb8853332f37e5c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8c17a13d175378d60f6eaf72c7d04410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c702940fd43cf123d98eac6f17c80c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ba887561e677fbd82f06320a0c91e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a9539e55838e4d104e0718b31dd2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79851145e14c26b706cdd4b941973a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6f6a33f9c89167860cd6f96922bdb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35602c898d51902fd11f402029fa7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a889f1479cfbc7db04ec3bc422331417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ead6c05c68f2f3254fcd475f5ae8b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ef265fe8c4fa9b422db65e76859d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ca5bf06b030eb372a19af72023958420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c49c669384d3a4b8f4fecf3402f0fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78624dd2f2d729ad50d14b3af734181422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551342a950e05adc53ec451bafcc9e32423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ee743c358e0685a7490ddcfb79f9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa284c3cf8a284dad20ac0b6539f31a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea963a2e78a266a9290e1bc8094f26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418141163afa6275cc68b06002d9da6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5706be6dfbf53c650380162695b6058428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482b8d38f252147b882b35ca32831cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503f3d7be41d23eb1509cf35187f38c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba63dc3d2a171b4a5d71e8bf852fada431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a353c586701d85270a42b4252c1923f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae414f486194c9f9d6e2a8bc6731f215433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d82f4f81ba0d38fa11f305342ad2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b40a717eb35b07fa6cc82b924deab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7caa0e1745f0e047eef0f2de165cf3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13f9b13fecedcfe10d0ab56a26ea3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a9f073f071604729e7af8f44e1639438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf328a4d3eff5c4fd55e2a59f20d35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452681f0535bc05ff9de9e2cd5fbdecf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e41bbce981fe29a1eb1141aeea327441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c43a86e93d8964ff925f23761d7ef1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd829561654662c3929f49b8a017da8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88853500c970d593f11c4c07efd2d6ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7379067507fab94e8b738937b0e72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f33825d9a48f1318782ff210cbcb48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7de7bd7ecec917ad1f00f09bc2aeb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30a6289f1e126ed0d659980dfbeeef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc77866aae5129f2383fe0073bfdfab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec5a63e4ce53fe49ff88bd2e3fb5d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd663f56092333a3aa0bf46260fe3c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fdf8032b1cd87f19e657166a30148452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfbd000316b054a46bac3e73cfac89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbe792131536c6b27e5b0780e41f50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa5384220de73b115de56b02110b36455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce73b1c365bdad819e9efeb089613c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d1d0a7325bbc3fc106e29f487e9ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ba3e644e6d0ebdd4825edaabf4fbe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754693dc88c525ca2b681ccfc2b968dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cba9bc7aabe05a3e6427a943228994460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b30ca2a4efe7bbe8cc6e8712832f48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cce4ad54dfd1124d87c50efc1349e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50828ebdd581d9d3e76edf1fe2ad3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93771344aee7ecc6276b20943469c64c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66754de331f2835bdf0c92cc8a3a479465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c243556179d1c822307ca0d3b3290f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ef6deba4e8f3547aa790cbbfcca86467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97fce1cf4aeaff604439d120166147468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1f408aef7a8e5d49b4cacfcf3e09f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664cd7cb06ee59608700fd2bfc003e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8b2157202523ecb6fd0da52960d33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211c8dd6727f40ca69914fdcc882bb7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9320cb0361d2a33f5167f4cd85083473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88f3351c6da5d3872b90a7a76763d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44302fb39e8fbcc6c7012694873507475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9341ff156f9c7a5f99c16e61b0068d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c166cf1dd9965c6da3bb846cf3c63477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8e441ecae9027bd9169f2e9bf7d90478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fb2e1a231ba5787930624ef07863f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ed3c1b90f52168a3c79e26957fb41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177546c7dd54ed8d7eff30f352211bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197142f0ce6843d3dcadd7cfbac5b0d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcc8d066836bf1d3c22a0988521678483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ed09bc4713717dfb3b8d6840f3012484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a834cc34f3a7e0161cd40366476ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b675d9d60d9cd9e5fbd10d136ee8564486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73017f0470ae4ed1bf1afadc99caf894487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5582a416634909ddba26c0afc6fb78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7247770423ad4c5aee89d1b29eadd4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990aae2e81585f78687817735a6fc71490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a584d8848e21c4c8fd2e5b69b64e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde9b5e8f8e0ab35af3aba3e2cac4e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1449ddf9736efa331b4c1e5815c7d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d397d28e85838a2bc499c022cfd878494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb47619fcdc109f51ceb43f13efaf1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf39c22fef6e1cd743ce60855d023b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df169ec94e944576a67d292104f538e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284a50ce23491344b002ac334ce258e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9c630f25d9458f72674c8dec94ce7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a528711144e227266faf167ffbc2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad3066dc2a17c38a2dd5aba5eb7898501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e73e8189a9eb35dc557fd55b7f9ae3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ccb194fd0de889c8b860cb4ac95de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d066210dd45c32d2051e8e35838b2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a89a8eb1ba887122af729fe25b80e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78589435bb565d0bc6eb90e02c1b1711506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3ec133a9959e500b4223223acfee1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d2e7e6fe65eb3dac6808279cdda23508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a172250255cdd29df5a6a465c8a0fbe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fabf0ae511245a49c95926b0878b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f6872edec08c0425fcfe56584b28c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc112cbdf779fb9254ac4da6e928565c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ca87a6c4ea63c8a416284096206ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfe3898246605377ff6021cb188fd1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8ff5e8bf94141a9afaa1a56713386515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddb91c9f6a53c4324cd56be064cf9b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b647ab3daf74eadb375457ac166432517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d19883a27da59390993fe72c9d5b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339165e71b8c9c58b9f7a9193612216519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2660c56c388f1962bcb9ffbbb9082520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4da0d29e6e471008cd98c27f7c6405521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd1373b8238d6406a4f95b7f9ae288522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ed943add2e64663e2f9800604bd09523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85e3f6e7717ce348e94a52baf765fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c00660c2d418c5878cfc0f7e94c347525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49834f40284ac13abfdacc4ac381670526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f311e48bc93fd4779c8ea80f76963af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104292f686751f042f9938bb7cab0ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9600adaa4a42e4e133db48fa496936529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cdc09fe74bb33417a2ce04ca0d107530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f7fe01fe4c8bc0b98b8ee042633d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ff5e0ab7f303d7ba57f212f4a2ce4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56ecf26c37d6315682c900077a5b50533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301d96b260be9ea9a680b6622c2bbb5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8bcfeaaa9eb1642fef43ef2c36657535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f35a5cbedcec113c9415fa268b53f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8814663b2b74f74c7993893418de4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86acdd410012880a65193d704559ffe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2e330acb34c28070e7f21dd7a72ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c16180208617642776f123177389a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67211d36bf9bd555824a55d3d74024541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3c04ca0d5d6e028e9535739eb5a77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183ba09a42253f19fde10b67b54a4d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a01044879c6aa0fad8b6c508bacf9e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507ea203b869c80d1c1ac987397b0de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbf1a9086ddc5b58870a4514bcb142546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93e6c33632537e298b8b8a970b1f09547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292078ec5cafccfeecc4acf3189bb2d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178bb1b0ed38ef0c5d428ee5243dec0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03272b3c571f3534d5e94297f836751f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978458014fb8792536366436da56881551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40481f805c1507d97340719a01ba7a43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67334f58350ca939ba79eb7544e6091e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdf37787414d8f57339021e22dfbee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b0d8afbda81bc16d5633b60165e55555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf8ef8b17f3d171b737954837050e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3980bcc103092252d2a85f9e17a168d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffd7f3dfffbbed545526f01ef6f40f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4bda559906d39b2bad05015bb1394559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6469f35cebb2a8daf107beef7197375560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e8900b279df2b28efcd44ef339841561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67ba207fb66f91318706658eab7436562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd3a839670a3a66bfbcb7d45aef02e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc114e952facf45743eb18a108f226e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52067835ac00957fc0f048c35ef1dd0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573eeb5d95412f4c4d80485a4894caf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7e908a5db208bed689c1125657727567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb294207426d659aea43af1c83d72462568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367844820d83d7d75695cbd2e8bb487569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0dd639e255c4a95f9056a85468893570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c167794a035eda0e67068c019832c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fed7c45240e7e7a21762735d3d821572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b1872fe9c6e1bbecd84b7dcd8d13d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2f0ba17c26148f7db54a6d8174b71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7638a65b1a54b018eb58aeeae4ffc3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fee9de985a9e4e892366f79837f1f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994cce83c616220b89b53ecda5a5cb9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46675458a7dd00ac81ee97a0ce8842ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6704914ae2a5f99372e9d95070cf5e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b5c0d8de9440206a4bdf87f309b1f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b0c97e16381197bf95d33d55d4bf9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519a9de433faac0ed6c7d34d44f484c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5038a52f78e4adb099529f93eec3ec9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe9e2667f4295116164dca98881a1a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10226decf7e5d2a221a1684df9cc7d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe30288c1ad38f7681dbe6b1949e61b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359991a9fcb5f958315f1bc171c156b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c31381cb12b2f5ff2a5322fd9c32b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0e0bb005b540e5ba3f57189cc08e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fd72fba3459082eedfaad85cf8ae6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8ec9ccb6b7247868add16d798671a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bb53eec5ab7a8d2409592ad30284f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f33ce154415643a23136c84943969c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87159e0abe3de58786f08b51c13d908594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055591272468d9b7529c91325e08a3cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488a76d735bac10f19551713dd37573596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcbee9a7d54f22a8c2491d5a17732a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df167ca3b0795cbc460209ae112e1ec6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f4219089f432608ca1c30a0c3cdbe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de543d906b5cef91cd9e34969088287c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcfd8ecda5d9f1609024409c14af6a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893b9f813423ab6d35f0ece90dfd53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306bf466c0290bd63f62ce0829cba44603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca11c8806e57e145f4986616453093604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091e26155aab8a7fc64d326384aea2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760d7211cd8a753325b08e9dc1eeedd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e3c37fcfd5f9fc359b76d7cb1c74a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2016002f12831f4da435aec775ffc7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133bf7d7e3a5c9e99348878384a8ed0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc1d7a96373a145025eaaecced6a55610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06290073d02e2214afb6c0a4805878611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f06e5a66fdecb0d0e1b0c7242d092b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bbbf04d418615185194e914d08239613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c80c7655a3bff300b775115b5e062e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187af29011113a445305e71106301ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7012bf4b06d96b8e92750ecdc67ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914d192bc03dc115a9563e2c6bf9d01617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76922b6dae7e36e87353c1550064f2f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442302259d1626a3ccf1a1b69168e69619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f6de8a70de06f0cf8826f589ea511620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6766947f8782f6c17cde379cf9163621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb137d7d36d22f521e5d0c552b59d41c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa296e332b2b426f0cda574a9f0c6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70ebcbfd8ed2d14e259af9c5321738624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30c386a7afb68dd5f3ebbcbd243291625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a548f4363b065dad6d403b6090cf4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6556231b80832019d4e7c71ed6fb253627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df766a600e020adc3f6c009b23b3bee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7fd1d2553de14b6cda92338252ccb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5953a52280dd70618f21bc77c40186630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7951d7a3e2c47b163c90ae165f4610631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73730fe74c73d17db3c03faa8edc51e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a24d521af4a2922227187de691156b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7959bcbab15d1dbc6b4228c040b7f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce36eddc179552d4c15c6ef3e0b4caf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fb4143096b0e7d7ed4adabc951350636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d52a52f492b6b98b13b8e37655b07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1bd081264bfb37ba9ff24373a589a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a59bf4680bc28090111defa0acb5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468c15f33e51f4945d91357fca34593640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17bdb005efae6f77718d1f2cb66028641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96c19629e0ae9f00d73ac76c26527e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ace8afb43dc9b35b001bc85c77c58643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59724c619d759c27d2097ee57ffd0be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e303b76830a99bc89b39d681f2d6ed3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab934038830d920990f23370bc9debdc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6818b3d40137b445b0b4cae49f07eb4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eacf4d9ea96428d728589c49d53480648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71016488e9d52e90d29652f47ffd2f8a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfad76fcec6deb8520363bf8c803e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4758ef41b1e92b394712e2bfe3173f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf12d77b4fef0f15756f92db3fcac0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80853874e697ebc9ca937dcabe8c593e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fdacc66518ed34f42bef8231bb0a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d01f08515a2304cd1d72f579ea4379655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cccc8277791e16d2b7ba5659f2a30656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28558d788b283fef4adb1170451ffc1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef134d959e229d025490b55527c37c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52359623d2dab9d0a8b66956dfd3dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd89e854e7c9b87027de49653720800660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212a882b9598e277bb2f2a531edddfb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d111a5c8eef59fad27852de6785f1c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346de4b72603435a42e6706ba0981fc3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1488241cc20280dab1da06cafde702f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e0b6ac00e22a38d63522116108dfa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fae9d20077c746c9f443369307d8be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabcf35808a294d94cfc616622e57ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e4bb72f92a634ff1240edf4d1abe8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34875fa7a85bc683aa7d2f5c25df1de4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfceb8b2227b5b58a9e0764dccf476670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5df0049dbb786f46dca56cc9d32be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c92b27b28a7bfa70842bc9379a1a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43d74367256f2796b0a90aae764907673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c445563598e363e8335ef2947d3ad69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda89aecb465e2203f6c1b5af05e79a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2954afe1bbfd1aeb6623472eb1f1c5e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027638823c01ef3d1aa3f60163a28b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9416c40eec8457b4225dc152fe498b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff543fb28580213595140c4e731c01e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e549edd28355426a753e8cb659069e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e88bd79ed08cf77ebf40d378dde6d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe23768f5609245a925a3b0e26bb0e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e56037df83a0a196acf76d190f15d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c56d5a207ffb016e892780777603f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df13aef5162833930bf9a5ecf419ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf894d37a79bccee247d4d8da31cd6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7439bfad28bd0ea0181e91c61b7afb4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1336364b27dc6ca8ca778254803079688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14606a4a543a6939f9176f3fa0cf7916689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e96c760163afe7d6ead9f0dbb1525c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7399412c6235809b365f6874c5a07691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f3fcc1ca932de56eb753f157e43f5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860701580bb7074b209ad1b2d6eab109693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfa4db2ff8cfe107a5a82f975ac323694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de72d30cb11d2b930fcdf66c69263f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347eedb6786ef6d407da7a31d5e80e37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40834fde6981c516bc8128c349164e01697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8010e7a7bd6a3dabbfafa53e9bcbbd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6a861f3e5f41771480f0175fac149699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945ad0c2f4caf31e57094062f9c41f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f76d0ca5434976bfa4da81b5b39d3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d93961bea23a4b44ea8f7f70351bec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5723be47cbd63e076dd0146480d3cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7ebddad1d2f63103c0f3403dd4fa2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec650db56a93db6748a7d770d36844705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996454021d33f4ec09aeea07c533c61b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3511d175cd8170c78bb3ffddf48ca0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae530c4fdcadff664ee7741caad8178708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4b57c9d4e11af736bf27b954ebf23709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20d19cd1c83f74dc2744afa36170b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126ec3fb2fa28afc11f8a8bbe6ac094711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd7d8e8b31d96bb0353a1ff4bd53d6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936ac20c7171e57efdde71e13a7b95b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dcc998d85a70e14a9961f2f72c38e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86889c47fbe12cffaf6e45b7b3820176715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3038a3ca277d631995bc0b0e7fd5d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483f94c433bc974a63c614723023b2f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd329ed269524f7a0ef940d2348aaa03718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353ebec4b77980547b388ba0598782d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db14b098dbe5deeba473942e911f366720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e0ec094d158475d773215b1726f48721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330e9f0b2de1bb710ae1d879975efb1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06226877aca7607f161c9c83db8933723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84c22827cc21275f3e858049372f57724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756adb544536be3f24f3df6a9feef63725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9afdc48a413d9183df6688e90abb4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02488e67448bb58b856de58fbb9279727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b6d0401a06519a9e8277ddce87a03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49d1925b1ebdaaf4b2a7ccbc0404e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c580ada65096e4f432c0084dfdb10730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a4e128eeeaed46c62b45baeef4488731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161679f8733444d4ed1124395af1588732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76cc6dece04cbf6f558b532059cf24733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a2a7b9507e81cae0dfbb409f779cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4192570605f23331a1bea13c3a2d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951282ef0907891f50e85f506901c485736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5fe34a0fa058a9f7f572325c4c015737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27e2e9fb0f282604df8a41a49960d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865740e4766e3c7cab3588422bfc01ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91471042a14385e71018f97b5081d51740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2187b7bdd28f43f684d239f7431c77741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d78036716dcff62be3fa454cdd5dd7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2638a6b209813e908a2ab3b1aceca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f3968ad73a1c9f249dfd87d5a9f59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047be97da7173de3a61d6236179e010745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8909acd0a10c375563aae2d301e6b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d2986e52b5e11c78890bdb200a1f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f079fcebed5a6e1b78b6be40656ac2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1c25526a678b4e4f1fd6f064a4db2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab93101d1c10b20c0f0cfe876ba05b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d9c91a72c06537a3306bfaac4963a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96720a4826595eb1c36628f1a05f6fed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e06cc02236f661c51c8830851b3b3d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35613dcb26d19262866e738f8557dca0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b44fb71e960790e94b559a6d85260755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a922606ec6afe4725aed3b0daa6d3e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff0ba13a6e680157131a9ab7df2543757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5259cf57a4b2bea95a75531028d0c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c169df08e4de11df5924774aa9ef21759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>