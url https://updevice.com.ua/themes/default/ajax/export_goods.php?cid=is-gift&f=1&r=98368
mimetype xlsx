--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23b2716367bd8b60a6d439304dd1a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150de6a62b77d88ccc22591d72be62a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef4e466360e48ec2b560177708f85b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474f538bc3fad2c6e9551322a43daa04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3179d838e3ac31de8bb2b39075d5ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04eb52cee09ea88d8ea6bbbdc549f606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a30e334e678bafabe5aa6251c4310c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d1125cdad7f3cd10b9ac77db27e2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb609e735e27dc06154deeb0c71cef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24090defe296093168f9eed59b98b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e8c6921d4f4de4c0776cb8d19b96f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453b1e39f6b23eff90243e67dd30a3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332582863cdf9e93b1fff2c606c562213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264981938703a9377abfcde2af9210b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2a2a7af8303bd4761eadb60c16a1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07216959fe94af038d4e17936e14cf9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e555cba21b9e9606a829f3bc9197f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028560ef46d7bcbc9c27387f798f9ed418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814a5b303e1d9e79c8f5a2d046db19419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a25ba72b3b606cf5f3e9e53843bf320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e377295ca970880c74542d5e1640cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e04f93f923d7bfc52e8bf258b05f7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389f29a55767019d6b7c74cdc251b9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebea5d0693d8ec52f78193f461add624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be29f2f6011fae9b9c0f3be62f84f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8711333e0e6a23af4095020e1acad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c935efe83ae5b8451d5595162882527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3bb2fc6293fd51c46c696bbbc432828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c387a32f30fd0568a9c78408b46ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2291346c2d0aebebbdc4e066a0d27fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b4558a61274872c5daed9656d8b8d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7d39eff792b36673ac8e55a717a0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646578c3e06b88d6c2c70c8e82b841233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e635d8ceeb570e0f8c10864653ddd3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0345c9fc2d8d2277bd4776678b98f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f077b4905b50e035769cc8e435fdde36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d49c668f7723bf95068c7cef9c93dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431a90c950fd342029cb3ad93cebd9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76cb95ff651b10f5285c15e0575f1e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e16a5560ed817e47ecf106c565c39540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e290d1bd7812457f55c8d8a296862141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98b7fbfd0c96b76ebd53d617e10d7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b7553bb130254355993568a2ed69043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70023c8ceb212446e97db898d8a5b2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ccd6cc4c8d040c1e286693e97c72245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a49568f29ff0491cb0957a3be8c6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8735f835b379cd8622c902a7a68e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f64a58a8c150e2aa97866859324b2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fb9d3e9aa99e012bd8ccae821fc6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3bd6603b4a9366735e3a6bededdfe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783d668b1ae8e5fd84bc7a293bfca1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899afaa36e5f427e3e428f48ded48fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2bf8a0042c10d97ea5dd003032ee953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ecc9f92f99a080c73d112d9a0df9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd654394c75cc839258476f005597a8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587c85bf95de5259b15551c02affe5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9ef580c56260c6e1009b96d960bcf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d28ee7f736054777614fb5cda1ed6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb002474af899df2046a247879ef69fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c787666e845b7fff3d58b71bcd3097160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a93c7d3f953c6cfd3cf702c4bf4a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5e29dc9df42b466bd6be3b602a0ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb5af5ea476496032304156aa2b03c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f70a4613fa3fb57b0a68cefdcfc60364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7cff201be3d400fcae90ffba8ec0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a47e92336f3d4b30b9f647cce360c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff153f8ab8d64a8a03b56a72f571849067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f92f70b2669bf240d49ac8448adac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e339298158005baa02c59c9aae0f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5656ba9f362ba25e75470eb223097aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c9c2d788b351e25f3205e88535e8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8885443ea906ae9cdbff29c2cf680372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e11a33382d25a4e5b15d17c84c011273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9f345946807e63b7647f213a144d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903bcd92c90aff9633582e72f689b9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b22c27c63243e0200ecef7b8aa25276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8bf143c006bdbcdd43542a60dc40f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5256270d02c3fb5ce36b3b7180f27ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cf7c9d1b1c341494555136396576c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f9843aa81fba4fbdd8313f2c22fd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906591cb67840ac2afea1ddff4a3027381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157e8e2b9ff0fa91f44f37a67725c1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51311e2d10a7587db0f1eb101b46930183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493988ffafd1fa3fee6b95b10f97c53084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470a7efbbecca0ee80c99332f5597a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d113ec45c702d5034d925ef2763971586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615f6211ae7d81c957517080a8bc78987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17f351c8ff90c97d5186c634dbfb3b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f421095e410fd54c5671e0bc848d25e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d2c842dd868ad33784e45472d7a4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439489da37eceb0bd849da6d22e6c71291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e47ac642ed30455411ec3f405ac2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd205dd6a441d7777c75c92e96c14793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0553b4d53f88b1f055b944ce80190094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed6ad2667840afb0fa2bc7761db99d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb692ec8e9dae58d2dbb54d6d08cae3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72aeea49e520b19c821fb0456655ba897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5c7474ecdf65b26181338ce8385d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cbf20207279601437b93e2b4dac2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076a3076d1261ecfb06e8b720161c11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7fed98fc918e2d5b54a19a51f236a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5f6e901186ece587b563d3bced1eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36145b5063bad77b6008d9b3af4cf500103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066c650f87e399ba8249cfe2af656f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa900c659c7e1d5de4249843f06b090105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a300acf125cc7bffbe78554082804106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c132fe170d37a75165d98aad633dc7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94659bec59c2630b85358e3095161c1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56371c3b7cb676614769ce9d6d7bd3bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375e0c72149c9fb824ac42f4ede2c7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3408cd85f54adfa1003f1b5f297987f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c3e107b0bdc87886e322125cf6238112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b6e3aad591c80518bbfa8c91be4ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed0d42252d8975b7b8a471cb438277114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02569f6eea38219dca19206666eb4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fa120a048b5d3005e74acaad24f4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a08d574fb9ea2baeb83666cc4f0dd9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67bd312b7ee422a405ae40e0558686118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ca1376a07e0854e1811e1203f47fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cc2da99869b58f55451cb7130d995120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640a3b4e3890f12744d319219dca4e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c96a654da090e9b759d463b9157ce9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2715c37bfd9a6e75c0a98e5152ade123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad737a06f02e2d146aeb3cc4211e59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b51f2f217d78fac773cf66ac9eb89f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409665841214711bce82f14f235dba4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb7f809303861f1f9fd4875ae29548127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c604b1afd74295812e278357613553f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aba504fe27d323c772672ca83b3633129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db02c253cafc8015b81fff396c92eb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f247ede28d120d1c4d70601ef46334131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb5a7a768650ecd42c5bbe5b5b6757132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e5c1a0cb966a5bb6bc9f34e54ec5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bb6c19073a98b7dde3be6d0a863d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea0145d2d7424897329c84f21255f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13415974ce5a279e46394e61d0e9df0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b02e138d37b98b509ed0a913108c04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13807b3377e988c7f2cd11423ee5f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3e6f4cc14e592d42a9ad711f5edf6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec073780abe23b53f828b430a55985140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbdcb2713060ef1cd662014f0b7e4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb831eb2d0366fdb7ff719d1236e92a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b316e8e5237be77730413b4024e139d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a5caca7e52299171553f3843abc4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f157f4fdcabe9b5850d69e038cb23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e66a2cff9e9d64da3fc43972db9fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81a7120af7ffbd3f512d6d15c88969147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6cc202ee8fe51a1af3e4c9b993c2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6830d85be8a95a92f09c2aa7242b09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c17e953f48fbf75a40153525ba8a49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91210c6fd3a5d8218c1f993d883d421151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf237827acc5eed6778b6fa73ea9a03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf9365c3a29d36b06010f8ad8f3517153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe82bf10871032ef9693f6629529be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc4cfb448dac47641ccda48aba394f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77730f5deb335f9d22e8d3a3db22bc27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8abd71a1575aa94d1f2d6877042e21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e807cf3012286d2e1cc29bf7811f046158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76e254fee0ecd39dc51ccb77d1c2fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24eca7f1c11e808ca1d381f0985ef0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1341aef738ffdd2cc74a2026924ffbb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8aaf903d8d22ebfd48cf41930957a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acda125372673dd4c825ccdb8fa5ae5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e604908768f3e3653cec9e780e03afc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032485c40037e70dc2601de86f0fefdf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b44cec61172249dad3e736f124246166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27c68c083f2e5af59622ca6d31c1ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec02f8b41d74bcaf61227ca006ed9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef8838029bca2c6714006481010632169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ab878ff231737b174316d441bc546170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fa0624ae18f84870d02db42f57dc9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe85d9a1ec80bbf4af8b1ea038ddab6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d943187698a28d2ecf752ad1a562ecb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09966d580ceb82fb5a92193891b98106174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82918fe642ca39be22ed3ce48cd85641175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefafdf8b15b483e6284080ebb2bf6c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265946a085c059b7fe4f5300559551d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc576fb5e1a79846f5178db60fddadaf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158f4532e926e745453165ee10ae135179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6d8622bf11bb3c553acca437abe64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0035990b24f962c57940fca73905bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e70aecbbff11387ed8c58a98e16c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a899d4753319c6a199d3a46a08749183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97611002f1f818fdf8c43a58417b7a49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e12a9fabbbe279921498060b68d7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2c403d773734e6e0c255296f9be55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625542181ac609e27bd8e6d21c236b2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04e1450105677fc68da650297cf1b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c3c5be64521817e79a0f7b569b446189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5a895a99dc0581b74ead526decd1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cc24eeee6133bcad0c8da35d65ade191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c213b62c09e76a030ae0e15186256f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183a265c5ba0287b39275cf33f30499193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202ccb5560777886e78f2961921a028194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957b99d35330b602ae316c6cc1c23e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5d3f0b5b986bac65871d59fbf1271196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35de5b275b94c96248e718b63d1cdd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd968ce03bca8b04f4fdedfb7c112d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8940cba66cc9ddf1c6656bc7b5437199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621371e2040ef11165c4da1e1e8a306200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5d3109bf44127f27e483f3777461d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce180f29e634f76e746722d928816c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255824584462fef2e03d02683000a98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea3a935b4c91b53709c2e60e1842a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6ec58b9af116eda98520b42abb6b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519a1cc519c30a8cb3038c35c2c77e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51615ab9fb6e924e24c26d282c33291c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacf45845a1d833d2fc3177bbd93c83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a12ef99e17e3265a79b7d266e80971209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f493562e3637f6831b906e26014af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466a0158cf0eaf043df5af45b2bb095211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14216b40570c6ec79593038277bc446212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1d585d01360eb6a3e5d214d9a9915213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06632dc5c70ca5ba2b740f198b57de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a62a818c1ddeb9c2ffb7ecd824257d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32be8ba0978f9a9bfe6b6966f8bbc1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f38a01967ef90689f2a18ec599b4b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137f05595e9dc61c22295171f5c7465218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5a3099794514ba9e6318b89b0f2e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d03baeb1394c51e334fa3c312494b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076da0db9237dedec49d2b6642ea57c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0942a400f35e696e35939a80f96ecee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52aa53375c9c969f9bda53d4d2770c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e70148e3f5b76b79a1b5ab2e635dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f4995faf92325baf10681d166c271225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80425d51ddc541ffc4cf36976a73b8c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c4d59a36d28a0b64e2e16f00b9cf0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422548af6802f020165b6053a08b52f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a846619c8cf1bd53f022f8437e35867229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df2e585b1699e5e3cde9d9b0455da9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13056c4320bcfe1fe8aedfe31ed39616231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9784f2a30f688add48649535fd8be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ace97a20fcbfdb71d87aa99b306aab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82243aa8b06d4e1c5f1fb4a28fd99698234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fad1bcf836833050e401e2681b5aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32769e9d9733d6844d8bf2d9dfca5894236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028de396ac6096dda212da22f40be7c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7963b96240ec415eacad78e93833f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442301f62f46bcf1e5c10eeb5de15ece239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee778b369ccf26fca03a3af7f94766c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e13edc0ed0df16250ed289a8a59337241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563577c0e0c0b8b904ba8c2db9a144c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0a3a67ec9d8b4d11ca2f1e0109248243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ef030285eae106e23494551a6d3a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24630d8b302044a9e397338e5db61fc8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3915be5179ffb9aae298794f9c6596246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732be5c1ae4d7e75864c0deea54f86e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16507f3cf4f3830e273110e73c1df6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204cf379889fc06884e656231894893249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bad5aabe0fa69e07bb9307e30ec541250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ce35d223a9ff6a1f60bcca51442b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b3321d503b10df6722a2c8dc61302252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697359294376c97b82589a9d7776baeb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21344ee1291440184a0eff647b90e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4822215378be2683019d3bce43d8c77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863c272ef27829b62b4380753c78049256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1334db19b19825aae2e46474b16a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d26da927dfab5e0e456b866fae6def258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4012bb826646f2475a0dbac154be039259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d157660a06e102bce349a8023bf6b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283d28c72c053805ddf4787cbc3b8f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b605e30c6b3b72cdcab91a62b19f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10135b51af0e71c1650bf8360005fbfb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be206d70628de5f5efec1359e69814e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da453c475489c5b3ee8e8cb4789564265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fb4c499f3c9b94ed6effdd9004c6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e8d5d522218529c314047f72e2aca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651e54c6366f71764b71268a3c391b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede51cdc2d5ea8b1c89174d495960cf4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159409ad31f42c85b487c0732a2bf014270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e12851ec44f0af49121c6d8531f09d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50fb6c52302ccff4f7fa5d424bc534272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f4cd909b2129c69f506cb78e10647273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a39d0b484aada93e016edfaf69b532274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84291610619abd9c48509d39e5fff1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c021f4e9cdb11ef323bd3dccddd43f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541e8e7403c8c967d9fd2bd03526ada277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ff81cf5608572c9d83ac41e9bb1d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74850efb98db800b79bb94c0c5faa589279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc675794628092821edb0c4f173184b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3b02f5b2efef31da8c825681cff68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ac894f679bd5fedbe33cc953367ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de62f106f3d87930e9411263f9fad91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73eb6c11a01b8a704f302dc41672b04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cf23071964a86251a561f751848f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbacc503a8d9fa4615a090eefb2dc42286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea557108142235f002e95bf7423213b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9445f967c3764f5cf220065f8e2d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67127c9b6eb7a1e6ad288bff78d564c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92972b65fda013e2da049a75d155e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81d6290804e7ba7884f0059832a142291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a95e91e72531f53b84066bb5601f9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25c00aa2d207b64dba47c71c970186293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ba1d0c75a6e5e3aea1cb18bdae8b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e06332361d4ffaac6cbdb709774b3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bdcc5900588aa897ac569780110c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842db7bdc850ed1bc21a95e5a0b3204297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3518d1713c86485f73a2c338ac6b497298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dc8e67cf9ca4d129cbbfdea21d1a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5a34497bdbeb7e817bef4738b2648300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d883d29e802dd40c912ac1153424c76301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760df275ddcc74beb7193158aff80cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f843a9f7fa66452be9c410d5adc296d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac27120a93dd52324e12e68a267874304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e595a78289754941e4da4802260bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0addf1fd7032f810e62a629dcd28daf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238339bdcd293a8eb6bc86136e4ad637307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e190bc7559c266854565476ef48ce2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553191a987d87cbf3e5f03fb26c697c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7992677fc232598ae6d9cf706e2ddc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79119bf4bfb236e1bf7d4370a8bcc1bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c8dc42343e8edc7c4b8acc186b098312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecbdd98dfb3316c678fef3e4b4edda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a599151685007d3eeac6843abc595a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea046c2941a73e5b4841c390c2617f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f2a1754e0a630076b3d1686dfc5ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b1ebb57cab3c8823e5be4555cd690317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00158cc2846e77ef9a50b4b8f9c3ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650f10c9d172888eb3a45ea0bb4307a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f15183e3747f49941d5142b2a71ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8e1f1b48c822f14c408e733ab2d4f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47ebe00acae609e906084889a55db3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfba30b239d830e6e3d11d1a4a2d248323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040be5a811274a512f8915582c91a10d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3845e9f6047d306867f529e08175fea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1193bf1661af0601259eb6922b84497326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a207d4bc26fac2053c468e2f92f725d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccf2ecfbaf78857bd0a0d6e26c40af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d6e37ca9895a0fc5b15a46bfb93d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7c4a3f5dc80f4ac0676f031958113330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac86cabb011fa8b405995c7f434c45d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612c1350aa1b255d8f3db3100b91e1d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9517aafdf64001b61a8e9bd8d6342333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da028c270ae3aa2893ff8c86f88e61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ed0b484ee047e326913efdff1f0ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797928c32068cf5a7210f07ae9c60d3b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b47a132394afd47e92dd60d2bf852337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825431b40acb06f4c0a004c60bf4eb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5337bb301456360d380bf8ffa41a2e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787409c02f7ecb182fe888df5a336fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2af97c9c8cae2e2b73ad6f2faed2f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fa5f9d47d503ca7083f0f046ead86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d0403b0268f421bf16566f18b6e3b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c1f7a683e3b38a6cc64e25dd6f221344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d22b27981f99205dde8aecb37d988345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea5f93fa69698eaccf43b4eb474d8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe428312caabf3e89c93aeb7149487d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145baaa2fe916f2e9b07d15d96a602bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ceba4868a6f864cf26937f265a4ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a294cfc746dc70aa424685d3626c6b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d446635cd3e56d822d1fa7e1b15ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88b7e309b5f9ab2eec0ad9bc5752da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90122a2d9edd9914358588f17b67d0e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5489a92ce3639671c53ae6e47af9c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0454810341e678d27927485f7e473d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0be3c5b35128bf10fa65e7c86e2db9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a33c4d1a2dbb683ca6820bb6b9cdf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba07651f6dfefec9f1cf56f8ea2e2cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517e190e822ebec8e65a3cb3b8485fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bae3337ecb661b9f1dd7a02ec0e96360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336cd5e68923083b5011ee0cb800de3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98605a0ebad7b7eddc7ee020dfcb2ba5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10422eb0848cfd161f14157fa5342476363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee5e8e41f7a7f4927334d76d7822de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a43b449168d58680601205da4c941f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7913939283df84b34771abe1702918366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc4fe8fb6f86a7db8925ea890f8017367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd089a5a006166358c340b1c5229cea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b87ffcba6ff7f16bb2912d035d8ab7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1875fd10a23b715ebad4b3059b10b01370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e790a1cb13e5e1c98a1b01a6085703371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78132dc64213b059531344508f2723372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32481006b8b685efb91be90d781153a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913e6a79943d33bfa10976dbf0d0c8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896659f4e27078e6a0940c2349c03717375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7714286a5e4bbc00ca38795259b7baa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca14d164c990d189de7fd3b0fe94742377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50b8ab03f96450a2e3cf863e8912e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad2bc3a4400a059ce3e5093730cc84379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed05362b76c2abc47f225aa5f9d1ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1fb9ddcf8ca12f48e489a302d40a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751528dfdc107d6356887c1e9b8a16a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69db4756e06a302f2c5f084ade4c96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1cda679959d0564f0a7ec238630be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a22f60efabe78643b5b7554917b0b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6283b62354af5e315ad4d23afda9d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160ce0b20c6d5617ce23987e954326e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b113e5e7c7ce3cdd6d3f476da95e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb9610920f6cb2f55b7b20c671aa3a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bebe030529067ee87518db3c43212390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10f02916deb47e359d35e112261136391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb13c3a600b229ba51990ff4735b442392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6303184dfe99e7e51b7f995370414393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bd0036322a61122ed91791f99896e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eebc24aba4d099959f0ebe201936a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd531741090da533bea59f3b76857cfd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1d910f95405094eea1000a2846cbc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0672afbc7245814d550d02ce7f58d13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d887118f5402d8fe172b3d5579926f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eee5d047ad12f837d4dd703bd9d84400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517fc4e4bc04f3e3708d04108a4aefb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4ed39a2f6b9b46e8523903ddec609402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8555d2df51bb983c2ad517b90c43e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c1767770bbde39e862c42b754e610404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92de8673e7c148d4fbda840b7c1391c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced23a9e6facb34827d33ee426116dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0467cc679a11b3a111aad054f98445e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7c2d01a162d6f4acbb7eecbf53fee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3411d4438697bbb09b335c1abfe8aaf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef0a1182d8dea56128806798cb4969410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58135c3dc79c2101983ba0bc66523f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b8e832642b6a616b0dbf4b67304eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aeb21ce9a99c6f21cbace50fad3a07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87810ad6b315a1c2da70c446c5436d37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d782eb5821d9c6f0aad2a7a78106f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6048bb2660e8d25aacdc0bce3e1c306416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b773801e6e0bd312c2177f2c6fab5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597ff190bb4c47b1dcc70d388a51001418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fab589c7798084ed11fb7870f2f85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58063301e432cecd8c3c4d7a5be7f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20daa2fcaf49c8079e1c9ee65e7acb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ac1edf98555a29fbb5973cea4a0df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338c5a60401a2ce7da586ddc500ac6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026af7fa23620438f703bc35d129d2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961bc28875b1ad778248ab5fcadf181425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b983607096eaf779340ecacca5482426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8478a20aea25d0034d1fa6d2cc6c615427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1219f4d69edf42bc1816ecfb541cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe272dbba45e0133b73b84ad9782c07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dfa64a0a77a8b7bee2b9f2159cd17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c248ca1329540ffd8a7158ce84fe9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4967fa9fdecab1b6edcf16da7b7463432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b9d664802335eb2a711ad70d812ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139ce6ea5c99471c8382adf9517149b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a67f228750047405f60471797359a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b92c3d2f421352e08350e18987c83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e087ea4efd15eb7d9080bccdac45857437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2eaf2bfdbb3b04c7c7298a12ef500438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73031f5da7a997c11ae657e6aae1defe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267437577ceb1acf766527507a1c5e57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9da95e179b6d74736166df8347fd1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf471f18b89b00d0af9df0c4be19e7af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42560df3af8199620bc59f89cb736c71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf7c7a35bc7edcfa59bc46707d8853444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae816623c516e4aad4a8d4c1684b96b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e92731c4e5b887e3f000e8eaa515fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9908c35ab2dec780ce31d86f6514e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cbb46a95a093c22c56b2861a06954448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b5a9cbb35553de5ea2bbf6d5d662d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc5cac54235fa0eb2b309dd37ae942450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a61d40880330b619f365bc1b115a13451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1d31b64cbe7da948598ecefb24f4a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cbc2533e9b3b2acb45e0a2117b71b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb73a6f9873fa62df0849c342804e17454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac973ce0b11a7d45cca595a15417a12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7222f0d9d25fca4cdb3f5e61837a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c983f80147bb70e80f516b420b6d64f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc823fbe0e1fe16b21e3852f58127d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5547a028b1c877cc3258ab4c556dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60deaf5b8bde6fc711aaee6c5e383353460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08d0ad0bef2b2b2d796a3f483a1a0f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0cc09b2539a88ce2172b3b1e53e84462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08a62de128cb371db4a8ebc4d5bb20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ccb5524c5795f0e78d5d16b2a73d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d18f1b3ea778319778bfcf8efe218465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb932dd7cddcf5830c5352764bfd3a82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ca3532e2fa9aaf0c52c84285b93cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738c98ca55bdd54cc7a568422159207468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070404a64df09399b4a20e62f69d5ad9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295b2aeb402908f0205c29e9eb680ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd72c41a58d88b93d53312dbf5a266471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef51d32034fb5a5dc66a2e77481fae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf06547f81b1abf719658b79709d20473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc9c1578a3d475503254c574a5927d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150db54ca8e91fe7ed9be4754f74b1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aed36b09c57b3dfece66ecf683c3c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9071490562ff7592799fef0cac70a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42c5a1675e1d23b3cc7d46d004b0ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd174b78aa23df85aa318e776219608479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb06f5e0ae86fc8e7ec5763f959f4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9de8fa9129d7433a361948400a57b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fefceaf58bd3eda40c6b28103b6e2f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c42f5344dcf2a601004e2aa45a425483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cc1fe306b46611058956fcf3d20a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71b91335067454e770d1e1773ab798485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ab6a625f8eefd0743059fb9468897486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdbfcb9f00923d94b01fd7460a2a48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a858acda4bd1087a5bcf026e21263b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fd0b0be285516fd2b795d03e689b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7131a78dfddef369bb704432e19d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6bd9ac94bf84dedc3c856d238c809491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad0a0f89ea3755a4352e11c6891972492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ac0de91aa4772257949ffd7acce21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c028c0bf8283366b53e3575c15448494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56cc3bfc5439b67ffbe535b5a4d918495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edab978a42d67b4a07a74efd5dfb8f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f3686730d7a14bee84a72239852ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137d7561f048992334be169c423ce3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d2452133c1800a5b8c3021f4b6360499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978474c2a506ec2010f581df9f35e77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fb7041812e8ed440127dc403555c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e9f63c7ccfa6fa13953858c424115502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849eb8729df49bd348aa8ec77f75375b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6cfc613347d86c8944194b8cb6caa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a1d605d0afdcfc285a4198de12c4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afbb781e26db6cbc68f34aea25497b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a316a0b07a085d45c355b0df97da3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99e079b2cd40905ff1ec4b663571dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f681e6b94b64913fbe2f3078529d435509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70087f789e95d7ed3e1afa44cd949d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f0fbbe30bdf490b14aad0cb0e5336511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbd1307958ba4e64640d8a84735994512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649e97c561e19b1c93c8a32a18cb0b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a5da5f4fc23e3ab90eae5d13d1ac8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72104e50bab78ae7422db923fd60b7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5547136b15a5d6f712777db74f99a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57366955a6a55b30d716b9ec7be042517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426cb96cf5eea04907b7a4c1bf122e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14ccc21f4cca77d04328402e84eeca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485c6169e8b94a56b6f707cbacf3e63520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d42df949031520f1e832d0700db24521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18001bd819fadb6e49508287fb2e01c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb5a54fa9016284bc1f8c211de5e1a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dd6b8333d00785e05cd199b33e5c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc70b66fdcc80baa2f07035c2a79abe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25233502aef661d8552e85a03b4fc617526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233f9731fa797a33d2b708299578987527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d2a82a119d6d039a74b4aaa7937e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb14af33917c0343ce66cb16f23418a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d385ab7fa87e9681546937dc05c44fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f000d20e81a66852493556a1a695bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445ceb269290e8ffd5d4a27ffa74151532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd496f7b18716eee247f7e4b2b345f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e51523c982ee26062c14042fa3b251534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3abde18084d66c9486362aab4db8b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927a2e2fcfd2085da8535138cff82d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30d00f05630ab3ab38c57bb2b7399a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d85c76401f9220ab439d3865fa7948538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58898453381bac55b48dd2c921e2a88b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5a4325488bc8293060f2259db13be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253a9f62285384bc4b55974d644bb04541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f570dca54eb5c16866ae9174cbb672542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f001b9e6afa0ac33b1134eb4a000c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58680a6a3c4d64a29e156d9747078dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ce152a54baf6c78ca3327991e5cd9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c78c68af9aa1817ec7f7ac852d35d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04e51239700b7d8c228b56e9ae8b12547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f201763300f0fb505822971d1d2e77c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c1bd21efedc25f6121b12539f84e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838375638e4b2fad7669fa45ccf62155550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f885b0d2826be6b6a338b29b64852551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620ba050a1c22e55ca88b7b86884425552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a033bd64b3d35b17942d8f7fe802daa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75977eed9bba9a02a5185879978c86c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c540b97dc6a2348bf89d73eaf9d65a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6514b0d0b1fc4141ba32c0d48fd74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4f34036a975be0e065f8d2345cb9b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72136b22ff59375b50684120a7d10d78558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9e5dc1c7bfa489be9150549204e94559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db25a4acce44e7355ecba2fca8bc0f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4775721b20db61e5f76161c5be76458561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4cc6f8f8a553a404199efccfba2d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5025838718b7c08f27c0014d11ccddc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49233bbf4d794913a3369eea4e3eb6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421479e69d642703345d69c0942bbde565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a87c6c9d08e7475ee69edf345c7b67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786f55ec3358e7a777a099ecccf6ff2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bf159fce8c59e45cd727dbdab3f95568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12ed3199bbc26ffd0cf2e7f03e0955569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efe2671210a756ae8e398a0b9d6b00570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e20c312e3d17d92c267c3b78b07f67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786b6714f105778aa9b352d27f6b25c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7d57e7956423c4a7ae536e1141992573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8898da18b848f52f66b87b2a5d4c2f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d08bed44e3e7ff458a88a31c435463575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63a54170f04a6a9e64ec4ee0b21f2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25360ace6304b254ef811c153e1745577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df4264995cf5fc706db1778d4c5e54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb9c5821464d27a6d286b5b8a802a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541c33eb41746ec04f97024c0fed4bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573f4f184d2a9980652b3f901ff86d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e8514276b0e40b8c1ec354f586e8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ab535b480236304fe434fa83bd15e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013e6a106f7bbbc50df842bd8b7699d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc2102d81a2176c8877223304de9da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b2943c33edeaa81cf688de01f1922586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71bceaf443d030b415c80925857d26587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22f59a3f7f17102d4170327afc58ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04881e16d5d46748023b5704bb4d223589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f217139b608814889437ec1334e948590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d442761370436b2257c3ea33e559c06591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcef8719ea5770ff6b04d5750e5f27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74fb6dc011eb892344a90817cb6cf5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1078169c303a93f487dcd3e3e903524594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133fc6e445c05b922a9fdfe289236d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27646be3181dfd54852bb6286d1aad77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73f27326c59c3740489e58d54f3ea0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214ab165fcaff664aa5b77c0e82f154598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491eb3253445aeb82673698fb41a794599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff3737c2afd516a097ed705335eeee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005895737162212c327c6b0a21a2280601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8651deb9c758449288ba4536a71a9e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc49eeaa21b80ac884139e7a47a50fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bed10fe2a25df2371136c0be2e06a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11a54899be9818f95d6270c9884282605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23540155b0a712445c9ae102207d5f5e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40686b2c7cfc45096a2d9ae40f09fc9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96ab30873e1d20b70f1f9f7700b618608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357884f7c4902cfd42e7a6114ea213fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fba873ae246f71606f68ad29953cdc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f085a9bc13ea4e5acd53788a9f449611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865ebaae6bef11ff16472b1b9753eba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bd3dfdd27e4e72edc456200261f75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a2e436b01aad89efcfb62ce34bf0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f707937237a13fad3a7cd87efdf8d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1e048dcdde5d7fb5b5ad5e6512cae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c564bff8b146c51a97fe4fefdaea831617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b8055218ac784e7cf4c3e5518e7ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149717b97c9bae2c1d7c88947c7d7e30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440aace2b5ec2aca10a6875a0c742e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7904f7ed55386c5e3975420c8bf1e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ceb2e4e5daf185f5d947761bec54c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02528edf1b9cc35f67fa305214a169a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a349d00ae83917b693016a98d3ea3f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f160cf0b98f11d3f59afff9a4613db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8cf06346c39a19300989097da8a76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b9be3654fca3dad92bb5ac7ec1c74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1df3f1bda82fdd7471f47af00fddfe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf95e2a414f26e07e1858b2d68286d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311a94a4d691c9d79285a438b572aab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49d66398bb4020dcb143c73da4d217631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9e6896223ac63e394971757b67237632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32234a49be5eeeb02a7238634ea01d0e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c686ef3c0cb0b2c1ae97453b662ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619c1d05b5de2d8643d12acda4e1370635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8a762efd210d0dbde812a1e92dbb8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65bf376d5b4bcaa4c8c5c0bc6d8669637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878f21188b7e308466ec3b15ad9e59f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bc2c11296f601bf1e9260e82ac999639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878843b7be5ec45c1defb4e068be223640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18069bd86250cfc9fccb5076530dc593641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf913d6c3e00448414b00915ea572f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d59b4c39171091526b1b2e873a22bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cc7a4cc820d068dc7b5cc6f5a42b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84158df5960071856ef4f1b4915b81b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d100cd460d6ec84780b655f83ed90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860938d6ca673319314c124822e0fe2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbb485f923160df34433a59acb02ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a7ca1a36f7c3288fc67dce201d978649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464ec7d5ab08c74f6b6a1f49d268292650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ab5d79edf906f029f25014f64f5ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c019516a9b13d4a826c75dcfeac0367652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89a92fe605e9efe84dbb2c827ec0be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06093db1bfeb65b751fa1c46193956654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bbda9efb1e51906d2b4a186bd1088655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ddf76028d1d910f35dad423d8e533656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fe5f324187fcaec80b4bfdf29bbfb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d949fb6c2e00fdca74928ba24f974e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e84287f94134f512e636ba25ec0ed7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc77b57b6389571ea4de15bf8bb045660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac073f0046ce91fe2c7831cb816b378661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39293c905d4e9c6865e9cb7f45d527662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109be539541288a05d0e1ac45556eb64663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a45f6e30061fdbea40260d88e9524664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9513d188b1a051edfee0ac2c32755e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3aa08b2796ea1c1790c9a10e93b2e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb263bce9c87e3fc23d0d3ddfbb2537c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72e9ee0ea327ff10f63e27c38b6a79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c59ec74a2c4af900136fc08dea85df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add3c30967d95d2a03a5661508a4363670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f9e60e55ff5d66aa798052a10c730671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c57c222ef5541439cba9490d254844672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27516567862a35ee52b90992ae3533673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52121fceee03a0989062fd99b8aee221674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cafa037faa784044cc3354b701f55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea82142fdfd74beb759238f4e2fc7a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf590fc34c339e42db665dcf85b3b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8029a35026d18eee7022329ae303f69678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb8e530794508f038f8794ce0ca57a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff148daf491ea4ac3ac73a4d1ce1c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426994f17d0ce4d3e47202ec21f5338a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec3a9ccd1ef2653eb2ec450a716fd9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71044cb27524518e2a0cebddd12ed9d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9a50badceb6fb25d572fe7daaf901684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474638dfeb427270055f288c865b56c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d864a53a957f6952ce0b012e86851686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2608afb01c760b19ace0f62d5b78aeb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22402a2bd7ee2db5fd19cb62006e27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5bd20255189b8415612ce137ea690689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9b596e283ad9544f922d1d05f1c59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39b2977acf3f508716d13fbe0d0dbe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a6e51376393623503cf9765275a7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d60982521086cea9d2dc8c81e99c27693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f811a158399b8ab4f068a05ba31ada2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc174b825afecc685ea634c1dfa5336695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f86c911e96dfe8fc77cdaa577b70fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca85359752567af56f0c59b4dacbd94697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c4b1a3914d07cf202a8cf454caa08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1775b76ae6278c4e6a6e4d61c64e41699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58134fba697ef50080a0040d33f9e14700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd903600f3b4cec61496fa3b661f58701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbc6ab42f63b799da24154e28e9adb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e40f81389800c9d23530a17da3b5f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180044031617bca2129c9efa98072a55704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2baa894f905cc06fb42f8eda3831d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9861fc9fb89fa90160421359a7b87e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c36ca9af1c8857157a0b25c9caf612707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6893de4df2ecb1b3b2b1fcd0fe217708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cf917a6c94f0bb3be5a4c1930d51b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d83de0a3800f50e9a92e3d5e14bbf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a983b975dff6a16f263b9071408b95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7babf96d9483c1b8e01cd3c48bb973712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4406c73290cb5e4f53aabcf3d2e7538713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec7a07c57647cb765783b5eff2c70e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8b9150914b3d8048359671eaf505e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7354ae24431dde54ddb49626fd9e94716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9fbc144aaaff2afe58a40384d3a91717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4993255f9518bcb8e842e49c1eeeb3b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a04e8ed72ebe0d23afbb585b3db6f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313d9b9cc5beeb3964423a2937b8030720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ebce1e34f2972abcb16b0624eddfc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3017a6637e3740e6fb9470ee173f9d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd621c68b518b48cacf45e551fdb3f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9812376cbcf7cf202f3257ac07a7e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e801100566cb44e414109d1dcd2f44725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c3e196d5054f17aa6312574fca733726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4717f2ef2eb95aa4f72e923ea971e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e957d58867114d4b282d9da760c87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b9841fc75370a2b0fcbe0f58c0906729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c714afe5d4b93374a209985bee315a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814948c3595d945773723558b65d7c7d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2467f831149e08b5113253ae6e20c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84e91464484ccba92aa345fbdbe247733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269ec0d6c208ae22de15f7e52629efc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8c908512e271d660b40f28c74a015735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c0013b44facb520152d1337bd5a15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf6c805155244f46a2e13b33acef81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8c1b3e79d3d56f0b051e436355f28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d01da9d9beeb9e522918767cceda7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e240f2e880dd029101f2d8dbae6053740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05aed7c30dc08ec8ca83c9fc3a23c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f5ef1ff8ae1bb4ed025b293bfa425742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaa0b49eab67748c333b477dabc776743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ae506bba49712f51dafd882cbb76d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c5a9c54a8bdf2c3a27737d0aa92b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deca06ae57ea7cd412cef6c07a4858c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc09a251069a4d7f23a089c502513f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262fd3b4b7b6fca3f21f0b97f0ddfb0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b26338225a33128383b99556c3d44d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beff7782f1ea55b7431629a52838bb9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2caa78be9837eddd25e522ba60d867751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2c39b406203292be0c3dd0237be01752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4a0d6e2a28c7e0090d0b7de56bf68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4d2e3504760bf23045dd95ccadbe6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac518a116de0571bee3ad22b093bca0c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d61c2059b64dec5c434df4b5f0c759756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958473d8a7b28440033e612aa2e238d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98ae4089cd969fd60680c58df82d0a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e295f497b1eb558af522f6840e5aa5b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cffe84d2b11de42830da06185591601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eda5bc3e518c51b6c1b3e9c27f11a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b4ccc48dfd42ef94735b1044d93343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094461d16b826dc70f1a07e56e79e89d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eef3a163904514a4ebdb28319eca35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d312659c99a9642038ae1d72010856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d0e38b9f0aa52fcfec71f9b9f035a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2470987553e4c5d2b2f59561917c118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caf063894e6c48e7704158432b3f639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634662f0dbb73ac32eedb8920804418f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f8d1f803fbb12b8dda268800f670c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f8dcadc18dbc104ea3c0b203f35f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdb3364a32316f8c63f7d8b29b43de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a14bc48a99d0fdd900007735c1b7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5148edc2ca4b3b7e056bf5ed0511c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b27898d144dbded78af90f629cc6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e3272d5465a542310509a6755e4ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5847e3ebbb67f9702ab7efd94024f6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b11d4fd91883c9638ce9e907058d8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f88ec26e5fc2faaea715d68fb6c1ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c16ebd0cf7ae34741e51c5e8bef8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cfaceb9ab5bb71f8a766c376a1ae022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db432b4b651173b7f531b3382da14c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e99362a7d3b1fc8bc86ab4d9d0650a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452704b656299d5f7f187e93d430e0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7b817611da197882184f48a1d003626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3c6d06e9784e03d3dfd2a69502efd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6d45e26f6399657fe6a3309c87c7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e3f7dfec915a8c20187b393f755b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848d3c03cae7af2b6852650a541411230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1093056f9b9f9bfd6a44ef360a7b60631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b181c19be625923e2ef5fd3c2305ccb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d2d0872b6206c7b0f2620e06a0c1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437644a43825167e914b9c2298f0a3d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ca412c940b949b3a9c9e88be2758035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae41b410460260d1a21125c2bbdb8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e0c3ae94f76449334fa712ca34caa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595ee03e45eb1d00ac42d52a2d1251f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18653928e97e4d82efb7300df44879a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a6794731513a98f796d38c80d472140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd4af71b9632ab0fdf94c25624728d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfa6f6aa0a82ecbda0546f6d426e6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4bb0287d8a4662c7b5b46ba54399443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2e6aebd8c8d8c621a1fde69ef1f4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7395af87f5a490a87a4f52e3e3b99745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb4f299e08a076db29734c181970fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a6a809a391d1bbb9244089848ec4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b6361e3a790ab203a6afa1434dd8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be605bae49f10a52941eee7b4c149249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a900ea138aaddef81c588d575a9ff850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b28af78ac140f2bf9028e56bdce0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62950bd91932e1146042915ac22d0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb5859ea93971959b85b7532cf465f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae118ce31e1e3c169e280fa29b2b1e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7061d33eddfad0d1805d34eec8567055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9ef90733faa1ae51e9c07f756835556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a3ab6fff6b2ebe257b8f93a49ff6257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f711622cd16c18d13284936b09b598858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3a76401ecf13fee1e3163df75851159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5d6260b8521bf34cb473b34cacbc260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd884e5c509536078b0f5d0edb7506661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84766cb48a108797c5edbf865be21cad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37aab8603bb6458d6e702006a44e08963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e75db9f6ef68745d602b5d423df84e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabd017719eba6c678db0fd5cc50acc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a844268a157fb522ff760604d74e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590d301428993514080584582e4e91b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598be8ef417b878cf245cca190a710a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf3f69aff0989c11323c47a3c9e84269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d500b8cd8cfc0910f0560b7dbcb6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cad7503d5cdb17374fcdce4c774e2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b9cfd3da4b50c249e538322e318ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ece65847e70aad0d6c39d3f6cbe21273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead4464858a13dec6d19ae32c0395f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942d87282ea145227f81b6efb9a0e9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897c33750879347abe9ec97a252c8ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f60fd1d9065451f93c72738761406c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5845e835c24c62ecd4c74c2b2343c0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259113501ccfe3704b61cbf3d13771579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aac16937376e961ef6741d8095fd8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc65904be0238072a4de2145eb8e62181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e424de10daf71cc2302f4a73c6e8bfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20f6a0f96e76e9a4cbab816354270783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a55d1e486e32fbd23d39b1fe9bcd7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54f92af8ce135fa2aa22838938738185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345b09bf8fc92c12017098feba10fb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ac82c7f2dc1877a5f38f654c2acbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899d924d45640763ddfdffc7e137ffa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583321fd7fbe83d19fb8c5fbf62263b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430286f97ded3b51d052b6ae16b440690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd839b0a23f383e705473b9236521d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dbbf0c57711e60aa38e8e19250f2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b9f1e47fc38ea842965d3e187e48593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb1ced20d1fbca9e7523b2a1f4cc3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2198a70df5d769732efc84bf91f6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6a128b0769c6112e0ef2e92d5ccdb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04891cfd91c09bd70691fc88fbc8cae697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d90122c4edec85edd48cf10535730e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9d20ce6bcd8ed1c1978d8648d14e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291564d1d95b525a88dcf9f8bb3559be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a889d8354b9d327bf651ff431f22a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7e908986b6e2fdab69af1259b76ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c5a3732684e243184aa67781bfdfc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8371ed85f9828ad59a57fece39f97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349dd164ce1f664b32f70fe8ed9f8ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f0911b73253c15ed9dab48d5502a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d1fa21eb88af0181692905aba0133107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725aa03d1f75d4aad1b0717aab8a5778108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d5bfd1d86bc1a76905c1b0b7a7878109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75656fe749574cc5d1680b6b3a43c2e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c1a598e24dfc3e4d9e6769a0c91ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f145bf13639f08ee4f546a0d82541112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248bb02c5cfbfffc8aa0d528042530e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96b78b986df7713c425e7160aa0b13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b8af6610e72a25ad7a4758379c9cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c852e7194e2d0d9fbfd38275676570116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6221861f7635e6ea0fb271a583860fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae68ba8cc901979eb3c0416fefde7d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27666e5e25609ea70868874d68533d70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a550355aa715a5324748a9537c225e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c20a70f6517737424b1a00fdc406b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6679859344e7ba3dacb3f3c36dd938122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3d2f011cd6825bf37f5d4003504ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444e3a37aa6c4a1186f118e9e6fdcfd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e82479896001820aeea1993aa4974125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab5b1ecfb93a5c91db9bb8b522f053126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98aa88fa82c5bc864a0a4690d91d28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d943a28ec9145db24f3a2be7b18d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7f20b93d387df9caadc393aec488f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa532d3024e19c6b01f47b946971568a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c68ec65b784dd48addab9a94fac4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed3fd249c533203f4d709b342b0fc0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb9e6b39692101f7db9dce37e48e3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb49b1e3690206042a8566b4901edf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac281cdb713a0e9b4bde33f96862ef96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664ddf2a0baea63f942bbbd48a57d84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0b9f45138c47e0aaa36b8c7b46984137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08c109f8f4b1d4094fab0a24ffc4da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155e267fe09d3223e30bea00e608427139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b7c35ae20474fbc80b83bbecdaf77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819f60203ffca4d2eed2149ee9acdf7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70a1e51529cddeb6bf33692a1b9291142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c17a9b9049b679873078b81c4ce82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1cbd3ffcf86928346e05dd3511622144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae89bc93dd43ea4c1f00a0da29b4c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49090c420311d2e6ee636a10243ec0e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9a2ab7c2cdad13e17bc3f732ffa38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c1977cb366206555d93a61cd02022148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd1910349196eeb253be610d09afac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024340d263fa1dd456402b0a95d9d545150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cabe9855a09e9f83f72fc360c38a99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba2dec98cfa6c42350c64f63e2a3d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368042ec50e922574310174d5fd5fd0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369b2eb7594dcdb1e011c20f7f6ce92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e309b94fa944644f0f8f3d471496c24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a5e7b5832d8de195b5ce0de325dce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd1becfb0f88b567c9d4bcd822353b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105c76fc4e6840b6a8b92905f7edf38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcfc1f4038b91377b346e88b8c1431159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8749c757f5d2b547b15a8af271095160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcc8cb261547cbdbb9d84d3c454c3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b807ad2ccd133f4f4a44ff082b2bcd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c4b60dde8ce3bbf41925192245750163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af62d1bbff077d926a8843b45b36e1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9b4ec6ef522536eeb9f93c27e3e6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7fa4b034e292b2b9d1fb2645da730166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32962c9386299fd6826cd8ff384962167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a40ec4b24ceecd0d894b45a70a9d4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a95a602d7169463049ebe4136a2b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f435f5287c019b94a3bd93bf4cd1ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63716a98b91a35240edc4f140681b1e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd932e74b89a73fcc7536d52dca4147172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f13abb27d52de3e84e6abdb609d4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33eccdb88f7d5aec0e4370671fd8a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa616e362a9d290a224dc2f232bca49175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61aa21241a5c8247bb46a4e6a873a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5077e2ae7c748778deca85197f0d521177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a89e17159aa6db62e01aa7ad87854178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b97159891ef7cd8a330d66d0e007d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062ae4cf2c2d45aec9740677e39b9da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450b008a014591dd0559e56defa2b58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3166771d22f141845373dbd0c316d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1f4e71b83833725c26b8e0989744c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bb0dd076c1ad99e104a2c8536a5d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297d9bfcd499e9fac20172e04e0c0a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda09211978c4244cf0b2726a5e6c509186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0e8b618d33b136efb0682a5be9eca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdcc67fd62ef99de7b39c55d13fb73188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c7fc63c5442c0d690a903725c27c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372097128ea9f028b25e93cdcc43024d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca94154392b236bca3692913b895405191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6d7bfc2a0d3bb901896ba7dba9838192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a68484b4634e2d979f1582776fd93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a162803097434591355c7e7097937194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8534ae0b87aed90bbd2a50616694ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ff73e71fdb23af642cb031f9e7a9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf294f4ab8c308a73beae1161e8f9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec555460baee03e1bd3352bb772df63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a14dd04d6b1c516e59a113c58f13cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee8b693962cd846a9c880a3430e99c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b4084455b3678bedbd1b9efead7b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754186b3d31e10e311b6492589cda401202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61871e326b34c0d3c6cbea07c2e32a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed1abc2e4a32e8fc77cd8616850068204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa2c116825427f430ba4a296ce992c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa58a13b80adc63336d7bb3c28899c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a1dc2da1222eef3f47074bca07029207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c2d1f8c0f15c585858989d3e0740f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84480c04b4c7b96003a01384e176d009209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9bc545f71128b696d919ec0cf7024210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac1bf57976451f218ada6f3153e887211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cb4a1567dfe0f8c5a366cd4021653212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667bca2d2fcb70ca6e7b78dae174a70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0385c64f495a1c6785dfc82044ae64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91f722c955547c931cb5e46a902ab1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc7d15d5a8a30d440557e2453ead45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941883d0099b9a2209deb78811c5765217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01253058f7788416ab1350568456ede2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48837b4eacfc5d8062dec4db4723c181219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad22593ab03da520c556a7354a7f1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570a5ad98478cd75fd2e16fd0a5bc0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1fe22fb397babdc2a26ceaf7945f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685fd43af5674e4062d50cd077cb34e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f9f9d4bdcdf5c80b1e41d477b0271224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31624c80e54a3e70c6030dea3bb775d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8721a1fa99a4b610f5f5231870008cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23168f2a2cae2882a9cf3c5c68ca2210227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc93a7453b4fb35fea7e0913feb6179228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f47361ac918676555906d31ab34fb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623347e3fd85eeacc1379bd49b8eebb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4e7969c4c9411fb4d31598388402d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc5b74b63eec7c89bd7b47b6903a7d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed604f8cc01428f46bfa85b56b6160233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f396d09a3266094e7282531c7bc0e76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c8a8883abaac6b4d113971c28a8ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac095b0a5f53bf51d5dc1f470bcfce6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f561e63f9c80fcdf0b09595bb336c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1704cc20f63d59c879a20676f9cddc2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71462f81df22c5e69a0db6d444887b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f5bc33e2439693a7f592bbf27497d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8875f19fb6275a885b421002cc790f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc27d3fdf5eb33ce8134f82b602d68c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f87aab1bc178a4effcc90ae4ae5ed8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae971e152e09953478b9658c1f51e1a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292215364ec94154e02ebb3ba3766b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6faea44d980bac7f40656c492a45a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5785385ab162aee3a37dcd6b3ae7b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21983db80fc66b261f26af7fcc4210c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41fca1db9ba84e83d67fc6df372918249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003a51bd5ea35a359f8a687ebe71ef1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c0277deed757b0036d8356889b3dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c91d73f2594d279f1f7083087ba421252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee19a511601c4d3dfd12ca7d5a553a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6227e7094c51fa74615c1e59af3e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483f2117bc6b63a89a545a96fbdaed8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbacc3d7b5f01baaa0b1f2f2cc9243256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb98b41f8160e752297d899905d848257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceb359e59308686241756280dbd492258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6d15b9c2a5b4d781d0942e826808d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a384fbec90799c5af7822216bff53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2f043799de6db31660a3b7f848d40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04654fd30116fd0003c6afed494d3081262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4855f34f1492fffecd76c141f542c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc08a552675340587826fcc2dca5999264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc33d2f5f1834c26c04457d442ff42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d4ff855be1f70f41d65c0ab6e6fc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5e870873e91bd694027b1d036cac3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd82285dc073ba91a32b5d99c4f586268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc4129e56e6a7f4f619c9f32db9a20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02227881b8b885af1377f5f3b7af3d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb21208ce9d8572a1fe4da44fa7144271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e69e1160fd21fac9b326193361429d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26c898a730c6b4e948fe759d2d8252273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8d6a56e9584dcedcb274ccf474312274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26251e82fdcf521e3d8b5c2c38dbd6a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b6280d095c0e19c3c1aa2333a4d1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb6cb06a5f3e6bcbd9e307a7d4b5d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8155bcdde3b3ad25d04184c376587e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b691155d1033fc9f6caf2c9c5ec3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee024a1d828c37db8ec390caa29c15a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea868b54d5336e6710cc3b2dcc33039281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce67c110b76db4a6441f5a7ca3a01c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fcd6efe26f444ecaa31f7fda488b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9855fd818a790d0232545dfe5c9e21284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41019c7297f7bfc5b93c5f2504bac97e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3082dd755612d4ababeb2ac3596252286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19080a2ce7200c5ef0a8cf4badadd4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd8a382e0c0cd039422c16fb20b6dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bfcf7b45d40aa54d3ba59a6d3a1c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e124ba6661a1906394a042d9861d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c0871dbd5f540c2d30d1c0ffb0e33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fda8b0fe49afbe091e8d1c6964c023292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535a48b09770d6218346df87d9e8bd8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d42a1c534f2aac7c076582ad37b44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e378c20c7b8241f9d6a4a7a40e15bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77144435399f02c5c0a627ddcec2b816296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383c66fcd40bde7b62c0c1a4b922f02297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262ea04b66179edf64085faad17d3e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49772068492d0046d0f2d4df0336099299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e25a3be2c9b0fec4e2209b7487aa8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8760d52c906160e79f2d37273c9999301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546563c3bf67b628404a7cf2011844c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304267c494ba3a69099d2e0c12825b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7b6eb20abe817be88f7baf9f9fe31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ea0bf6e62cde610244c3476aaaef4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b356bfea62cdcec599dd9e445327ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c323079068214a6488ba446e9f72b6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bb7557bacf21af4726d4fcd4b5efb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91409789fdfe9d2ae96e2f28f96403309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820978a67d75527e3a7fb7ac46fb4fa5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fb844291f0483d458aca903896fe9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32831e69235ba9c3da062c26f8751204312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dc916bae9f4db12976de5ba0324a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3980463f4792b3cb50eb5ac43f88647314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228730388510b43842f564a0bf1cb2fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23f8666188707129590797214dc85c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513016b7d00264730ab04f1438843eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61562378a3da4bcb2c7c4df0206f5b7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533f5235a8e6d04ea91b7ecb4aefc59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f87c5dde1e62e5fd8b7b87d463f04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352cb4b5ad85ce48f56a142e6e0d8d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50c6e1efe10aaa9cbf2250c77580f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575ab1defc7dfca41bf8d80e21e32af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc48ed2c245e8bbd9acf4b498ed8fbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a448e97cef8271feb5c39d8161bc5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfc1e7d94bcfd879a32b9994b0295c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101fa88875b80945c6deda226d1feef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2993a3400d5ac58f655194f89c6be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e290d905c240a79b486fdf260f992329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d14965210851362d1d1a7be4996df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39221d92ad66cc306836226c7a534d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868205d7a5be2ec2c18215c7ad19517d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a18bdc3d69668a4e50977fdcc8e220333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891e10edfebd80d048ce366cf474ef8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3bc38f39426eae245f286ba9e4e90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb3de3a78897f1ac3ce13a57123c9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dd4483e998dcadd584067e23dc820337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e048a1b5cf00cf0cde41715016a4d1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d96a5e4ee288b1fce8fa56c47f5abf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b9309d50ca444aad94a6d11b60d4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6db81f86afa2f1316a2cfebdedaa97341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64df99a27f6c8c0e339d90273d442a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80a8d5f9d60fcbf6498b554ee8844a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b11af14d477cde96e171b436b1243344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a11b9ff205b39fa7b672b3c0c49e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c59fe67f6888132985f76e993078f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a2f32d6bfd2586c5c8910afc4a9f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ed4d97ef69e188fdf976657084a0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148e60656f4612d9aa0ae1165f2164e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28a077094ba1f8e1de0c0fba21a540350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a46c8fa368366c13ba9c7b8ca93d5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02b1327f58daa540b6df23208dc41c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28703dd4f35f625cb9a9efe85bff5a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79631a8afdeaec9be702c0c58fc287a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6026caeab5056dcd21835d4484c98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed69ff0481980a8beecdcc25688224356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a40263ad774e11dcf787f707489ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71256448ef180dba08b21fc872650015358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4a0664a9cc66571fd0759b799db2f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f454608e02200e860bc9fa5b639d03f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644d91ec717706c8fece8464b13adef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843b53ea85cec3a99a4fa6cc30b2619362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29588baf0e726eeab9197a902d313350363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20b7c10f7c2517f5d67933f1f4d094364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591d8292c9d7ca6027ea19c5169013a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cafdd741816a2a5b37b5c29afea6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb9878b9f3856e5c6e78e5b21dd75b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67b00b2b3281f3ac32982c5e56c81b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4de3f089392b7f32825d756c1126c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b17007bf4a07d28003d88aa2aaeab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35423d2046910b7f151cdab582fcdc51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599bd9ffd18a0901ffb0d3e7ef83773372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902999bfcfcb40bb1946567c33ebe86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54829a00df7643ff6e47a0766565ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad329eb76c117c1ff275aa7962ba61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efea9404d0318cd4efd9030d96e6f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9983eec7069368afef9c5193c37b4a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b35092029f10b91f710dc0937d4e60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c67edc91e7f6ae393ef44f8e43292379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e584c782ff2cb9702954fa728943d0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96f1b6b48496dab3e601ee427c1d5d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba0f983aa209d0b200b87746009d6d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc495fee7afbd3b377d268ec1b5add383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468edc8e51a6dd3e69cc944e06ab7e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4d5c68ae58db773f953f74658c7cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9897596dfd72c3519341d4ef362d69d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5b76f90aa18ec78c69808835aad43387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4e409aff865237242d4b637f31085388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fada531cd68fa1a4d931f2d04afa4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3470ca3d75e4d4f3a32fd6652c0a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dc6115cff32a448ed53afb5b2813b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036acd7fab0ff8521c1da25932b46ee1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586315c84cbf2819aeecdd040fec2190393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0545b89c0f09cd1687a3b937e9aafed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a90f04a9d0520e8cf4a5bbce7949a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c92ae4945ec390339c593d5f9f06b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7944dcad6d6f54cbb03eef1f5a4689397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381dd9ce22bb85c4c704754d7f422cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fbb4d5b05c8515702d32bee092563399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b983788fc2449c6b39bd5b0e9d5837f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4aad721b0ff604225d7d954edcffa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a086c0a4be980af5b7335ef153690f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3c677a17778526e4e17c58904cd3f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9be30dfec5fb4f3a856bc5a2b708d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41181b83e6908395f254770c33a916b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500513fe88520cbcb0a885eb6d036ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc4ff02cef29c9654eca4b2f678499407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f3ddd67b0e01c5d232dd1c1b21342408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba800252324d15823f5309747486cfa9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad4d43b9c626e38931dd0dcdd177fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f742d70cbbe3c1461c3eb82ce77686411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0685cf1f358969836df22aafe6cd5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3efd4d4b2a9c285afec45e0bb77ea5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5c1131759b48dcbe82c14a3294c5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002319e5b7b81019038543664959f51e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5717846728f5584b23a69675ca659416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7322fd20f8e2921731532f80f8887417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eb3ba751691e79d74ad13edd2cb6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85fdd368bd7c68388e003946e3cf5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193c268d121c65aadcc517286f6cf24420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04c71c4eed19f6e422253da32f53e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a88e26bc02984b93343612d30697c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fc4b459a7265015d770917711a0d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99210030ac87435813910abcde95b236424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebba5fdb682ca5911109a19f0f7b710425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e371a0dcd579cdd5fd474c78ce08f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1738397d96c4577290da3424f6102427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a35ea29eb447ea30fd927714530f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04134b8e677d92ac0a8ecec3e841026d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac614bccfafba80d3247e37260ea2e14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938a253f54260640795f362007ade98431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f5a7d6411007b7df9625b912b4e8b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f786a1874c3180107a103de18e5f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddb8e5f966de1ea575d9e97921e148434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8364a80e75d1a4e2e04470ce0a720435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc031f2442c2d72360596f9fd011bfa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac978541671b1618bd3355ed367414e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae9ece6eb6f34f112f34e97b109601438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49d7eb6bf55ff930e059a6a966e118439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce3bcbbf4a9bf264c97649b8332a96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab45f898c8d091e02af5cc0d81b4c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028b36cd2f0335785d47dcd9863c24c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a1365f5bd166198eba65637e7bbaa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bef51e51f5ec1f56ad14b1059c45ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39d744e6a7fb3d744895b7a6fd77a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7839c2ea6f7c62461fb18de0d77aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513101a5a6978f721b24f4b35dc54cab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8d094660356ddd507af0bdae9a343448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53f76c3bfe5acf90a327944ee3bbb6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324723b76ef974125e682191600b94f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83faf149226f4dd02a593ad663d55f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411058cd9df5f0a42f7b089a61f364d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0876af56fe15bb875e85ea9fada42d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d07dca47569bf355801c5f2e697fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e9f6e2d2b26b518a711046660fab6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502bc0aeb376b36902b0035af97adaa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7591513e0567287b0d2cc6163db8de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294988eb670783d21f6911d225bd38e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a02629071c9ee1ae468f9426ee067e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1efb05fa3882671ed570c903a834f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b127e658545c297bf871cf3129f2819461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9db356685614aca3a31aad42ce2866462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e2a5a37c7ae781af866da12c87f30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ea0f1d79eb17fccbadfb6e02ba4d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08b2a2325517f7457f9ecb3e917d6e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4a243ad2e1b425a0b5c1bdc9bdf95466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1bc0206623fc35510a3af8ea6fa30467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75061e25026f92ce10dd75c5389ecfaa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4eafb757e95df40efbcd1f2e3d6347469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b141f80d94d58a1debbeeac1e96906470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4f3156515e4b9afc558fe751937ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fe4f76ac1a25d24c61bfef75e71ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd7fcc0ae8a62a337f287c14f49e2a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab8021f61fb026ddd82a30fa397b39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799269fd900c23c0980f3a54a7fc783475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fc9c46706e580ef39d12a1c6c7f10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565a4b2ba8276029e970d243eadfd27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a0c31ef57394d7f39d6243a5b1349478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42d311cd4f85304c37efe7c5c500d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf0b664dca02b39cae2ddc0953a715480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dce582ef8ab5594c1307819bf493cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300244f9121aab3cbf6efc98ec97772c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb539ef7ecd722583a4691e7354ac38a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0999246228af6b173d92b1e2411a0a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbff44c55a598ed7b52843d894d86d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03839b7e5c20472579ffe5fac968da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fb01e27b68ea4e3eec9723c37f873487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e882c9a79c25769796fb50f8b21dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2e9935c1efac383d9190b1663e11e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2d5bd646dbe15d4224718c1a810d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdcafdbd5b0aca6dd55327b3f92c76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39980514dd2625198bbb2af1bed5d9c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97ec4f950403d9a0ffcfbf2f810cae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66319b202a5c36ac451703068d78cfb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e7c273200ed0d024058d52cac5690495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01b53cef3bf583541ad81654b6d366496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790ace3ed487a9defed35d30f838794497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc857bac229fa938c2cae90bb3e3f696498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcea91684ae424910eda384af09bb1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc2459e14809aefa93493ba32fa29a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b74a00469b791524a0224e128c9e80501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e966e4521e77803c07dcaf4870eed5c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd77a6c034f32af22f821f713992be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc741fff2fcdc5755dee688db34b97c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995450eed65e878e6fed160ad0bc13c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c55c3ea056d2a22b5518f225896a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296e9ac67944f5c8e2e8ea12cdfc773507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb846f09661071d4da5a788a76eaf2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cf9dcb686c2a1a1e7e5385929c35c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417d285d6addd4e5d915cf4a4eb9219510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62e2198aa28005ddbeca06a071ca85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2eafa47439517ff3ec1943ba49943512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc784d0c8ee5a4baa83644a0f702e42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886827e1990a410f5fd46b3599323ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e7d6781776fd41cbdaac89ef21d5a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced24a4d77d6d39e273be6a6d6cef65e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb05bb109751fcf4fec8ac5afd45b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46183a9c8e41daa5c30cd14c31b87a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0433eb50701f0a83ce7b356c5c9d4db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d823901eb8a9f7c1971924ef6a946e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc18646d5fa6aa6f95fdab6f9e6c97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c9aa9dfb800aa455f76ba5f9af0ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa70bcd711fbe74bd30ea9bd67817e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bf5b922ef5d946c043d940f6d52e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be77f7cbb32e0d9c0a053cf9f06b95525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8e2d8ab0c841cf4e0090a7397b80c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9508722a08fc239eada8336dbdc5d8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd8340f970e934cfa4f99d6359480a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f25b131820169abad0f71a3b84712c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c3222208ec6b16d602325ad951b7f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a5fc4fa8ae7a5f5e32faf9d14f422531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952ea08ae954164f31801cbee181f1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cc669f74eb026f99cf89bc472a36d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b73318bbc68676d25d1bb64a86bbb0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9a2b627cc199c3b7279600f1ff081535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafa993f4a836afd1fbdd4eb9cd608d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdb6ec99279556bb7da23185e3366d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d8e001f3b7503ab78a70fc73044c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996e905663c6aae3320659f55b5dbe4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e331689982b8fdeab864db7531fb5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb417b8e0d028a488f5fc8d6538d0b6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7b597321386185a5c4fff2ade8285542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13de2d7902ae0a675ce8442769a01f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dc924ac6771308cf0cf8d77bad48d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a45509211b9ffef0df5baa35c5dc1c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791b020a5b1181573bd6f38808bdb8e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaf3d6664ed167897c712d06c04d2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff0d1b638b7a08e52057579e2e3575548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15715f5fa9ff5bbd771f6d3aacb9fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8f57e59dceff26cf40e7060e98849550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaa6c8b8e28407369adcc01b668242551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559fcec572873fa6dd7134058ac3716552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9971751995ce3a6cb250640343906bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedec47f862da933f8b468cdadf60b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0203f6a97b3806d2aca38e88704d06b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af82ee49fb9ede1817f2f1e20a9eed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21855dfbc4a3d247301b0d4c3d0eae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eed7c17820355baaceeb64507c20c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ba83b144505b8bd58fa93338881a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e674adadbfaa9e5dfbab73da89fb406560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d37e590e80ea86c1aaec53145a7be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e774aefb8468e32a51b2bad7c9e171562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f79e5e6c79b083d11f924e62717c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd584bdab515671b2068e80264da110b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277b548341a26dfbaeb69848c793a88565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28848faa4a2e0d3f75e24f5751a50318566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985a5d5442def56d3d1a0d4eae11ef0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b137b745679831f78d4cecbba71623e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b4c3a41392c8dd4c3419c000be8e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f5ba072a89accc3c025ac6463cea2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56705637d749400017bae11e65048b7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3a5731abd622547d49b1793a59e18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e36dc58eed3f84998dd5ad42213d01573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956175ad899a40815794d200b73df9e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d54621fe26c0913bc9f779c10abde1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f7283fb7e24a2450d6e6aae8ef721576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dacd98f67ddfc67f642a93c5be4ebf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248ff842dadffbe15a98f00b11461dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30200b3164b0445b684c6222573382579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0e674ea78b6d0110b0f8f419498af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b317245c8e74f9708cf836552978e70581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f019477b4b30bd7f8de7b2f87ad4b71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2630e5393a17ee2733e7dd34b125b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38965287cc3e535097f069098e9f2a8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b6322f9de4be5686aeb14fbc227e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397180d6bfc00816cec8b2dfec526ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626ab8f589eda389c7de044f93f9b10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2c01898575912c650764b9a5644d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9cf40ca59b00b03019fe27ef65d87589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e7d7813b9d89a4a6e49c173bab7df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e15aa68d3587adc86aeae586e7997d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e847c9b271c1d851d66d859acd23f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bcbac81c48924b8ecd557a232f5d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ba12e43a0fb205ddf6c013f80616f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243219e500e745f79d304d3d775edd17595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea45c746deee9c75b87713cd40bf84596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a53fc66e61c1e1b3cd3d4d203e9de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bb4897a2730d041a09b6ccceeb94b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197ad1acea453b9ff13ca7c6ac05022599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab448c0c0c209d645d172d26af1903600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030e7ce1eb0adee7d68c39f0b5c4faa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccec38d57a3d9228af39bdbdc906b4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9322bff675e66c79bf3c8e93256894603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ae820d7c9ea2033824284ae43257f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21cc20efefaff59ed14b8a4fac4932605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8863fc148f4e9efdf3ac14f0bd13e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8285583ea982a17b65309fd230c4f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22948dda7dc7da925e6e05a50d26e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8da0097b5e1f9fd1adf0ab9f2276b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ba5cf66efa8de5e427d64baa1cdb7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4ce7fa4d65434499a701bbbf40dcb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc0d9ff1796d3ea8fbe710a9bfbc8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfb79a5145199a3d623e15329ad178613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fed85d0d46f45523fecef0331689f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ddb0dba425c75dc21502989c7bdf1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fc487573d4786cb6b59d390df88cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26120e0a1d4c50c0cb487a69e3b1b68e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886274bab2e0a4f9055248147b9918ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdb9a776f841a127b31a14005f4a77619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf778d2421feb79a1a3c2d1574fa3d92620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5896e89542ee46c96f97a774063e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa672be2ae9c2b09caa602018a4d47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f12bbe35da54678a818760399087e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c39c3ad61c2c7097211d773d0ee0e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17948d8ec71baab67582cc53375a323625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a59e8d9a838aa13822a709c88e3c5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bbbc0dcfed2ce11d9c8eb338ec05a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa9ce1c5a733e17891bc633546da07628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c410bc6b2e5ad70c046b481de765a65629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2c70a5b54b479916143aabb7bf332630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7497b0a20716ff808629fccf2e884c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b77702319501eb8a42f4959e9c9a60632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b42c98d29215a69ce3fa95b8d1ada633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a2553c8b024227bac36bf96315438634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004872a6c54264ad2f638169e6d4a749635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa236a989bfac1c803fb21cada196636636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4bfc9cb546f755d053c8c51b4366d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69bf82ef27444212ada492c4c73951638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353816ce2f3f37cf83ba930e5902baa3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731e7883222276ae5556f47de58ca7c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3ff6aeefe9a65386925423ec71ac3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e3758d18c9e44b1a2fa240f606688642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68427cb9e9449ec15e3c2bb3609b97ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f92d7c1d150f739d1f77d6eea2c89644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75698e432aa29c45f9d92a201bea956c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187aec751bedbcee42fa04af610a93d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2eeb0218e9de7d5d1f43fcefc6102647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b993fb07a382a3e59b79598e381d3f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876c7066e3f3f5332d4f746399ff28d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d4f2b16ff5b2e809ca130ef44fc5d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48051f8c179179b95e4a85bdb2144c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804a1b061525819a50359264f6d8aa3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2b8fb4acb35faec54fba9d65e7df7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb9bfdc6ac4042da70c2715813eb31654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d3320d431863159c6dbef7e7fa87d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad7dad65a3f87efe43f00e04ce04e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b79e05356ecd43597a295da88b441657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33243b78169652afb595defae00d64d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fb9dec6937e72bd92c1f0afdc4f57659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98e275695c1bd067e5a0c3ec34f600660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481175632314fec1eaeb14f8e25f2154661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d72d6ecb641786568aa17be42b3399662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2937045cb1fd9e45b06effd778d957663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990f599f09b7160b0811f471636203f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f072d5c40416b99ff6d68fd685218665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4f3e4ca16a82b8f7b2cce283a9a43666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b7f034f7d4534ab9d3abe8ce61f16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424c4c958d9b59369ca607cb78be886668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608eafc3e5cbb3243c6861a3cd49719669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a94b60c3c80167e26471ce4e8a1118670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc3bbdaae886014efad7d02e50430d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba96b3bce8586e21ef07677afe5b3a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082f66a03e664d2563b60dffaa51c03673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b67de2edd1faaca16f4a62644392a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac295c0ced50c0b6734de284586cfb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e6f6da7d21fb898c7240ffbec7105676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d101803a81511d556cd54bd2b879eea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60173ec0a0e2cfa0f58c88a29daf1f4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e047d83154b917bc30cbd7747661b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04ac5775356c4c2957ccad208f77ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c86e9b02f09f6c686031696479d1c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc008e07424a36486940c5f7294a5d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f193a6daac8e02fec3de7e752870d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e367a8b2cb3a40ca4f83f88d640d670684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a4feac0be107a8250921d2c56e1af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bad1b2cdbcf4940ac627be28e49844686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fb6073d2665dad25c0ee104dc5628687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3315d70f327d1369c306028d269a6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f817d8384e491ea20689e4e63a109689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b11db5d392bf2b4d04f88c5aeb3517690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7569e500afca963901263fa41e150691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b808e1184c4e045a0872bc57431d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270f7604889cd942792060297c3d79e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13918fd4486276ca76b12ba30b0e036694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a24d82c7aae57edaab21424fecf8ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee3194727709b875ce8f8a0aed9856696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becf0826f591e5d6f450a32fe301ed1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cedd74962c0b6171c1b19b12f4510c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ad34672cb75aa32c3281fa4de89c4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1a354d54faf69290b33abfa3f3532700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1809708552577105b1ebfcb385740701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5e5919f4b09ce75ecabac823687e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef215fd13754cca0e500939bd5326383703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbbd8f453ab82dc812ddec5377f7dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d92139bbe188adeaa3867d8ec17377705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3b7eb42c68de683551e5a4c56ef7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c2c43021c686251bc8a7542174cdd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9ae86ef2179678f077710c80b1dd5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c5e9292858b725497b621860ae47b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2f14e88f431a26d9551d322679e7d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ed1681c7d5ed6ffed88ac7dc8121f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8951d431c016f7660a5f0edefc98d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c8fa03b19b5e08a9da13c6b11bd0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6445b8317b74fdfb5018bb92e43bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffa0214e07fcf4bdc879e50bd6544a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d6399ab84249da86cfe0f98d8ea74716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cba7514629083f50f394d22a0899e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b043d7acb76cd4f84249e0c20008db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb175d869f0c3e075367a8483ebafc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3c1307ca23968a49362e2039018ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2320f250afd8ef4bde0829c767d176721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53023723bd0c68ad7ec06445ceb92c88722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba0c6a4da3ec4418a475a197879ba7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a6540660d223fac0c60342ca08cd5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b86cc6bcfb440950c0ea602cfe722725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ac80ba6a360dcf80b9945dcb6ab69726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0596aaf8033df02b54ea7aa785183727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456c7b4f372dbaf68f5c55d27cbe092728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadddbfbec736ceabf363b030028e7b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9784752ebed2d846f5fed1bb28c5ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71399eff2744d0d27bc23ded95b5520731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9b0c43e02c7bc1ba7d7e05d6cd5c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10384e9c403641218f834dc4c5bd8444733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7080eb87ca50d563dcc45464fe82b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bec50912f04646361f66c61569a646735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebec5fd84b75996d98c833327103a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5be9776708e824d0a1311043726e26737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74b1d7a18d5fa2456b468a1eb981f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e554ce1b70c453746a2e1ba61d767739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65be948b3794545e99b6de1bee0986740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf4de6df3d73d615f6c78658b34003741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c89446bbc23de867d7698ddff16bba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca0ec0922599d20dc4d2085ea7443e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19385e56637982d95882e1438dde5a74744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69670895ab27fc8aa7bd0c783f7720fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22004cf99f2f81bfde548beaa7ff288746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8337e64e8da57c6836763d97ee9395747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaeaa0d186f23cf8932abd23c14cd1c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911479e25973225456ca9c1ccfa49daf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ed6f67863d84b095e7750a3f3b515750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30d4dddec1d3364c00f9ed073e779d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8adcc78ad745578124f00dd6dd8e4b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227acdd384f0f6168ef20fc9cd17e71c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fe9eb5faa614f24cfdebfa3a4fd28754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374af499565b9728b098203a0b12621c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7e7bcd5d06296819df934ebdde211756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319151aa8c61346ab8eeccf2e108bdce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d09ce841eb017520ad6058ce985374758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a396c10beaeb92c19ec00a01c8e87b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>