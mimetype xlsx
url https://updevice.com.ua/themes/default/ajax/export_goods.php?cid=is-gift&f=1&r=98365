--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a012f1b5055a2cd0efaa6693f730ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a077f870ee6b643971ccb9d76df40542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d94b34c6382becf3b0b4c450ff058f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c4841a8db99caa91ddada291407074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fe445215ad9a1d64458d23e1cc5f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e228b68b9c6ea10a57d969b53d2b116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a347d45d540b35878c93bb730356f117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1cefb001518f5732719d5e411d0588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5180889426382c78415722b6f07449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf375bbd269567e4e69828a61473d3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1557c317d32a46686ce4d50ab487cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433991088b97a64583aa17c7df6ab5d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967a9aeb10f440a3839c21fc604873f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325bf7000c61a7153703f0d72c91a9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656a1b814ca813a28d4c9b56c8a798715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fed7542a0a4374eac1dd7c971f4d5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e48509db5466a212beaab2797302c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa8cb840a8764505c261c68d03e61a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a2366acdc61c6e8ff51a4742ef62319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ea3edb6d735cb4e0e1eb9d2daafd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e535733d6ebd384c44980652c675dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a00d636352f6338d2277864820cf122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922a3e6db4063c1a0d7a2dd0dc8aa2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de56ee341a3437e0f0c72b433c619124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e157d204de9f9c2ffbc9965155c01925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786eb44d9da20698b22191fb1adfb76626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b5b705de2f83311d73adb11f8294627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7536c58a9dd6ad623c2acba2bd35f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b62a9ced5aea379a8d9b46a67eaddb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7f739a2dbd1717970856ef97183f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a097849d2fcda858fe0dbd68100ac531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67665eebc4bc95b4e47c7cd589cbc7d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e602f2bb50a99706d5f59788d6dc5f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1ce7fb49d5d194985f00a17eb866734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca04e4634fadc3723945dbd74185cd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f039c6c40e2c5680945e88107f4f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ad27820bbd701cefcf2129a72fd7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d53260a9de2bb7ac26ccbe80d828438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1d022cc4a5eaf54f44528a23b063239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dbde19111d06582a0d6976120907c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecb442ba11c76f5675e555a04cc00941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6f26077dc67133325ba2a2dfd2e7d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb208b2e08416fb8703c37b2b9fc5b4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239e963a697cf9d5624f41691fa8f5344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cd49e25c7a6279139494990aee9c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fcdba855db5b33c32a8c9f42bd18346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35149cd40add334a89c8d33549114947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf904a1744b15bb19b3390979e80d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6754b6fd4f768e9235fc9e74e49b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe142f576c4c05b6811d278801294a8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e79a6ee5f699d925fa3b131a3c3d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26662b8812e69c2cb4824d11447cdc3952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72977e471503f6a9ca7ae032cb66dc453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34dc86900e61ffa46dfda93967314854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b39d2b03422acb3f5136f02ac828155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10f16ac30f977ec0d9f3cd02e450ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4968c2869dc5314e8781f29ede824557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca95f85276fba16500e838733134ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f9469a5ce3cb25468d5bcb424a6e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0a818f979acddfc8ae79caec5692b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcb609738c80bd3c744da84b882ca061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345c286891691e6a61d1cceed08f88862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d2183e9ec36f70494196f8fa1b2f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286b24e998abc51064645cbca13fed564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142262afda5c314d825d28eb77a29c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ffd55c4017c8549cca4f26c363fde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f3fcf0ef5e28eef0d5fc04a67863767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8a4c6daa86bf14b39786b7baecc6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586b6d0e57ef7f1e806339c357ed76669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9021ddc0cbe97bacd884f9fe8b0734a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbbb3b39129865112685e02ce99f8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42847f604061d4ac6d0218143339097072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7f6594feb18b5ed3f1a81f57ad63c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849fa479bfc0c03af4809a4d02c62dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaef9d233483e842b4b4023d8273a2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cd60c67c9557a9fa99123e92c88d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271954302cbd3c98e33747c33db8be1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8a0594e2dfe24b64f1b87ccdf952778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a657fd9041cec41b2f4dc666ef887ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ebf1794ef491766f08e13b3a0fa8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dd0799daa16a88461d1eb97604a2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7372312a2d47e3854d4c98944c43aa982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a587a0a0e93c8f80e11b6d54f24a5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2c567aac7edd25b34709274af44f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6f4aa60247b94ccf422bf092b8d1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c759ac8d92f431ae434ed0b6cd21c9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf368dafad223b0bbe1b5543d68cdcc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4afd54cc8c7813b5803cc1088aac1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee751c1eb217a5bd1bebeca1945ac2e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f21211013226dee184e539a8767ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c56c7000eb3f39933c8084b6cfa1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb76fef5672dd51cfc97b73a8706a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff2deca5702d025378a4091298646e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebb09faef0a8513b01a3e34b75355b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb457e57444f166b4884c78e3cdc433395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ad5345e848e3e5ffc89fd628d08e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785564797c8bffc530aa0fdf04f3b67097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9c2f2ccea7967cba417f03dbb70ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08161ad202abcb181bce31f8107ecbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff57d4145398aabf06bc6e668c8f8be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad401f2f4c71d6040058810d26d6c29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a58af12bf2e671b7c5547dcdc140d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07a99cd89ca0f59a11e81bc67a6bce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4d6fdcf32ba1d434958688f7ddd31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a4da299242c59b5cde10e22bc59e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fa32a08b37b04d8e8e7e1ba2df983106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a84cca0b27a6a5e4abed82d2f9526a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b189192b9f66b3f0ba0fd49a85038e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb11ad9084997bd6e9b559f16b52bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86ce9913b00545b51c6d4e2f4c4721110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481bc39630b603734a0c0c5811191ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d2d07a53060fb936c29a6a3b69a40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e539f843c1f663db7644e858decc20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32298810f0d4d6fba9c2ba034b86dab0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cff5cc508792b27d08cce4d0f066d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee68b5b02ebc4f5b37342ac29ad22dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1968da9a1e7cf866e8ee716b659f86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f68efc6c795b2c2dd226e06e7475e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0134ab74989ae1979b846cd34a26ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6c728071f5e009ae61ff52d834f76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec651b9f188f10c334d256c9ab017eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e757be12d6281c63df1d673b648d59c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5def2011f172f72330158d1012a92a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00975f7ced87b97b4377ecc73680187124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0cba0d9150e1151e82d340d7a593a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de583bb9072ec276271676356a361a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1267c1278e544343ac990cf7d07169127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0225ed82aa0ec974d846823c813e927128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5203f456f963f3991ae6cf2c79e406c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51821026f413440133c6fde1b72d6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534be1391169a64f1a7509e293059ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8798a0a5a4410d682f56ddaa3c46e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0db1e404622a100a319ea9b4911b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cdb4b557de23dacfe73aad8ea457f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73efc547afa0bf255ad5524b4295472135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69a862a7cc5eb3c182ca41702d48a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634e72a02ff48ffe8945842c4b9581a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170ab0d075cc5ae052673bf4a7cc14b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc348e4d9ed89b08ce21c17bfa0da4b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff598e6431eb249b6adc7c32fde088ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eaec634ea7ba4a0aab91ffe199a0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e8a7a0cf45d933b5fd2b220ce376e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894a420875068459579c3a0bb7b4df5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650921ed9658e24193c89a587363ad4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378fe983892685371298f0de08de026145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987b77f6542598ca26f121f6b385307146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb49c0a91925ca8cd24ad83bd78856a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a290c93c1cc2016d5ecb18f3eb0c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fc944c07270f41b95a88c3d7cfb8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae5a0b5a40b706a56dda610a109263150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da70cd92bcf169372671bea7c0cc7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38957dc7d00b9fc3f9690cc896ca59ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff82f49b4b987c0a0fcae29c3721a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c79ec9e454933962784af808030211154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedb74d810c41ffd9356120e7d20763155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c20e7d6d253b238f2c6c84ae34106156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c67ccfa61c0b8cdfc43d12bc380b6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60740e46576f5524ffb9c606807876aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51984c06d78f26c920b31ace6ee78d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bc405c99c8c0b1e3c521155078aaf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37babc8fc9b8c74bca6b68e7929011161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac572599ed64df7606f74e47e03939162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac2c3fcb5965455814544046a1da85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cde6b1012b4edf09091b0395727715164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43b4ffe4e9b61ea2aab9ff6d0bdf39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712afe02670d9a35ec5b953e97429073166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939caad7954f6ff5318a9bd9d22c8740167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720bd8767c7bfd2b2d2703d334fae7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4a8fcc7c294facb5b38fb611cde1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eebe12ed61cf66a3017b6c2cdf110170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0d0354efd6b196a1cb4b2ad95eb10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73d565583f921aa7a07b65390d704d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801642efb85aaea55439152147d28ad6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5248f0f6ea9f8e0f1e853f83dab84b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accabf516ea7b4812e2e26490c651810175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72dd4cea48d8e3f6b4f49581b98dd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773d9c6d48f335c2a80162e19e0e3ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5068627aaa949e42de79ed8a579c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617cee5b96f95a42c977abd8130a412179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a4527f136ead84d3d35c7e113a263180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139a63c648e5b96c1bb810b5e39b050181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6a36ad231630c5ffd0c1b6939fb1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc12a1a055074936e9d5ccd4feac954183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9db18f35c4ec13578f9bfe4086a1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ecdc6ccddc0709ef36a3c00b83984185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ac9ecbdad710243667b85abf367ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dcac0053d877eddff43fc31656efe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90e82b42bcf5c7eb3a6588ba425f77188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66882715f7bdb463435080b5db8a0363189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abf54b2cc3e974fd214f6266dde140190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13564b9da26fedf2e24241280f16203191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86934f1ba4920f185a4df2d1ce2ae621192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429afd9478cf46b8e939f379c14e993193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c049a9827bb68fec688c17891830c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f8f8d292ac537f2b892ce03c259c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b97d4369084d53c585217fb4d168f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a0ec50ee8ed9c14e403624943c9df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc17f37baf32e8fadbe2ca520906b14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751d25c062a92d9bf050e9db3a62b86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11a9e55f033b8d678fc5f86d6bf58e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb24cadba9b9eb7d316e093690ca1a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fcc7e89db9949e014807b342105a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9200a58c4d9c275c06e1cb90e5170203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648b250644f601ecc1d5a28c93f0c83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c44915ed57cedefebff5046e59c967205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa843ecc4304b5830d2dd20bfea41bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbfc7b3ab5139f0c6d574712568890207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5f564690074240d82949b11996902208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb82ef583506f40b9272ca75748615209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053cf015684f2128e4de961ed1f7217210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bdc80c62dda3705d05c8d40e09a68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68c5d57e64be374733bfd92cfa98c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649827dab5fc0f424b2dc953fb6c7566213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc3271584d2bd9bc02948283d8dc08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9661d7e74824391bcf5c2b4baa3be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe1046a1b828206af41cfcf32b5910216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a457e7a868e57ffaa76c4d705daea53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36dabe2bc186692b4984c89466bf0d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df4a0db3592e7a0f06e4d3ba683a58219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9a82ead9f77cf56220718732dd620220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfd947f4f6da096828284c9cce0d6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302a19eea79add534c3a4eb830dba25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f749895e18696fd2512908b9941ba72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7032b2d2c63f8b3ad9ab382147925c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135f78ba40b6c865b7435c30fe9934c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c41e24ab39c6ff65b52031736b8560226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806c8f0a99023034307bc993974c6ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6c7b1ea181ea948050b783964bbce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb7e10f117904a8d865dfe333f6991229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182a280503c585c6cb71ba6820b612e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70823022eee13196b44bea6ac49f77a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f16cd4e3c40e86864c0d2e54402ade232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafa10b40a45fd1316a712a79405d32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8b8b1eb3c6b841d2f4e5bfeb0b624234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913b20871f35bb8505fda0e8a4b9edf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68ab0865b533a20ddab41e9f592e44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778a427841f0e22c4df78b7b86c376d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78776ff8e1a585a40e8f968c7f96b697238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee84e2560a35dd0f1f664c4e07a1872239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0217c246c0a2953b78732ab6f0b08c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bb57fe9f3f2f99b26ba25f0faff3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab8823a914a269ed70e3a295d08202242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f50774fb9ebf5ec88f108c6bad41a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e8d068667c385a25a8c2738247f9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624cb0b01754b93da49fb4a09e39a75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102518cd14e4d3dade753abac66b434d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bffdfebbba4eb4d48e79d71075f8d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981be5c72d42313c18d55baddc6ebdd0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632ca377270dfde79fa0f83bab9fc56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a440e13a8d4c14943d4a3bd71edc3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9327efecccad5093df8a36df953b104251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4034d54f250b674b73116420d4f07c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90d5918de587c7ed16ded4f46cceeb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143d08d45d6d1d49bcc865c3f3e2901254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2daf67a9c7b817c0bcea66cb0c088255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7831f384806370f5ca441b2e7cbfa9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799b4e3eb63d299017d1c84ab038d8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dca8018d4a849066cd2d4cdb71babc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3786f69cc02af94f55496beeb1f67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf311be456a75402ae5db3cef501c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440fe61551d76eee3beb41064d2e7f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138a208c184c985a9d4707896e3689d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8b0219994563c83bf21557673d17f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca43abdddab2297be9a3357d68203b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff14a88b5cd5b31802f790947a823e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7491e58647bde170f30d7103d7da7c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b488c89a64e5a604bc3d4610bfb1452267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbea5e7ffef70dcf56c51c78e35268268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc0400d74e88cb189b9a70b03e104f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1011ca7c9f1f5c63c6ead47abb8ce90270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c71555adb1deca09918eb0281a552271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe18507511cf376504e218f90ec41a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cf3201a81c08376c1f33f4d290e07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320b177a2029a72cea3fcb0d7bc3b2b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628c394a1feefcf14c96c38d28b0250275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763ad259cd9523bea4d6d888c2fdf60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3221f2f42fad9416b9b7ee9b97b859277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c7cfffc455127ddeda81c3e6f4204278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8fffcd39d241c9755b1e3f76ba391279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7c60d4bed9fb894c9cc809e232f65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703614d7945e1d6563e822034062d32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c0b16f188b244522ff643dcec34bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c428a18da2eff153df458d525036186283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16e33a46fe9e7ed1c5783c92cce458284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1aa57146d18b5f2378eed0617b902285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5a005d8d8776943c1e647511a25f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185983e24ef690ab0cac408155e40e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c8b0a75e85c4b5963e37312b753c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0141af3d5aaa7f4c3808de6658b235289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cede5a7838cf96325981b6a9e39c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3705d2a18a901f41385ecf68525eae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a14aa1408e92765d08d9c0942d207292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7f4adae7397b6cde3cae8e7ccd73a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14dea06317597a3f3b85816e1a1d60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65641050f578f5128ae453e91846658a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e762dc903e1dd003d198f99f22232b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ac78aa0848b691f881ae578f6b180297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142aa74556259e11b295f79bc2bae6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fc69e0daca6e9dd2cf0ca4a0d2ec8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c3a30bc5201e7cb72d1ab9cfe16d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a450d010a5694068b3736ca11f174301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b6f736be607d6c18c84c2bfd5fc3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071812220098a2dbacbda65430dbd10a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12786d302ff693f2ccb1d387224c1a00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeb0584282f8bdd4d6da922e5f7142305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9d935d4b2c5d7053649653d744683306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81b5977ce24eda9ee79d22a134df70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86592f772a872f62907aee392828e579308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63866993b76984bcf3699a2c314729309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de6765b919d1e4a9b02a7799586f38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577aedee4c6d6e7df73bcfb86a4b2de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583b6d180eb6817828ddbfa47934ef6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6c204ffd0bd673b891ea651ab541b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321d28316849e8c5b6f56069f6d59d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f159fadbcf36ddfe2c4891ca65f90c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdb61d874a09b8714e3e9891dd538e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f25cbb11557b479682c9068bbbee9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead882bf1f07bba27d590444c02cfdb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569b100f792bff0607e24d07608dddc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e02b249ddd5cdcf799ae0711295d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27025b3999b6205dcf7463811f19d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60431ae300e76d0d61858baad2e28b64322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182f5e91be498ec1c190b2f91d6aeca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a322cb96a0ea3d6dccc6f24981d6c0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebeae05f1afb0aaff4bfa74b1b91282325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42e348fcb426d5200f876caf15e90f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d8dd748afa8c8bcd32f9662ff16dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d858ff6ec2debae28c00145e5b98d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48571903f284ab5a54dbd73ad403e1aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05024d76d567a2c775a353b6bb9628b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7dce8f64d0876eeead880753c33fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01216a2e10870227c718ad9b7bd34f1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de9387132a64294da480f905d37704333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a81a213d5f74db9798babf7b8ebe4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a82153cb3bdbf9f5c9a882dfb8f7d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735bd67996dd638db0cd0d499ea95e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8b03759610f6b7d5eb440330a29ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba63e21cfdf9e62496d58c85be7bebd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c380d739ca2aced90b367da023f7ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d5a4e7965580e6be0e6b4f8084719340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d38615322956ff54f51d868619241341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b5fadf8e96feb55f5e914b89839a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2116ee5d5d36baed7ba4dc979bbd919343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dfc4a68992b51856de4c99f17891b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a754b0901a803f24ed3b47683a3ee2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544446ca02fc6b2e778867a7e15bc50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69443c670113085916968fdbc899d367347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dfd7dd0d908d1a4f85d341a92ea4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad0c3b999af42a181876d430939d01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d754fef3f5bbfe9342e9217e4d8945350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4672a102ac07744f0ceb65c63b5688351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865baae754bb61e9d15482c9ccc9dea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24647699d27b0bf364de1261a01008bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1043d8562f62ae7f1c45715b6959e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f590597efd201e29081fa92f180d07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c985c2d720020a7a5138642a2e5ed38356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840a226c5d42a488b19c841a027258a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1c1da538ecbd09ee3bca0a6f4bdc7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65310415e0c0cf88b57c70ccbc2c4974359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ad644c5d9fece8104f8f56902568e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1394c8b2c1290fb3c2cf3c7bc26867361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47322d22ef798d33404694ad4e3cb8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a8adf3dcf8c44de76d777652a724b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634604352337edc9d76222665f0196e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b64c29f71de17c5631002fa86a1b97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995ac244941ba249cdf665a99f3acd9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda6d2fce4a271605ff3ef77cb18b0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badd809c27570da824b461615209bd3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb2babc91164be541af762d4b47d60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ff7dd1fe7762a711cdaabf1e03640370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8efbf1ebe781767d246715667a7ff1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5768c92ce9137059150f509900aea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cabfeeeb4fbe4064cad5345079c81a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768edc38a8a54ee51f1a57057258319f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d55aaa97dcaa5f9ba10ed41eb0693375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66de15afa6505e34a3e39744bfd2a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9065680c3c26fb2c6047702ff96d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13222b1f1198a51274c6114fb801e9f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b91adbb9c679fac1c974f6f34c626379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e47e618dbe3cd733a42b8f379ec09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b90b997cd1b6de2d9038ea0b4037c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc3ecc6ab572381e45c344cc2a043d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd9b78757460118a75ee4dd7fa7911383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e82cd3a2831267ba0e9b970ac58b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f830b2f4d6140c7e6261ce5fad127a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e02c02da24f30ae1d5572c0202652386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8e4ca9dfc9bf91ee09cad791b639a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3d20a78fb57894a69089343262e01388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05904c03f78486646b77b2ce7cf7f810389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18f5269fc1356081ebb4c3314d481a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74f6877a662e6313c80c25319b8a4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc2310f28016d91ef430641bf94687392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bbf486ff967f4a60729114ac3c927393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e516514beb07bf603864926512a4967394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7047615912fccbae86d8837e16d2a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f49ece043d03f17337306218ca8d19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fac0affa378a7a785f9dde8475f92397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bfb41e39efb7aeb8d3695b64ba036398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9794b3b038a8405d8175d8bba5461d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc4039a94f66aaf7029037fcc60bbb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632177ef61c5632ec29c0d1533ec2638401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826927b2d3249c437cfdb4a12c621171402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a45ba7d4e35e9a7279cc571b49e7a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645251acceec89cd00ade1528fe8628404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a801bad1f963899c172175871d02f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4f68ed2cbba92f7c131c62936bde0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f48abf33c01272b7c745e081b1cfc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbf7b39469ec571e4085d427e1015b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9127b37990e6196e79b85b233b00c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46209b1b541f23a2ffb17520de1b957b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ddd4f6b200ac93808b0735ffcdcdf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60367771363b3b0ea4e678add73f6271412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c04ec6124618ce8c9f537b782ee56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf76b0e4074e25e09e19134f3944e70414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fec7a99446dbe0983bb9204901b21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d3682ee283e27ccfb0f400d8d8197416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2208010665f1efe7ded0d755655748417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567584d83b5b49dfd10926b8f98888ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11121ab382ded4a05a6939f4530fa41d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1d9684f7edc223f608617ea068abe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0dca6b131d197cfa8bab9b777cedd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993a0ef5a2c29cb6f656821237d3888422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafae24c6d8c4e3b0153f7a542e7f27f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d41e9b8005fa3a03c4e2c7c49677c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce254469d33772384483afb99c64e01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71b0156fd86e00c1fb74b47df8148e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169d3b19de26e76018fe1cac97448c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e357446459676fa132fd1f8f84d97a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e02367640049a01d830b38a6a086c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e9309cf373faddafc189ff906fc72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818c407fcc268bf774e96078da9aee0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4d286f16b88df6325f79f608635f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab0d6695d7f0c7228432846b39cc20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3da919311b6006aa1bf2a490c1c1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f51797934a1d1ed15752b258eaabf2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb651efee16bf275596006c1efae80a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ddd3e973770646354c554b4ddf1db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd7573b829a8cfd996fcaa81ed0bf9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2438dab991dcca083a5414242891784439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5074f7a23f08003f9512416b3a098440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adf3e9add92195c73f6a427f30cfcd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bc07adc84e5a4eca6bdc63362bfba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a13245d3479359b47eebbee70b0233443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693f187b9d47cd5cebd002b426cc944444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830553a60c3261533cf9259a266c8be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a6db6f8ed886469c0e2660c3296af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bce2a15dac96d544860a9efd4b9c4e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75b6fc1e58bd60e5441bbe990c6b4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f62aaf266a3c2af6b510998da06447449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1d930f417c38b1cebc64db9e75dee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed83228e432e0c604304e213111992451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e95551cdaf8758349c934767de61ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c309a58d9f6d2e8433acaae8ec1d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9bdc2392efd5fbfb9a04efa6d4c68454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0afe0743f6ed3c0befaecf33bcce9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d4413ff56d179c0f5fe851e947782456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb9c6e91726aa5751e17214496876d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369de27d58dd3280e2c11698c1b935f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda22a9184a13c2cf9382f2d9798d57459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8abbf95e7e851c4cfa58e62e448ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661fad7c4df72df39da139d373f9c25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb745f98a25f12d45c0ee704e4cd22a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97bee66a734f016d9760b4226b1eee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13039efff4f9ed8ec3b0f01aab7aa198464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb2268d7e5f9e881c854c4dd279684465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c828b2727745b708146eb345a1e11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2defcb57f76759b071cc610c73728467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a471fc82822a302cce2199f02335e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b966dc3e1e59a85bdaae8c4bb2368469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb341f5fd1613ada12b0ac7d0a836ea2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7368fdd7e1e0bd353abfca5f3fe97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59a7a33b5af0255af42e8a849fc9e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fded0fc3f887f0e12cb001108c68df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8ff976d3543b27e920f897c31e42a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b878fe4f67e5a5256e302a21680def475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab171819d7361fec221bb9b68056713b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb22027ced32a99b725c76f135a742477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd71f000e2cda878633e2c0bc481094478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262f2163d3f49970968b4599befd291479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71abc652d38d30ee94aa9d3ed8d2c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7d3c3ea017e5fd7f47129c3e6b82b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89c7659f8427fef982f1c310a714a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf8ecc8b34d140887321f631e530d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f556ebbc73cc5679f997c6efdf8d45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04a40a1c0bcfd745e427a7f165637a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017235518ec80a4be29f87e5335f45a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11268571aa009549914a53943d03bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372344810276f0b34b8d98f68e4f2a02488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ae8bc7ec1b39ac8c792f3073396e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49785230cb941cdf15f12e70648e6158490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdbffc40df48e3e27ac270b7ad9b21491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967d9584d0bd09bf4521736b18d1635492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9255ddd152d49f102ce2071a099e6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0ff0eafb07c3d95523cd420b96c49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf6b722348abc3c1911c438af23fca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c7def0b43e797420eb445c0b27a28496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3037c123646a5fd234c1d80d2e20f3f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519a2a5e4899fb64ba1d83c6bae9aa2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da74716879bfa4c9f36bf52d43a1c7f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5dba96114b4029b85f7b95dfcb3d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d02e7eeacc6e8c539617649e09b39f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b78d6017d71ad7e89305f40f314b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee26d3f403020f8b8b5f0443711b40e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79597535be78f6bf47177c978cea413504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffd2340b55d252b7ea70969305c0c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdea825afe0681c3832b6502475f6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05504b0c4df4bae0645570e4a921e8da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3174ac402e0fafa6465a7e8263c80a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8696a83f2b20a1e838fd99a74c233509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212553e9871e9eb7d234060a335fee0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d4c2a68dc4ea56f1c17273359ad86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70dd70bea6034fe781d7cb2c6c7b5d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e4995c8301f0f68f4d7c1092c2cbb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf43e71c012007b1f6e5ef1c4b81e4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69546333d501a9852a8fd8280d8c9d87515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01c8be2ba0f3e87563453dd42f8bbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7a24858e7ec9ea009aa90251225d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03591bf9a99e74a3e0934cf2fec3f2f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4c1e47c70ab1e1d13f5f7a7b60dc8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4035e6e1714638ea2ed75ca4c4851520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bb7791b5e55a7944055bd9fc75791521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0f3bff6acc83d003f2420aa9e89e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bf9ad00e5add85e22ebec65e8fa0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a931eb1fafcc4a1c785db5bac0e40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f8abf61fb8f09662bcbb699a0765d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df76acb866f1057f6d1a73a36efd9d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d86d48fe3f9fe9f250e711a213f944527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b4501f348d3b40fb1257efeb6f7e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471dc82a39b681a8d0331426f310be1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a7f7933ca268255a6b514484c4b10530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08fd5e6a8b872e7581008cd79e8253531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa67c12aecd13a21f57a6c7b651a7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784bcfd2a0e9b6261dc8e8cc6ccd2d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be43880d4aa04e398b1088926604213534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc954e31d4986f2f9c421799acb324535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd471f9adbcf68776daa317316f1fe99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904dcb6d2a80c8f32e2a24d8bb6ecdc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93647f763a763b070e6e1c332a5170a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804627a01486145fdba27615041edbb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d8e07cec02303aa82cd9e4c350312540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ec7513a421d0192b6f29202902be5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435e18b98a2f1e45a3ded3adc21aabc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521daa6bd14dbe6ea0f2719fd8f2a3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7c5bd90866aa310af9c532bc81677544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73590b10a1e96d84e0195eea7e9d7b61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ae934285f210dd1225acfc3e3b631546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956be1f2b260be1eabd2224730466f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99902b19c9292f3ee52c5734fb7d6183548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09134aeb8a0d939856369f87ad466380549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715bc0637a524a26794f2df5d04c095550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0b04f3448b8835d44be61ff22559b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f42ae2ea2c3edf04a9b718cf72f11552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b72a8ccfa9a60edb111a953eca320553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766450812ba6c17681a7adf6e0b58f5c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5612eb2dc75a7d89d598a38a1b7f120555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964e4a57415e25f2833044af3484572556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cee77ea4a5f3e608ff388db11aaf3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d23bfa1b1fb05fdfa544d4f82f4f30558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e10db8cf1ee7b9e26da96063ce03c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de4fec217ef07bea0e6652f9e727b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d545bdb81df0d854660df03788370561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0272ea6fb57cb3dc84fcd6b129d715562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbb331f502163fec15f56bdc42b75f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154359ae068efba26f260aefc7692a07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94420414869b92b770905a3f634a12565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bc129c5ef474ce74c328a10696a05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89d1e000bf6728aac226e1d38c0e6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289af10cf965124371f7b1b42d3108a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c786d41b4241b0d495fda89923107e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b332194b3a17a09528d5e77e6ed429570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abefd04736043a2a5f7f9649d6481c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ecf1a7a3af15c47d21d37b4e1b0e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3afbf00394c06f6d362143aa595d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b354f33e3ae0abbd9e1d9bbb39a61574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f6e0d41da7e3c95b89daa704ec8bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa145cb9cc5bb6d09b5fdd80f0a0c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81a47881d6cb46f4c3d211a7ad7631577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec23cbdd61def3d99f0221bf663ee1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3531f547821a5ba9cf4776acaed74579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7a791467a50827b3f80ed19278461580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f41a12a46d4832f1e3cc764c0ffcbd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb60bd2c0993c0acfde5daba3fb826582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012931dc3ac26877893e590f1617a3b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f2f8220f7821c04568ee6c62e1cdb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30b5f802e5ed472651aa0454bf87a8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc029d6aa83df61a54ab9b5b3c9992f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965be8081db6091f668a979791bf2cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0d90013979d606a0f421e5bd54c6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29313201eef678a432323715735bea01589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35983149897c6209040b5012935d2938590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2293d7661cf49f14d7a21a2829963f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805f98d3e85cc28a56c48a97e04a8ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58548c38e9bfa20d3b232d66af1015593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f936b0ddccc99de88a2b2a57b6c5b94594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb36a8411e0f6caf3c7b8e24ad0652e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab76efc3c18790da20a59b7efe491fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73459fc9fad77d18470c757715977749597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96727778ff1cbf0dc0f44874128026598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c046cf3159cb400d0a7d671703e361599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0ded5befb128b19dc968a564e781c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0c3e1a94e594d1dde81b4437b8cab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd026560279bc77ed323119a3d9b4b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03058a37efdcfa872667978e2c4d76d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08975172674968bc1cd2e873b3a321604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93e3e4e95b66802455782c5b967dc7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a619d3ed254ecf402a2130233a26b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc5ee19f21c92d184aba0225676b71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32518bbae529ea85a53da268f630be0b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4abe516a169f1d467f0ca62b45c745609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f4ad7ad42d8221fdfcf330e2ae17c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338eec5d7702b3eb3291b3cd7144fac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef40907623ea356281154e4cc2e2013612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ae422353bcf2f8ca77c93a9918631613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae7f8156144643cf86b5ed70d71919614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f64e3a82ff103f7831e124e7929795615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475161134fc83e382beba5dd7d8fc9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ce0b4aca6eac0e52cfbf6551b7876617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884613cfbea57678b92e178c28624625618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93190f03eb1f29c38aea3b553aa03c3b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c856b9c43c2a44a0fd1145fa38bd3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a96720ed181bbf9032b89201e6ac2a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1066e94d9d1fbc77a77d69a9fa7b68622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6773f428fa0c97ecee25426083c2583623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c365a628c89a6019b4fb5a5294300624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbce499721d968630cfff6ac3ab02c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd56e18e49effd9bc3072dd6518c884626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ce445ee3b2a6838a537a1dbe92283627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa1c47a1c5e5ec9e4776cc480cf836628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8bed99da568a34030585e28520c10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b34a46e5ca5370d0d8ae98b9894d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f68edc33833270b9cb1205ecafc1c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bf94dda69c6f4736c5e43835285c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d897101646be009d9ebbfff9713fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659a411f32f6f50c437ff60c9340eec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcb97d2a7a084108c2d05d58cb53ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104052c59982f0a75f5c9a8099c1818636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbcccabcc481624a72e7f864e1bb3e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e8f124141180d73b9542f5ffe1299638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b077cada2308a4fbb951e4632c65fba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fd7827796d1ea1983d34645d3193b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fa145d24e783e07225f8746b09682641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992cedc413c0dc653c79872689eea57642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caafdb9f0c67534468bb385bbc4465643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69ea46dd372f0417084dbec459922a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cad0d9047eefb6e3b14752e66dcd0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182df4fd6de3893557e8643122abf09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fae6611db73ab03b8c4f6797af6ce0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81859e3db096b8ac6dd0c459439ef0e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe27a07487e0338edf7ddcb5a8235d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c30b87d1694940c1c3ffcd0a387514650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5759893e738f64729c006f33ef5b7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c9a6c07880c8a12ca54add5f1527e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c336b9d1c195c769ae1647b18f41c2d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efb8440a88f97ec9522c8ce0e8622a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773fcd36a2bf7b9a8482aca0c4d7706655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7874836945579f97d19c26724e372656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3914dc44aa33ef37b39b2f349923c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47681c98d923dcd5ee6355049ca111f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935bc57e48522adf5720eb3285a6db0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d234b628122d1eda744deae1651f47d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6c4ecd6ac0dea94813209d559218f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e48ba06728888febdbf65f1995a4df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660bc667aaa1e28f9c5ab2a589001bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ccebf1d6b8ca5cdd786b9f566172e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600073c5f8d5dc178234778b03ba353665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85352f5fffb600578cd8872f8825ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa53595d62bffbe99853b72e92ed930667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172daf69ca3313b3482b318b79911c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988534d5f0634b9acfab3d35d822e36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12476cdf1a42df87f3fd76176db87a65670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989666a04c5b8c104d8c37f0b4d6644671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadaa164625895c8a74e8ec221496a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876097bb554058a4ee0a8b0b1f4a8a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c3c40d3e30526bdfefde7fbe91cd6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fd0b11a72698b38b4ca7da60bf5f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11e0616353e31c21a78c1e6b58bfe7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681de67bf3dbd9a600fbd4d7e3e3040677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe141fbbdfd87b4c2efcec28e7b933b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425909377d56834b00a388b8219cbd5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8171d5848793edbdd4c42021f10ce34680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573ac3084b4370363e5936a2dcd7bdd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf00fd4b173175545329b93abded0b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3cdd1c86ee61ad3d0edd4e78ee786683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31654f693e68063b7c7bae0b97ed259684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfc6657575f583c2dcaab609975a78685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57772e6f76b869804a06227b5dd08783686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fec51396e425402650a3311d6a251687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325282dd1e9f2d05d91dea650092d8fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91446742fab4a683d2b2af7a67b66f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4530f1558fe00124e94d9e38ecfa09690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69712a605839835b13341bb353cfd9e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d515653be94a3d8082bcb1278198b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cdb6a58587a9a4df1f4ede5cea86c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f70c918bc6736994e50f746aadc4dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfbbe917ab06ce2b139908d90e6bc5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3239c29e4809fa2a60b9f8a71e9a0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fa18fb9dc3536a5d7ba4dd20f4aac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86c23dbb9b2a842e4cbebfe3fcca64698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a86a9587ee97635928fdfdca6ef9f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5fb038ecec1cb5258c5da23e5debf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f8a999030129030ce419d519a2bf7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf3c0e7ce451facddfd0c377fe4c26702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1f698fc6cd386eeee3f9b69842300703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528346272246dc01396e8e840cc02f84704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa1661773bd81875810a707b3ee8b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300ba3450b83441f510f27af540d232706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55e171382046e1883ae57a3e94b80a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df902c6c029acc93ba834b37a2c6fbf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9808c68b6a4053201709f171d966a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652c2c992516a4639bfd543c851af2e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02239d50bc9ac6ed5d39ab51946ca2cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35a65b0a0a3ef85076153afaf3c99e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ab0b6b5dfd2c942a57156947e6662713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249884372f9a5d846bd58f24f277e863714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870433513ce51ba6a69868a644b763aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1943e6a8cf24db706e981ef4c3682716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcf5c84326baa8503881efc4442906717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f4a37119b8699de7f476c269f0bf9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3719436ac7733554e8a96a01eb3824b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc7a0538c5be97295e140b6f5b986a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1930854ef2c6d8cbc4ed3614c8c055721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e24e1fc86b63ae5ebfb087ebe0c6f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6c42dd9ee330001a20023aa92b2f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f48f45b955d8e0f131d5e160b4732724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec327b50c996d662a774452e9a8796725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e98a18a43ef8538c05997de2a321a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1488b017f4118afb8ed08648ff48f6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d874b2697db68fe409ce6f11e2acfd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187ecaac5b3f022e56fc26dc58cbef7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbda355af0db780ecdc103fb5ef3b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9512377760273228bb8d398678f34731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a599deee93cdb4669c403ded2a64d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85d8ea17c46576004d584e8a3a1770733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cb1dbdf7272dddd82efb199996655734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b364974404d2d19435ffe44a5c4ee2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c971060c21003c6552e08468e40520736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5748991c7326fdfe0e6971a640949c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441d51f10519d08ba39391192fc336c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749c04a4be4ef86337351b0ffb519f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca0c014c6ba238cb27bd4897f4edfd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3e968f7b0e3b55a613525921db1c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e69909db1c0b7050c0211d747f01a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b814915a6cb87ee73725cf80e653128743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd43ed2c04d50e20f18106ce93a3ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf402aa0ffd5d73de46368b9d9b39f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77aabb081a28167b2f66cb4c2ad6e8d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6605e87177c8ab33e4de74703f86b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a72bd664a02aaba12645f2d48b2151748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb705408f1dfca626502b178a5762e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4830be8fe079a6e49121f2d5b8d23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17624f4426fcccf463370f7a26d930751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52088f26e7a59ae4e9b3f5fc1b09588752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cb999fd37a72084a725e0480fd142753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e91ce448d240b8936345ba3c5fe4a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec328b6542a5017c7a84071f812d8a10755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b599fbaa8045bb4384b77344c8ed4a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9b7e843324e8180b40db420424c59757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2230aa5d04a58b285360821f025d45758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2428db598229ce675860cf197e1b7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007718a4572e305d766913f35e910801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1ce2ce0c555a4937bc27a36833c9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc70ca30b776d2a1f573a9bc147f88c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712883dbf08888c13012fe94fefac254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c423339436b349c974aee79a4a2e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95ab004f193c7ee9a8787ad03ee2096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1de5c8ecee5e468435ef1781ecd84a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f4fe56aade69b1e5a30ce520ae8a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f690c332deabdb8d0852d1949db5439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b7bff44f1afda36890a6e4672bf5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c7336a42f1b809b09e09001868a6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb679aef30492203885aafcd9dc3c2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f41fef7993c01b66ad72abb270fb2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bc2766d8e47e1fe8ecf60c450a46414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319228a0b0c599b839c64690cca5ba815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f9391dd922ad495d499f4e0e6a5b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d1bf301986b088c7a20d7c132934f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19241611a2b20402d8d3ed40aa363c6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23c56e3832b0061cff89bb9b0d742019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f10760951b78c14541b58ffa099b1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6efc56beafbad18a6a96c67f8eea9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ea0b1f71e2f4ca04fe79f2817341a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90b9ffce137ee4b68bb8e05026168023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab50e73b7783cced2ae8c2cc0d2d5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bb4b0fa25ea7dbbe7876b54113f0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e2abfb796f2fedd91f5a11eb27fe626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341f2053c00f5586fde783319feb4ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb46d298f7c32128447ae23b88814128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb914f2beb2b7f62fb67c3678b8a4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7919d6d62804610cb9805328a2aa52b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb4a9f99cb26f9c8f6af915d2abfe431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703723d3b124ed84220d3c0f9008fe1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c298c19a68d52ef56002e759a610133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32574c9c0ea509ddc2505948228b25d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad299e1c4dd7bf3565d3eff6a1a7c2ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597c9570f02d28aa1a772d62b4f815d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523fbbe8d342edbd729cbac7cc5c15a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a7491fa5323ead37027373cc8738538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d40691a6db84011b75c9ebae23dca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aea02a5e75febad4f7209b0d777acd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b56c87997726018a9afc0d02062c7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c327d2eb6749bd8c36c0df058f0fb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64044caee17bc22f36173c3a02ae2ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904f259a5d8b34d0c294c7515c01d1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ef3bd22605386685745a1888d40f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bb18cd82531c3b4ccacd64089f8b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467098e1f2915a27bb8bc575386eee247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdb96475a255b463a92432588d3ee148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c65edd40db8ce7cf66f183b86647c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932594bb76ac40a8cc44e73d3ebeefad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2eeaff69714bf48aff3e072f20e6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa1c0c77e6683d0224d080aacfff0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae57ed5f1a107fa3f28ad02ee3c8aa453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfae319af586e768cd37b2b7b5a541e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb18066dafce23c1d13444e61252f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f9fc790fdc7acbd1e5f46f684b94556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9d02c3bfa1821501e96004904a1ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf63d7ca6defa411a534492a60724dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8d81ca6eaeaeb0ad21889c143238c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9368b99867bb1d093eb171b9074e63760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ca5d6b560fec16e6bac9f967f5f7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7f441e1d357357396d70038cbc32d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473e648d5c808321f21e3fcdb3cb27263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca255eb7c0bef47054c4ced04719a45464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9007dee3f3e33f4b3c1a571d6784065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e0c308b05b00275a82210ab09600f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186f576022c5dda1cf44b0ee6bb3a5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac239d0ba607933fa98718d9f4df86a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5ff0a15842c32bb3b0fc0ef46197469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c5aa346c69a757eb3254f0121d49670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619afba7d62b6c0c1e0e6ca8d023f1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30fe2d334a9dc24ef3276dc129057172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde75d705549f4b9749dc272b954bf9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bc51df479ecd26e3e54b1aa70c6d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613cc4f4947cd96fb1609a4182ac9f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b63109351e759eccbf35a5cd93d1876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77c5f02a3e7fa44182f863a2419dc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbc954fa64a3fb1a3a2f1edfa01aca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d4697f00f5f828d7a489b8a17ac2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd417e3e83806e49b0f34f6b2252b66780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a315886054a420ba20343e80c032381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c93e64aaeab7f09160a7473daa222182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5be71b6370d36a63e5ffab293a98583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7645a82ee5a44f49f2c271ca46f8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a5386846d6a6eff8b27f96ad5b64985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e177eebb0a516085f7cfd0b703a85d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fa963f1c9390a14524fd366f6364987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89090e70643686cd8a457d68147d5e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8052ea53dc0d27f9b04f806ab31c7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7695174eb7d4f78b72bbf42fe775b1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b66e4497a732955575cd283951ad5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed70d893c66ba7e0a62b0ed9ce48a9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20a8e237929036d49291b2f7cad3d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cafa8c200397f20fc7b59cc0f550694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3a5eaef630a6f0f6ad4ac769d7c0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a5bd2b3c576178bff612d740c8db096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9e9fa9c46908b6ccb6c04ee50df5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0c802a28dd0177953b4a38d66149e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcadc5d21ecb843e1cbae84351d368899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91a07d2afc828123aa5fb38aa883db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497bb7159db76c7d9faebadd754fe1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b0f475604f22be5c828cddeeff7f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c2a9b76394369d2ca710c3585ed35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15483432a4c05d89729cd24f402ed95b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b2639a13dcfc2fd90a3d24b482e99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca67133722fd0cf22a51c7e3b3f70bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57414247e17f9d5b9c34b2012ee987ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8552aa46a945d63627e58d5227ea6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e77d5b3ddf2f85ced403f8dc5a1dc4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1751de59874a0ab90dc36dca508cbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23a96b4ec721fe96b5df5c55d67d40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153afcdeb842ae4c9c58aeb706e8e92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d61224d820d9787d809dc1463ee6bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b15ab6ea3a0818f971fd2350354dce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581acde511e8e76216568149cbb682d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56068c509876cbbe6ab1596c2afad7fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938838bcee4cbd8ae602fcf41793c0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f2f506077ddc9c8a2c05aa73b2327118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adb91cf7b22e796698bc4a669e3906119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194a0d0551148a6ed989c2a73dd5372120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dc5a6382dd8fedc3d55f42ec776ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e8af17852d176b6f053c169be2116122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69d3f413524be7d2f87852e1f517cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b5a195e1d7303aad201a9a401dde0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32487ad449773a2209da61d0f9e49b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de041212cc578417b6315e7cd92aa894126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea4356868ab88114000a36737b2138127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d12e3c0a69f37595a8ef68199f60c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02a26dd3e14c9c6dd5b9e0115d5af9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125290a0cd80355e6c74419368c0ef7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782ead5b7185aa3f52085250c495954131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e53a36b5d4483ff1095759048709bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78820deac5b27e43aa5b70234dc805d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273189128283b55607cb40d856ea77dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf2b57407ecafab1e444871ff80321135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd208bb63837b656d83833ce93f2cf26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6d22b3e71a602f906d0db5d9fd3fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc85ae8c0f515d3b4a4d2adc2b794c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69090d737ddd20be5c7cb8a221f9b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81407a52962f618d0c98aaf8ad1c59db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17550eb2dfc0f97f3c31408bf026561141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cb9257abb996bdbf9d8b97a11b00a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a160bfb5d7c6b66fe5f087bb49018143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894eac4af008f831d1ab5619e25ae73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f357fdf066b1c32138e84a3f7dc73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00248ec7128bdb7103756e46175d90d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4df29447a6d04bd63c35dc0be37f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee1e4d933e600bdeaa45d455c9458b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9539564a3b1d92deba10b2dea5c231149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369f83ca1a4bcbd499ae2c7ee0fc5a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99278f69c5b6226ce0bbcb3b23056d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1d33782f625c0a0cc92b386f925df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d529961a57c2f971a8c6c64d80f802153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db562aa9370a2e1ac399402371916a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02106982faeb6adb49878c8569860540155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e9b7d197cfe49eda7934b01efc51f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582f5f3ae421bf4ea7c8871c7e9c958157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d76ceafe2408c4afaa72f3157b2140158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53d6696751eb15c389c4b88a1696ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be0eafe46344974defbf4899378d2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82d2a0fb8114aab99ba50958ee1caf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9c1a765f6ca89d9b4b0e2d7286718162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187000a5807535db61c3bdcca2562cc1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08774e159d945d30c2b6cc9ce580f637164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be949ff9e6b7ca6f36541554f7c88343165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e94864e70fbfef383ec22ae1d1a236166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ff423ca67f27672acd53f1ef24b33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6109938af7a0a7273a8ce367211a50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc51581a4831a9dccd86bb32321b87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a219a16227cc072b3fbbaacc88f438170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512f3d34f19ed006732eb271741c02d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67666def141294b9d8e6245d453742f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c20c05b0e515b0dedaab96bf9310f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1926c9a83658701ad468927f69eec71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a68fb3af2f00d6db002dcd7c76c0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa304c848aa862173f6c5ee9aeeb13bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85feba08cb3b7e7cb31b13a5dc4549f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177d15c1e75de4a5e3552f450ce2d2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0f147aa623a10106ad24919cf2b7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2988070ee29295e360e460a2c3da08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbab274eb3c9a237bfd74425af24788181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6458bf28cf42ec02ebdf26839a5b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62c0ecf1369753209cabef37c5e616183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90647e1be176525b40a53c1f58e743ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230bbece6af4a1ba305e94403fde0fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc945811c5214b2fed387d6b07e1d48e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5284d0ab6014f3f4f2fa89da6fd0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9efa50209e44e820795d406b9f147188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f495bef10594446dbb13dd3c22de7ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccadb58574baee37dba9987d7b52ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5893bbaee5f410b375c6264e8d277191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ca847637e43253f36afb341f3ff34192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f45b83275aca043dfc9c9d06c28e86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015182b041bc7d598c3fd8b2940078bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f084c343edfdf949036424c1b5896195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26829e6b26b52353cf7c5b54f1dbee64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6833fc20dfca698069c48da53c5794197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d2a20c6a0cf31c80ef9810ea2acc2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0f4c93750dee9da0a193e3eb9375a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafbb992b0993b4a1dc42c7cddb15f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27fca0b49c712595fa7103eff7dfe1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623a210571b8ca6c79547623a17bf6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161d2fafce64fa67796a7415335cf1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047276391d31c072d691ce3a91aeffa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82501760ecd3c0e99af734c0ebda178c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fcc3d7e039bac69ec7893177f7451206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96ee601633f21e0370ab38eb5b19b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9709b59c11c76e3be0276557696501e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdeef7c58def0b09ea661532a5c1979209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b052eedd80d7f65a63badb8da81c50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42351da77afd2f1a017e18b7c07d1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8e8e9ba61c78f5e71c513f78a0291212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa019d30d45c77bbe425bb63f7f9a04e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58964c5c7e1a581e148685e06890ccce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059f6a610230e4c2346d5c48c0770b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3fafbafc94b791eab7d1994ab3123216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846eb312e2cc04c9701cb4e0360865f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ba0d1f53526fbc338975829068862218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e5c5b78a2c66eb175d030cb0bbc73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b7f224caaf339a8d8606d5fde58fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c75cd7719a9090b53129c0b964c2ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881c46b4b4c20eb6cde31029947ecf2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240de7d220502b04c48efadf986b4a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a862e7b0588131fd10a2ed96590fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b535e410dcb95ae75e71b0fd6903e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c5ce506237f9140764c835d3d27bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c79fa9080292145578377f51e7141227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffe5d68cfbc8fe6f0569bc8cf1adc9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912205121fd0a2946fe35e00bf31cd57229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2375c5d0e221b95fd217c057ffef6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02158a60866466209125221191205828231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e364da4b578da571987aa7023774db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4a9c832f939ee27c34ec8a5a38a1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580a95df451bd4bebdee0b112461593234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba3938c96f72929c16f939cfbbc7d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac433ff04f069039089c24a9b5378d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411e6ab687f7ba2fb7f86b36bac8457237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24c43698734e0b6bd6eaba33cadb75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0b9340d95ce1d4b67cdf4bb3b2418239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00c7cc677efdb9a34ddeb7eff0a67e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177133d24796882c2b258c5cada917c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103364bf2e4ec21668851b619b0a8cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1393b2144f587616b5b7a5253f2ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00a0e944a6c24021ef73b07b80af79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b190ad5e8d72ef8711cc764bf87241245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f519eb141a34526174069d6a85aa1fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9f75c723901953a13f01171d65f37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fbc93f5d928bb9c08862ae02aa49b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee70070626b1cca43ce020d06283e62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36800ff426bccbfde4c91e47dd6dd8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7da31c78df7c95c855f4c054c14f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03361e0574705e372841be01c2d80eec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e83f5ce7b4b6e14573ecc4e908b93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c7e4f0fa43648d8230828553edb51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66242a7ccb8c8b02c07f75d1603a7f56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e958f043c844ba3030a68ecd4bbd38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4465df9734a37998ec3821556e7e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d1ae7cec3ad1b1b1dfde041855f57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812d48e341a01e13b148e03334f1c33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf9e5e4ad7166dfb21beee7ef888d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e746600f03a5ad61931db48a8b102261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfc95ee67dc49e71a7211af353c765262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea3b617b7a28e58f428cc03c0fb53b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a0b445e62e4c9dfa89b3e13bed242264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a89bfd92b7815aed84ad1b8b85f40d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbb29a7b5a2e476711359fa208a1b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e5d17933a063aec0a385a02c8d99e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a383cd7f46efd2c65717cac81f9cf8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b6c6f740788f64cfd55bade2d8e7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a46e7875921ad8a9fd00ed3b75c2b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba4af6152e109364a5d13fbee6e195271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fc3acc8c51bbb3d4a7527c24bc392272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1aff4ca12b8c9eae065151fc35ffe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28d80f05c2bd01a1670f8d03c16e70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430792fbb9f3ff89e56b3b65247ed39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11afdd084e831feca1723b0a579eb46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28f08fabde9697d7e5a0cacc9d0dc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15a8701affe6c97f217c6734a545f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450e6ee92c2bbcdb40ba8a50cac378f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43bb080c41b24c3e5dbb9b8e943aa2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815aff9a03ac16c5619aa8d01816c0a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfefb610c4a0c9352c9ead046b45d94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff054740b27ee94cef20ee6417752fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c881b0dcd385caf1d6c8e9c955b9a41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4f627f1473483459a5d87b1ed80fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980b0d39ab7ffad897cd57b0d50111e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856d5c779c142bfe4f00ebc6ea653a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20efd56ec91d4b31d0a5aac2244067288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0145e9841d1287f4d0ff99389de6f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33e9102bb197913ab7d9c11caf6305290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026018d2f548920612bd24baaa5bb30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54390a29ce21e9f86f5e485edfd1c2c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db752c78b53b3dd9ebcb6622b8bc8fb7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487a0713c4c94ea66d73f3a8e2f237c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c28a8cbd32d406df474177995ec94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1c4707aaad6f2cc699c4a925bdbfa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28281c4b6f422dfd89de20ee7c6d89297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176d7c2a2e26370c55e24145f365c42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2db430b5fe4a908c7250baaf71abb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c07205965f99b4d6d70c7fb38851d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fadb9880353acd52dc4b2851ae971301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd450006bfa37381021bdc8f79d1285b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0c1ffa45f1c2d47e84dacb3aa4fbd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdc17562e9d144170b2b0181a246b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcefed8e04d0625e117aeb444b149f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed4f2740be69b490d9c5efd9ec9e30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd334025179e4597b994a799eac34433307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935d9a76c5a8b5d6f65e3846798916e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140b831268341aa05fb2761debe5fd1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09746f145548881417799bf721237888310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2aa94d39252ea45f6cdc87caf95e0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a323cc44fb31ff2b97ae394bb67db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c9195ecfd1adf92eae766469edd36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb289680c9b275456cfe1bc6d93d81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153b9db92d140e0e8ae2dd0960bae61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db16bda22fe1fcb3d8c3de44e531ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5631d6bcbc781db4e22d15a9d55d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1d0cc42a8546fae586502d819d576318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7e52c064a9b15bc3ab0b3c0e893f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af3acce779b280e2ddff30c6e5d25f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5ea8023eaa8f36d183e7ee71289c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0790a1c9b5147665d1bd003dd912000322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00606e6512b567320ae94388020355b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a355df41fff715df5adbb7cf13485fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b753c6fa2f468bbd86b007fc2fea5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6f5ee7c0e62017601ca2c6e5dbbf8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dd751641e421a4d813d906ec7bc03327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d53a4b09f5d1beae5547d1462f9618328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7c4e2a93e06300733cae37d778086329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b01408107609625c9ee06f6c8f530330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382a118f90dccae0eccac689e7a4641331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d16133346dff2d90482c79fd516df3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dbd3895d9048b374a646a9bef7050333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f148de62ad47d3425558a1b2fbcad2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca26413af56d90019796f5bd105e15335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87861338fb3170bac9a14fffdbf36d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c47a52ddf7ffd12edbd9b366c9aa9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c974f62cce1190af022ef0fcece4e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500136491408acc1efdd675032c3fd4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035104c70179d37ce053823f4b7f34da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbfa3ebe7dce104c824ee7ae0e73bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cabe7981687d1666b99fe28dba2f62342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d482cd0f78e7a22c2aa1aefb7a5398343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8a22fc8b888313b291a26b31af2bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f9bc6bc584c348f3dc298599159eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796b7c5b93235cb4eec547f9a77b331346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af68ebc986011b17e2484fa4e0e2496347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d238b96052ac68fb21f77e73d2a06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd553beaea972061fcb3937f293e4b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c17cd06389ac389c7600829f13a3fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6285d5c0f17f5f0cb9578b7f53e62e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50513c5e3a49e32c2aafc37ae586a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4980f67ca54302a2154f6a7bba79a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b134f73cf5e3dd8bb4a38891f7a035354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281578d67fbb40ebc22bfe144fc68bfe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1865e9337f233bff095698f64c5954356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013265ca5adb474b97e0e2578527869357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aaac93bed85feb33eb841c28a4302358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413d3a5c678dc771b8cf39b8ed04144359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288016eb2ed002f8a7d91416ecd9299360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717a833f2e0a07473835b66aad0bf4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225df28fae03559f3c4d4d8391cba0cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122f3c694c2b17339ac80f8f8fff72a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197159f81cfe6c1511cd5d5c5faae16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3d8cb9eee20969b1fcc7ca67679e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00973ae61b9fabfe3cdb50edd2b8ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faa2608a38633494a637bd1103f35c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e723321e97979e16151a191569ad870368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ac6cc379ac7460d3f93f3feefde49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543e0ef173d40cf7a502b7d5b5b5d52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164d09f834e5c6547cb960da8061400371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2d1e4d26047beeabb58fb9e077f5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991a459180dcc3e6e54ac014de8196c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c533adfc0f93f9625eef05d2b1f088374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48337f966fceea1c8b93fdc52a446797375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e5fb064f3cb14136488488ff363f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad5de53d305ffdeed645f827d1398b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d16fd145f164cba146e4b9d6e076b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c20111f6fb87bc5817aad56050cb12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6f2270e19817d7191806a6849154f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3bf83c5771811d359aeeb20b2e1d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e52a0c8d7d5910802d15eaa0c82630382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267366d8d3896f78935b082bb6a357f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45492288493379aff9e309bc9de481384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e080aa24e334b4f31eff3292eef5a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6bc36451112450fe765fc68d42428386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae8b3f8e7a7b15243f73348d8549b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de227a55e952ec9689d9e103e3f8b02b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5721ac51d4df4d7d69e31a6ebdd0ca7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af232616001ce3e6ec792b4c726c07a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8965e6dbd3d3fea03a6215caa941797391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a9a0f5718ca51727a4d3bdc14b7f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf58a33913689926e21ffdf1bdd854f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8720538765882a39d33c408430e578d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d179d8617ae20c90b5bb1f5f372b72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60894861ab7f2a777a9acb94d7997c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9663f0429b99fadd0becd204d034e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26cda300a4615b760e41583b1e9500398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f154fb5a73a380ce9143cbe65a4f1f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91535e41c9a1ebcd55b13b8a21704ea1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cd1d4107406c59574d779cce89f39401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e3425d3db33981e725d9556bd8c61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354137adf32d26f96310b60e62d46dbb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b962c07e3f3372d795533f9a9d524a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e7d46189dcf3661d085e07cb0121b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844b3941b17c51990c957e16e29cc21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33bc4c91b0f1df7f0cd4e89bb0d3ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448cc4e0c234b3fb7e9814b51930f12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea0e2a2478b5150a38b46ade87e6e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf506be12b491b03c69f140fe5e397c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67654ba6bb23edd8e49473e9a86a871e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383d6814909f4c4e60646e3fc5e2f47412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41154802833ca5dc0c534ccc3361b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac6078851b2eea8bce62e352f18ad6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80d0259e8a0962e324ea1f14a202c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff470d5ec0dfc37e95a11374368daa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab1b93659cb7657e321a8c042083c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df9409ec199a18819f8d1b09e86c37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec20e3fb3962d548759c619260d9d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a40c7088e4d0c7131d847605ee3688420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5403dd59fabbf57cf4514f306a2775421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5a8521b9d89579fb6cccd64cbb079422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0ec736a1b804530b3c90be3264980423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e88738ad95f9cde028a4c4faa4724424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593ee3936bdbb953e7e3bdbe75c48b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b79dbcca75eacb21b13ecdef54d650426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d46e9fe919e096a866c6b48a768dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d9f268db3ee8655c65ef53e0612b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750cc9393547dab2bf66ebd990b09c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d37a5870defad2b2f6ed3248e2e158430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac100c95c8652428a52209a9b9bbef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31d8668bc1e11230af0422d15061fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913132248d8d90a1f33e6a29e459dbd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0371d662663316cb57f25fdb7e3dedf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457a93e1e3b865c1e86763b70ce705a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593c85e4e1273fd3fe3fb46d2316fc1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc83803445251d95b31d55188778e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f939b946cec755ac11c9b8079882284438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866485bfcfbf8eb3bcab2e0eea32d62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a228cbcfc1c6aed5bb1b869119021440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5d3089348dcf289bf31f2d012c4c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded64dd873e886f89d468fb6153007de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfd93b25620c37e4324f7179dce2e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dc1cef58d4fd9d4f962cb648aabf7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e3952fae997a25772af3d72578a15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99affb30de5c4af04349bc7fa5bc5ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99b3acc87bc99e191ce1f48e62c8ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64326c7a072e1b429506bb5f530dffd6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a70c2f68748e5caed0407042cb9cee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706c04eb81c5cb244fadda92d363e1a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f9d6a2ccf8d2d1dddd7af0386f0ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c9faca42033abfceb7d36be6ae46a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e88c5ed8ca18f407221f8e7ef0577453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8776b05181adc43a4a45aad07609ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e7037fde1d3b3c4fb4b53ae640fbd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3658f104a0d5fd309d12095da4cf0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ce6cf34ab98520276110f4d7a8a15457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c160290fc8334c76d580a205e11cc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722edd49214dc7adb832458699ed663b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e55f0ebc4ae5ee41f2e6926f22e7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc277848af9ee2e9ee454aef87878c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d3ad01cbeb5210d2640b0ab73a346462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1ba83164f6ec952c520cc63969834463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659a4465272d5ff22044611ca5e1565464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6a3073d2ed8906aa73b25cea339a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8bfae60385c54df8df81f53281b54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c04db21b96f795a1d25787c7a6566f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3664df67d99299107d3a09ba89e42d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f587bd44dd8fa32ddd1a520d3e3fb1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1665fbfc201c740bea7c40ec7685f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01146b8b11de23a1cc9dc67ed7377982471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12276927a1412e5c5901ed2d71b5d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ddcdf37db7d89641f7d68f5c5f6df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc964c6ad0e47c36dbb82ef69ed0e2ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40256661ae94b07c2adab818ed22bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363bc8541f970232af859ecbec79ceb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd42390086f5441667be0051a5ca476477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c86bb195bb1dd25e5d1260414c2825478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ea5315e148b82d63b78127622dd31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa4bd11d468853c2c9d2bb76ad9c5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61498312e301f49c8f8c06abe88cb0e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d706da722433618e4961f161898fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbc7d0baab80913119217edc33db65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc05664d2d8fc46acbd6337a2886e6c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc2526b609a9b5a05ef15d08eae872485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d120a64db1330d20de4c15b0b93422486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdc7dbe47c2ca1f3290d5de433b3e8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c713615264ab1e2083a407ca54436e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcdb4bfcfb731ef9c0b8433c8fc176489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec42b8de39efc8cb54c7523909b54bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a93430834c202b8c2918ac04f9dbc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213054fe106c10e45089913d6c3e538492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faee487331fdbe375e8ff73f0afed6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15bc348d56e97cea7d7645b2882eb7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff5caa6ec9f7f3cc2873ab86e4864a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15753e8b0b76300a380e841be71d49b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984284824d4536b32a1fc68006addb2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea7956985db0719dc39ad05a6884f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5115b33da32e6ad38c63dee0f5103d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9c104d5da56c3c9f816b8e7e26de9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589757e33f88d59d4ad950d14595a8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfc54d4b44873d21f8f017efa219b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcd034dbafccaec05053c1ecd4af4c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5738779ea1dc59f9383a35080f1d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d219500e48f3fbab9aae81a2512552505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172006e1a6c677f192d6d84748df891506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005164fef74773f3f05bccfcba4160c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f605042a7e01fbb17b4cb556203a03508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc47934b35ecc637f7abe44f00fac62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d69406c67c0de18988cd818fa65e20510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aca2d3beb3d385ace4f36965d7597a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427cdc0b2dd6d7f8ed692a375edf5b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf53ab41da44fbde44541dc899bc156513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaa5fe099dd235b0f7dbac8e72b21e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f52a9f2821e8a615105e8b6453102515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77519189f8518d70ba23d56ac3850d7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0c74c6603f671c65ce2a9f4b9cfce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323a3cc6bb05a81b49cf99d298fae0b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdd585f7ab2bb315b5af63f6b977ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e267cf9db03cf338735f63d6099827520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae827ece5c7902825d09875d181e42a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f60181ba0adfdcf8678a6db83475de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320952ac8ed3c392f82ee1f0d50ab8f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c607a4fa316baa0ebb237b3ceb7d81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa7ddc72dc4c3b7a49d1259dafa1af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a225ae7ca5ae0e6768393dd57e0b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7b48749aa0f63006ce4decb42a15d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d9719a8978406d17736f27ccc87a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d43ad7d3c29520efee6c893dc16a9b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b258c9c7e640781dab2c50312aabd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c108083d99356dd405487dfb696bcb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe58e6e24533c150586137d8da82509532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27c4d2511c9079e3431f4ea7fdfedb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79169b3a3223e62c1d36395ee54fc9d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3abba5bdc1bd28b6c9bea6cbba10f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99e3b93c08d6efb1d62a24d8e52c7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbb91079be9b05f5c15ffe1035a7bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0bf3fd546fd7dae23c654c1b58399538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26680e05bc9f2428948264b537f51cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a98e1ce2958993c802a869cac786cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5702493a0da74f7146d35f50fb04090541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca54539d92fb791eb515ad09cff325542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdd92be7833a7a3b16e0cce15e24af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767c8dbb6f86aba65616ee5fd8128bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119aa0031fb8ce5d3fe6fdb10427db1e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb3865aedca6bfbe362fefd5c32590546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8da091cbc77f6c196afbdbda94f4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51a0724c020b71a167e3559fa64aff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a8cfe8f010724aefabab13f5fab99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9ccd180b11f7fe52e8a6e04fb8d67550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0ec0ea95143930e0a634cd625ec6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d3ff37ec8ae30ceb05ce404ec7049552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a54e5ac19b641d209ccc1f143d6f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e45323b57c93945514839fc5d93bdb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864b4db7a9c0469ea0d5f2114686ec2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faff8d2e328ca6bc0dc6eb37cc06cfa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ee728e5b649a2703e322313b2be5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a319349674aa57f6e311a5725ce9ef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24750f5c116fd7a2fcb1bdcab11a3c5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecd0d7944aa727d9e031cd513a3a4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60ac91306715bd2afab89124654f12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba8be807671601657571b90241f9bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cae8d9390a866ad7a2ff99f9474b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66624bd7f7b5e567eaac907092d00b05564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a968e70cf429e35c0ae8c41a497da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d1a3cdc914558d42d300bac91b51c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc730dad09cb60f6ba101b5c4d86980567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319328b91eec92cab064ebc22f4bf2d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f0e4ef968a34af81e31ab1fd806af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1047e2d93c8f4af24dfd5971562f7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0794d48d51dc4b34ed2e1ec35e694a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0ab6c7a5732f9f2d1057f33f0941a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1f2c9b6988deb3b21cc2115b25f4d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e194a9f238edb969f517f5804f92c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d05f6e010f96778c9281482f419ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde7a8b90e20e0acc0d3007dd107281576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77ba44ff7ed1387000822d486dd0d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc28a801d8019d5c57b5c8ba9732e9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67260d578b05fe68df05709f82e3da2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdce6a945d4f967f2c2cd0eb33e742580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81db30dd3c7e08e007335dc65c96244581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3f8b5f8b497c63aa70ab485a9197b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147b9356c25a541a5a8586ecb3ad369583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f24d656fa65d8d2afcde10254025ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc356bf65a4cbe60c0b3730b199272d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29eb216f6c0f69aaa82aeb185d4a14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889db5fcdd1207c5eb867baaf242d6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7880a8779d0b83a2a3ad4fb8c0e361588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56dad26f8081842909a6ed20713716589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022da52aa82e13f76310d1c09e2caffc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99596549c3841302282c50dc0f086cf9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d47ad9a81ed7868f0ddb8a4e44122592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cba1db7609facdd37b8b575bdefa2c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df2e0f5dbfacbd032a62e4062f27b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17ca891f3dda3b3a25ab50c1d2f011595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441b85270b98361730a9d0055661671596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea23876ccbf01c1d4573db08a52e7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d05ccb30e2018299ea825acfb3edb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f2e699326ed1ee329bcf11236b965599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab01ec170046d6153379f849820839600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0e457c4c3c57dfa784b76aa5380b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45134f491166b330888d08f508dbaa5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fdb3100903466571b07e19404b8e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59e544043a1dca41064d78d66ae00b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1c9269c6c3cb7e74e7c9a48f43804605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59233a4d67d33501cc97790877b040a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cee745a31d4468e24e342a8ebe19fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548d25a85ef5c4f15abbe2b2410ff05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4045d0d4fecf429c5d2dfb41b2b563609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cd0b8218d693076065f75e43fdddb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589c32f09cef6354eaf165a76df9467611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245269b56d6db6562c7144c10779bee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd811145cf458a8bf15895c522094c87613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286643da2d7bf792c860a6663ab3881d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17b5941e0f5baf2989b901bca804d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07837cd61ed0c39714ff1eb8df2343e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a48a9471a1a7e829f97916a180017617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07c8c18fea56cb68f14b5bc4a54b7a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04359b1afd7c78966855e03e67f020e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bff0f829205c9b49573b71e6e55d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf249d8e71a842a1f5cf0bdc57722f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec67fd0f84731df7002937dd79596f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dd2e839fc16c31fcf468c53082310623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b356f8680b752c798ecf50388354cad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29171bb49df6e7ab2606b65f7a9968c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf353c73647d1a86920ff1c5addb6d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8785941780ee07b7206f8eb20a1d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bddf03197e8b5132e2a149aeac19e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac5081e5a399a51c7f0a436b0fcdcc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c5bc662ead84267dfca99e7362953630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5add01696fa9ba71c043b1dcd75ee1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1601d22028a2ed601b23fe2620d2dc1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6946b633b24e267d908b1bdfb8c2c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea535a6b86cff0184c6663cdc923b22634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097538ab77838e995054e4e7f71708c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa00a758da3591a303634516f0e2a2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ea289326ffe5537cd61856118f6bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d65db5bc90a563975f53f7ea3a6d3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f59aa039db2eb0ae44e1dfa352d37639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468144a4e4ed07265ef525d565f1cb45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf823a9fec874d3036b3909265dbbf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256fa6208001a5fb713e258387d865f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc34b117fdadcd5541965c6e2ba970c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111e61bd00fe7dc14c14efa36d4869c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a481f433ef60f3d6f8891eff8727088645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff453274d05bbfbd1de6a5a78728900646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95355e81ae1a498b5de89644e4c8ed78647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57c135e2bc3c47500cd520efb6e5a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad811ce2aee16b9e5b6b1d4e4ea54ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad401e936a3bca28929312d3b56916650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aa690f5f60b785628e60771505114651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1944608cd13d6a94864280bab3d05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74ff16498e254367bca576833ca8d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e98bc68c8b9bf699361dfb712b88b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc9447a8305e3ae52d0d723e32cb9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389a9938ee2635c6bac7df5d7bfb355656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed61579d33342a592a99b562fcc03d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924da3fa96ff059544b06b6ad65f2c59658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8b036627eec4dc6275267c89cb419659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b72eaa636405163fe7f4b199fb3cc0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457811e6e7fabf81e684fe3018f3eac4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b1ba2054a9e558773aee268f9fdc8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926a1251408345e13d36afc620c6b7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2a068b295c97afa335a155f0f8a22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269f1251c21079ea41e0a8abab90ddd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a668e8687875378d7a493872a46089666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5913b4f2b9ccbf15521ea544f02138667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17188a13047d22199d1941dd443c2da3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2054286385b28a80c30d392c5c9ae8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136b23a11840ac634793cdc77fa539d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18020d59ca5cb7dbb8051afdcb8b189d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e008f6a0a76c483bcfd6dce5d54a2a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b380d1829d7e21b197b06ef530ebc67673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2244ea7c019b9b3aa9e9f7d741077a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d606f23b8adee9ad2082daefac82368675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bcb8c335ae5224c76471e90af7d7b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352ec8b174f0dbaad7e0d98b931f4f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b7e7c23ec90abcf8183a5214c5adc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61b01bfce75c83b9807e0be5e5b423679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b43c473d6b11820dee5b96cde5e12680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22579854677453642133195f4352455f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60affe4eca596f7d591dc5ba33e9c838682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44505897c3285112fcfc356df8f531e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a57fb2c06841c2ee4e393a239a01c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5988670c474c5fcb4886bd9b8fbebde685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639d912913c40068e265e26eaffa1b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f874e1cfaf671c0e76ab5f6a5ae1b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc8477876387a4ce87fd19bf0f9e58688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eef08c9cab3ed15441abb15b7a813f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fac51264d6cbac76878c418749ffe1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3f8efd041730679e003b5ce9960ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8934c9e8932cfb6ba7b4955952a9e8e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdac2843fc3eff928edb86d71fd896d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080997939d912b9f5074154e32d8e6dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eea5a31601f588da23fd49864a4bc7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75087d281f536a5138783d07237c175696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a185a88a2305cae5e7b736c4bf3cefc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ba5508dd8198ff0345921e9b4ba50698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c9894b9a63460d41bedb9b44c50e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8987de21f142514c21ce4f1904a05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c726094f8b5fa10f13e9ada061fba5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6bd6c60e511517fba7f3370676564702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791636ad71b1c0803777044051dd937703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ab63c14e53fee7ae5b025ef89913c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f94a7047a51edcd17817c96f6d9b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e652f6bf7579b22a9be0230a2ed1c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e833033cbd0bd417d215377ab8ac070707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f98e41def3fa51484c3a487dddb5a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a595dcb011d0aede216f767d22e7b8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9968026f424d13e93c07075c0cde9b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55165f3793c5dcba7a7372ccbd9e0130711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29943cee371ba54a02f52828db15256a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a384571a9e8aa8ff625d3283bb3ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddc189d6b93e6c8f5b9633919d081b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2e7c0cba5fa055d90e33a00102ccb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2638cf77cef3a9356497711e7a2e0f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150baa6c93607048e4b3d886cddf57c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce9380a6e3a6962278b495359bea5c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a38e1fd91fb7f19d4c234d38f28e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981359a53022bb039f4a8d1ce4b9aa13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398798c9bc98edd658ef324f1b156a03721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164898ea00d0db542f54590ba89a74fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2c5dcc8a890bdfe82f5ca3395bf30723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951672734a0bd5e5a05ca24aae8007d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff528805abb62104eecfea693d8a2e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4d64490f87ec019d54a795c4a418c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3d5420a03b17f199a4d8f205944b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36522c1c8113a63bf1e390b4f6711df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d8592a6ee178c494375dd408c026a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309d9d8fc0433040a0c90b9434b022f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d846af70827dde7fc2ebdad186c489731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a919baa1be34cda8ac2a778128a7a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5f21678f6ca564f4a83b087453f0a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed6c4eaf6a4abc6c3e8b75c9a6d619734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b93f1e9479db7204c9d97174602389735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0cd96db7320ba73be3484790c9389736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af091ff57c390b5176ae8e4f89edff93737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a4d67823f9231627d0b79fe37fcdb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836b4b201f0c22ecfff4202d41b2506739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970956329365e6e8b8aa901006e56ca6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281263a96cb6680beb4b5793e18a8f56741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79c6c6426a2cb7e3510aaf4f8f77ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f8f7c81d307d22374f4f639469d23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af0bc90a11b5b77caa7e84ba3a0673744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644176f6a698dba44dee4333d835e433745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1028f0bba06e1d7d6a949cd6525c89c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728157839adc9a92eadebf388641048e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523bbb3e959d4893982ec5ce184e134748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a77b1080c542f0197edeb84c043854749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec09b9131495c5c48c6d8c48d47eb9a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47921b00259016f704bfc8c03d2bb2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3625d5d95a1e6ce49e84ec6878082752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c653e59e317fd5c2c96089868bd89753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39850ac1ffac72560c1a87db440c95d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02922453389f26720b8db4dad4f0c3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046c75bc33d2b4ae3df951e55c10c7f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4377744157482e717930b7e04d046d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ec1ab52ad37ada198590ff55be930758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0ac48e899421b2d4ce6f3d699baa7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>