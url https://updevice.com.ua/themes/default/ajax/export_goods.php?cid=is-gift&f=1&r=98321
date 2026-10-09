--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a76cb46354ce3d955c99bf644af491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fa404a80fef49210f452a722926d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3698913a30072974e7559f4bff535a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991da744c3256f3fc74bb4af042719004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b368441d6c883bc2910d93db5e8a7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c76dac034febee2b1a102642d5b306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af03a1fc39d7ead0269eb02087c20c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285087b00434cd46882216083cee71e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd98d8a147fb27cbccde6bd75ad79879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257738499dd80090c45e886becc310d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f46d788f0b53cc6dbd774912cf633711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f0d852b4c634ebff34242d206d4fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54179983dc6557709f3dd6ded1821b2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d965c54f9e11bcf4bf615cd44febe7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05293fedf3eb21e59feca1ef438bbb1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e2762e25d0d684ca596c3803cb55916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a7d6b70405a5839f7c33c164e25d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65a4d01c99c15bf888899323059a2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8ecc4ace6cd9151453e815e44ad1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd177d3241c3407b218941965fa6666820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4366f70d5f044ac01e8c70e0242c72f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9629149bfda68b3c3ecab839c5115c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5012006d2ce64ba42a77027e82ba323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0095fd2327169664c55f94959ac6e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045372be1e7a5493ecb283dba747f6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce23ed7e7a20533c7d2069673bf21626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f092a64e5fca148efc4913042399327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76033799f53d94f87568b682478b2728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d9563023dce8dfc0a6acb315fcf6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1a31381631819d9cb069334b9aa6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d8b5a5c7a4b914222086a4e6e656531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92b257fe73c8d84d5d66bfac7ae22832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1febc4134abb47291689602a902e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01611c810b5ec796c7c847389e8bc06734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157eca26181792cb2d0de1bafff806635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51019a29d8543e8377daaa0dd84f01bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246ec9ca00d1e9fdc9523a02e7933b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a0de379688530379962addbaf2d7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442eb0e7c49c240eb97f5c5dadbdc78a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a9e643b7a93a6d9763ed6a1b758fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c91568027bb7504e7c8cf7b680680441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48f57f47e897f9ce7622ef2b7b6b5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309bfff80b3081c59a1abe7db3d686243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a660db333ea81efcd59b5aacb1394a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287b648cc2b91ecf7026ffa873e856045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6401588102c6473b8cbec8744868d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2b88282d316835a6105a3e5953b7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2032d2c56fdcdff9e89625a79284548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a25387278e9d73181c9c755ccf26349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98443cad77ed7bfac1ef0ddc62d4496a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23c7f20285be88e055c86458c3238251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1589ff13a0be464ee8f7666aece63c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93c12ca374d5e84a27a32bc7c9f8ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f769ac3574e027118e45bd5ba0c8e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99ec61342d8354a33fa7b52b983fdc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bb275a043f5c00def681714537bf156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a78d576d26a37ca86a371c2a49c8ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9f0090464a3266481220d196a3f5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068d8dee29599dc952e5b2cd87d3e0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595db431e2b36506a6fdcf2bf114932060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d8d260e6d7e338b82dd8daf1b519361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f4089aa77a91f6c2d4460565250ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91aad9e53b365285d8fc816a4e83e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b83da6163e0617de02b9274893600c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf928c4dc67166d7a4325181762871e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740445b284b238c016b3b51761ae631b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635c068db5c4cfaa393ee997e5261eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e795e7ffad1b1bec98308936b8b441d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcf12da0b77121f220f935fa079a3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fec9249672d7a9c43d519e2c38c7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd56913bc2e5386c29a1406363fb1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1b652736223f81016568120c649d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2b792665dab1bfb7f6e0fc0e5abd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783b9dc4dee343dd7ce58670ac560f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659a16f004476f64f04a30091f4187c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47d7ae7f21719482d4da4c197ef09376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783169b5665ac68c639e812a3ae6ece377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274a32a51bef3d9f589954ca72be8af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ccee22e91c6cc4e985f8bf754bb4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d702e20208e391185fdfdd35d201e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692f2aa64c7d034a39111a819f8deb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a5a87ca0e31c50f3904be6cab975682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a420f5eae416086f0be5b1742781c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3db3b8da3a68e93b481c326a7002584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85050c4afba55ffc65b5420a22f37bdb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f612c446f8cb09ed3b7891e597c60b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcff5f58882635662762a8f3f10f6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005153982e1fdae6466197980cd269de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a8ee9e15a95df10bd71b2d750f3ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5617ac71cf6f16561ed3984bb861c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3c1d28e91f687ab85a7162338ae6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b30b4cfe1e2da8455856995fa1a5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8005b36fc50f27ba577d70bcce670e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe754fa06abab93639d2c0ae2adae194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b316b5c94fdab35ea63650aea1fbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73308779f77055c9302bce30fed139b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cf010bef00aff510d782418ef8dc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b71c174edcd7a583b8c8fe2a93b7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cb1f90f071b327a4a0e709f9ed34599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46009a55a292edfa5d9d03fcf97397c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb84ead8089469a0b17c1cc631b35e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdff6c5cc11a1a33ff8f08c5c135f39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667408f89ed6c5043d6e2fc7bdc50869103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec686c19b83054f8d9dc5870b1a8aced104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca6fb850eb487f9c3d8309faf2b4fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee3f2ab44e21c3b369fb1e3f6e3c7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a57031497e8c821b5710012b7a2b2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e251648251e6f72a10a149db1cdd296108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435182c8f37736dc758fa9608fbd780109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a20b879901f66a2dfb90ae29c7ec0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83fef133fff155849177e658149621111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51d8613286c268688b838884a0fea4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9df9473be183f48f28e287ecebff9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cee6883e6c857381debfdfaa767a34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970b62fb3b266bd1107cb89ad7e1d46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455a2bff1aa51839b295799e81d509a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68b4a84168187cf8b8a0eb5d936388117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b8a134747bf2a435a26b1517a34e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bbbf287453afc591ff739934a5b0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ef5e7455196c7c13827830edd3f70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea9ec6e0550210ebb92e85b22fb5b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a9298fafa3a89696b00c9e318a60c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a2ac0ba91fcbe3282fd6b3b971e8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b098ada9b1c2b83f4b92c0aaeb8adae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be749cc392d42f4a6abb4184f84f9f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259863c7c918da9e9c474795dcfc84d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316104d8ebd1ca44d65ec6432cfa8ffd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c733063becdae1e3b67acbe90cae217128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11f5321c4ed659e60944d46df27935129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29475e583afe0f44bf5e39be4bf6ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfac10e8d002d50e856b53792503a29131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf520322376bbe3597edeb27990fe18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bf46b963be45c9a35ee5eab9844d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d46322fd9653778c6273f7fc0b796c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400be579a5d9875f24090e32116978e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b754ebce900fac5efb59e2805e6c1a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85145bc128ebde832c6d5af76f74e79b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa946ec1fbb6d1353845a235dc9622138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a37a35e469aa7a069d9293930c240139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beef646039e863c3de9d5f4fe446568140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420a5d76c05c152fbb3c288b88ac971141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30034670d3f3989d6f66c08b11b285aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6dcaa6688900742ae8cc67f27ead9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ff12bb3307a79542011dcaf9d8859144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea078ae45a6da66fb461c36ee8ba3d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86143ec10215af9765134f88ea6b3d37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53f9d96ed85671f9ed45471cf25d9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8cf3871f66d447c46fc9b6cd4426a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c1baec50e55b5f9340c0a0a32c1d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b752465556e9642029b8fcd5cfe569150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48048f307404e82d24dbaeb5c18ee8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfe855f86b15fe9fe52362f6115e58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1cc4a813cce091844440a08d8eb9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1fd8120b9ede81598b4b4dff362fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bd1d1201238945439f6216fa381ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9df2591d3dec004191ac67bf33e3f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45569e0089aa855fb1bee929b9071ef8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b291d0297a95c2f3d760ec1e87cc2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37624c2de1d2a61bc85455e489166c96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f7706704083430ddaecfec3f044ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec29882ad0d707c38c6bc66e81e0e8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6be8525e488ddfb72087c3843b4b1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579db9c5d97f3e137d8d982fd387d32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09899f76e0ac2b97f4551f54f7b27a2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a97da154639ab926801fb58667311a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415449a036a388451e7bd0e0f56607d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67661c0226f5711d28685ffd3a0adfe3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3bdb29e13cde28f1be3994e0ed3c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a05fb387bef3428bf5b83eb35fb8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbefa5f17b9cbaf63fe47714d76da13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8bd8d6cc9b3502f2f152988c73510171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b0d679c70954f8dea714db859c436172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df86e7c2af43781b0fc037c925df89173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b04ad5a061bb1481d4f5c3c47efcb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c97dc76fdf1ae5fca8c034ea5c1f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd513744c22a2f3d25956de7b1b22bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc6c1d0cc15d47e520ac04851907ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa919970a37330d14caee595339932178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a22e00487015bea58c97ddb1223d7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e8bacbd0307d4909821ecb6d2d82a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2c7fc3bdd00fe29e25ec4259c029a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a74b68aa9026903f360db5587c0cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689a151a8b6bab598bab519b35ca829183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c147ec80094b213b2081c31e2c68c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c9d82474e21c84493b391bfa978fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161f6392bb5b3ffd3c57c2f0d56fdb2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38529180b6dc1aa7334a873b221d0cf0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194ed5c4c9c43a2161ad1a0b6e24ef8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fec5cecbb552ad71879e00da98ea2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b645a78a7336d9177232a5eaaaea6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1825e8ce11019dd6819e80194f3921191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bc221e4d3600cbdef71aea951c2dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5a6ec4c14a5d0aa37d1f96e532a33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98933fab02c362551e990e51e904268d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c98f3097453632226b39f3cf59888195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f47355e3b7e2fcfdfe170b93a0dc72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a23ac2cb66d9cb74201cfb40681d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f2f6f5d819c0b7365eac1d1fb227a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3fbbb1beb8a99e404b9b94af7575f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65f32d73f8d27501940801c9f674b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636f05f20d0db96935bcda193bcc1d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2e4cecb5914a2244e3e0561e9627a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6ac71d50b4be1884754212913d03c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a962a9f53c8aa96a369825078470ce3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52ed1fcf63880bbe139baacfbefd33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc842a25ae42f660fd9bba842b1f7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c3edda8b5f53c30317e8d6073884f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4865d951ec262ebf95a7a550cba24e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d69ad125becad856bb5122438dd352209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48098bfe6799b20fcafecaa9f9f3c4b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885127ed43f4c8abaa01286a820c95dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953c7c7dd6fc8a9f09c2abe9893eb60212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60754804dabdb02c3c42e049565d4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea1f5bd5bd11f6f8e86b4357aa0f5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40072821209c1042758ba58d48488a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934a062a22689d8d77c580963901dcf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8d9da1570f72e01d8edd0f1714058217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543dd1786dc10526ea7badc8a6f8a40218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f807fdfe12e12832d2f2b396ec8810219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97c7d48b9c7f0019fbb94426aac3b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc18f6f5e3b759a78061bf30b15d4e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a22b97ad73eaf500c5eb0f17345f01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97ddf92ceff90976387b400b4105fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653c4be18b8b60220848839832689fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168efd5fcd0f9d5467a800af5e1e9ecd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c411f3cd0c7eff30fafdaa8bf42d69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626b9fccd320f959eef4104d5990eda227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12a4fb9ac0b08a61e51e5e071eef04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad03a612f053fecad153ce067863ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be75a00fc2e53a46d3b28a2b88ea12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5524897e7a75bc84c41fb5ad51c55f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf956fc2d26eafbfe91ae4db39d8821232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d934467276fe996ceb8569495d3bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02ee6750c8152b0f2faa9c12f3c053234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9be814c92c333cdfca35f6137c338235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0efee9001eb6b46d0c5b24a34199f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02725a7c1a5c26dc88faef61ad90391f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afe0a53f28854d240217c2f9adaa44238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd366ba158c04d9ebb5f6093accc04b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08dc56a8c2436a95d2dd973755604e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f854e740cc632b76dd2d74d1c68c04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff5ea0fa11e794aee0c7fe82e9deb0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2f049f88ac401219a84802da84ada243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7686cbfcc6f5f949b1ab6cc98f4bc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8081e6dacb2adbf0693d90682db07245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcdbfc7837d62732a314f8df906bcb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01693438263b4a394f052dc51914c896247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e3f1b2d4877073585a14afabe67cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d22ef65578500dcc2c9d1293f99e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f79628f0eb238562309ea8180a655b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229b038e85bf1f6f56ee5cc558848cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e447b99a4a0a5f5589e1e23d8031cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c4103f466c78ad893f2d3f9714129253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17868ecf533bc4c0cb065394a9567fd3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab882aa33d3c40c3c965e6d878a90822255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c386583a774d8d1ca09621e2c81dcd7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e0d23584a9341505afc2210d88634257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff600b4d388456ef94f3ac6776b7da1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cc4871f6637e52d0eecdc7a7da284259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e30459a2e09b50f8dfd47553a2531f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d6a481980d219b899939d27a3b13f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf82c5bf17a3fab4145536f8c4e4ce1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d760b40d51eb3a7e70e158f5f50bd9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a68dc14bb06aa42716ca2a70284b1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e862a0790551097af94b805d7e1e2f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b02e872d379014e9937e9a751a97a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3ea4b77979a12f15fc0211c507ada267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d606821e5a60ed531ef7005ffda29ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3815dcdae2d1ad1200c8cd6d18c57a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d37a5c432f037bc9610f0e60ce53a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c473b8026e5ecea0a9d41571fd708271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159b0b313f1779398fdb2a95c9db653272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1188b36fc5d9fb1f60fc8b6122a1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62134bd311c7d5534c426075d35376274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfca8efdbf0883ea7b3f286672f0965275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4ead06f8896e5d2762d90ce1e1119276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e45c399f2abf3a730a99d61a7d260277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152d0d58331d83fb568fa5cbe9e0f7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47607eb426c4dfd229c2f959c8232e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb4326b0ed7f1509f6262c8943af8f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630865f1732989f6b5f43d90add0916281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a416c3a153fc45c446e237bd58fec27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a067275f1522474785dacbce879c1a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee830d98b0db7ffa954a6f2f535a634f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8ea63457e584c8802567984178dee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cf37e1e19c78efb7dd0edd7b3b4a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d61646274666f140738dbca7b1e1db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2461c0f9d65c4dc3058b0ca5eb132e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3129570fb23e93840606b63d95ca99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e88be7112a48d333ead65ab2dc2f3a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f039b84da2c130e1660ed7d634ae9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6417ea99e502d4cd29a3f55db5daf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252508a7380cb11c67050515a21f60d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cd021e8ead461d41ea6bd3d0ac02a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e13d8a52a04b7bdeb7ddf3a5869fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790a8f6f9e46a8141f40bbee9cd40bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bf8bd7c49356cf30dc2bd86d9036f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fd72562c948d3fa767a40dbefc48b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da14175c586331f864371d10f776772299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52da751134392a8c2cfaba4d57c8ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc016f2728be781f75b86c22c9136d36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647ec3c421928351f33cfeb70a74c89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039696661080e8ec4de35bf558f80b72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca65061f66d20d658e5f67ddd27b9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e68e9981e4ddee874c5997721ca6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74997d3a9fd0fd0fba421e0fddcbb4db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d157fb6cb9db29fda8688815339e43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d6c0b0576d5515036b87d98f86877308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf8271d460172f195fac8148134a81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5420d77666364c87e3a3168e1fdad9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca93e2f40356bb75a58ef3f81ee761311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fbb6807a9bce12b1f5d525db81834312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad9f868144b89b2a9ff89e732a152a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a847b48d765d95f12a774a9a2f3dff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dec0be6129b27cdadbb9e98c70f96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba16460a10086e92f11c5e729f9f0f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37b5cc3ec4cb94703a40c9466c1fc8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747233fa2eb904e8b3d6ff346825526318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7c23ae5a8c8d0c37eb7ecfb246104319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac579d6a36d4766c4aa1a08ae5b9c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd5d2ea85f8c66f227dfb4170d1e1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c7d37bbb17a123088e6fa4e2bbd5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f090cc7f79893c0084eb131d780c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389573296b8219de63778ffcc969e52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7fbfd1d5d26b631a148927e24537e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d403602221169da4c385c40c7b56d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3ea7412e63fa03d7ab2bf365d83e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc6a30bb770c00667074cf6ca174b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee496a0ff85bebe96d10d5655e8c21a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ca9adccf911f617226a06608b7c1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd46fe959e7c012fd27d9989012aa45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f8fa54d19cce6220ff4bd81d87207332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03201f338befc6c188944a85c4d14b35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194bb050f71031eeec9582093ec66b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcfd5f972306e91d780dbf1f104089335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c4574d055cda3fb01e49ee1e38724336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fed08a2399df9878bc59aea5f30f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e27a8cef862a7f60225e41a257c41338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a31e59e39893eb6749d7a52929d55339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b8f7fa33e5049e01c4c1d2fe0e8f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa534e84ffe2e5ad8110d9ed65c0c172341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cf4e1ceec1f992ed866d3874d9cbe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db020c91ca00b8a3657030bfefcc33f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999ad534d81191d4ebe8e0bddce3cdc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802cf8dcb451e17f9ab141c8f4560f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f866ccc58bd136d55db7835b55c9ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862fc7ec168a5da53d2c760cf69c1c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22d5ddfb140a6442dd9c9a10b0c4b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fe1dba91e1c7fbbd4f6aa4979cb07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa59a8266f9a4e6ace024205069d44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9840fcb56c08f86de6f9b9c0b3c54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b54e55f40901cbb8ed8f446479ce69352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715f80a8f94b7aa9b788b52b32638dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91522ca72af1d8e22c06373f98928130354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf0bd71be0e86705032b4328b7c59e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe0a8be23b3c6ad410a22cec07d7cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1c52c848bf5b092a6f6543be54df9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec83279a6e2f48ec4212787c3dae28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638fb5523a0b2c541cb4d6986bfd26e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8d59bd948a13ada9221a860e5a431360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778675a5a1aebd89c5339151fedd0909361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05509710b1c00e384c77f7d96c876ed3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1fd050eb861516da59ff5f2fc015f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15acd576d68795d0476734bcd9ce937364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fd288abb86d786294fa596db14e3e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b21ef542efa24338e08319c517b65366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef98fc26c5ee59ff715ef457999e05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf602ccf7a756894f902054bc3c16c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491aefcc2b6c382b6faa6cca302b4de3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e927dbdc65e3b803a1adc9f74d15b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8165f7c5f60004a5f063ef6b66f8e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91fc6837339958560c100db5af2061372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa9ed7a0c9762f21bd9ebedf648973373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bf617975520e3f611025801caac81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab45c4d09fc996bcb1993cde2d4f277375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cd7c278e86822ff520a63da423168376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104cc30fb2d511c96e4ecfe7a735a4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cd40196c0ae1ee3eaf9c439ecc159378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0feb8ee0d90d58a8def7aaa9ed848b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f536b8dfff492707ce613174e5eeb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa263c58d710f01ee4e2775b7423eeeb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151a272acfb63cafe3d993e650f279e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41a455bf8dd8d838ab44fa1bde2fe6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc03cf04827e3c0ff45e42f91d10e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99784fe4481fedb903b60c1de959a9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a647f482bb49f4a381246fe2d18ad74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50ba6d57d338d98b32305f9ec8abe9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd96a23debb9e26f8f6d8895c0a96d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0f2ebb0461216cda6bd65b8707349389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb96936ae9625178c9733e4411bdb3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3476d3f38af5a3d3edfbb0e7f46b374391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929c773397172fe7e5da1b35936f3e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fa24cc548e0324fd94d61012709df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef668781f9d9b4cab75b26205d28124b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba809a83f21d819cda5b54113566106a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09d383611c56d9842e7dd54bd9b333396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba3288a063c2149df38b3f7cdf0116397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce126961660cf212cb4fb1f4bb93b23d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97b78757b0e4fda7afab1b6fbdd4eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7955eed65f8007d1f1ea3674d05ca4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0a1cb32227c58dd88fd26d523b02d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24895ac17b94a9d2b660ef993794bd97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8041ab130dbb19b58e65926174fb9f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9440f6870e08fa784ec82d6784b6170404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f2cfc3ee627abf595a407851e070c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc1be0b93eeb66f00979c5ae8519f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d41423d40841c29b36b846c93ca36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817295c6811bdcf62736c3ad25d32f9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de326758474f7accdce4ea03cefab7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e331bb4710109106c36d75d9c811e72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f964b419197a9eb525b35a4b3e61c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f790c8c9b7a861055e11dd48ebf447412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d292a69d4f09c4868babf9e0ad4ed8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7876631df9782fbea6e8d716bd2b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7a6ac03284207d15c3f46fff4c123415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c175b4ec46f747440f687de25f716416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29362b41b9476ff72f365298faabf474417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f194ddb6123acd9910055c9af62812418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636f7c3848d38bffaf699390672294c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062f82dc58d9c43192a9b26fc610861420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea53d64584a682b11d3e5b6408e41a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabbb6e0d60446d0fd6dbc3c4f32da1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81b3b6f759c3ad84033f9781e46ede423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662e1ae3f56ad9eb63857908afcac21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a9da81300a174b45c7b0aad10a08a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c7e8c4a21fb5067948c1d8bf44814426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3360765fce80868b189727e411b5557427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6361670646eaae17a0c15b2275997428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031a5b2e716acdea61434e5cb8adfe8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ccb7553e7b1b71e4fecbf976ce254430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880d50aac9859acb2be79cffaa8d0f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83465a5adcc7b1c5e4d88612345e4be1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522bc06cedb64e29e16ecd6f2b3a4c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ba396d9c1a152f34f8a61493d8588434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91df1134a9f284735fcf5eb4e966008435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1612703685b7186f5e21f91e0ec89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16352262c03e8e2fcbb66e8d90f06e5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e328c3822c3c33454aacc28de92e539438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c84565ca2214d1c4f456462e020bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d825362a3ce39db89f62e318a286bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aa7d9d6a85f099ded3cb6a947f410441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afb9d5d7755cb3c79f1941d75c8a1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290cd7973bf6ce06f1abb34ae32466c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0c06a090bf89e5d229af881771baf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea45fe094c36de559e6e25b3c2ef642445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94976ba1058658389d16d9edc59d31446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902793f02104130c70be7e319aa61fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102542babb0689d917272cad09f94d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644d6553633649ac4949fdfd7a2f449449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c908e9a1c9794bb474c7e0f8c937501450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbcb434536fd8eeed6d05e6bb6ac92451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00dfba477c96d4c7ceba376ea0c075452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9f50f036aa8fe46742a9961e6a944453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465af0ae2efebbac70b152955f913d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c92d7cedc854ec2dc45a4b680617ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aa976c413096efc7e32a044ed04b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2174af33a19ec6aa2c1b720bbbf7f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e164d879ea774b3a2375e4153acd85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d1efac82cc89ebabfea0e155c5a42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17243b4daf4d1a78f86b932c8ad96c53460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57b531b584d45a619f9107eeab318e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0f062c0f0fba8084429fc741a6d37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024dda27c43e93c4346bbb780f841a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a70b45b2e560950a4e24c6a7db128464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5237e2db3578e32702b962e7e5abb4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdbbb8536a2e6d1bf614b1c03e734b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3424076c9243b0c80a78a2b2de7169467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bada1d19e7723f2fc24f602da2372468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6487b0086f32078e1082f0219a22d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa96074cfdb61d0496c3bb0bc7eb38d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc828fcba6c4d94fc3e84efd29049d9c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d22c333b9ca0b0566ff3d1029af70c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd059d760f832d2da41908e51ffa1ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314193ffb56b83d8c7f6e0af6d98af5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96280fe7523fec58045ad10ee2634665475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52910a8c8c1065fd86ab4e9f9990b640476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779c72e0b8602b8db946be1f17c6eaa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b3329fbdebb13e78018b2afbad9c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f20dfd1a5b32dbf38c7000936621d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8f4a1bb0c23b42024b1eb3ffec534480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcddcc072e961612434433200e656e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32508a63105c160137c3b2f2713aa93d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ebd9c04fe8be2f2ea92d36bb4a060483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac09c200b71f93830913f653455d1d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a81d4b304f691caed46b392168452485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d9f46905ea12dbce21c7a70314579486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d439d3480fb619e67fbd907e966255487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b47e64d5e55d4c228bad4dbfd5505488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba032d376a58d90abdd79cd3c9662c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc796adafc21dc9e42773ce3188827d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293825ce1d1569c6b9962d138c8499f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2b2cfa4f7cfada791f7ba62ded6a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b980fbc2bac45e6cb6650ec243d6e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792a4fb46822aac91a5d9aeb5114b78494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621cee635aa9fb008d3a5520c757b9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d4d9818d5ccc42afbf588ebbd7439496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b6209a399f0f3927babf8af38f61b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b77093b565b414ffd32e25854c2059498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab69806c137eaca0709dd5de4023ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c63151207237358845f4f6900f1a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e91e198b8f39c1b99d3d7957a133a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1448fae17e1b79bd440ef091cde8d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e7e2597ba78ada329e39bdba565f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bccb50017cc902f3d8b0cfcdcb1ba8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2df5232740a309f9d86032343d0cd6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27077b5df329689ebb1fb3259a6316506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1483fa4d109622e0e276345ed2aedd3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfde7f14d09126c0106195d05c42e75508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e00541a797e76810cb2db6dbaa902509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646724c311b9263bfb7e12a96fe53f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f73b9057d86f30db90be3871ce9ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdc609bfd4cdd318e24673f8845d44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d3627a878ab80b0a2af9cd3cd41ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9755a9e5daefe9cff980986f411a4fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f2c46625ba4430d5b122631701d2e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524efc18b0091a5087b58ecdc48910d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51440e111ec2950bb98455661c8e6711517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85fc177d259359514cc1e35183679f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acf0f458464831d6dbb425c605344c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62577128a68429cda943ebfc55ad0d5f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a497c80d69388fee4b1786f9b229574521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396f9798ed0eda82da144c2d8029cf5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ce8d7a1e35bd702e2f84b925657e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea285e9d89e597d18100fb19025b958a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4b82729004d9c1b500e5223e10c03525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a8c07bfb80076282b3fac4197d601526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa463b9c3b94079892e1e2e6c1b92a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c5ceaee8a4a063c3602f829b7b108528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651d4c7c44ca443ee3f9d221341d7b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792af57c1f0b2c68ef16815ccbd295f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334fb847ef5fbfbd5b4b43e04c76707531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3500fa7e837c66eb52e6b3a466f788532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b00dc6380d704d3177f9bff98a6dce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60dd953206beb0c9016c0aed681124534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7462d99781828c930808c1666f3360535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe05d03750d16d70a31523798d9212536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db569af36f4d86a13bd236b487fe821537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2de1919197b8e132ce836f397cd8f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08aaf4d4df7564cd2dd4112891130fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511591e94eedf350bd13f839d1e8ecb5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150739999f5a90eb97264652fc22c37541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbb4602d50c22700ecdd2e9290eb0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2b1f8e0e0674d3551461178d8fe13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5893533156561637acbeec9827ed15544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a26bdd2c7f1e972c3746886e63937545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d37a5e82696afc10004d22d56e6d46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42086d46a99779bbcec69d956df42cc0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c099f45744b52bbb0f003c850e1b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce17f98ef368b81d444de0260697fdb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfc0393973e5ea57d57c074bcd8563550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cfd7a66c7ecda88706f5407bc663f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8267afe4cbb19341f216286701e561552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b2e525ba3473ed7f18bb357721eb1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8b782ac0907f43a9a46c639b1269a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756472f34bb73b80c5241701719dd62555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cf1fbf70fc180dc55afbdb47bd633556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6377d9f4f7b23ada8fe2837b567dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba980319cfeba08ea4cd1cf84371d707558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57d45ed6c6fffd7f5ec91bd71e6a07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950f01e91f8e243f25f538fd8d964ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fcee41fbe58bd22092ca54f031760561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd474053896f746ec4d0ccf7b5f12453562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b805f1ee244a4fa901371ea37c402c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414be0c0e88b84ac5171082da0b00761564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149e0926283d3cf9c0879bf1b41e472565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661a3887374fa4b1494bfad9fb87c30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44f83640a616e6c303bef170090dbc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e491db61ab6df926c897303764a56568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa702ab7e9c9a7742a8ab7be5e8d0b96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3954254c82bc76b66e89209ab5af90c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe1d0ce4e203e9c19f068124516fd1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f6c374243f351eb3d6cf336166fd8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7a34b827fe5efb57b3cb0b900f0f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981eb26117f60c8e241f181a4b04891574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb862f6fbb5235114748ab31ea9e73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee45a652ff73f283d8b594dc03759e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1dbe489d087bfab9184b15f411a2a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed378c1df04197090b907cb3d17108c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab94266d4faa4f14134cb2be924339579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889d24ef8059b341adafda2e1185a8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecdddbde7e2ad591ecdb54331a44bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1eb1274f0a644ff85e415f6210b8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc89d56a5d4db5597d91317463ef0b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532a1da1f5ce19d4f31b70536667783584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdac2c714f40420fc38bcfd37f0491b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dc29a829ee9d34dfa4e1196662538586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dff8b06805009971dde1031d8ed308587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f2166e7a41bcbc0037670b383e061588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6b93f62c0f7bd5a5a60bf8bc54e95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad5b7545f2671037b9e5fd1e9850c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827925b4501202cab6f6ea71eab0e8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720de150472b3bdf31e0ab5b0841825592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d610e1bbfd9c5d04cb3a262620d7f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030db1db9f4c34b0b2b15d12d85021de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acced31306f13455ff995119d50436f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438fd641c18eaee73b7779bacdfa1b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346583c8d2abd92fa42eca1a5914017597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72c3c60ae1ad6713e493ab5d0dfa2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20119e8e57a25f23af210ff77916773b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb967248ed7b9da568aa180b33e367600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb512939a0b50d4189dcc9eb8eacf8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76409ee5339db0b1c4e6a4a8c650e8b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f045b3d0171138882d95cda2e48ba6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4914311a8eb5080732e4b4816d657604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4c4e0ca7bf5150ab6ee39a5a937ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca443cabbcc59ed3457c05602502e55c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bbe636646222a4ae9afcda450e4bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e61c4ff9487439992177669d7ebfe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce47569bd7ca3dc56e464d59f8efeed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780316f2703792906495c66e4dd64b42610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b6cecd7b1a99a90d12c2c581c7f92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d954b2625718445e95b15a712e0ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745944ff621f5443446782ff603b6b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79552744ef8b8e2d99216dd8cab9c4b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87423eef970a5ed942614a73169b837615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53db270f3bcbc26b7fa5251d244c359616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce47620eb2fb74bb44301a00ba52cf3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271d9875f45240183f5d0d11f5dc5c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5970f629db3a92a75672f91205f02619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8939592667d24c0bc7a1424e22ef2fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e56bb4839a160497daba6ee9bd020e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc0202c2ec6f402dac81d32315b7c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53f0ca212661bf77bc35f7d7091efa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81458d9fb202b9b4a5ea14af788949e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d06ef6598d5f993860212e5b89a356625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209cec026bbf26fe1f5e73b41e10d70626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3a14fa402a6cf96611914578cca93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c4f0987c712e3c56d87fc30b85711628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30c0321cf139f6e9183d861a02b9db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1988dadf76baf5a34aedf4337f40f26630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da79ed1cbd0c5e9851f6f7df67b8214631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a1483910bf08a4831da614672574f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afb37996f7849d3da24f01df8e85bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c65ba2ebe9782e364dc49b39a2a96634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b925df05368ea2f24c5c08747bba941635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb6c26b1f433b642360b33295b05d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f61c02981474b38adf3950b8655387637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef53d8fcd71a8c6713d004ffaef5df2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7506896065b382d8dc9af5722560c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f11b8c6edd57753596d493e36f309640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261136932cbdb6413b83fe22133a4378641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae87ba1fe2e0dc3e479d588bdb21c2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742fe5213c7fe513fd97f024167f3ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2f10b24d3d7cfab086dbcee0c4ac6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c018abd251b72c267a2bfd4b9ea0263645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab721028ee8e02655f78807b259be0a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306aa7ee9880f445fa5ff20f535ca5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0814b1756ac688d3d866d9e4fb9e24c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77f69810725bf7bee824f19f152cb0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a234406d2318fd9eb06db1426fb8a32650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcd8b3b79ee031c09f04d3b216a4b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf456ce52bf8fd91258a0e36915063652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51815948edc43a523a96e71fcf4134653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687cb2ff07f9211746bcce8a3f91445654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c77354316eb4edfef109e1befa3c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae62f65d25aabfd5ad9034b089b8eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f8445d87268a74e49e4898747be6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6323dd31a488f8e01d32e1b34d05d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2f64611631b5f4ffe12e6683e5fbf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4b20a0dc4c4358f7a238a965f84cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843175e9a2eb33d289001de9ad6ed17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1060e3b695e36a903ed868a415c9e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413294ac928fa63d3c65c23ac2d5e16663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f715ff955c07250dfc5d23cabf2afcf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e83699a7c7849dbc6732acc3b419a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b20af1dfe6e16eec8d16dcecb9a14e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4191ceab9a6e15aded5154bebdb79e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b70de5afc61fbf6455adb7d0ad8030668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e86f783020af5c82fe615ca0257cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850d84ddbd40efccad55f11df738487670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2745cb627dacaaed469ebba43970a89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e423072560df586bcd6a27dd4b2f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e138e7ca88ebda6f1681bc1174df389673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f46244715df0bb5684bf8ec09ed08674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5809ed8ceea47e85e7d926b6cf9584675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92063b85d2b2304282a5b56af9f46763676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa52ca01aa4c1a03ce58934be6f8cb8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed16c3ff876ac6e4f90521b0574ee4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f09b7be20b2ae69c03d11d7c51ccb8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45209b328b421addb2868d03cf77c9f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f89ee5341bbc0f9096fedef905153e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec94a031608c37ef2ca33dd1084782a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aced501cbe3e06264f717e609ec403683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096ed35d02cced803810131f6fd7bfe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce1a7a0b3beca9c417fa2e08465b13685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0509b18de239b42cb5cd8a263fe8ab8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cecf932458be3af6b227106d8cb9a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9f75cbc43f77a04017e50e0f356bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6bd62667541b714a84ec225023189689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f38cbd02121085c0a4b8c7e54f7dfb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2dae66d1e7d875430020e5b7e9185691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805e417cb09340c277d87cf9af83dc0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1ddce51a440659124d73f19e4f346693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81eba24842c2564826a594678f03f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda86e449b71b996a9ec358ce71a6bfd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4ee24488fc9177d35ffe956eb737a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4049c507704d70ed6abb529a25389697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53989ccfb1ac2f87c9d166f481a5d93698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c36d25ed45edc4730b9061610e925699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270d952b78fe9d8e98f054a69e0342d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c00a0bbd80ba46f87029d9043082f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975bdd76be9ce089ae063d41bc242e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42026fccf4bb94b7596265462e72fc6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c67f89b89c4e0c41ede25c1341818704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1dcaff7a3380dba10a8483a697cbd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff59eb0a01c5fd0dc678816c8f51d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ee5adde0f6c74dd029d69b1bfe1c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beee99ae3b718f79301f5f0ea5a1616708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab2afe6229d9bdc4e926dfff0404fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a31b567d2adf5d9ff27bd913363e3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0a52db4efd704c8648d0674d741b9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09711fb7877526c78cfac9d4c61e58d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60028ee9a438ec86d9c6527d92d01aec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada723cc9ff63b705d6df7e72146974714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb19477be88049e659a06742fcdf5ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69b740c75c165719751bbc597794fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfafd30039efc2f0a17bfbdfda967da717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d171a4767896477cb4420658d38e57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b487b1a86d79e1740be9d9eb19d2702719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920aff3d8728812aa093736862af33e7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8ad48de0428b36489bd465920e0ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbbeebc61aad9c60b675d759641615722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638623d4933ef858b43078c864d63bc8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c026fd02c2899161df9a65eaf9f5987724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0744bdf85c97735d5d335dfa185d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afaeb0039e4e997dde7a0270f03e8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74b915d66aa1dc7bb4fee88a3e0eb4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a3d01548ed43840c7c99d6c0f5012728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b25b817eb14caf90222cb0f0bbc05729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d874c4e41774c0fc1c20a84d7a3b4f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d740f6bf8a7066221fe62983f239f04731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7d9838dfdf8eb1fb36170b83db5b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9522834455c3e83c55522412bc234733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741603b80fc5da73e1a7f47c8b0be349734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bae67b1faa59324fa3c735212354a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c7a2dd26446e07fc28f406cf973d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafc9dc35b2c6d2989babea7178a791737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b658cc3c1ed6818b08c10062f77f301738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69689f9ab8da0b2e2831883a768ed0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e63461fffe93c7e7db29ef6cf275e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa047bacfe3e6fbbd6b5529a28c7db741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d3aaa986a471842bf3d36a0a69bce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197b2000eb5e7ca211635aaae9d57c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05361d6c774d44ff361445a0aa6cb470744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c136637b53ac19ba46df03670c07657745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f96f8176160c4d840c4bbf343ace3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1028106d51536498e235d79a3a3fe8c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba519866526d7e8058c4a33c4f622b6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a821c51a6b3546889b782d23d6a6a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab793d638e9b2b46476193fc0640024f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36ba24b1f65a915651e82bfbb8b608751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82966cddbb27a692bc9fdefb39f4766b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094c55b69cc096bc68c770701b3805c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35d957a58339e0d4bb457bc7860b84754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94281a3cb5eafebca01ae990d0c822a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273e7d92384f28fbd2ca995c5d28f63756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99db3cc8334b516ef99ef6fd934542757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96e8893d73eff21bf4559020a925af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68928428a9d0c7244c3baa9497966d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997a8b061a513063e5ea0bb461f8c0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196125c1d12e6a8f810e7303d1696f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd4520f56317f9382dcaa16bb745483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c7f94363020fb63827dcd5867f4ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a18ace4a979685d92fedfed39d1645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24602cd4fc366887870f2e833a5af1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251150e605fb9649ccc748055e973317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277ff848b82a41e938c5b01137708a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae176795907be183d0cb46756e8eca599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ddcef6952aa5a005284ce709d955f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea4e543aa1eb28998a5f576e9e6a2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fec5b7e0e0163d703bb291f8bc82712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbed083646d18e3b2a5dcbaa487a2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0d1f4c9a292d6f3c3beed0dcc92a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ad8a1bcc60c0703172b2d7a4a647915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7f971d7bd5f83a3f4e444788c20cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949ee9d4411b715aa6e38aec9b2b8cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6661ae474f750cc343c2b5c30ac688d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15466d5c0703382f8c5b41b876a9487919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115599ffa30969a1f6c2dd34609d9be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a7a84618b0f23180a4e53fcfbda9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71760621c101fc3346c5a726e32735f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b23d237f73bd41cca8d460c6c009d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5685ed84877cd1545c7b3f8d8d07e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1393cc68cd21bd87106f31da58512b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7736e054c89e062a626f878a5eafe0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538763dba7ef698ed7693366498b5cf527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31692017c232aea3549c66049d3fe428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254d6a07aaf495eaac9532e88d0887829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb96b9b30813c43492ce8ea26514ce230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1170b1dd5e3b3ecfe66b4faea3bfa431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5841d245dc12e8567d82ce7ad928132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb8ab81f8fb0efc2ffe82454d47c1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff19f4c4c70d125cf9b889835c521b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5665bcad0628dab3a7917c833aad235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e911e44274b891f6f013d4b1515a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585c77db755f541c5be6a33f4fcf4c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e8cc325b2bbb5b8bebc03f72b23f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb6c2fbf075dd40df18e5ae4658af039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105a82c48399ad0cbe6a3c47c801ae240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138baa9719bd00d261b7779492d52a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810850b6c6b7996f6bb02f6f74bfab5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bac2bc8161a6e2a024a6676109cd143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e441ec6dbbd4b31a5479eb6c8d5b3eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16408ee044b1da332022719efefdf58445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28c502e198fb99bca1ffc4c9eeff5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a96308dc86e01bd0cb08928999fd3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fc27e50e140616f2d32bdafda8b1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fdb7e1bd7ff051dbcbc69ce30d6b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70353d96d5af061566ce48023335677f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7463e2e4af93df8d09b8570215e781351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27755d037f9efb3d00e93502c2c5bec852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751226927b908bf6c6b105ed8e8f0db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66684914feaacc45e007092e5ae55b1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9111cbc8f0a2bee66023a6c2231221e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1b5e3afc13c136088b6993ebb7a9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c90344ef6f9620e3d466f2b2c94e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ccbfb4d774c21439c99c723c50a1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92901f7fb34393dca9fe44f08f763e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e12f46591b184b0df4468929a799b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc731532d757e1efeafafd6db2943961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbce5ad13f4576d45116be1f6a9ece62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a684cfc959973e83c607f06aff1cf7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864bccf91b3d332ea2aa392c1656d6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae95d643fa6c528421c65194260d0b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58e5cbbe16c87ca3db69f1af096e1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c1384e648ead47df6192fce1fdee667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb095f3af4f7bea62214330fdb205e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6c5e7825aa92ac197d68d9a05eb1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a95e4f652160f0d06f7ef9b456c62270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadd2b89b3072543912f4245774d79971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f128c2ec23dcbdb3328728da696703072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196f50342991df248a957adcbe1ebf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aeca8f1bf169651573edfe85abaee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3175def0dbd6995ca8821008204ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad302b0618f3ba7ec1efe25797667d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66612469627ae1dc353a0f9ff6d445ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4ddcb4a82e01ebdfa2aed1167513b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186f2ae3e6105402f7fccc2b4df194579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ee5e74161a9d7e4d29e06e41f249080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a331fc98aefad6a2a37ac785418b7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f337627e69e0b23a06250c91dd66182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88c3d4d09a180a0a40e08ed30cc9c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a77700d8f0dccf8edac46bfc8e6bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204980e9b07814379007fd046af4d75185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888ead58c476176575bfbafff4cdc5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8d994c09d4b6333b35ba33c0813e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a505d755c446f308e48e991145a9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b68c14aa9f732d7de408be9efd8b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a997d358e1afd3dd696334f65a27f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e98f208774e40f830bba93c5764ff191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793fea2b1f81773883f1f931ae2de9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ec75eaf1a6dbc92daa09bb0d8fc1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58969e2a32c9e1f44e3b771d6d6d4e0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad95243db5b726f43b6d04a5c3ff69595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f471a449502a712e722c7b2c67a01096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019c2f655d6f82b89bb3a1943a2c2d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23e392ff9fb5c66a5530fff331c71c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647b61a8729c5729c6d05a530b587a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5f2d64e54a0165e3b9f8bddeeeab5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f2b90bdb8cb961be8c46bb97e9622101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05466a609f046332ed8532f58a418c31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc777905c438308f25c9429af58689b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f243b2bee67912418083ee3ea5d201e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b15c246cc12036f5162ec1337251b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cdff500e1e71dc2ceb873c482a8b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba97b2771ec994e7615aa07f34fd41f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961e844389d33bb8ae085e52732affc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a336bb06d9a7617970911db2c5817ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecf0ec05268883f633baed90a804af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eff9be82249653e5b94288ed30fb1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de003a9c247ef17cdd58f7a9ab23fc32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614da582cb9bc0a8ac75b3298ea3b3f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9b7b6f6fc057bc776085b0c78b1fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e11b4a45767f0d3483bee526b0be55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59da52bf8dd6eb1fb7f4407c63ff453116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39490e768f311d87d65bc3235ff69a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b19e51f874ed0ec755832534b3491c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a79d1fb15b348e32957d1037cab2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d299a38f80f26b850126d529d3687f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115b2e29a7f7ef4c8c341a6a606706d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de6917171869587b7adec6e91aac7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b02c99a3437578feed2156f0f99a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822cdd367f589ee9d1c8a717676a5f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46435369aa6e5e48aa2ba18a894c58f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e929a601490ba2b6a2e8a8ed0cbd8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1ccd2286ae912940ad8b953e963f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8980b25e099b3f8a495f1054d08018c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf672ac056dce778e26cc703ab21c0b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961eea7ddba293e2ce4f73aa95693663130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa9c715586f8b983bfb90a996d2933131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba01e78361894b66fbe7faf31ad7c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b43ee12f01fdf6e97fb0eae8999e6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e7368dc2d76a839b43dc815710b49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51d9afa4e2dea273a4cd4065048eef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abeb5109c6b98bb3ccb314d94d3884136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df861a1a4486cf25d7ff036f81e3c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdb63f2154f94fc462701b7831b41c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fd12de60b6bacd1d7aaf627e61057139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418db7bb69697cefdef578123fdabce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650a2081527b3ac0c01000c279b2d55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb168f0885b185a8f539d1c2240ee3ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f9d72c266dddd3dd5607117cba58d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7b60af46252470f4ea80f516befc4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a5934656727957e24e4fe0bfa72dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a0448ae573c0021e186386b37e5f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee37efbb9e1a5c0f11b282aea57372a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2efcde6a779b0e9efe1919a2280a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c36b18010c4ec76714f64ee14dbfd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5190270323c3857ec8d74a5397fc639150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393dcbe547adb7208bc7c9abbbba995151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bd628a6968612d123adfb44364102152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32802780fd07877eb4294c36d85fefee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b1fb531ca14b34cba9a1a5a08dbb0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a28402e12a0c2c713acfc8232680f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be44a181fb393af32ba2a80862cdc86156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231b9aa7911f1cde678e93b04585ebc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9cb935d3a58889977561f6af7e509158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669e79fa6fb8665ab9b09cb8700cc36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d0c68bd306752b3b2fa31bf44422d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0202a57ae91adaf77a99140ca7f530f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6282556735e90902122c461529552b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c87d0ba671f816bb6148bd3b2c54b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a86a8e1806acca915f598c6643f436164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955f9113fbc6facc53677322f95101f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342243671606573b71f2dcf0f6cf5d76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f394f8e89f5b822b66572c90505d796167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ef5a1789b5ee9648bd3ac4414e644168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6892d46ba6ce7ac1eed62babf8473169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf773e138eeef9fb51ab255ce7d2acb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a266668e2f506073d5ae1a2c4d27ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6e4b6741117bcf9810b719d688dd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907d9ac6cd3e72f2ad90591e0bcbeaf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8122050dfe1af1249bc6acf55b35815174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a482bffdfe118e59b409ed40d8f96175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2db5b01d1c5956ea0b4868676ceab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7efb68b072663059fe842632eaf45f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6511e30651c9bf7e503e7bda71b7a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366c7979ecec51c37f853cafcd0e012179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94860f570897fb160c8380fa4212a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1738bebfe401feadf0b0578b53a9a9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec185a03d026bfaf7d626b5537d12c4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fdb108b6ccf6d3695cbedf5d98757183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171472e02cf2a72419e3906b32a55d0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0d88bca1a071f1c6e6c476fba202c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a26b6594b50a45d4bd473a5268334186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbade4399e69f9f3da329d46cbde4e09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1ad91b023b1d64a36dfcf0530302e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f90478a85102e98aacecfc94041d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb59b7853a963f0de0e75237b5e1a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06494050eda4848f5256e70826c8601b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cde4788608da62ee118ca759404c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f618c4c8071b4ae8b7c2151f911d21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a072fcff2572bbc96433979c284d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99f86cc485a4585ad47d52f89111ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1b65d1f23a3b0199dde45e8759747196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3604b2b9bc709481898b9428e03ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11216afdfa403dcb6e47cfa3832a50c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb493f97360cc1d741e5efdfd2a042199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af78366baf43371be06e5a4c757b31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3acc123af9857c293c542b130666f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7f705f9d9d058ae4e9c1a9537cc36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732683290d592ff32441676729e4e33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0db82e3762946e24afb46bf3a8f09e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361ddab42d408ed6750cfbff1ddf2d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab00312a805c47721f5f6f52f1b997206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eaaa67eabe90dca331cabd8d30193207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caae29dbc0a0afaac991fe0b707094b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2b64a265d5da406c0e49a585fbb45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57a009631231934d0c3a722c5d7b3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eceebef40c05a0268a4a035250d49f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac98504c271340ac6dace5e857aa6f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c858cce1be65d4377073b9c0ccd152213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d81577b46c578db08b490b41aa7a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ef3ae5b958f5999ea3094fb79866d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cc8a40f8090c3595a7f5534cfc26f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903344fa32b88a526fcc1a6c23f42e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dfb3ad2f979cd0771d50e651ab124218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaceece54bc455f555f1ae911ed021219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b5fc8caee656e1cfad7e2d7108f1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f9125d36ab0cfb4265bee43b89181221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9e30ec8e35cf413986cdb82b02a37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e480c49aef1c96cf98dedec4f48fa2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4535f1d124dceedae236fd4605d8d0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a302df8e608fb1333b9047472405ed2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01ad2829fa13e1c1269b47fd694eff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5fd3f9b4a368e7dfc5d147e43682f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125f1c0c4f8e0edd0ba540942f949d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dba83d1baca40fccf0f43e4ace0d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c17edfe971c49b99049e4f0d1e353e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fad1962d01d0629f9b943c8355abe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2d38d567f6109265e5e94a838a2c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebabd0459ac3e5d79f605bfa6923d9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69582c3d5748bc62ac9b7d349790a3cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2770a4592f5d59417e4b53dcc228064235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2808801e54ffc25466279d3e5d9ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc500b7497b5e928e405ac30def66b9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de167f1879611301997b97b99dc77bd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14ee8886a0b05aeb4b3a6a6913d916239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229b15f7143f1eea8f35c55c9ce6ec7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0332d2af783f825756a48eedfa002a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319eac9f2dd34871c00fecc62f27a1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ebe87d7d5f04498fc1ba58574b06a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a7883ee115fb9c6b52f2e4ae83a7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1cb691efb1d010df3607ec2fadb1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce8f70aed49fd77f983913a3b2f862246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91905100987cd4bc78fa0e7d7a125ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e65b248c9ceafb46a7eb2185cbf6dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d574adb8153d589443a13f3ae92d96e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d445b580c5c74670fa5b21d132be38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7839e7cb421003424e48e3e38d6810251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ece7a2cc0ad1971a26d8c45ed0cc7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeaa4b4664f43c6b019b66c0a48df4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e069ed9cb446a4a9bc9ca66db70d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ce36cd55b74d3623687114af342ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799f3e1f476e9afbbd4d164eccb4097256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dcf0983a29b7cf9c65d7b62cc7b1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457732f1b7e772dbbff6fa227a03be6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bc9a7bb1920ede2a207f3014d3029259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe0b946fb054e8e99b6fdd99f4d26b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ac7ea2bf848563856f38d9605312e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52225f30901c17f04b8e5ab1dca8bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf9df29a224eeac320fef9f50c428d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70fa84661aea1a215be5dd53eb49cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edf320602f46ae103aec9b3fa52bbc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c26f9b8f0ee4f351bebd3b89c63bf3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7cdce5daa5bb1b7d783f3f95e3ffe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf68f549ccf192ecd6d335993e81a83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d3c01ada6e4661155d3e52f149e99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fb07395cbf844504289cfd6073a6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca781f562e6b120d01c2136284080b88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9ddfa4304d5dacc166fedf3a92f37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43ce59bd0d4647f1544f358d8313f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef3e93e147e01c27d5705408703e10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c0e88745f00e1a999d1950eabf1eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed06b9aea4246d02efa0eaeb06fa33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21fdf44226f0a215b29e284dc3fb2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819a1bb824eee2bd1e9c5e6eb6a3413278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70a8bba2ec64a560f6891012ffaa4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919d96ee474d130a4003ea0c7da37fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1561094a82e6c296c6094e820f15538281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736b30bfbde58a83fb3603b1fcab29d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabe615aa9d7d875bf1cdbc41f71703283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bb0d12efb4a574a6be682efa2b3d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7987c87d9f57f76069d96ce5927bc1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc1b36cc28aea21fcb906af5bb9937286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db045bb674450d12a197036d5cf98a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e3834f1eb1759311b706b3c1d1eda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01648b6a5b9f812377c63437d9663c61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548d85efb145aead4923bf56b68e6da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f1500d9ccf268eb1798f5dc1ea257291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bb1725fe43b8b18058303af1d1af7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58068bafb385d0fb4b54347207f7207e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa1566711dc26810a7e260fcf437bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8032392ca5782be7fcbe3c29ffcdc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c32b9a490168215c417893903c01e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bf53e8c9d712835b25b4fff381913297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659b718c2b311671d24dd7037e9aec2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ecec7a5af75fe79ae012da2698f45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812c06eff34c801179150428da9d20b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa38f9df9aef18aaeccb92c1264a91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7d4801d863b830e46e50874d94f14302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b1945aca4d46d5ec681a381dd4f63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d1d57b800e83d00a97a377e04ced0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d18248aa09807d625f6b9e4d96b2ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fa605465e1a7cd41c0125f9773d85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fa903604f77d5324b10b92cd8820e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ad08a89d96a4c86a8594381da98a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142f60349824f48b0ef90abbd34f528309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f7b823c0d745d1c820a71e504d57e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9d602d86fff2bab312cf6019c527d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eedc7278cd69e0ee1068790a76a7c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf330d69b51690124a128827fc58914313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022e0d590c76203e11d165148ad03ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67573479a1f65f68a01a89402bd34668315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c10f8e5bffaafa7a1e407136c8ad11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16c130b441b616e73962f85ba7e5fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5111a4ea21b19f2e11893cf9ec0d2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7733f61e94ffd892d19e7c6b13f512319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658a03ebec07e57137f111b4cfaaff0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b9204608f4ecc72bf726d57edacba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb86592523b46b4af5b06763b7013eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4174a2bef7b9cd91d05fd8838baedd4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a81efc27d911e26bdb197206be717324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a2785893ece288faef0e8e190507b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5532c5d2846c6d09d61484d35d5824326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a134fdd5e7e789a2ccbcaff2527dee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92238ae29d6a568e149bdaf844f29385328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdb8ee0da9781f78102269cca5891f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c8ca4c2ef89a1ee72f27e189725e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632cba910d81699eb6db47f677cadf6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2193de95f0128e2c5c366da0383a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df291247553d0df945a393eb334dbd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c580cce77ff2351ac7a733a0781cba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5574da588568a9d8bfb9fbd21d6b192335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d840e2a58d39f437a847e0fec3e3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e69b459ef61e9ab358b7a8df97a90c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abea0af9983365e6f749ccc0b4e749338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbec3e3097ed72366a263ceaa958a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d94447ce9bf9d3f3f0c06bd5327d92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b4baee14388dfd325ea072de9013f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7aca6b7ab502a159f821e1853e7e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcfbb7de0b89b23933fae475d4fb7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d921ca8b599b0f8526df4528087486344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc098aea5bb16a3c1dcb7efff3f0c89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec293c4256b03f5612220e94e8b7a6e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ece32537e0cc488bb82cf3afc86a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c815fdf2e017edee10f2e22d2ff881348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b1b49ef193f03abce418e98812163349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae4182cccbccf9b45ff9dddc747847350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a71df426a25d33e2f7e4546b5d9c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce1a15291256f80c2f70ae3251c104352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782db80ed6ad49f476b4abb49131e00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f59185e89515884847991a48d76ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e76224978a4d0dcc2e22e67311367355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d89f08fb7736040ae1b60544552a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723ec6261277fa9c136309aaf8d78cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782140843361f46b6c9035d9f5ea17f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d76bda3d45c26f73a0268e25a283dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342cdf5eb89f30ffc6017a352030c64360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8dc637562206506eed147fb85a3ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90748c9b243491d7f3bf39f6ba233dfa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314a851c7e7facfafa8ba2f4c02a21b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251898e87c52cd7b9a7309f7e1ac5af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a70ba33aeca9878471a945d01c04e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed72c6851621a95d0046d432aa4f6b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd1f44df36c11e5693636375beda8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0f3a959cf6ee782ae42e05464ee69368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac170a16f15677fbb78b620b39db9220369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407005d9097389386b1825df017690c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035907ee7aaa025dcc16f00a771232d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4b3f8aa3dabe66a97c772210b2d83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7db1ba69b7fea4e5486230b44dd0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7fe2e444a300979aca1605f9473ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5925e1c07b3ef41aceaa71bb286a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decf48051f068f55c77bf713d114231376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1c978da0ee7f1f9ccbb6b1fd428af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114a6e0859d033046ae423f9424e3c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b1b777962cb108da584a1dc70dd6d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1363529023c0c558cbb0206398c36a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812348bc003a61a8b9038c43038db45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af84835648c264d2d5b6a5f0547af6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1830b654fd2e60d7ec9f770c1789c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62979486bcef1ea7b9b0cbc4486ead84384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1faf7e64c123ef3cadc91e8bd78684385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b62679a1967688b65caa7d24c56fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe447a9d3de7298821a21adbd5c4269387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fe7bc91402707b1bac98b8097d3ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b5f6efc1de467278f8481e09f7daa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f0baa2936f84e586bf12291875ffd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e2f9e102bb9681ff98bc506bb833c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6212a20e19831ceccb3a8bc5128f8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af91638420859ad41773e9d6819f5d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d8de3ea8edc17d8e8b9327640c8ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827cd053f783885ce9fcf8eb625d542395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874fb34dbdca2b88fc7d743dfd411fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0204cf286f08b024ae22e40f69a2971397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b444fc66e301f7ca2063d5da9fe17398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdedf357689b6cbef0a6a6c039d668f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243231e55f52a1889809a2b9b91b84ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0d65011136f13014093b3e071ef09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414ffde8108be167ead853a48d206a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d4699c9c17e58d79ae2368bc8258a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801e83764b63cb1480a48f30a0506b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a1f15a5de8a3243c27ee90050a09d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8027f807776c943c750cd1e268bb6f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae701ead54cd0a1dd6eb7f5e351b6e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afb0bb46911a8ec560200b64ee8193408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c640c7b6a5dacc1ddf45093586ca903409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684ae518b72cbcd1e9d3a875e918a8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55d616be92816e84817e2f8d16d76a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd47251c15a4f004bdf877c98833a2d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d169f0656d4e252f34b18a1e759632e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d7470864b77f05c3b7c28b85be231414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367292133c7a6620ef231f46e6360e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040d27d0f19988bfa9def517b7dad11416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f88bd3389232589d4c8f7126e8577d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93994a643f9272139fb60a5e89c53429418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f97abb95f95f162a0944efe196ca8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426d5a093e5bf1fb7dda6f524af784e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efb9772634d5043117e913a83d24c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df461cbccba40e409a18b674728a1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef58aae64d5273657e85315e8910537423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38943f8413221b4beba78797382a0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5591b0570c15fcc3d2bd6db4ecda649425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba33a6e6203bbe356c124eadf5aea4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d37331c5191c328d6c2e2e98474ce3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e593d2af95a3fbf8eb985d390aac25428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1a55f3544882ffcd3211a18bda135429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b136bca79313c14a15cfe3d5d0401430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbede5f1a837393454944272ba1e503431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14362de663626ffabf2c76c58a596e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ef3176665226ff07369921ddcee38433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f9985c96a8c85bcfd43cfc9664130434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394007920aab7a47e73e48675f1209c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0837c69c9baa6a1ca6d789fb926f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5778103a18ca9a119baa6a35e4e1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072d3d09a539bd30254885f93859df5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47d95bbdea534ffa21cfdd059b6da8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0328caa72e9f2780049d8a13f6147440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64025e5fa5664fdf020507185e458a53441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa25d0ec3f67772cbadeb15b35f7d1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91b179c90c35f65de676e969c96327443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627029147edfd8449187a4f2e017919f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eca9eb78c95b7ef7b5b1b3e81d7440445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a5d263247d96e2dbb5e74d9492c94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f09e82c344048072a4a1a8b0056afb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac628bfa43d56b8cc8848583510169448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eaa2adce7f3678e5e33e2b6b1427b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59789d19021b2ec9665267799b21c8a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba3d5d09f193d55c6c43b326cf90a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02c0acf4e243ea71f451c12e023f20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd6cef5c87e1f08c4a45c449f701ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515035ed13c8720baeb3676475e3d6cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc0f8035157b326e1c3492e5074e3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7f1fe88f547a397a06969cf1b76f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ecfff323c820381dc3d1f82e3e73c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed5b756bebc5d6c52b3b36ddc7e45c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6008eb0d3260645939fee668419263b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecee0c9dbd9b347bebb599f8296dabb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a7e73e2cd651680c4185dc0d00cdf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1c18119ead4f154700c7d55b230a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0505d79ed7eb726ac90c20d409e87463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc9736028c019a9c7eb610a5814740464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf2e3a51db880dde54319994e97e50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2af381f3f4eec19cf04c26030d1c23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2346e10d37884f62707ef931d2c1e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c558c0f0c2775e8aa8d532bb03c4df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943185ff5cddd3dac6adff01acbccb69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492397cba9a20a191877c8c82c375e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8bbe64ad50007f35c6b9830ecf338471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba88f9f7b9bb731d8c695bffb7e6d20472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01794716b4611b76747ef2f6babf27a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ea84b3e5ae51e95fb070ea78279be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f79321b2e887e74504c53776153d33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7365531c0bfaef31401b2fc4209cdd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15e267fd7263ae408b06dcef48dbd6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840badaca91c54fc4b307deeb459079478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720df6f6c8898af70c5caecc15d90f60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e879fcea48b176006e6890640136f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b65d0c3b188e1de19edeb5e37f48b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1c5397f05aa54eccfd86ec7eb2c44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82b24cc553fd827b52c7614705a21d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a721cddd1c0b482b10492f8b88fbd4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191541dc061ee296c8b457d4c321a69c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcd78f080c085e2e3cb62d78d49560486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf48ee735d1b07337772f3ee7140b3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e5d32f72be1ba0114fd426364514d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcba05d0f4ebc1fdd5a626e0f829f57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d58c97ff0964f07e2856432131d638490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691a4341f19871918989a8ecfd4af43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fded84588cdd6a6fa447b61e12662b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa5e70c17ba4e72e64a95fe2a090a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49972e48a2bf2e2f4e613c8da8cebc0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758c19c1aa4216f92bd3a80eed13ad3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4777c7ec0a3ec3d73c31c0ee937a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1dbc304c06f9a82b2b9b4eb3e24cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f72245578575b0aca95e9264fea929498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76318deb865d008f4427d1389786ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f7db37079b52a857c894fc3777cd3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c24d50bf137af3eb7ea1c9650617f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa9f409a9fdbcfb862108f650dd9bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7872641a94723a417a1daf701284217503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e1bb89ecbfbff1bbba1e4e3c4496d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d8b8d4db3c633cec065be94dc67a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424575a8426fe00bbbad493afdebf5c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa15d041f885a8c5bf8b344287fd2b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8446012dc861fab9e32e0fbcfbeb9b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb248b6a8e991daabe23cef2f5dc081509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eb17ef981044f9330b77d2b1a02a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21053672b97a2857cd25dbcba7a10a53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800f00dabfe36a5cf0442c65abcb4e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dd399c808892803762f9eadb68fb0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b7adb7c093b48ec7377fd71311e3a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed323b24e5b940b88f5b6a8b868745515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4b0dad3188b932bbf26190677b847516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391ac2a2ead7ccfc7390a79fad32b8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba2a2faa0837ad364806f36c49b3ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bea793d03d3258d78df1d3077d1eee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6794a39fa896b208509e7780032c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45133459b9e58b73df7dada49eb01f01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e8c44ae10810b087645ab32c6df3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf27a896bbadcb2f89f7fac1af8ea0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3518e256ddf47a541e7732fb8fdcc12524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512d40adcd6da7dc629c6b0a70343b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36fb1ed93a15bae4bc01f785c18f63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57417fb305d14ccaa4765061d6c9acef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46905977e354ab78dc71225b36854a49528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718653dac2b289ddb8797d6dc9cc05f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97d16ecea9febf667f6286f7e1351b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07884bf454b371f8e1ac28169d7032a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f24a58d78ed9be90444cd23dd0e3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a11ab72dd2b23f8a74391ec60becba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799b2c59aafb63cb14007fee69d2f77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46265998db81da25753ed6a731598b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422bc0a6a4bb1b8b0c1575c2b5ace47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c01a13ca8bb09b45263f991f3eb3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e9d737d34affae8e35bbbcd4f82b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7922e380f7c208136919ebf0872483539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47778b283981b37896856c9888d35d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db6879c2461b19afd31bb656a9101e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aeee94156f504f1a2f96bd6328e126542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4a41d821acff156353ce4d77e104b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53449f59917699b59eb81147d3df41f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca041955d1e66592c45d072e9463a321545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54eb56fcb0634720865889a640daff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a316a16301c9172291490fb6faafbfb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f56024633c54c1a76f50566aafecc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085c75c2a3c3fc2be165ca866f9e03b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69fcd4f401012ac4a82ddeea3b7d6d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513db8f831866ada4cde242c3e55fb3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cc8a643d3b6847419970543022f26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3362d334ef4d55121009e16f8afea8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6389a0ce869ea608f576a6c223bdb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12bd1457434f78bd8a6f9fa3bd8a5e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271aa14a7e74ac7980f152d5bdfb0fdb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43b29aec49ecdaad3d65c1c761875c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20439e0821b4eb6e962f965617661e93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713252a25595087dc322698ddb0fd2c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34f27316e3986dd339049ca37f9086560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07379fa0fa81e8f35b95f3d75b7f61d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710e2a96a6150e10520940ddf2971d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f9ea632b4b6e0c3db4c52be057088563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327d34386025cdf1aa0672f393712eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51f077d1d6f4382e7410c69027eff9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e0d460c78e3a046cacf9f6c97b70d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421534e5e6539544f1b1474c28bede1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce5da83ce34859c87914451ef36942568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cfe2a323e06fe10237135c841c498569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1a0901843e2ad711210fd8d4d3377570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12504638a2a165d71fcb4655e58210571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6600cfef70ccee06290f2cbfd45c78572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb276d78cb2073c4925661ea6707ad7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2d6c392d7fbbaf439934272647966574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89521290c36e0c082ea7d6bb46f8f98575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb02b551d3ed044ddcf5c6fa8445d00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be131f0689d0a983dc7b00d6c6f0dcc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0dd5e291bae8f7a6d85456845c98d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe925fb8c4ece26b9b602b60c2af1e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110799627d921320525e4d343439d59580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19257869c88cc68d56ffd0a3316ae6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63daab17a0f7004f74830d99c32273a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60acad95bf94c3ddbeca38e9dd2169583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b713c545439a994c3db64c9ff35e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b9eadcda3abb4e891faec80a1c719585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78022de23937f00489780a7567141552586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232db77daddf81a3f1f46c4e0fc53f75587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dc83498f3a7080ccae948202159dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815878e9c2607e305eb61a700c710233589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50155c67c42fd24663a8966cc3308f7e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873edc5c28b360c2720a154af23fd66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc65984ba1170061b0ec8b4d7bd570d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7891d4ec9c48617b584738718415a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafec14612d60c385a18cc2478f3bee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0ab9f31cacd7f8a76893c95ecabcf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9bafb88d951c032ab3bb1944e8959596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8d6eed48036cc87d737bb09189f78597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba257612756470c634f843e90999355598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f47d1e13255be14d6df6870a5a0006599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db9b300227eaadac5f205c6e150fc6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254ae5822bcfc0844a1181937261b1a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab142df789a0d27f21c8fe2244ea7b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca7446e8b2a1829a02d679f2c407f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fea9c4c94e034edab6ea5d9f80d5ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036be19b34d7275063a6dd99c1457b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a8e956cbd670fa5aee45158089df5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f2d63d0c34738b39c35546b989e17607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702ad510086fdd3f5437d166dc4a3a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647cb62f5ced523168e8463d8a50ed4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefe137bf36c636c4c3ebaabbff1a6b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0c00eee49d50554ea4ddaccd2443f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa364c1c4deecaee2ffc56d61ff692b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d9498c828f13d192b17edbea5edec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539f5c1d0b7f42a04fe95782b7aea3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfb9829e20628b55e6f9c266c18dc7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409d71d0326a5d09b8d02738eb461f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642a6df4a6aa9cfef39a5ce5a52f3e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9181981baf004ce58bc2dd96f1cf62b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f149feddd80dd2ad2351658a22edace619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496b6ddea448887099042abb07444b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718a78195e082c71366cfff058082f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd22943c96cbeb19a19753893641b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f553717d125f923d7fc4f037d917fdd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0eac72be6b5f67f81a892e595e4f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02baaea98f8f69be4dc6103e9f38fde625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7ed1e41b279b685db74a9f8db2f4a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e1c0d11ae2172a7db3a63b0ee94ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1159ef7868d98582e5bca2c5063d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e759572367bdbb78c29712b9c01b5f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf187fb73c75069f375df8531d8f4cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a4fc1fcc953bfc95cb25f47d9bcf1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de59c8bba527e56a2b2dbadbd8cec81632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ce8b0396717a1b488e27b8807f5be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0739600780720b6e13a46fc94c6aa50634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20048da6f7ca05d855508d6e2651f63d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e6dc008555023c36c61d5c5f9e656636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d75c1ffe551d80ab86ce032ffeaa1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9eb59f6ddd92b6c17940ae791a3851638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7d40a4baf929b513e14c69f961a51639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5af6d223d88ea6a0c70b4682b14ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae3ff57ec503d1bf6b9e52c4dd9c44641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0338a27fef44a691b88a36068f9a60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9764816ca329251fc3927933a82c11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233f204e24f98b43d47e4fed3c403c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f242723892b7634ad8cee4ee508b6b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5c7691ce0197c53bf1b436bddb57f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf403b4f9f60bc473abc57c184eec444647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d929dd057e4dd1e266648263c08db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b125167c7312bdd3a35fe13e7ad02dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab1148e4dcde533dc05e6040068009650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b125aaa78b86f4a83bf461e153efe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f7458fd49f413b8f4a99ae7595d4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193490364b8e310827fd3a29c01844df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b9904c8da22234035b50cbc96cd6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c03b6d9f7ce49991d6e1fa1dc146a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866444610313dd5d70a772b54d4a58b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8dbc922bc4911511ab653975078e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5d7b244ade7892d41322d5d780b17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c51f7c5ea1ecd5d2279d2b1f12264e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21e4fc2561ca90b46ec8cacc962fa4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54df305f377ad2e77e28b02d6b2412661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa74d1bad7766fddf9b14fbb98853e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0aad3d7c44bed2d0a4fd5972ab088b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4632ec2fc167a3c33ba641c66c565664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d8d452ccb21f33c7d834a64f47c7d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30aeda32865e522152c5849bd56e553666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ffd93fae9a8eed5347c6a10db8574667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a98871afcbc482b08d1e779f1e138668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b135e7bb41c40ec586b6009eb3fddad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d84862c222e2a27078bee6e138f32c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee4a5ce11b85c9592883cbe3da3aa1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc08e9f4ed71a442f962d0fc78849b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200ce283293687f1384b2753cb6ec45673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc6d71dd8b5c86dd7283f577501140674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32adc2ab7288d217ef47c108ac457eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8ee8e62516bcce9e7bdf626071b11676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9f6854e36d166309b9ab7cba97f82677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f79f654eb6f856eca4425639833885678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541b8761f91c336a9429d14115f1f19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de512445ef22a6c37db5c9f267b60d79680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd30a76b5f58fd80189d5dffe338dfc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305231852208b2993cab019572ba230682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30a7f18af4419045cde450b10194cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745016440df3ea63aa1ac4e3db1d32fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c47bcc24b7975aa44c134507c7093685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5eb02cd28c3160599ea7558ba0df0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e7f3662bcef7b9298a4cf45796744687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169a4486a720afcc236634091cc0bce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9db1af385257c9f65370f66c0b9269689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1465c705813ef116112ca7d7cb8dc1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff3b281c378ce54ecbd3a39c562270691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a5e63431624f80363de415bcaded1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc911765c254dae6bd480181abe872f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b92bd983e918fb00aa885edf7eaa9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d44a653057580973f2bb08379bf6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1865533129152335dc7b8c84ec5bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b429854771014e99ab8fb046cd5e64a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb6939f06af166e2e4085f1c19c62b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d231a449abfe6d77bb1ac59a5a66f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4ca6b30a748f27f94415b887d674e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2b80b94757395de62015cbea8df8d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84a5195bf8f6f56f533620ac1c2bd4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90657f69e65ceb80b7aa165edeecbf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6393d0e56c8a28a5d46f60b77df88c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f5cc03a2fc8ec7c84c7825487e95c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583706742f2087b7c122bb119c69fca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5330812b5f9ea5018f28ff41214111707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda5786ae5171dcb0c67e9d85355e62708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b061d0495319bfb19dffca359ce9495709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3839a6a3ca482c66632016fbb793f75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c838fd6698c4e3e3c1e42f93b9843711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db2063d726adcc30b03af62b16e170712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c6f05f15db38b18ad4da4e50a6bf0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec1ae2ba9f9ccfac3d9766475b2079714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81c9a4759eedf87b3dae1b0bb34e28715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ade882317e4b0b50dcde289ec744f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4939df17b22f6939e4f23074a7c5b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794eab8891f11bc0f129961f210d193718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44ec6ae9d34295c1807733756f45bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d68be29d93973e2a560f15d2fb4360720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c7221e948ac925dea58f62d53784b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45f1dfed3d42e3ea9e9b7e01049023722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a18842fe3b62771108553be906177723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fa9296031d04f38c0228ad19baee0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611fb75ab9cdfe2d005dc4625e2af00725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18f50cf9448fe377021a6017efb5f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761f3b2e445888275f22164323ab79a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899202118686761efdb8148693d2d5e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bcddd2ffe67b16838cf94baaa1f10729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49bfaf15ac188a5f73fb7818654e1b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560ca2a378e1d2d14cdd1c97a181606731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96da1493d1cd5ccd155a63f615fe47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac22916e21fc0779c54a27d199cf0e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaf7f2144a6743647930e1762b39f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd7dc9f7f9e8838e22950d052e2431735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e8fa29b687fe9cd5b3f5e50db7c82736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9905433506acdae52d91b6d7fe60b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3472e0abbe22f86215292f89a893f79738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe428199cb53782d0bacc80078c325c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab5c5a5fd84c435a2bcd885e0848d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b816f090021ac0652c7f1e50270a4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60349f2e7fc62a91647b53b5193eae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82620930835e5f5c050478bb76e62410743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5a58928e27f681fd199c997f4a969744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9e4873c49d618d8d70b8015ade4a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e364b045d024b0f29168987992e3a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee13e0c08107446e16d518a1f4bdd45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4063aed6be013542b9d9c5dc064c7f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856ce5b7a88505d8406ca8d160e7410749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10affde139f8e77ef30cb0e708b53b58750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178008e11bbf75b6cd9c285cc2aa4cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67d36ff723a24006ba4f1bce89ba19752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d410abe522f8b56ca1b6c45ec8775753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecbe3e90805e7642a9a030f1a37d7f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec909362877c5bbeaa1eb8db61651380755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84d9f4f3f0e9d3e20d72af9ce37948756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d20c3aff932955a4c8acc402498d1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd598d7e2f982af262cdfd7f0c928ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f39c78ec7add83373796212334f7d8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>