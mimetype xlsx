--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69701d89a7a6dd6ea29e516779edd61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05679d3600d697de306da3d5c044dae92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666a6bae19719e920475afed9df183e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa288e4ae5636179c05bec468fb04304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dd677c4926533ae32a8943eada4d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3f24f9b7729b3c021e588814d0ee76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9c9846e3c3b3036da213e3d8cbcd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829924a21f69da27d221848015c50c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b60fd4ec264872af99423baff56a609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe858724b2d9410411679952829ba310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c0ce8851a3d4abfbda1823d696d2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5dce080079b37141e5d0e8e77256d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253541401d90c58ec6d417b0b133bab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633097d67d3c022b27b3174b8dc8ff114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7afedfd408aba1a752aa1cc313f0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afa1661332f0059147e95fb6ba6b7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d5c4e11c656bdd46661da069399b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c009a76f47452e27cf3f8e42428fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada710d166c9ca458ee095c96c1e27219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57bb31fdfca32487f6d716dc10390d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82218b7e50cef33bfb6eee325d5a830d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7081121847c7aab2072e3d18227849122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b11bbc0c2ca826339495dc08d22e3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfe8d1c716ea8a3c7e29049c493bba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82549c69298c7033775042e808ee24f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67f86fca75b1b4857c93d8abd6006a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165dc3e7e36ee4c01d8c2b786a0390927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4ecac1e2e5a11b420f52c6fb568f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e2f9ac3b3d6aa1669eaeecafbe90129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d89b302496dc908bc2ef83d64b92be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd507a25536df772bf8dd9ae354477231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc88d90676f5ac5043000b9a669ca632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17380b946e46433edf2eab5ffc3f350033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07890ea85981b5c68bf6d2b8c534e0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2487ec500846fff95013c3e86e7578e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9727d9e7f943ace1d651b88297b73336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2f4f81bd364cb87272a9a7ebed76c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f6ff72accabd87a4dd63406b6573738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6aef3714a1a4c2217a1c3f1adcbc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e78ebaa59d772d1b1ac6fe5b9857d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ad139d2d74c8cdb68fcdad803bc2b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9db1e4edd9aac64696ec5f8f54408b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bf6ee9648583f2801bf6f531c25b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6235d9bdcf308c7c617d05b8d5a7a4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2841c61e49a95aebedfe2bd180b3a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dcc5e00824fbcba3c2fedb7e6ba4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e4b298479c1882ee72562f02a6fd347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dd72251980f65e70197207de3dbea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cf94463cfe01c6b865bb28c5afd1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab5c49da3cf0ca0bd49031e6d9490450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c4c0de328f956d4d18fbba2c5301051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1acae62e17d0d23b10903cfdc9a09452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b8d95bab97ed063158685e0491de953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bb89f539f95046f75a27dbeb4c24754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31362b3e802793b51d5756c98a8eee0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a55958415fa64f91570bc1461322c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f3ed1295fda7dd7fe49b32bee191057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19e3d2c6a0ae801d956276e0db51c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb73df97d9328c4ad7962df8afedce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e1fa28e32267656a7a0b6f537268960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475fea116563ad508f3874c1602075761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bd3ae872703908096310fd8122df862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd66250d85f2700a4b8714bb093a8863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a852855eede7422cb23a674afb2c9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993f5dabee170c07de140b624f18e8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445d18577041af5285c35d2348c60f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bc0fd30bc0105bd03c26215fbf86067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9514cfed4614c1db469a23e21571d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95299a74881ecb2b7ea4fa5bea5f0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b7074b42ee3f87b50ed349786063a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bff0520354a7ead3eef7a43c6b70a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f6d4d4bc8c86466da703f3016120772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9bbc78a877d1cbc07dbcdbb6c32c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14ddca2cbdb5ce0d858c610d17901e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac52d78b68d2bea980c782b057366875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9008f1ab80ea812339fd810fbf583c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a2f57e69c8a1fc055a2ca180f73ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5e394eac95efc3531e734e9f4dbdb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dfeca1ffacfb9ed1fce912a98688d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9f7d7bc0ea9f366a55d9b9d73610b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e86390704188118261c1f0cb2897081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a66acd1a1b25c76cb606a6bade73782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9bc18f3ee0149b73478021c66d4f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc19bdfe8c2e90a6c75b3189a866fc184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005e4feca27cc555658c706f7557a7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edee00ad3b72624354233a161b83f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08deaee07aa9b1495101192c271f8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad248a20952c3a640db0854c326be5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9954d8a4ead4727b4ca6b143b9569489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b494c6a9d58518fdb99d0410a492190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159edce5a5b94330526840dbebc268c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cd2603832e212ec97a19bcce3fa0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf876af5cb1a65a4911a2be260548293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f077ae8d9d2b763e84688af917569b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ae4e99a3dff8676f492d47d994fc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23d10234463af21356391923e39d3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c196f274e7e658cddd1dcf8253435397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd0e77e69a59695d404cdf874a91e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a1c76210e1385df427e831ce7065599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62291db2b92a3fe36294675a0d43c580100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abef267352d6e892c07ece6e0444e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd285918b56ba0b789fdbc68b3a594f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09b6aaec4b86b4a35c902e6d5efb2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9b22a5f8f96ab2cfe164004694edf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f10123602af5852ce0fed8c45f9a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bf09630edb11b88f084137d174999106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42718751b2d9c58dc0929ee24d62785e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc3401d45c22d8be060a0b6ea186e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc244cc90aa1f6ef10dc5c1d695131109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4eec9a69a79c7684366131c5fafbe5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af6e071aeb552ae80fdd129b5677c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6560a5084d572aec7c7b067706158c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebac7f6e9436f839aa411fb71b972e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db369efd88fad13f6804fa84ee97cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a796493f4f5ae9a2a1587eec1725e09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ea45f52268698d488569d9c415a14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19542f24399e56e686c7e9eabe2b74e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725741a0d2da008511257e90e297ff10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111fdcef245bdfb24eced3950219efe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddf28b357ad88cc95242f7ebf8109e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9222e6f6c6230943f6acd9180c2f4ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ac887087c355109957b6749d79674122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340792c06d4aba3527c889734e32761123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b291096f965d853fb6f5bd91e272f7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1129aaa9e0e5d24177f4dbdc408a3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6ebe42f2c91390dd9342794fb56ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcedaacdb89bda3b29b3639e3dab8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed936c6700049cdeda73bc9d36765f88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ae5e4d506f1694928947c2867db34129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b401c6f52da0f9d7e83c27fa4b91f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c6f4d32dc4df85f129cb5a59fc3c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6650325919dff78146d59f84bd9ea8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1743958fd8ddf0db097fbca6d16c21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dd0ed21c2fc636a0c983eb401ccd5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda09c01bb2060b67ce76dd6a706b67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bef2c40a08be472a28ea51bb1243d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be09f2e177d105026e246cfa56ce35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c6a08f8ca46a8a59e0f99ed5a7300138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143155c63fa1b31ac35f2ae4dc8ae72139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2efab25c72080b1c266038a164a9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa693e711ca12f368096203ba195e7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeadcb38fd6b4dbe635ba00b0b8f57d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8266bb39b41fff7640db13f215f8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f77abf62eb66eff5f26f66a0d53b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b141a06a2d1f05fabb62d070d16dde145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9745d95b911361f08cf12266a9fb7b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc068a956795102a10ac69486475000b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a68154cdb5e76c89899a021d199275148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02270ee39a610fdf87ba50271247611a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcac73a4655e668034adc53191a3aec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec8866101266a0dd23c67c0ab402d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2d341020bd7baae60b7fcc7f84b54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbcd7a2a2cc65e03d6b48412196925153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79b9158cb6d085ad2fd0cdd7dc92b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc4d1f6703f65212c027cb84761cd9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ba6d97639c1799990c868e0e7fea3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15d26c4a5b2be3a59671fa08748156157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854ddeeae04c82c6958a38329c65dad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb90367bcc3d200fde158c1eb36efcd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba275fae996bc521d66e59d17ac1b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129834982310eb46dfdf2467f7fcb82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957762fca85e065071a6b318c5dbf340162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe002e8e680aa41ec0212b9f1153ff0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fa754f149d65026e15f84215a592f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab5edcaf07ae41f436b32b9256405f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eba832441111aad523a95e2e24672f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb392bdb067328aa3eb107d96013a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905481130e7547b3c2c8d20570b35e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36326ba85ef3b52cfe86121604fedac5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fa8f3271eb88a6681dbe4f19655c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d28335843bca2f58da4c9b41f32782171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cd94cef4c55a594569230c13c6f74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2e3da68d6f583b4f61d2c44f486fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c97f4a2d947030f6e5b91f1733dc47174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8359c589c71ed59b8d8c02f047ad1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c10bf751709d6ec7595be8634abf2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd054e4fb0d07eb235673766b34ed4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889f86a06e554527f99dbad7725ea02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d55514ac22f00ee238b8b65baffc07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52afeb5e517042a5a138a1fb9dae64f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3da6365bbb996b57e6d42bb8f6cdc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a3b7764bd02778a68750880528de3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfd1750b6e159119ada1b391620916183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffef1971e9d9961d876bc6e87d13863184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b209e8894aef5a249abde0a86912416185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3eaac10eb02fa9c0745fcec8dad31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb26a45ac99de5bd4d20f4c69339f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f70e8c404ddd3dff8dd9363021907188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b432df85320ddb38ac1347a4aa2a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfd52089be5b833001ce20e88b4b67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d033608eb7d80df92a6d7e1bd3b83b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7109abcbcc306a945d8bbd99ef44c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e88967fdb3962d8f1e9fc29534c5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec77f599b739c1b604213c3fc48022194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff5a523c851ef73c1b29619b41dc6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8a9bd6ea5a4016f09bf9e0416c8be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901cdcc8c2f5bb03fead7c6c220b3d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4b65bd03277bbbcf28482f97bb54e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21270ee099330ea72f2c8f6195666a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff1422ec1b0f877e906de1696a276f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41abaae522f24845afd175dd9dc349201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed291bd18e5770d123aa98fad7a5f3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64e01054b5a1492b2dfc0c89038471203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb45ab1bdd1404456829d30041275fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c59b77a2e0df6e1a959f1d7d802b8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510aff9d7831cbd9114fe76ea9d6d94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7aac276d6af4c5b5a72c2ed82b049207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee35a335bdac5329abd898180e2bbe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5c5aa5ba41ff88c726d343056b537209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3b887ef8307117321007a4a9af878210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a235607c3dc11e632d6379ea91588e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93112106fbc9fe4207adc7a3263dad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec1a7dc407dd6740345a4be60c5aa4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9643eb62e8e822126dc96581f38f74d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b29f13cf6ea962365ef3ba7c186de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb31627282b7eed2b04705263b501ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460185506b174cad6a3bf6fb8232b4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b81f39bf203c20af9b216821408282218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb150849b232baa7f9b511c3719dc67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2f7e0f67cbdc487f6e6e21daf34b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a830ae54ea811916a8ac438b70888221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4c765ad7a3ac8cd3ef54a301f928e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d223458fa0a2b6667ab00cb77c8a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d164ff5b3469ff830603f0ddb9c9e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518922bbf2c236ad20d13ac8ed61c08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e668bf372077cd568b2bf4a6b174d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c72a325ddec76cf00503764dd3ee95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ffbf0a52299a96eb1559328ed4278228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6732d9e8a3846d64bf4a80a3b339a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dd63d851d1b4621d0c26124f7deae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6c208224ef6d2267a1a28f853b3dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d24e59df172e3e4fc280521efbc08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ea7e11e92a4ad0c4746350640142e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fba699dc69ad704c4dee5fd7cd2fa7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaccec11b551b17b943db60fdd7fc41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ca3e50584386a28a32a7bc4aea65e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ee2e9fd2b68f810ee7cf7678b4b1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ddffaa794c85e020cb38458947f6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d089bdd1b509abaccb1546e4788d33239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323ad1f4cece65efdcc2fad2233b89f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c28c48ee1351f8001d2592f51aab8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4615a42765d33ec4b40732457dcee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8364dd94b6bc2de39d40c8b70c8645243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dc408083e1925fff4956bd627809c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bea2de120acd810bea2830f1c3af9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b1d2c8402e1072e39e34d283ba340246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd9240ea003abcff510256d5bb5fa0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bb9ebe762ee35dbed2d37d7717218248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7afbf7f38dd5bd6dca585c5305321249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee546c1bf792df90e341b63d11f93f5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87822e2f54f1ec2d8f6abada2593d45c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697ce20dcffa4a1cf73f652596d1449252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73d0e81dd67c3a8223a0a1b0b016bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56985577e9ef5b14df216e06f1ea792254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b91099f7a52f38bbf375c7ce5b2fc5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710a90b9db6fcf4f7f375dd67a5f6ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306b0d24011133f87bdc58571d75f5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b0ea3de11656922fef2d4324a95c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ff2955b052baaf87bb4904a8a2f8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac994192d62c83db34d9c870a954c47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d3e2e875dd9cf95fb07258674f281261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c97e10d188085f7d9c56fe7adb3ab0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890354f43319e631619b303f7ad7cf3e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b70d99456d6fc05ea1e8f58d4fc0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6371f61b58f40009462564645e315db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fcd7771b3b462f011f3e49ef50922266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371a7833c37dbfd35f5a83fe5f94fa5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a007b1c473a51de4ca6c7cf89f18f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c67de84e89b0f0c5f6cf5743bac58e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5812a4c6ee06d763f2af18c9b345270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f34713da2223a90ba265a5c6585a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7c2deddd730bba886af1ec5d880e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edc33d1d8d6aca8b301a7a626b262a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e244206094f794d90f3442fe2ac8b8e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd6a55aeaa4c9aed0376229d25f486275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b0e67a418ce577ca4a5ed7a89cbc6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454d4d727e7e707eb77826e9e932960277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7b49ebc6e592cc0f917ef14175fe1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d1736e6b2d5ebcddb3b5a92de82f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55e80abc3ab39e867e016ca43ef4d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70b363b3682f30bfb2748349e7c007281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9a0096d47ea8a7ee32898458b12d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77065df1eb1b55caf2da3f9ab260f45f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b2f9a6dbe459015052740a8a2837c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c81517536028ad1c616d95a93f7eec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395ad73640566b432febf84c403edde286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987dd7bcd10c6b17d63b8368dc1aff2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999cc6fc22c8d3d171509c31f86aef6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78108783e757bae1c615b445a3819c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313ce7cedb5ba5c3cc171fa4607f84f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4b0e6aa3504fba73a3964a88accf8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aa1f75c8e730c67a5365fae6f4eea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc29bacff2beb66353bb42d215da18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759a24c3b04c871044705091cb6a68f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a16569536dffa255e4bbbf3e5a5e0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9e47900d5cff94f202b64b85aef79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550aebee02a3e743ceee0549f0b8aed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b0f1736b8f302e15ef0518c1a5dcd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb97640f90d7a77659e374a0a3a579299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314714146db89b8ef9859007bad18b75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f3b002a9429bf656e5c7cb3bf658b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25cfab99b8b691546635e162e4a3b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bce9ee24071c104af8e64e463801f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f80b267133042f8bc2ba096b0f4c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baba013336b9d95007510b250d61ce1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6453bc5640512c5b21a806f5ae6d42b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664fa4bb4db3fbb6fe79c9d5ee84799307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bc271d1ed296ba07ef148be087378308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d24b4fe2796130193b0ba629eb3ce0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdafb47178192d7f6838406c9d9dd8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eda068fa19caf3b9857d64a7d841f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28f44f7f74178971c23d37f199bbcf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23626d9de68af73ffe7d47ad6cdcc3e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b78eb78c8eaddc901f4750fe1663e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214485cb0ad77019d3e9929895dea88b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18af8363d212a26f6aa412fe3781b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8308c5b1af9fc11ea9935e0e990d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204e23b8f4e92efedf4af8450a27b96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e52409c00d81fc5f50007adcd91f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a021b35e0135bd109dd7c5dad34752320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62dd8dea894bb30d68c53f09d3dfc3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e0bf2dd63a74f7769e7666552f7b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b72b460d2672f7687ef2c80d3bd6b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da74120a45e3c8b6b70b0264426b11e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a732b2e64bbfd1bf280e54b6373e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08679bc67979bb81bd21be8b9476d38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60225874d849491479147ba314ddfc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c360caca7b4c3138af5bed9c88a499a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e974ef5b2f92c6bfafb1fd1856b17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb27cc05048ebda03edfbb29a26674330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212776136d06e9673f6f18ac1b0f667331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b460f7be678745af2eee1e25d160f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffd020c09ea156f01e38d4fbddd73d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c5c4fcc9d6e6d916bd1468762ae08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb5fc05cc5478f1831f246ba0799b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320997bbe9d9ece04eff6a8e4fea0c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cabdf0488b4d484e596a434e62827337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac6cc12f362d85b0a74bcc4ca1c604338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb7d35f84d99f906b69056bb0caa15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec300135f8080a3f5cb9e1660b9015340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e09f160e520e69f8143b032922181d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ebf6796fcf93b51646e627a76b55d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb77a9e99297f12101cb27ad62e205b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e43d62fcc996337ad245085deb71c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd9bc463b6454070e339a015784f19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9096f52b1707d37087d296f1b6993346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23631a90105ea773342f794f98723a76347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13305b6a4e463f0e5a3e930221c4b71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127332501aa5eae0241592cc30d22b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901260d7e2b6b225d3e70bfece24a467350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aea5ce3a7da10b742256452d97521351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cffae1edde25bbd999e7a71202d1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271e7877a6f67cc0a5a73e45ceef836353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d17100ae49ced3ab0558bb7fcd9076354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891378ea3e6fc5bec7efb53223610557355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926ac487db669497b3bb2bd644bbff5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620e9a5d7f4dd621824608cb0406c46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b467646cc58f97e2c8022ea827b6ae1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb23df6f2c2bea0888dab61d013283359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22ae475ae6e76db215a2fe45e8a6df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14872900786a1ebd12abad73a30152361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e195365a46290461c95ea0c54674e19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0a0c826764221653111542c7c9869363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233d131e3083e311dde1ed4d920b0c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642a7653ff62884e5828c4f2cfe0752365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ef330fc5977ed08bd7a40c0f40f7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb8fada426c7ecfb014f0211978767367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b408d3ca589fa3ce02137cd37e266e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7836c3fb1757b352b675ef1f98173369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08d12b20e7bb7dc40cb688d6a5da5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1e1768b540c8dd43e3a3dcba06b8d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ddf30ed986b13160c6b6872fd8492372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c60b8adf6bfb659ca5f22fce5dd10373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c4e353264701de21c12bb6b9ff9fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec721029dda54bf85efbf66165c58ce2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792b499ab1b882ff02918eb2c3d0815376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729438e3b1353e3c1289bbcd74fe7d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47bfdd60369d1cd488a84fe6b8b731378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d5c461cc15b89de3b64a9b2335edb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce093fbb3363eacf48bc5559f1a262cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18de0ebc7ee7ba211a92437f9938781381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c032e3e5ca6a48f8a66b00b0a35e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ecb6b8516e9a19549b0ee06c7026d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2e3fc6cea4b801549f7349c239612384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86cf5df54b6e6df4cc894db932a0ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4634fe096993e5e6bf057d050235939386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2695b9b87978ec4838247c2e956849387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563544ddf21fb06c2ae123e98119c0c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb40cca056e9af0d52153278ea443f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5869715d6e91455a0c0cd317201b95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4d8fa6c7071f6f4bffb56ebb3d23b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282c89c47fdd757da59afd5b60871f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3876c971ab115aeadb528bb4cb44bc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a41b99af3178d9eadb90e3b6b85f7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27908a8403dffdc17fbc56119e9316395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f121364687a71470f98b0fae0e2da07396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f531d880bc6c48ceccceb47c6286ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b273f742d74d76e95e07515f2eef12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3562cdee79ead61d1ece048574111d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63dcd6ca2c18933de76ea59f3f4a6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5172941837d1f88bd28b150884a2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f14e3ab7a8a1704791f17acc39a439402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4254208fd0dff7b10bdbf1a449b33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6212df324a91adf4f89da55c89028404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e037428300a70277f5fb3bc206bd3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033729321d56f3bb5bca56dd5a7cfb5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62038b60dfcd31baa13a156034a84aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e696baf0338bf600e757087b9a253fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1bdffd6eab7103d5e61ea49412469409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968697ef4bfd37500f178833161e722410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dbb58dcc8593da3764787a1705886411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa0d5a7a3af478f3c25c266237502a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a70e0503b4d7d6f253a401b615eb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372885e8c1154aec10267c6ff3731a64414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235258228ce359f0ead77a7b4bc3139415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7975d8f3ddace168e5275456bcd91d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c743c359d1cbb938879a6ea74d9166417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfb074d1b8045a341b114ff13c546e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21656713a4121fc29d3a51f2d6103d77419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1833f2e1a108578bc684c19cec45dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c78a337d6e1778666261f8c351959b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a6a23f8bf23b713e45a9dfb59a604422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e1c85fa6507079ab91dd04fb39be9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4da9d06960c0f92efd0d0b8595408424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030965124e760b2b53ead0d49d84d199425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb427da84dfeaf39989ed5faf2c10f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823d9f27ecc7ea81801d70724570594427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215439b6d45085dcc36c0b628bd9bc79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def252feebf39452608e6f3fc729b766429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6392fa19a50bc39005230f3c69b056d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a275cdb12533476bf6229e35955df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963d4a718f5177ee6514bb67e25a5b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf5ac81157364a1259cfffed90f4df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ab40e00d7b12dd13117202bb26c87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f49af19714effaef2b210fce8d83d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34412aaaea8997dd6663ffa4755779436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507acec4987995c673a9913ade71cba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b79b6c65cb32371f5f89d998196d75438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6add3658561aecdb47875dde4c5e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de26567d28a7f557d40714c3ca9c6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733de296ef26a8c75628d365f6c7acd5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911445f417b426eff79ba472cc279aea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed12dddf92033f14fef542a1f4cf301443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1dc37d4f286bad47a90d6a4b7b247444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51eec205b4cc509796bd8a236903d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462ee0fdcf94f2b674c90b0949993df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89447ec89c599895d4359516102397a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6eaf6a145a1eda1c486d68960cc0f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d22169828ea733f62c9a4395c721c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ac6e365d640c6d2e01330881148e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f12a314681325342fe493b78aa6782451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8fb113aa0ebf9e057cdb81cb34b6b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1263e8072f93aa37e6b49d620368a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab149045a408db5c48e90ebd0b75984454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581541f688d3b5823ba1996a84fd56e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe5a95028e56f8531eb2072de6dc04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907705d0d9b18cdffd719fe6b6a9754457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced5ff6f94c908cbca0a0bd2190bccc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da547c48f6e858eef6e7d2e227ce75459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e635447c45d664f371e8cb10f946a7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3edad1c8278b1d9f7f2a495c8365ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c11603485c2b906aceac244ec20df7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460b9a8e56312015ca8c9a9db552d42463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c262dd7a07a2c5c3c78ff93c1961b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a8a0b14ffd48dd45dff7a0391f5c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c787abe2e83a976d23e0856e27f9d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485c25b0b80d5dcbb9164f7ad77fd52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a77294e10a8001da5a996ed2626e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f187cbcdc26e220c05689cd5c1795c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc58b188d7bf309295286ab7a1b8fd3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39003613ad79b1c89fd6ed58bba98fa9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85462dfe78ddd07cf2480efea0519021472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e25941677c8832bc18b8af918347a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adc60c5c7d7e977fb257b3e61e50af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0378244f56df5d2029a32242aab8253475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddf14774a745c57b7133fdaac379fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edcece16c20ed2cf0b0ce9f6aab053477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f5c149b4d6ac6a437f95b481e6677478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ead3ff5c867dcfa7b0da268e9b5a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5a7d42fce72773d59b2103bfc10cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15d8f3118804043da6553cbf54591a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd418de9e294c98bce379066b80aa08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82f5a099d9d08071a49a84dac5c68e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedc98d32cc2b9ff0ab7d6cd80b144d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4475cd2bb01ba88bf0b81761f30bbe4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c4916658be92274870e7063517042486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b67394c787cb0539a17bf74b70eb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da63b7356ec1c33145e3fb4b8a12fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6daa28dbb5cac8f5720d16ea5eaea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b847592012e2981a09dbae4c467f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6fe615c9e2c10ffc0d929b1ef9552491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fed60df3f1867d1dd6507c2e03df2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96307039520043299a08ae356e2e9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b32d3e91e97383838dcd9b917d62d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca06ecc95a2fac6ccaa107ee7d29145495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5d02ebf6d8ead4dedb6a8364c9975496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a7c97d456061f810cdc65eb7d6997497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27319423a0d9ea9b6b21f74b7b84eb04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae390ae9e316dc34e28de71fdba4584c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba01931dfc2976c59ea230073a41a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d455b8d2eeb28240684fe5ca1db3fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dc929e53d22c905e5f3390159e65f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46380c7a97af3467d19d65c1cc254de1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec1eb5ad1db5d0698a37305a3bbf4b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4484615f07bd70547e36d8a3732c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa6769b933cb967cb21f1c86cb77fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26849a4aa6a25f8e24e4f0f0b765116507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6e19c9da0853516df120b3d13f10f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb904a751a3eabe4855cf8b8a6ef7881509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ac7ca4d2e7ec503b7f02d3b3eb85d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e4d6642ed8289548bb5ddd2b40f95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73baa42f1361f4ea1772b32f4ac853512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a23f8deef3c09d8c4e823b1e3c3f87513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce760e75a448e16aa0d3bdc7332b95514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40887f8772463fa45fe0eb7f032e06a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702681a3af222c7c6d09715d89750a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856ed17e2afc46a3727ffc598374b3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ab35f3337ef8f378db0a63c41a31a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d42dad06e0848c670da21bf2c2ffe0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e015d2ae5644b945719de5b4ec3ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04583b6623f4185acf39eec181afea6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef3b91b9568682bb05de38ceefeaf9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bbca056719f191fb0541f95c7576c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0f783abc068c06bb78f0b453af5bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e256a24110ef8f3d3964154ec33788525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48d7719563bc7fbf0230716579b2cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53897d3e02f7a9a94cb4291481640053527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7705b444cdadc6b42ec21a289b2d2c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b87eb69f3ace7f31750350c5a85fea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ba8b9bc067273f534a93895ecd4bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b1a8decee9e83cfd4d4c8621c65be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43c6639b62215c001e915b8af3ec2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead845162e754513c7ba6c9cf30749d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1185b8c43aa3d7e4beafc0bbb2629a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a5ee4f2cfb55255cb7714636bf83e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c57f474c427128abc11ec863450eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bce6073e73e1cd749ec3ff183723e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26de8c9cc777e57b65a1ad3b344460c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c0112803b7d30d3ba04eefab09d1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee983715f5435aa74dd919396e222b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42e042f5046415de9edfb2f2948d0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3c8af4d75279a5d7d64d8a8bb5905542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03f86a6374982f0c1426be83e6a4b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2c6fa1ea8bef9e224a45bf598ec2f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b6f5735dce9d82bf614b5414b58ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29b570ca44088b2eecaf8bf9011772546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b1dc0f43714b3a520e4fa83fafacb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eae611ef896b0a3abb132c1fc256d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844586e48ecf7a3290c3beec90c189d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c64def65d6ca827d537a89cbc41b4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e8dd3db121e166e236130bcda2ac2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd5972e4ae5112686c4e79be2cb62b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff854d17fa5551abbd40fe90b4295e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a1e4c87b3307aae709d1eb834a00e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d4018c668ce2ae16e6dcce823d694555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1807a87c502ddb8503aace85c45d6a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076e65682afa54fa5c7c1e6b5e1dcd9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b64af336755d865195e55a71b8633558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7322ddab958ea377e0b27f9da4e4e0a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c639a9d31a7702164429c0338a052560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528280440251a669c36fc0592ae3a6b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d3ef1f7856f383f8dc9acae939620562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e294bea3904efa6ec6673e463cc6e9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13d106a9f9a566157e16d8b08b8e0a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb62ef7c0d6c289678964d264927722565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22cd62194b3b87bfee2de400c69e77566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad593bdfddf34a3762b9d82a47ba5bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ea718d7c3b27e02c35821b1b726dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098cc24e9eea2f6bcbac8642de85238569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfea2407865459643baabc298980d9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11404a4f972f234abd03d2d2847f69571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481d89b66631e84403dd46e18932ac9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36b99774879006f7745847af5f7317573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76a6ab131f644b4dba245621017ca0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e9aae40d385bb7ef65e428995cd09575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3a9f05ba12b5d5c2b1d529306a667576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bfdc17e6f370b03696eb2d2d30819577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d259551b71b37a09bbe0b121a2288578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ff5ceefd5fcccedf7b000e7c5af6c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484c7a551bc3bc69308c327b8809ea4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ffc221f087eb99ac268736ba36f15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f77f01dc01160025da06d6d252057582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176404bf587f1a0390e7b8d8794f7d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b7b0e29fc3c189b51ab1846bb4b52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db575b3115019bbf414dc677b9553c15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13882e176e9d0be16955f39e6dbdd700586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9dd86e76cf262bfc2017289563c47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797b657989d05c0e98c25e480bf556f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db7a3c436c603fe4e222dda08569ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474aad35e9bfc2b99672a42ce267f119590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788548c9f02ddd064f6d9f433f7ce16591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a95ddf30a2adc986fdbd810bd62aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875ab889eac78d7f55ab785b6f696cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1ac5964206bd2b60184f482e330d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3c3e754d643aa8d9a29cec9699668595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36aba77dbde9eb9d274d72d363db85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423dab483620338dc503fe2b2b1b328597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2b932c12f51ed6f92e6fd1f423f98598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d862fc2968e6fed0ebff7978830f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb408eda096048dd8870c7f9a0a2bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfabdf3fd8b78d89453726ad2a3f9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf11b2b75b8f4cee83e5239ae4b20fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c7746f983b5fa82ee93fbf2fa9310603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd8348ca8956bf0553e0936901bf46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cfb56df73ff1e823dcd64807e7243605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1693053301690c389bccf8a023bd2f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f07a0090fdef2d92706261fd9cf4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dfe0958afc102219f375924593716608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0900f9a12d7c692e7beb5c4b70002609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ee202df09703d7a72aa1572d9cd85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac32b20fd5147d8faea56444dbf011611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73df8f0bdf796bf2a5244547022cfef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96c5b965b3bfd7a49c982fe7391e59613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abde2655e45302d92b5674efc31007614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedb260207ec31593eae49de59279d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966aa81ea5e1046c9c14ce43ec9db6df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe807e6e2fefb55591fda9c1d28a9e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00537f47ece475d04df0e6c6ac582fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d946c1d87908f6c3de01fce597e8f41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c2448f321bf6da8af6d7fb55aa229620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361a602e0919dcbc9a04c089751158e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480115b79c753b20fc9ed87415f9c3c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c411dd7d9727abd86ab50861719a63623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd34ee4d1980c1d464924dafb92064b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13985a357db9931909093be3e7258d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607848dcb709ac0d008f4a4b1375c96626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac025cd5b99a94f4ddf4e7c3ee8e27a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d763ae0924280d470f7ee8847641f14628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f799b294d06d99797354d0f7a3d49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1041fefff79371586d6f77b682e127b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73663d17d4ed2056373c664ad847f2da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013b9b556b390f1640091f8ad1d27b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c2ffaef26f07cd71e29c9a49ce689633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b67dc41906cd9089c79ea58384726c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cbbc83b423b45060043f8746a8b42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230b181c38c0ca0f31e0c9ef31fc564636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417aa73238daaaa582fe4f391ec9ffa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f435f6728500640c896bfa21a1f117d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74a4a4eea724f0b0caabf02a6aafcc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c6948202affb72ecf7b54193071da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60383e3600822268d5974f618ef3bde641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bffb97030e8d0ab6a4c02f7069d307642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1593f6468a19d2d489f820eba8393643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc88ada1733e903abece983ff1796bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cd3523f1e75ded5147d740a249456645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836f83fb2efbabb7f1764e603884a2f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4f9107e5d785bdeca92fc17805467647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b11df65189369783e7d0289afa4ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f293a1ad6a89c80f8715fb3b7cbca3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0cb934e8c7273a2851348374e7c5d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9827dd3b7c00e6d37df590745d89ba4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c8b0889d51e2087f8004d58c765b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceecdf6c22a31edab7f5eff19b5e891653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9593cefeafa57f2be01edba73889a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953881bc2d04c36a81c75a36cd84875e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e55143ee688b46ede94b4e8c383b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531738596f79ac56636f0c05850656f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7193a6e1b35a4cd325ba0c38984fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15aa61378512aa500ac3c9d7eec2a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581d7ac23d59fd06afad596757af66c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195be3ea149c8e881313bca226cf518661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3108d8e289723fa50a6229e2bc1468662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df843a6d2cf1929c0666daf8060633663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3a47edd7294b0cd418b3e88f877a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea247373c7d9baffee20dfaa77e14f0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6afcef3a88ecc8761e94dd103acdd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c4cc5324ca02a669ee7179dcd7416667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f95e5edcd7cd863a214e9c1788b459668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f568a9877f3113fafbb1436279622f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f672c7596aea84674d4aa9b287b487670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0b04da86e5b2d505904fbf335f740671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a501ea265cfa03355da72c917f4b41672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477db5543c78efa642d7af3ccd22b44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa0f300097024874b93a3aa86b4275674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f1f27d39ef7c10134c39212fcfbe8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937254708d90cd057cad5acaf1be11e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015872aef3879709d8c7dd3a193e945677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d88b93100c00f9d61edf28d598490f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7e0c547757dc74ca23cb899a3ba01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed8a69d39a9d98ddd05d4fd3dba61c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263236042bf2e50935a47e80dbc7784681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1bd59a9f2d608b3c465bd6556ab69682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d42ff5c787f02dcfcb11e77580154683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088ddeb33cc9fb9d72420cad33e9136684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fd41759879f9f3d237900848a4f8e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d18e75a0a5b4562a4aa08534eae797686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ac9cc9f722294913b3b861d942149687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0e1427b30a30d0aeeb1bde8990fcc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3505bcc46cd484dafbe4b98c65fe362689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df24f0e34f0a14a88c694b1cf49426b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314c66a4d584bf21bab2fb3db9640bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063a6538e1090515e9fe781f951bf99692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68156af97f7c915033019bc46e472a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69413c4a61f7dc768e2754535b49eda4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fab3e2ed0c4bbfb884ec2dfd2fa514695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05ad44754a2e073c6965549977be47696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582635afb661586e38c70f195baf5c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c816cf54018019db00cf270bd8e0b26698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6765affe9b5189851b26bf1312d61e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e61381fcce717abced58e2da50ad8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97f6f8b2b4a7aa658a01b7e4be6787701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11deded5e495eb75e26a8dfd7f03b65702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff38b854dce627415306711e31d997703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ffb3d78b64975d15b1aee93976865704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f109bd0ca46711a12f2c4591884100705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad196fdfa4c9eed2a06be3e8e5a8070b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125f930a1394ad893d1597d628304e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8805cb51ba3d69eb98b69656e4207708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ea0466af32071a7ff446dc8a66821709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650e2eb78441cc40dad7c14cf4ae2c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147479a9fca9267cd4b14888c0740e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a6cafa8c392e87725ac6aa5d6a3f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece7993b5a3df77799cb0955aa0f41c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439eb1b70cdee2304795cbb5fc4de230714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a391729c9683259ceb3308e4ee076715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f35891444964e60fddaed499b051bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d968f5246551845bfe32d8efb165b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20fa674b6fdf226da0b10c5af70683718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dd8eabc50762f7e55759b77aefab6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f117421cf4011714d8818d8c4a80c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a85ad3ac9b7d3432ec885708e86726721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a08f896809b1148f9574a5cd7e774722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090d8c2b66ba3771f8738e15a44382e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3840e00d583cb33007ba1805db2e62724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725f304ec69600d08b0443575989bd4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f34aed2b825b5a9d6b0ff3d7b28670726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32a2404bd43d750cc1edee6158fecf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec1cb7a07a2cb44c22938190660ba8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cf96202e3dc7088b4abb178c220f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76a8c61738936a9387e194983502fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87912ebda4aa1cddbcf17ce9fb4f9e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3339bdc8e17aaf017620a7177b70af7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6c09372f33ae41752eab63785cbb8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaef3f719eea76d0ab4e2a5e8554d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63e877bf320fe42f6396a7dc0df472735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa945d7591f766a4624eb06f970caae1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4b0f8831ce71b7e6433540b573a44737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877402ced973751a5475a862d751884738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93522d3b9bad6609744cd7e9fe8532739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c454d2d5a8e87176b7999027813e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721b9a58dc827a94af46943aec9e122741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bd9d148730aace23634b3fa4f3d3e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1666d1f8c60dad7b6598e6c358a6d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269353bbf4818290663be176b4ddbcb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8e237eaf7a7d8afd7204c598a6bfa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800d912abdf2b7219eb96065e83ccbf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3e4694367ff3a12bae61a0fac4017747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88517f7584e63d280d6b88901f4b889d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360cb9ed4ea5ed81b629eaeeef3e3c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa51b6f20a58f49058192b48e75c27750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79493b943876e5abeae2e6562bf97bde751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1933d28ce89f137dceaf3383b4ec3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbab6ae0f05655c1a6052f4184d744753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f875fdea45dde0e2ec4937c76f734e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522ea2eaf94f5397204e7478b0ba4ba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf177a9f040489e281c53d8a341698756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e07953deb770aaa840390ec1f350be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569255f4682f7b8a64cf5be83a99f72758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf63f49169b6fc1810cbf50c0e6e0d6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af953052c259a5269182b898e3079301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae081070046b0ae950bee4c3e03e4ad72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8380d1b1bb762e59a1cf0984bd0ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101bbd6f053c35375e7dc00b4ccc4734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095665ff358a82163df27514fe351cc35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4976db3d3de4d8a7100d053a4183fd26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2afbabf43994d218a0c64e2f91bd7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996e93e84f43e623c7909abd1848e198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f0e11964f1d83f427ab9dcc9ef3719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059dc23e8c11b42397fd9ad671aae1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c0c61582d9bef11acf23119e5316111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04366a6e36f0a0fdcfb5ccec4c03c68a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d0c7b09e156c977294c741287ec1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d0778b0c14d8f5292815276f2406e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a44587172235e7a60e827c2245cdf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69520f711056fc6e41b25e61247cc5a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77838e43a47b3590e5f5c946da209f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ade2511188e3bc5b844ee00d521fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a7f4281b4cd336ca8adc8969652fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8900a10e87f7a8e8c19c3ebf80672520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225be1b97c861f855010f800bad410921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38085eb92176453e4c86eb9329ddfa8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a107e4113ff03a3c38081d5bfdea05e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872cb6269c91ba04dc962b1f2df408f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536610ca3209bac261d5e921c871f8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63566717a18224deb28d01f68a423dca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f86b80c687697b314f1eaf750c722727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47858062133bc15782a354d7e23f837128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e76663b63d31d38f3832539fc3f8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4928467c7a0da49c980255d5de1aa4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48c1e90757dfe7036c597fb511b52531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2105d55787fa46fff1516107035e55432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f53676a8729050354bb1de4d6585b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7f1345146a3c62638760a521a1d5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e886abfdea4c4917f81bee80f6f433835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bef771a9a4f356767e8cf798ae566536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7f14f0b128be8a62373c023fdc1d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d54b8d29385d59ea1e674990e1fd238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7010a4804138789811419420a35985f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46f1e77eb9e2a785350882cc79519340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc093d719f7ce9d640678f10ad0270441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee08af866825d45123ea43f1f4677842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10801812547eb39caef54fb802f1baa043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac8f2543114bc7ff022bf7bb8603df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05845ef61d635a97c99ce5df2987009545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292e1d4069cc541b2aaaefbea8f6cb546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abdec11c8f64d897d9a3822c32306a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09947187ea87627e2dcbc959d253364c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e634807fa80a36f24adfb42ca87323449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ea4f082971a465779467f348d6d6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f5eb65ee2eb9c605c80ee94857c4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e30ea9f45c5452bfec05f76000d0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b56d88e957758c60ebb5738e2ffe4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0ab9f275fa081ef8bab7c8ec9d64d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196020a7bef46b034e9a929066af2e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76cb8e0cccd4b2d42460aef08bbb3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291392c506bac5453de879b92f9b66f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae0d481f5adcc7d3293db2f6c5c0d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c27fb90e058dd00b6a44416e03848359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69db09852d8062953d6028f0fae845b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e3db2b283d5bfc4760af1bacfd97661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85da2456cb9742803b0c4b6531649d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5786b0b0c11093f405e3208ab9b08f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad37cb592ab5d04b00ace96d7f731ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e4e80f7e1f9231f55d961026d0ce565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173156d27c5db2e01138be566a9df4cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2879d8a2282dd6d3409e8b5ed3c2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232d35f568d6de763592ef5cb15933668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f88bd0ebe0b26fd6cfedcca53e4d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daa2390bcb2a5e680c4399922fede370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df482f2dffcb2dc5ff28b05fa22f6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aebdd8365bbee80750ae6f5033756c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f32b3e905b347f650edc20080fab773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df633fded472505b66b5a5058b581d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa31b3409dc469158c42ec5fd2e50675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92592bc6946107d6be66a0c416df32f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcae4bdfc8a5791cb0f32449657f9b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665bb678a532b6f133aad4fc4d004fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821d2927526f7c2e991b3d0aa56e4d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3401f7c4b64a072f3722e187f864780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31c64c95686e04ef167782c2c3e0f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f9a0e2a0a8c648e63d36a47c9554f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee2055575040bfe67426f2573663bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514650b4ff0a7887d884de900030ed4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87520555864fc06e1f1358e595c905bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d247e0096e8a8902a488007f7b263986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c0b369c9008070d31648d1b00db0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82353f4c743f7a14672c448e5cd487b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282ed4c345b1b96aa8e99031f2fc23589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04667ab9297339dd74aa5adb71d0b2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad3ae6ea44155334a1b8bf91a00daa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91c2a90262140b0e97b512234c8aef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa42ee5054c591bafbef1f432a9bf693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7912e40c8e2fe0709c6453b8e59fb0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db8e6d693ffa7076c9b5a37ca1b0d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfef813f4a656cfe54d6f9b71e2d2c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61651dd9b47fac55d7c0aff91ca938697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26d77e1de9849467bd56aa3bc88c5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e82467baf8a1f485a527ace1684e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed5897304ff622bee3a46f6bb41346100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0cbcd8fca971d7e98cd3c1cfb2dd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0deaa0d0805c0cddf6643ca2520c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb57e0f6284e05fb718cd1a5a93c06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20367f3de938552dd4981983ca31a276104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd037754218a8caeb019d93144cb9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e7be9c92a358b31f15e0661dd115e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715afa820f963e1fa2797aba3317ef3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85323d396ce5e1b26ff12a1a58d0f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257813587fe745512ecb44a9fff0a989109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d996ae9ca4a0bbb18cf3f341e37fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bb3aca6f313fd05b156968a00cab6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581fc782e2d85d516e156888a4204e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7d6e784d0a8ae2c92d3d6904cd79e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790e6aa689559f0f68e2509887944a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0013e4d001803590a7cebbc68ef38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fcb3fd37c9593a87f7af01e0e7a94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a115a19b4b73346826455faa4a54a7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057766172ad0377495d14ba31043de4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce39bbaf041649b37dc058a2f2e2246119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead6e6494f47a4a4b51b162309bdd12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaa491a2851201b99599c96fc0faa4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c85d71496a56468571e4b443b0474f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28057435d41c58ed08608f27d8e07f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5ec562f7cfa36258fa7088d2f3239124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f0e1c7d500ce0c76c15d17f3b2e8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31315098582d37d889f99a45778e9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242bbbd25fb2aad2d6f4a9bcfca553b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad832e863724fda83518c7841e2f2d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3f6af0355e6c77719dcdb430300cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c265456294d7036b43958b35897ad9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e626c141c89a96701448848534638e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0687517d65f8c4e75a87ec52be06d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd08ed17d629c86437c54ff54a39b6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7edaaaaf7b3c4646eae5d3ff94a2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7c54ff85bfaed310bc40375c28058135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614ee155fb5ec88e45c04b97f1ec56c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab21fba8d03cd4237e91be5a9f9a43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1ec76d34ba58604c9943fe27cc25d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc405513c4c9e6a7af0ea8b1ab351a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf1281e09b47e809bc9cce68cb825c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a0baa2ad3185a9f5b82fa2ce5baea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a702701d262d298e6aa2bce19c884a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786873aecd597b38b20fab156350ef68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1c69b8f3a722856d0c5323953a904144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8762bf1285372dad51f1a65ce1d8e19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee06790d79e85af2c9c52f4eda8a5cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f4e29491db24bff0663b54b25c90d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635ac3bcb7cdbc7d8e4a5c09577d171148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a34ead645d2a850004ae331e3b304149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9add4dfa71c9c399a7d4957d0ce38ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b847d22fe561a765826607be5d68b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8878b3e365c214b0993d8c8c68fc9dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b893111a6728791b2392071e8ad01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f37a1b524475507ab2018802cfd997154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c5eacebdd6aecfeb01c56eb395588155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c0177c9ef3aa98ac6d64472a3c228156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39b0abae1782012e8f948354bede39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4abebc296986afbc56e65cea1eb16a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1bfc3088dda68ef9b2176ebc00644159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12750f85f59f13d08e457e56e99e130160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dac7b15afbac602d4aaedd2ed60fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2c276f732804bf8f2e47d9bb2bef2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6ac9f17f44d2a40ab77ba5e990bef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedffa8ce061656d702464866422880e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d3682eddf6d7ee2b6b0ccf7db58e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48ef2fa1dc44302bca78adbc9417ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5003de311f5faf96d586cc5b5ad802167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aea5c9dae195b90d347721d524f418168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305828747cf3d417f1ca7d410b8924f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558a1eb4047f11d13f6be94e1b0ef00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621c999ff85443d7c82c903d8f64281171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b88f2a8c3a0b5bc0e550d53130cc0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543a3c85408c8d09a1ed0abd01a9986173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a7fd09b1623a6592c81ab6c203a9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbee24d34236b7b7c5c8215b120a3e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf6c9ae92f6bc9ca11c04f8d0e3d8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1054ba598218fdeb704ad3c58c1f41e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9c03964a259a907007f2a19b3b033178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b088d141d92d9cabfd419a6584365179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc670ab6630ed486ba739a19549c77180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9c4446d0da501c1a6ca1c2b5ae6e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0593ca210b185073fb5dec74c4410d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956de9c340bffca26278bc68d84d6aa3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706fccc2e28fe87ed7235688b2f6794184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8fbcff8fe867bec01d44022a4b8d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f52eaf31d754d5f8a11dd38a15b1c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6d3e13db09e71b2c9c07995c9060c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d263607d24d941aa4e2655346f330a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc178d1ee1cb91d4ad75dc3212f1a80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c078b76389c36a7010faaf1e5ddb238190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accd533b970c85e0fb3c1cea2f047bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc780bc36136cae431e108e509db34c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0aeaa1003f41efa0be1836c550f163193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d91ecae3a14c2c933da24f15e7d60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9a638bc54aac7cae6954fac787df3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e0a5f59a0da4eabf914fa5a2ae9e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ab76e8131485e54cf3bf78d2af08d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b3c2d276f9b6197675a72699b609c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9f84b60755cf8bde3f5428a0b44e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e3b740d53fe683a19f83a8b98b3c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563256b012744441f9ce457fd86142c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caef2001643c12605871a8d77262047202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57182872c317e344fc417004d649360203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f796e7584b676b9968bfe47d2fd46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7541765d522efc87e7c3f8ad409a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7d7ac4c5c0ad85d0101e1385918d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ce366ff77219ac6fd1b5080ef28cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d6fc114dbc83d443b38a7faa5158f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cb7e7fb977bf88abe2566866ff11c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158c81a853e1de719472b1b1e7da314210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183324c6e86d6eb95204820a2ba4bde9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce853e37b636ea4a2282e24ed57b12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de99b79daadddbd531732f71fb0a69f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ad173e6b044b11814999e171189e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852880eaf4396a95eefa896663db35ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99d7a018eaf0f5e98ba9ee259d6f3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753410fd17b72674ccbdd09ac58147c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe618c52760496113b5c9624966399d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7f92d1211b90fc7733193162817ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747410f9195ab63c5222fb2a3b6ce5c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02aab12d89569dbf789d8d28aff02e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154ed20d43eed061dcb33212d4f1457222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aae7f385c89648f63116fd1415a544223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d17774ac15d58b70ba175a191bbf2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720d0f8a07046fbc0af0b5bc6cfa3b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78641e08f697e20fc7e0f1279d2c53eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e4531c4d739edfa228e39efd449be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db59eab08713828bdad5f23e910abb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20d33976e08ab034f34b4ddb3b7068229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df943118b75885fd1a7f56c9f5700b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc029194d315f0c03d1fb9a8dfc490231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995fba8034360cd1a96b01570bed516232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e6d45d17e33e500855050cdfa7f84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec192532821c35db73fef0a7bab7e7b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6abb559bab11311a0e1e2b5f588419235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d824b91654aa1568e71d0656a99e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352dce538843c158e31e509e65c52cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0669d1a091a4f86fc544d79aa92b142238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606674fc9bbbe2d0436fdd3d9fb78ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b21e6f0ad90c7b81e6d26d33dbcfc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38b00f4bc9d9bf0f2fc3d30ca19a97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8bcfddf26ee2f0c2d8faa6bff6542242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45db693ffd83396d885e1d894aff7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23907ac382a088164e5ef254c24de725244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6eb6feb36d5c340bb4f136628ec8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e777d57eda8d560705d5ad294622e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76bbebcb920fa0d658429f6bb13e8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab039d56c15819a7fe771f4ba62b9cf8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e4d377338722bb03344373dc23a86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54fb4fe2a841a226e385a52de8dde6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8789cad0fe5ad4e476b981d7e333ece251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a692e17da0c8f70adee7feafd6ba1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795b8d0f96194fcc896dad3593947a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba13d37de36f835bfad09e3dbef8f5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ebf2dff8d5d64885e300f73078279255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158b4e16b220cd341f530531a8ad27b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53157154bfd9aa662657443a1c10b7a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78bccaef28f7a53009e24e12872645258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6a75c56eff2bbb6c45fd6da16cd92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100ac1863df8eebc9f675d01dcb3260260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f1731677ac9126840fe87273949ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307427327a64f19abb134d366743faf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b85d85ae299586c79eea38cbd64f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8cc370a8369e7de98f09240012479264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27359f31012c18ffc1996086ea98d6f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc83b3750a9c8ea3dcc5433d75e00c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb4d65cd5958083c90353f14957cbc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cb0758a1dd244dcf5fde6a8ef21e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673787aca7e93fe8400f317b473bb5c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41397b08f3d7be6b1a7f2a78b1b867a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1e77fd5b87245b2ad55ff6f9e0e44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80ee217f04fd936d418120ef39d36c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdad6fd1b6c5dde14113e528fe4657a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf9b180abf5537a1f56fa2e93f9f71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa814cec9830fb9f0ff1ccfbb5ce015275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99268aa725c8c87eec8db4030cfa5fdc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23aeadd93add6345315c242b10a6086277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a127ea64961d80b47bd26001dc3f76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af272973125061bcd64daced9fc564a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70016311d19aef352de85f857d189ca7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0637273f784b608a1325100ace83c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ff090103637673fc7c413dbfe7fec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9192a09b1f9c0aac2e9fd631957fd7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0e0b7f486c8b80740c114f830435b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123b39d1231fce35954a116d9c9e705285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc21b2eeb68920f4e9dcc1aca628ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a402348069ad21f3e1a4ca70b0124c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840db1e64d5a9ce436b3e324735a7521288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3c21d82bee7847c3c64df50b20aa5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dc78e3a2c004abebaeb176807a559290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f78f3a2ac5ef1c6da7f0e59d3a236f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553d4e879fc622fdc472ff52b6b6b83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc2882125d5e9ebb24cd8da24c7c16293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ff252ccdad271b4f99259ccaeb322294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae97c93c58e83d46dcbd9e56ac1969295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2345ae730add5efd9d31b0eb61422296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75e7f6beeca7042ba14ddb056734a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b28e5298e67581ef1296fe5b78696298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24f4924eb9c19346e328139ab2f63c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cf179365d587b3ac150aad560987a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8964e2d762bf882f43741ba261947301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bf7986f13383a32bdcd4dd39898e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a38694b93f3fce2de88994daf4810303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2feb49bbdeb97e3d0e91967022f9a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbf77554329781ad453e910a6de565305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedf0f8c458003b9128b15d528f1ac4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95fc769d17101d06e36c217d6e6d2b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8038f402aea68fd45e185827d567f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df01aceca10b8097767a6d290a0e3aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422235c4dad59f8fe37028b6f0adfbd6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87d35e07db24a50cf24dc27c8069f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ace8d9dc4ba4136b87f34bfc57a475312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3c78bcc826c4ce3c2089c639c3099313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afe28a8c9c9f36bc3a2668d8f43fb0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695272fd5ba6af0025e31324e55af6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9d8fda2f226b7b62f8938706fe444316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b77e6c7f2239a290fd6c5a4f38be7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69273d7c596cd5053ada6cdb0ba7951a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a918dcdf5669b73fde79f32fb8f9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c2f2e6ba36c8842e32538393d4a56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005e5595eda40f1e61dfd555bd0a5a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb98f818214f6f9173da1451cad3aa3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb90ec2c8bb085844962a72ba81aa7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f4b0f1283cc054f9bf82ff679c9f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7967827433ac737a623bbe19773f5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cafe1f084b6180063264365e367858326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff57873da8a02742cc3071feacc1a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb3e2bc0e736f23ed7fd5b4c828873328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f20454f7e74e9c3344c0223ac88427329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ef4557db5f4802b60917aeb6b13c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277571c499960eb6a442c26934581404331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f98c631450108b1411eee1e693b75332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c690615b4164426d1805e72f9072833333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45cc85f62181a6a5ef074588b6a985334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de12d71c01c828c623c15885aee016e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d50c41386101f0523f63702ad606cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741f3da327a4e9995b44b903c742af2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac665f49c845f52a5f303071c6e13cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fca0fe434a2a4a0749292382b0391d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878b63f609ca9c2d032af494199b3f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c589589b5db64c31c1c473be4678e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091711b7a3b63f5b32236a9b9ed5b6e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a2ec5cd96ac1d4dd6673161173dd7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e1b97f02a984979ebfc48772c8b63344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97653540921e58545899358dde2ac7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b72088848e9277eeea988e6a21b30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e765f598888e3c338988904187b3867347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5bc915b0f4268a551f6afb8e81920348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d23da48ce87ddfea26b6824c25fc0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e93ee167d8a529519948c50c66b470350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7d902e0222337be13685cdbf77e3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf498e78d20c455d30a46376984c21352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52d3129208ad83c8206e2b483de347353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32278d0035a9c5b991a3325aeacb24fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb4d5d28a3807adc8a65820c0d5ca8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf60c626d4b21b4e49cad1cd88cc4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8e3cecfe222bbe7aa502bd3da5b98357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e9b555e42b8ced65e8c10dfac7a72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb7db714d7318e696c9f660f5150a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0f20bfa7eae42251c5981239627ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669109c17da069b3494a146e92c3ec8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4920b9ef4ece92a10f33b282c3cfc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447c646106e61f4c6f2603e195d0aa3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01c4129b52996214b29c08cd9ec20f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257719529ef2ca5b0e95be385a52a224365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188d469c62cc72382070559c0386609366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4890328cb361a2f8d858caa72f34d11367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f7278a98b094205a352b6f9ca7290368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a738ec4adf019041ea89e558771ddc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa07ce257e23142683977b31790e92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8379ff75eae1aa5314575a694296df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298520b5607a695b1a890a459c3c8e4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a20f44dd82e3e7d6e3601861721bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375e5e7729680a81c21961b1faa9a52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9099621e8a9ece3ac73cf935685f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418db3d2b28ba3c9f944e5540ac142fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6da362c9c39790b0ddfe9c30320b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2acc8e6cc48114a4b05003dfae8b78378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2801bfb83dbd9be29be0eda47ad3728379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32439606c2b63f8980df2c21d6f7f787380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09d260ee20f53ebe45fcd87d393138381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdf841a58ab2a5df30880002518a79382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6759d090d2b0e6a52b3b0ccca37d174383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd1d2a267e847c3093af60642bd89e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b8ad64ba82556d1c56a2d7ab7f192385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbee1f622287a3f0a8f7cafff520d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdf8d0434ccc8706621964583b9432387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459de7881c34009463bd95ba624a6a23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce69b6600b1175319be686e9c0e6d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03fc3c0b4e04340a5217c3e2948100390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e25bc37c9712effb04bdce2f9eb6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf86b43b6c7eacbfd2288031506f56a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c2a31c0e8315747423fe35a85f173393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363b195572c0ccf9954b748bbb61ad2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2e425b7aae01aa9bc14ccb827a689395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e7f75c608b5b2b683a37db7162911396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0144a03822d8f89ff95063ba3c0e01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66f41b9ddeaac813b0564aeefd22c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3117484732ff51d47e356651ee5f3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bed645d7fb9e480f703550d8da7edc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b853f3ff9beb945286c802b4fd1bad1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3298b3f09caa1f998d6f51e9cf08d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c3454723bad5d925deab3f26f05dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0dc8a1c06c2af006cf95ceed2c449404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e72d8826ba63da4b68670193a59792405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69439cf715544b683e23a4ed6bea9e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28f5befc2e403cd4363343db91a75a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea811d88a574a714f4ec135b512a26b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1ba7988aea21be6834943341b3f89409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bc45951b1d6f9e1e7cefc2448f071410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986dce01c28dc836aab055f151c0361411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f627f408a4ff6196e4f06b69b91162412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a852fc09f2e23760c70f4554b4daa1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b2547ea2c705a0206b5253257515e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a9e79d60c9864f91b512dd5d22347415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252ff27f3a045d39ba4cc7b1606a195416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6932af3729eb0eebe7f3a92b8c4630e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72064f9dca2eb49b878d613eeee0d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b33f20dfaf22ea717bb62b2acccc9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a42ca3c4d277819efdcb94b347308f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4ffdd1adaa440abf9db1ce8c3ea1d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabab9a6cb926708bda4226454879ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c741c01648ea8953f600251d232e08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b521116335cb405b78dfb117ca511d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddba282db587b203bb960652b3d3bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685ad2f633a18353ffd772295197b97426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffa4db4ea3b59edcb956897076f9c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da214fed5af0a8217532e7d9190e0bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a6b1229c1c325d8ff6cc1b01ef145429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e888c4e2d51c7ceba0993d6b68ce54e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e4ef8f3e52a8be8795b627537c5a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c1053af2095b43184b86b4c18376e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8bc6ebb1411c0b06ca4299025a689433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05088c2b14d95e0ba4ea477ee2608ff4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae6b81f317b4c574fedd3894acf840435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4c3fffc5118624a226871e039a72b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e81a0f5f47f1f39e2d3c08f946d176437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c43ea7a196c413fb40f7d570b142a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1295068da4480554a0c7457b2f2df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6261c0d62f55561704953d63894d2d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596f2123044cf0add35dd405d061190441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717eb5f8f1444f3c07619e2bf3d2d477442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477cac6b83725d891083872e3783379443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1e925914088e6663454ba33d9b66c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b41b5da3cdfebeabb1d94d2ed7a67445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0018d38d0c4e478ae09f68a29ab0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bad919b69b08f3524a62ef1b2f29a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db8f032f4942ecea7d7f23c8249c3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5acc41a0cd6487561a13ea855c1e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af88a369260f0cd387903ed45387ac3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba775f61da901cace701428b4b187e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ef6509722368bf39cabb8359ac556452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f088e9cbbeb0795b2befc4571fb074453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4852c17cedee1693fbad9caedb8e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1ab0f0b8e51072830502d30968611455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270d7e64a91df08fb7378d2f4d81b7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574774f4546a2e86f8b2475ca563754457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be240c9e3328a3959600771eb874579d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52527063dad172b51c17742ca4049c80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f674bd392e206a252f1e7298db2f173460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94ca74baef9f09f258b75d97a2879f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820351730c0045e2994a092cd47d05e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e660bba32d10944e4ee3111748a0b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd463bf422ca724634ad76cfd6c6c72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3eae377342f4ca1c6c30bf143f889465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6c1f092dcb6a9f0ad6c43d4911766466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aa11322330662630782c7cfdd8442467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac4f2017407324db560c07b000af34468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0791a3162908b7b636741df29cc9b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa0c92cae50d96609fe89918281714470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b6a7184f461b001e7c36303286859471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07fec64106bf844ea11782114c912a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21556fd58835daa90f8a03ab2a3dae18473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b78a381d0291ab6cb390c477485ffd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ae06911b5a6f47f8cec304607071f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f37b5c9ee6381390556d3e221c2342476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c1b48c6763605d04f4bf0c37b3c7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900722d6cf849d6f484dd579ec20b90478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ecb4b9c360077ec7ed9a45e2e3228479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee5ebd375a7f568465a41f4a4fcfd7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba701f983234669e531704fe6e6bf89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1410abab5a2124e37438e668240c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b594de0bb176c1c9aeb1834c873f77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803828eca503908378b43bdf96cf15f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4649f2fbb459b61b5b17cc66860ab4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101d4782a92c532bd4613c5f450ff8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b7bd215cc82566226fb724cdea03b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896a3957e1f2dc839a4b0a27d3c941b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152d8d43d375457ec1667401afcedaf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f5efc379d8e994c5c541bdcd80e7b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547327b89a50b6daebda68f539bfcfc9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a049caf67cabf950fe58c2e20efa2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36333ebcd33c0da5fe7b283cd61019493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603ede4f36eae07355545daa3eb2855494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81188fcfa0087d54877356360fdc9d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9329fc316619204d8bc4fcab565535496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb227782496e1c7c67405a08b13977497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89409cd5ec5bf80cfe0eec5455730b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bd583c5e889fed616bc77829f0731499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d47a6fa982c7f97ec6ae1ae7effab2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38901c88913a0feaec1740bbdceaec20501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602a5ce82aca40cff9a2419c5c3e269502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68362d67eedc2609b3b20b27ae171ddf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8243fc5c68966243d8a0eea130440504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ce6818ebb2f5038907a655666f099505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857344d790145e0c365c187dae845a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc9bd671455ba2d47c07fd3ccb5607507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e854f235b8459972f9eb4907013191508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b686423349b7f50ecd98c346ca138e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b29a0b7ea9bb3ef58797b745423179510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f89743bd95085562d58080fc7658d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf86548c4bdbeb9ae0c138b945f067a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ef3105cc108c6a788c7dae72b2c7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c6b5f45d6f6146be183a2fd4da3c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b8c8a28d2d334488fd61b4fd31d31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a500cd8d560caf03656f6464ed9eecd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e1d3f20c09e67c31ff10ac960bbdd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4c085e713da84feddf0c2b1106cbc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43bea8319d764df2670f140c4d9a9a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32707b7fa31b6145965b211b26a6cb48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9292a06d47d8524feeabd734074d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8543c5c01d25fcf55961187c15020e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dcaa9d64129acd74789160c74b220523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25318e0821f347c41a79765323e91c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd041a5fe33c2d9218ab1a6cfba87ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de79b1651cf55ba2aa6f6ebeb3400f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354925f4e3f0bc11d2c9197fca781e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece48c62320b92ab6dc84f3aa3a7226528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd68a89878fe12db5ba114d7b3315d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760637ac7e01d903577d88b2f52df8eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ccbe7eef075f2d32e621dec207645531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf39c42e755ac42af6791649b72194532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dc1c6310f068c61627a61ed704e13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086aa9f0823437b08e9d1426acee8a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f76b094df171caf76a15fb8ac4630535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d8d40fbe0a99e3bdb7f4ae4d32127536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26289775ea61506021984acca01a645537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416d80f703407e5c8b6062fc154ee89538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b5278438db02bde4f298579f1975a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e668341bc838ed67aee2d664cbefec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6954bde189f3dc7d7285c4563ca5e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759acddca0cd702e421c75a094eda87c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388f4b2f654d985a0c2efbb47ceda08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8080ebf166441dff18e56634b2147ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc429cdb0b0ddd22e9853f91ab30b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf649dc1e6e86b92bc6a72b59c2646546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b05b2ffe1662316403666d8ee552c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a72a5feac8db72cb3a54457584458f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f824289c07ec78d7e34c32b49a0c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1be86a6b730b6294c1b5d2f04e88a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef9571789d70954a9d8583d4e13656551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041b34dde7f32d17652819ba916e079552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65e2bf146bbca011e0e838c1094bba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce201c26ec45f2e8fd5ef2f793f0a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9d7359fbe8a2700bc121364473a3d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d69be96f7d137d3de598d8e674e66556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c163a3bcb730a1e56efca01c17105557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da1a449ae2e0efa1d9b7c87de39901558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d3be7e300f54e5589fb052f3b3000559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e4b78af9a74e4134187b3e6f0c371560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a93d45628ee5570f9825c0dc054863561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927f12d8a5f38e96bfd2aeae1f05f28562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1a9da6fad2a9e1fa9d757d583e17c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa01cf872af20ff388ea8fdc9b57d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2438c6fa1e4da904636157846e5e046565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f795ce4bac65d9aa27c8bb4bcd6e88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41e6b3ed4e03e30a47f1e3f0945109567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359c61bcd45ee19d6174b3bcd78f6f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f210ff29cd4fa5d6e00fd3f3265bef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bff27423e660f0a2105f909b3ef632570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bee7dbaed65eff0dcf59feb79512e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bdf7ede7895a12106304217f0ea2b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa65037413f709c86e822c4aa39a9b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b2ce64629f97a723302b983b310f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c7d2fe7db323973e32d8f39234aea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fa3fb4bb50581b55614697d690583576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e449acdc34bd939e33ed13c23d75d08577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afd29217576721c06ed0a22b1d575a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435e6d7f1771b762d5c61d621cdd439579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347732a6d5acffeff0eda3c3b81388ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a55d9ea05469c53b3ea1989884bcc4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f2271f0fef1b393c0933e26e416c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2e8907a76d30e256ca944c7573fc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e8ec47f1f010dd2cffe5968352259584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee9942e38b1e68cc95d3f1b2c6eb98585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f58b66af43397624d87da59d64f253586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93da77016821822201269dde04da47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3e1657d37a2ba7cff31c70e6ceb6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc7901e0d1d8de0a2e1b81db2bf6fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514bf250ec615d9a7de8157b80d39f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1b628d38b4672c1f62a8d2a360b85591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff118c8c5a4c6ac414ec3e5b9b230cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23c928a83d45971227f9fb93650f34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5b451186599f52f6b9298147941df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c8f6893dea6d974edc615cee52973595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b7d7837f047f5d0ed05b382b5b45a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dae6c58639c85e8e24ac10fee3a49597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6016969dca688246e6034a7b0a90ce8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50c5fc90771ce35c60ec03bfb1c6fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c0898dc9d60bec3b849af8fa9f21f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbb6a1b637779b88583f8e57ce6208601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93303aa677d13e0c28972549a9919115602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957470ba3c99a67e46becbb7f61b14e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbcd788e25f010bd499146ff76ceff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084f77414ceb03c2826accebd34a607605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d666d6dab3ca26c004941e921e4fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd21d804a7634a7db127507220b264607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2881ef2d1004aba014d68ced310be7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b06deb4fafd62d861c06fc301ef3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30b43ca07abfacd8ca900451dfa86d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0d595fc7a8f747cab8a218ea7bdb2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2214b40d8be42ff22b2afa07a768de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c654613cf6970e0565371ebb92469b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac0fcba76fea87cf212d4c3eedb421614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8ca4b650d19cbbf6ce79fba46cabc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c019f816225f55af2be80601405415d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c20a29ad214e2ab3277328a488c16b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b1195fbeaa1fe9156cd990b70293e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899388b1f00a3b203140675b1624b92e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac1bf5e5c8782e5b6475838e05905b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf024bf95ccd981165f069d7b260c16621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a5ed9bcb982d0dea2d7e5f6571867622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcf837184bfe8d8f0892f10c16f8c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778254ccd0e8d2e25f5a69ad3988ccc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55b4c97483a790a706b6c811568e4a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb96f6472816b172566991f87334c05626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39103f15130262c025d8628b7a4d86ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533d44bad1d92cfb6cf69156c9cbd9c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2f74d07daa0cc809d02bdb4bb7291629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381baa9e5ea8c235024c308574cf462630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fc9241c8d301e665c496bc814cd09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f639a7d263f2b6f846445c2a9dd4e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf996fe44390a3246c97fadd89dcc16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b5c3d3c2604988f87881af094f31a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4964ee91d02c764b61dfbbb7065864635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c7850617175a846eaa311b28e90cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c947361172f0b37db0fdcf353a05b2a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b609d9ecf5274d01283f8967ab11e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29f639ac22fb35d70633559fc96f1f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07c34da3272d378e0bd95a1f2dfda3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3e50e35c47377c3992b728a1f792c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f863d9f3db599988a9d9da8310ab0d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca513a55bc5c1bf2d2ae065b19ec1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60540f4a93a110a763cceb64334b1d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c46183b55f1a70634cd05dfb9d3c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f52aff3540be9fb2d055f3b5a3f14646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd66a6d1e8ced4d3d5af69a0d7dd85f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e08c66ecf15315faf5bb508969c5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679be5b3bfffd1e8dd0c41c0bae5bc32649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb31f8c3a8b00e180622681c083f62650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d696324b87d846063cf3c3fc870760651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb7fada33e70c0974e791053dd9633652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea31e49155af79fff3e76758178ad4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb829c1046986b77de1c404f47f3003654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a2e7cdc71a441d1b13ef0a20f8d7e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f15c3dc72dcd748788ccc830297382656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52808b3fd90ff4db9f240cb788eb7a30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc997e2a4f0a87f97f6728e6c591074658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e495ac53013bc95b43cb523ebf964b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984101cf4c13498b8e5bd02ca331e492660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79c4d08313dd7844f2820e3b3ffef2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9f0402a57967f5db3ae85746b88c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b85d06585e349c392a4d11045d1800663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb83360fdc707b66f64ea4f20f175ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9b1ffc8498218e7bd22605f1f200c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4d09e36ed5cd27d5fdd288b1e0fcd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ace4412b204c522f0f6e7319c446ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535a93113ecc7fcab2edbc6135c1a3d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392ac4dbcc60dcab29e569f18ebd37f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea834eff82d9c355fbe89d1449d3c2ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38f6c2c0ffc72005e69cb2ad8b5584671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5995ce7b8db18ee70ae508dd60427b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9ecb4776bc4e954ff4600b3d620b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed246bf722f86929979e2f03bb29080674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a550da1c3e2397108df3869741b6319675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d35e94aa4e38b57d705f8d5f05c0b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37cefb70ffa8fd3e18b82f23e25097677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cd0b783a8960b1e48a3c8acf1ced4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc208399dcb798224889ccb1ad54da56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8943513ba1ab79e9f4fe501e1595a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f287bf9c89f8346ccd6b9e66041163681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a75e11f89a2a453999f0a1be6989ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e10a5f4d0966c4c93482eebede14f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71f0761182ff1e6ccf9c77c1b4d1f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f188987847ccd22a84d4afcff9989685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa6048fc5ab449d47fae0f1cb94aaf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a1d4c2a0f3e7d9aeb3278571a123a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e4a7bc4f2d42b66a70cb162a7d0a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f14e72c8362bf39eaeb60d461afa17689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb33df00084ac32d1254a65a2f3dafe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18740b637c7c393715201aff691a24691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d620bf7e907c5547a7e9f58fa0041692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967585b0187aad9cdf8f813ee0107586693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91810dc49ecd4c0f2ebd02a4cc96df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197e43e8e87d220ec7172701f642455695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fd9e179833719e5ba1a592d2540f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408dd569170af0f6ab4e37ddf390ac5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf092d4b9d59cc2b3de544abff9f81698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7e26c939131103a248cdc193859d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0104825fcdf8834d8e64dfaf5efc9a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3f4ec2d4df472dcfc2ed784d45d28701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403babd504c257bb0173fa2abfa976b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffe7c6d3a9f9595237982283fa628b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d2752a8ed92d914a6bacc94ce350d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28032e1fbd66b919f30cffc9596d50705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01688b6e9f70a58f1808a3779d375811706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd1aa99918d881b08c5c3dbf9fada6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b5b364df6df38c91ae81d54f1a450708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bea74c649490b958d117ff2acd146709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb39bc7fdbbcbbe99b453c9894b26f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd67e673a4d1ccee0a305bda478007711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b866d15b9d2343b77041661c2528e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f7d30008f6f5f84f5358141b31847713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c571f8489d1d674f3bc1ff29d9a98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990992bd78d70f9368f9e9f6682ad198715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd81f46b3cbb59d61192b4c2567dd71716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0843485273c75b07a5746c1fc0efe7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083fa88949c614f38020882a300b439718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1adf6bd30b9ebf41bc7603772949f9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e45e7048bee106790b498c496c3671720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78602786386ee499905bfd0d7fe3ea4a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddeb2cd79ab76ec17ca1508f3dd941722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd3e8405d6e386b2ae38661a0a05d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116120d3d114cce61e96e2f9a2d13c27724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fd8d18fd45fcb094c5ec055a4efae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d11c9fca3af32f3efa3c3b6b679900726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f4a23fcf542f283b5086c646d5151727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7a72d5c56541441abd55d3bd9fa47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83422c52b38a6a26a3a5c50ff9a0c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df9b8b6ab1e9278c2f1894c06e81db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130737227373657bb9c41b4bb5de9e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764262cac8e7f618ffddc06bbf12222732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4463d4c9bc0a804de548321c2733b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cf2a15c027d039f310155ca501764734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b17508be2c68e8d9b101d5bc9ea16735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd671e5910e797d0731c6024b60dd78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c6569c25590a3c602410609798031737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53574583982d0308b9fe0bbbad5af10738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b769aa309879d8992b67217aa2f1df739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24f4711f94bfbc369e9625251e3871740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b422305d32b8624f023227ff0c491e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35274140c38b7cb2a4d5c1fd7bcae7ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a80e77636fb25057e389d585ab0ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fbec3fd8e4b37d78f873b8d620980744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77d54f02bc564527af2630a1c2b66f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f7d5496ca14537a4a480645abc5f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f268ebccb667fdf988d3c26590fc42b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e9f1ae5f82f3b1c9fdab3c1c42049748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a9715182e50d2362fe224aa19d6e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173d09be1539b6c9903b0468d0e9857750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb7b66377260da465c34781dd9cb61751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfc7013b34248eb47c92cd9c0d4359752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ece2a5693504e2c63eadc7c9d6fce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421dc7422e9028d7523233e43a7c2a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43291f629d5f72a5ea4312d79d3984e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc33199595b46ebc6e2653aa203e5b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170d87cfc9a040a1f523136056946ff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b3c280d671ddbdf5515192682412a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588c1d2f4776a17a40dcdf59beb3754759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>