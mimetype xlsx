--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdac259a08f6b5bc4a2e19055a3e391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce9ea47096f73120dfd3b13c42b1e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c594919d2129dc406869ea4ebb8aa43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a35d23d575dbbe7792b12a5877f8b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f71c322db1c8768e53a67c74464fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d406f68d16d39aebc9e299c83bb7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c799f17c4dad304953b18cc8614137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9dd98108e05d08f4d68ab113e39538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969e5e0bf643af22fdcea17832656199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1cb3cf4c9eda01818d9f8188f336610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a03cd0ee816d75fe054868962504611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81052bde9b659f14f0f7ac65c1fb5f0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18368af9f5b6012606e6d2bf6c3b183e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e444a63b1c46d60ef91b87ed93ec4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53fc908f3d5c0635485b4a657b75bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddae5eff08010245221cfc4d12cfef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac99b7a0e8488efcee1a7d54ed18bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5983a322797a7623c74d4a58bf9cf318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f62ef438c87a0fa855baade8265f5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbd7ffcbbff2a06eaccaefd6f0d84c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996bd4243251abb2ce7a87a370b503421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d387486822a864dc5cef01b55cc2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd54d915e7b2ad99df7c21b02569ddf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b807f4c7ce9fe2d576f33da1ec69524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ace38284d465c28770e15dee26a6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904868ff9b04f5d5df36a5073568b6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e3e6aa7e69bdd75137fc6fda1386927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2441cd329b41a27e1b00929ccf754928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521c747f0efa0da4fea33a85461099929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc7dd828f99077178726f928037cfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc60a7a01835fa4e27c43c2d3ff128831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3313c6ae8bb39189587563465dc9bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe37680c9856ad411ed7e1346377f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37426dd8638a0c1bffdb039c989c7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e9aec44d26e112e079cf3d36cacad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad9a3f753b0b8298c38acfb309ff6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fe16b86e44064627f82b70ed93eaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00d59d10288fe6c2be45bbdc58876638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcbcbc39af3f6966260ff960f97bbc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d67f10dc4ea67523c013e41a615ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a61a826ccecc74937168d505627bac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e997f0bd0242ff38f7c6e661669845a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6fc559eb616450f5e8b19a05ec84243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79d4351e47ec2274f2eec38af3cd1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddcbeb5d88a2ccfa03572c17672a0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21192df5bf605f7eae5029320cd27a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b81f5a1a305a5e61259c91a085d9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edb723f508f0feccd5ad76d536ea7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537c6b8093c697aa5c2d523ee51c93749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0422e8bce74543591f703414dab7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d37707bc0649b2756da7405d7d63051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea48f9c0406555f3822726d0557f7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edb833fbc898ad00fa3ac3195d149f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da7003987bf2fa8ecb43d8a0e8c66654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa501593861b8e588f7cd7e8944f4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f5dcb751e047ac9b533891dd1bf4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66d707a15416a7b73b546bd7adad8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f68bcb6e1d12a2217fd7aacd7cce458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd5c21fddd2e46281d5970542e8d0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970cabe499e3cef994ec8812955c09060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20fca5eb2e42a3ca5fd0f93b9a082861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ee39897b5db7399ffa6e4b058ae3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995801fed5618590eb046b303a41b57263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a979b4a1e5364310c1f52fd73afa564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e7d30de39e0998008ebc4faace29565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41fbe7cb7b36cf630b379211481d5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ec1c12718cf187b7d49a67b65e7e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aee2888e6f035c5957628f202ccc9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe564be39471e935402bcc9caaa0df169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e8ec867518099a626c3874be5e04370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd260c2e4d72c63bd0bffe1a1dbaed5271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bde44671024560963bbe392bfa2e4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6185d9b9940e29f7a0f082f088efd4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656e40a12b5e74136e979531700500074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60c3d92203b762a8f95302285b042175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f15de2f659c2454cee945e9bd79efa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74a86148df8855b071e328a35e550377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e311c779d118ade139b7b93de195b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c70f70244b0ae139def238f080a53179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b240a212b989818ad5b97bae9340f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da64df9a0c29109ecea58c45027ce4081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c79584668d9bf352bdfa16679784382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9f71a8c183242459ff9bc1154916c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c161708a35555cb860a486936063cf984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c21db1565e8e10a7c3d03b01ea655185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6211556b4d59729d26866e410683b9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410b20038581c5b21edea146c3d29cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b90fd416a4f6f9ffc2b34425290cf588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd0e75129f3f5062474afb12cda77389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d770edd7240a1db88a26080c6eb67190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e4db26c6a56509de5db942954cd6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573259fcc4a0fbe0a28ecf0131d4525992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42320b5f3a633452ad9fad8979e814393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd398e28ddf6e63b5e1ae04883b0ba094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630ca4f95eb350fbc9841371d05944095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb247582938dcf3023ebdc10b738f9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f012901d37504ab501e8d4b78186d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca035749a40489e6d95d3b71fa9a4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a1d758dc184c69d9a089df951297199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6748afe5ff6ccac4ed14a6d05e2546100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c8ee206f60c909057d2f4df429ffc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0460e283653d3cc74df30c1d8a30a93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a3da8a0c3a0ae50dd93e310bd7b51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc62fe997bb41c681d276643c99f03104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a904b5fdec7d185357e6a95f8a298105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f541f8748b805bf6136b44124a1a925106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764afe2b61e245c444cd8665b0c9a09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c494bb276a6b0579a71489a562cc3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33c2fc7f54630b4b83f1cfb1994159109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933670754df0f08eca59f9bc01cd34c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2c168b31ddd2df6cf4431a57f18bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbac105634c12862fc27954dd23894d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dd750fd58a646772783337466f1d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ba4875dd5b527f65f780b515270f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b501b32ca2297d4410d1edbd8ce6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6340b09317903b9520d29c7c2258d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183825fcf03241e721c8e207858c958117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b91b1521be7516ab34c00934fa5ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56c4da676dc4178c2b2b88c549611d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f392b74a8917e7e3464cc9f2b9ac5b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f59042c3c1adc766f2cba3f205d6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f08014cd421ef39ea0879acf5b335122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e763787a697d1f45f543bfbdc429d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6fe478bd97fc6430f3f4f7bd3bc5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ade5692a0f6b1d80bf3a2521ed08e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b4bbdb489b1da1a95344df6d1f651126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab782abaf69d3f4f073d1655b80d92b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ff39c126925026724258b61e807c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6a7bf10c63525375319a908bae5da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c27b32440f2ce2211d71bfb46eabaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14485e525c61112082860e4cc0504729131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947f7015f0e179ea79151efbcc6389b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f0fb97c30a2c5c976db3314b5b264133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941284791febf53adee865b6284e04a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f759e8ec695cc6d405c2306b1f8d42c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f575173b61da4c91c8917bd1887984b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a5e18eac2254d411b9d24a0d09772137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781d0dbb384106c04ddc34fcbcff47e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd1920ad8a5904b3dcb0e61065154d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135f85aebf47b2a7d1ee06483c13229140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c07049d5e6cdfd8798b5fd855256a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940943bd733ad3af0b04fd1fe0a95f71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5b6f55051e53d25e700128431eca4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019bf1febd6d2ba5216bd00d612035f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929785b15736620ca30a2f56f8cfdcd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569154ef670e5bf1dbf388199b93617146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40a125c2e65e197e625244aee20181147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfef24ee839cfa7e2e9b9633cbb061148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf45e2bfdb67ff57c1f10c9be6e3bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80a4a5cdf0dbfe535575b3a00e8a2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b92e307dec2d8617cb010fd7505ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aea06ddeabd5f0a6b58111be6c1a21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610bd5082a2830d6118d4fa129c1e21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ac55f770dc9a9c1ab8c09be1f8dbf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e7a7e515b03d3ac156fe52cc5e52b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390acd2d90bfc5bfd79a5b844f82b0af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a013c5fe23213a37912559afeb163157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca4ae45bda68ae3d3fbae88aaab22b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747dace37c088a1f435c498b3825113159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294a13a4ee474af8936eb7ea22d2cb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8a5d498d6804fac0c784869ac7191161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361262fdc5b30b89f349271acd523a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadde02e041a574205a1f65b7a34d4b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249841e9b818d9f016ef37616201a8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98f59a90944a392c6a0b515d31d0fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d8eb03184c450401fb8992aec5abf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e908cb3a440808518923f40c13065a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8795cbf4cce29241bc268514e6c7851168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d328e572b495e1fb00412aec00805169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ba25a57ee9b27182765022897fcb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650f1d080cba8409c68a6fef3fbf0ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace149049566a306c4abba05b1efb32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b988bb82835bb5c33a56312c5c8a71f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259883aa9b2988d154c70f796f1d968b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b2e03d63baf58d0bff40085e6205f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06546dccade3a6cebf68ae35ada2698c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c805a97458f6e168b96864aa6b0d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe40d5a1798f9f36995841bc9d78ff7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062e3e858e4bd29bf23079850a8f635179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5c790f81c265ead71a06255497487180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1f34a531612a2120febf61e8d5749181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da2e978c647fbfdd35acb9fd5b0a5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b6a7a73abe0cd8969a380df5037e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880a16aa62742f721ad3b5e41b0484c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a37b3329c8d23db306873338d12b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae99b429a418d1ba0f914a6b2916b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0b0bddfb082245122dd75b4a011c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76603149a2bbd6b5dd259e575a1781188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d7f0aec23d4154c75598e3681f7fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1eeb97beed0a4ff0890ec595c0141190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdac7a180ff68993f5875d7737ed98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850a4dc7f5b53a809093b3288ba3ebd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160414a00f4c213fa408998a1a6b964193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffecc385a7cf3b062f168cb5af434d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce49532cf3e8f479f76c5b0a17a05a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c17eba6449ddb0a5b2d1018a40a681196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95530dd003b1ac97d9a67cc8cb198d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1b131836a80a92df86441f1ac64d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a579ef081efe358d6e9b2303619fe7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aed18b40722f686a004f2bd006f78b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73030b2725fa790d41158524e6b96ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19007c72dca491611312d387f397d0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec54a03dfd6ff2f7000ebfb6ec8c2f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594ee0f169d1bbb35fc8ab8938ea749204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563d2be0246eb42fa5a633e544ca23c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63c8091154ffcc2d38614eb1bef6e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5db2672649ae418a7aa663858995c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796453e58ffe17642fe14a5dca573291208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e72541e9faf2a1ec3cffc8ef4a886209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383a416953d94e505fb8f48d726fe7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128dbd30035408c813fb96ad4391d3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48975c5dc2c14d7905dd55b1380473f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5103b40477dc12aa97d1b99a2c27207213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6565b049f2e287421a02d6b3c8382214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b30bb706dd0bc81ea9738110d663b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff04aba5f44bfa26da9f5422087c111216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae099a5a4dfe6584953ea17780f2fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0be1b3816f39f6371dfe24240c5698218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f84033b97ef927a6cb8c611ce2bcc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b75ded505825e4468af9faac7d78e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58987d1d67a4a46e8b9dfd1e27b486d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde2658d7de7b8c98722f42ee17c242222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99b49488488e04d65a742ef65790cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e11652cc259b055e616b478476729224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e6218cc1480518e0b56def96a1445225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3298b082b5b25d2d60066024892e41b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28321c65784255db4ec75aa97e0497f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328627abb7abb79ce0cc89eb6ac1af21228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146dd8ea70f617296f5bda174410871229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f960e7e149f61f5db0d700dcffa5841230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19700d888930f71c607c38539dc6e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892d7939f140604ac76e20e193b9115232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036aef386961378422f136db1178eb7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c313d6c9c211379d38ace9a9b5776ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d1630ae144fa97eaa845528d58a05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825e628825abcb0095f7434bfd677e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a1044513038a8e8e417c1d0c5e347237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705236f36f7b5e403040131f9f70598b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84c58ba7b9133f092921fb0aa8cddc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146737815369bd7b76fdd4cfdea1d8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9038b2d503a4ef540f399806a3caa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b21146eec80aacc4821682b2a0023242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836fc00062d90cde391ac844605df26243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b064924acf5969b3793ed17f11a19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c75be95d26896b6547894a9e0a304245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc29eeeb2028a0c4172815e7f18140246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e19488da29bbec37f667d5eb5d3fce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b407647d5ceb2c68a82d09ca1d586248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad33d21e959442a8817107b6927e87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de768dc8c14334ac878524bb8240497250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2160699fe2cf077da435a0a5ebf0ad2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4417bcb69250db2c5bb341aad0e5cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05606664a295622bff003dcfc19aea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3bf5d20069257279216b557c57052254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80538a383f5f8014b4c33800fbdeea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141a05ff0bfae9573b358cb59f20c83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cd2424b0770d251609e3e754b2d05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f865292ea0bb2ca70a6cda3e2a50852258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfecba38110153f6285148058303eb8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d75ae28e2eeacdfae564d2238b7cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52388695d6d2dd9f70920966338effb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675fb94b64a3ba5623e0669744ca7da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f48d5666452b6af2ace54a4e1c4424263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501c10fe510a049501057c87b41fc90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86d3baa1ceaef69be802915bd247f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af163c61c518edc585ffeaeb48babd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7750382adcda5a1f8cb3a75c65f62a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260e364a82b7b4b3e5aeb33b6cfae6c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37016f1ef92697b114d722eecc587d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d3b0d22eeb30a54b3a486afe63825270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1555aedf1b64d067cefe7f1aaf80c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0cd1bb38069671af06752dad6bfe6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ec2e66bcbbf0febe1e7c19f79632d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a819fb2af087c186057a1ea3313ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aa09f547b06df94110d29f835772e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9d8fbdbd4c8f0f4d34d7df47f6c61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91710a3f1652455b5dbb619e00184641277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90949e1a0762cdb3e5bac636586972cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004f315b5b3064d4cc9b84c5d0ece48279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017010ae9804999505d0973831c32477280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201734ed14ff0c21d2a33939a5274401281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38905ac6eb373821d055da23625647bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eac8a1e4a2499b5437c58f10cae82f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e819eac5e9acde32f01b2bb1a6a853284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a338a882b3e994683f4865cee595d50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e1b274efaf45602897bbac2cf68e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942da90fa1ec7432f25432516ec576e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96416592e12f20c92c4cd0c69e4a8a1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88be165423b457fb71021947f600a30289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de96e8ba323d621fab72c2c692ede73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee35e9dd664d7fe7ebb9c0f32e36c33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d384c37024ad7e92ef77e9c6bc127e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604f2e8f91048bb564ebd1132714b3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cb24949272a7bc53b4776f15cffee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc60ab8198c24f1b2a29e409200f975295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cefa3b8115536fa45c665c0cc15ee2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e93ffcf1823578c81eaa784a3da33e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87588142f93445fe5b57fd1cc954825298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c028f33dd0d7b6629f3bb78487892c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248751f76d31c3dc95476c902a74c47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7af03ff596efcc8da218917f58a2a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d03b4f1e65d485942f593d90338dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8e7c61700d8ccd3309b2b4c02b8d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad911b656db33168e8e17d1f935c4c27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdec742e2dd6690e1b1baa1982c4284305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67386b373090c5b5e463e66b893f6727306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a693271fe4c67cabde720dcbb1143307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf30b3e6235086e5579efa9ffebf7a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eef56c3b24af6f0756b744cb4a42cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9d1c78c33ecdedbaa33b250acf3bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2601ddd7b1eab73f8d3969fc6deeac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cb713bb61f59960f0be9a0dc27bf9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae9b4c18a200ab94ebbc8d13566a97313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1b691434c94fd76d4ce6ad5cc62b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bb8b1cbf139446dbfe27bdaf89427315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23781348c6d1d7ef60acc95a945fcb3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef688deea456a39baae9ac480982c94317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad615be55876e4c84568aabc0a6efe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154859e547cc8defdc0888c19d0eb59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80928a2e222ecf0957133949f2bed0fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88dcea93211cd77f79bcd9e1225668321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddb1c0ff191bf7c5b0679d06c71970322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79fde1067f76fa5259fad0baa3b5b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9abd3bb9171f1f3876eab38943d8f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12445dddd8fa137710e0b11954154e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ed3a1b024b39fdddfa3c98393b1ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e20a1adfbe7556baf577c06a30370327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b3d3bd46fb01583b962541c327c22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673169cd07312edf3080b915a86bc84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c04f766dfcb36ff3b44ba14cef5e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ded944f9d46518ca27d2a5b99e7f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4970f2ad3ac5532522ef293045f93e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5322f06fb16953b6b93f018c0b1cb4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506349db0b759ef2d7530f1f9bd2ca55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f7541f004c320613cad0e90a46682335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7763b33aa4e6a76bfe685336dba31cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da784b987bfbb9efb8e73993cb3303f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606ca16833e54ca4b8e1713026ef217338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6495b1872c83ca9e6a05e6449dcd3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec35bb0bf2a59c90a579631a0db084e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b480b5d42ea216526301ba236da89341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9f049bcbe0c6bc8f7c12f50fa4205342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f982172a5b3f027fb6768f0ad3ee19343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfccb791a81ac9290f596a77a6ae30344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2cb3e198f09648b89815970b16bc8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21068464a5e527f2c8b56c9d7a574535346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a971d638f6d060d6cc6a90a9b6e723347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcaf94bc137bd5d5031602509b6921348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9a5112747f38ca83d3554d1dfda8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b8e1af305112769c23ce03654542d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6ec3b07efab66a12e994d2398d20a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01b840d0949eb892c76ad8612a80c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4f6a94cd7fedb1e4b73f96ca17df4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8235b204851ccc33eb804c2334b483354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efef5446e2487906cd6b8580fe7093355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16b759e84f1e1cbe35c359976584df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae9fe310fe0e3ab24759dd1b2eaedb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d31d99b68d3bab364947c9be7eb91b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f224a49ccae48774c9b5f3ff6739c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cdfb787d242f86ef4e122bbc2006b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3501948ff0ecd8fd06badcd9eb7e4de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af5ac2f9ea1633501be6dc011f61e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daa925f70022e9232ceb0569f3ce6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41547f5635f2e8d15f74f232093fbb2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0387cfaa931976a4b5d2fc4265d69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50627cff825ff81af405b5db768643b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fce1613974b464f63cfbcad2cd285367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6af70b5c0b771b2b49b1ae22803b3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526aef0b7b0d9e6d2f9ee587bc7c3e0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7c58c4ced8fdb92b7b538bcd40ec9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadee640e0f587f1b04e51963dabcc5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91004604969a5d79c6395a52182368d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e7640b5c01bf7d7bbe4e8764836d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47422ecd66e37ea885108e3f040a66374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5935a60ec7f6923666fa385f25848375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eaf87f82f9263981a4fbaa9011181376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962672c0a73908abf4ea447e5bec82f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f966cfc48d615fdff32e237ee65525c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000dce94e1f5d46e2ccc7a2abdc3853379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b003ba4ea1a608e1be497f646bda92380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1834131750ab55bdf2bab486eb201381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56f9b15f47c1b318d322f7efb5614b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db7ac2d07d0f662fec28e61e620448383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa53c31ebf84adba934708062ed476384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a839cd86f795408bf9627da1a4d2b16385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af06b41db9d53be32a6cd80cb76162c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237ceac2ad286ae95175bcf0fac43e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169ff6032b6f5dd58eecba3bb350a67388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696717a39e90f8aa98956782ce2c33a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea5fa9457993138797abef8152cf7b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79209eda01987dea9e3ed090ce041dbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd3dda83b22cb75cbc851c56ca9290392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd20c4c12b8ab7bcf67b37fee1f9a4f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b22facc882b63ff9a48140f598d9a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abd215e5c433efae686154f45d92f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf8032e7695c0c4554beb0e81969c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e1c2e1091af1a9c05552a4b24d2a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c76c30382419172275d2aa71cfcf3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f8ff6ccb78320c02d8e826bafd729399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10301b197ae1972dbaf2bb0148e6ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a018fcd5c7107e5114d2c12c3ac017401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40812ef72a127d933fb71b113a613b19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e649eaba0f4d27689577a11645c96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc3875f7326dd9150a635b7b097e38404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb8186fb0bed72264a2e74bf14285b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce69656430c74502910fc292470938406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae74106d86c2c2776289cc3a608591b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f7d34839402266bd9d0c926eac5f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9215286accc70a6de72bacb47ea815409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93159179d9172944f5f008f96feaa9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2d5b6f54d9b441f09a45d3d7ba706411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dec853f1b352b8fd3b178c65635e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df911ec0366aee0a88d1e64635a66df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b708566dca852d3fb7fdbcdae59e075414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eac10ad670c8c1429d9a53ab0df770415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207a3666ca1fa51ef63614f584bcc1e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6480f3735042007a6da998582067d8b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c78453d410b2718a4e8642b099a55418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47ad3b25e9352ca9d99f86048cfe86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888700f84bf3a5f1c42b5a4c79a3d6ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124509360f2264642c78a56f0aaa3275421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f838d2541c2ca69239daf7633c44c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d91fdc0a7f8ae169814110defb0c3f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257a759d664c3c115eaad70a4ddd1a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee30fb11b5021c0f2f5936df07189b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec32fde9d06f33543ae001f46004008426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23e2117f393d919a67e72dc5e27117427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58057d2b614bf1748a1ce48015e3f298428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0638a4d7b8876e5a5d87b9a89974514429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561e42581db87661a640b2649e43460430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca77ab6ced75f09698cae3f1ca1403431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f4ec6de5392dae19e2a1eff9e0ce9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf6189c658f464c081cb8409913228433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e07c8ef041b878a20c75b9c4895a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d32c5ec263d444d9dc7bb30143c557435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f62befdd55d9debde8b0d9d78b631436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49743abbcc7241bc74594dd6565487437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22306a8458cfcd39d62c3013cb1eb51438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71186e239e07f98afbfc1c3a18467d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b3938fb7ebea52ce900cf93aafaeb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6469fc931364ad97a70eb68dcc4c4d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc46a7f78b39d2063693a2ef3b7106d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be60026569b93cf9578952e1c7e1fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03304df8372aefe27e8dfbc9b13a9b73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf98fe9e3da3dad860b1ffdbfd7d4eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79490e679fe31d85ed44efda02fa9447446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495acab4e9740d38f089518c53c1543e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4d729e121644452deaee349fa2cb2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fbc2e2261ceec33e8f443c9048761449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cc0e02079fd1b67d0d6698aa2772d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52289f50c137f090fa354bf13fc8a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd55301d7624d5ac63cd09737c3284452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dfd0c40915238cacc5210eb9b0997453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9d1b749a236156bd9c293e04a15c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccacab6c766e051cb4cf929e1c7eb43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2d81df7e2c766c55b0054884716a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22368aa1331b034d48f0b681330321e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d18b4ecd28e1263b8267b5b20f0ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21f699f09e92b415a6fccc30d8b259459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92533792a5dbaf61ca399d246f05cea3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086eb4da12abe86e33e793ef40a5bc8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602d575ef8a1bc6a190f222da609edd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da1357143e1743220e46f9d0b7fc29463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c951df604980283ac55fa498600ec65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed0ebf138506850d92d14b67903931465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8788ef76d35303839c9416913e3769466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cca79b60382d24e9912b2859c042cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b699f2baf3830881bceb03d8156c64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b919df5640aa44acce7a9088b0c31e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59dc58cae50877e2eec16ba6fdfb14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bf06e488761c970735b1c033bec1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3f40b77ada6afd068ffa5236c3450472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd4ee3acc2bd1ca268211bdd2bf9fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cff73412702cc7237184907ab0bb8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e9e049a017ad11049c21cbb6fadef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35682a2a723f38596f343c9849bfb37476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91fd639588e2fccf96eb5b66641e7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d4b1a37ba7cca42cb6576865d3813478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c310f45c2a528cba61c029565715a9c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aca1705bfda6e7174c658de284a59b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7251b7a0ce4620a2f98b54cbf612eac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e4f288255dad34825f80ddd8e1bfc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6604bd54af4ea130fa38e207acfc5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214de765d808af99b20382b80139ee99484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd351652dee8df4f63de491591ae8ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafa5a6fe36a67688fe0af0f06ee3b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9a0f7e5fe621753285755172eb546487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bd2ff520d4409edfe27da36d75d18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480e9a48dcd6f4dbc109c065003da4e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b3e2b4492db1c5fafa91f6b400194490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28345e981a815263d1393fc3ba4fb27c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1548086f3ba3ee7ebb0029115ee3f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f901dd048834ec18c6c0af9b426076493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35007ccd332ef648da49f5dfdaf621494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d094921e72c4f8aa0dd27a6a10217495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd19af04c5096c3eb86e7ffc2d99bd2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb47ddb494253e224cd2823acc278da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c709537289abc4d0aa3c2a5ac809af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1000e8ad42502ce538d716af3ab37499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e21f1fefaca0a0843e15ee372d6e33500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573df926a938896a3f6e4f6719a7c0b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e52e8adecaccbd9084d940eb4abe46502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db6cc1a025191d507f18c8565dda43503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba57f7fa74b1abb889acb8786f60c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa49660659d8dbb370c8942581c627505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3977fbe738f9fbfe5deb68fa7a132f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5b7fc1dceb32d978e5886fd6f2e8b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a92d2776ba093b9f96df4d4cb4d2c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997fb71d9d8fed20401e172365ec1a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40e58cbd1cefa2c73a01c96e2a9f74510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ebfa752c0f7208956da7cac73974d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b585e0aa82f4341915357226a1ec575512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbe12503e589df32900b1286065b94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8016762eb5a69b898945462a9847da3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436027cafe420325b51427e1c83d2b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859835a15fa2138f4bb498c632f55b9f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a495d965df7d7f1a33d2c3c08299fbf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81d22deaebb33d2730f5897da2a5a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e09a3a4257ff0d3c684c4459d07154519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c93b7b9444fa93a9fce406a6189c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5839363836018de5f397374870cc0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37a2f8325c9f265b5d3dcdf3c43c1e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6217a492af830943f822c6add37655523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb8c5156bff78c5d13bcae55315e54524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92e337c507c9283061ea7e5e91d9f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8bd3c91840c628d9adc948523037d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854683e18d6fd0102a090e13377bc005527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99123cf00d716d86dbcffc75f0d67eb0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01d89f88009fd1e2ac6bd359c54b0e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496f2a7719d7a0b15b74c61f5afd83d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c5e54e38edfe05b0430a8f1c3f319531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27419aa0d9ca2e7aba962c50a7ae6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a7c24774bbb6d31979917d409d1b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c6e3d430a931278d7303688a81a31534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5f6a9f7d1434fe3079977ab998133535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f550c4469d84803f5700dbfd457ba5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaca9b844624dfcd81b7ea38adb0c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e06bb579d3047fcf7b8cacc932833538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9e6ad6cea8c5d4846317ffbdf465f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe0d29c50deaf7c0a96339c54d1032540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2f749b61b83804ac666e049e28c6d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271edcf0415a82310a17e5d8808d83e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e99eb94cf12a96dd4ff944c83cfc5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066371c205b2a7a9f88777005d97dcc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4c8e295b0d46e07cfb21043767609545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe484c556396e1128d9d0dae6398593546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d403343e48756cb73f08c1e7d21289547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02058769249705a04d4970f8a2ea9805548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a971b9c8032c3c07f6edb00a75374549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f087df42931900342f9db1af0d794550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc60678677b6dbc5c95fb1b74aa377551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186ae3c571a33406ea05a4c50088416552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209e99f11e9401b95debe77f13e693d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12b52f750993fa0513543a3420bdc0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102928bc03d06d10e609ae550a463f48555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23862b59bf5a1769b7838158454e5d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994de61dcc98a4cf5fb3772c90fa8de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43eaf7b4c4d3bf4d8aaa7d33b188f92558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f276049fc6e7992d4b354c1c8a60b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113dc4eed6a673f91254da0f82afb2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28c25fe1b35467c3945cea985ac6c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6abd358d0f9a21491d499ca47fc1a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f33476b4c2a33cba8e937c60ec357563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b968167d691796a98a83614031b0f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73927bb222c8d7b3ba190f08457efbb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18046cfbba0a3890e6dad7db7ce60b0e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0a9b8fecb0d07cc4f801ba9c379b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693581eceb9f66675580efa688a7b68568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754e16da74cb9eb0e703a90e264f1fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb03ebbcba4f753fffcfdb63f7c27ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c8e25b0ff4aa84f878b9656dfa5c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cd1899997d361ea1747e8ad636eaa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef23be50557c1bdacd672942151db70573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30704dd2fb6faed1b456860849ce962574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d964f99428248dee336668e9801712575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d48df727168f71203b93eb6174927576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972afb7c7c2129ef1c8f685466237a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eddc04505b71d9b6eed9e10995821578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695c4127bb039ea70c97939af93a839579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4039e56223e672b8b426aed414f5676580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527e6190e3af519676b563ddf5e929b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd613fbc429d11ded8075fd9a6dde0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4383b294d9a12867a22a872084cdcf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edeb2902f7cbcc1564d31bce7fea144584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23691732d92b857beec784a22103433e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb437ed93f90790a60ce0a070b1f8ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7362b3e35e0beb0f04c031f98d94c36587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b263128a8503d705d274613787e4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb5020d40eac6c076c31606bf36593589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e83e96fa989d73f9ccf641d43f7016590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a51fe38ef9bbff14b5ee4b8098b469591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d19c330b432fee22ebd5585c793674592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab489f743e01964f165cc39f3b792a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd86f1e30dd8c59e969292dfcb34fea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51877b122a69b6ff38974dbe3d1499595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de3f0f417057896c62552b6aa0278c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4cf1de185f9b111720fd823c78025597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b808c81eeb28daac24360de4f773e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526d49c53caf750d40598eb73fa04eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e342e08eafcca94fc622a9b10cc3e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696050357b7a1acad7f1988a6d56802601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcc11705e993d1452536f37d14995c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d918b4521db84cc6d25cf34c4ad8f72603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe9bf8f567ce082153d0d789734dfe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7048d26e9006924780653567487285605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221a793b19863a8430258477a780087606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beec38e2fb01ce986bef241f23388c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3b42fbf3bad1a79512c1c49251be1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba8d9db7688f41ed2754dd514a04d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5f5bb443ba8bc62985b60fd7f5021610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c894b35413f0620d3d3674057773c04611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccab295d3e75efbc84ceec954693194612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba59f20217f11dad10c171dcc7f259613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d0debca10198e2df9e921604c194e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbe7894e7da198acec73206982ce6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a867906a0490da5df42ce857cf3f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e5572209acbe2e8db08cf96f7f176617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d5335f0fe9b6033021a8e78955e0a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7db4e69f86712a9c055a661cef056619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cac47e626b6e24550723738a6e751620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a7fd5b057af4a8c234aad13fb1c48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ed83eaf8e26abe1cf33f388d07811622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e925855a5e79c719b053f4eab8c8b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc056044bce4c171ca17f1a618ff4b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20541b699217758e4227dad07d06d3b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853f62e471bb528f33dae4f4c16d510626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa8bad17714f6369edb2bbf45736a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da091de2f4aed72d123082a6652d571a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee36bbc0023c90078774723e555ea6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048aa9281cd93e2a70524288a87dc96630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6760ca896a1921a96ddc4f47197295631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bd8b6c6acd50f24122b4f6378f19b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35b3949cb4d9c84b492a7527cbf41b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141628c4d41148b20d742a9ca176401c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c06ae320daf9a710c95f0e4c792c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc8f2f3321576effdd618a4a2606c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27563294ab939da062081464bfb4931a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cb9e8ed89730da75a6c11abc3cad3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc960ef773e970c32fc2b79fff375b16639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34c7a18044be134b978d39b9976720640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5c5ef4ccf925813cbe789414c21a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650d0d6146b40dec55a3bb0bd72f8dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688da2b8d454e936615d499bc3597f16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765815bdbfff639daf5c0a5a8a06142e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a5ba0c4bd031474c91db4ba8e8710645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac93b8d40911027b229cd041542edcb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194114b44903c4dfe2f8d1f7bf9d38ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0aac7cfc1dc828edebe9609ab2102648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309343a43f2dba7e40d98c03209cf22649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fdd2b9a73a4a028e5b1d3ec7755e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a29e3029e11775bd9347683f0cd4c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee036045b19a3db739a6da00d2963c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f1e9a477d55901203251a3ffa595a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675a1e8078848a1e7373ccd90715307654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bc8c8330593700e8b656a1533eb3c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8a5c89cd23dfefebf0c268567f977656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03fa1784b3281f75c79b0e4b5470ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a82a4cc2a838a6b44329b156daca7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0edb26d34ce8378ec7cca4ff322eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade78f25e61900460fa9b573e3ff2f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cf9ce4048833dc6583bace8af9733661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5822b4e3ea28f7607b6c05d867c64662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda892fcf82cc8e10eae9c98eda734d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c35b48efb31dd4abbc2c73b5a252d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2e7664212c90c96364ec59c1b05f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592402dfa9f018aaa588a971105ffade666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30082e41064674803f92e97c2da58104667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f8324a7c59f39cc040e080fbd4fcd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bff3b73f601ead86c1c470c0a24a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bed60e5780391e31b5535762c4fe9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c06bbf8ea6f24f16a2b6ce876e475671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369f15dadbeeba90b2863753fdf58c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbef562027901f9cb7827f328fda017673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a627d7da0e1a20131f74c58587e4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f913eac007e1e77529fa16b26091155675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aed76688c1da3f593ebb6aae1362b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8337f438eeff3c6740eac67f21a0c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc47a26ba5e171bb32933bc67ac345c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db4f0e671061617d9f336a51764e0d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43defc88c73ef077dc2c7ac16e7ec0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e12815a1696aec793b1cfd21c1b33c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f05ee7511d700fa247e5cff710f292682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f82ee835d5fe9fa9d54a6ef9044d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdfac894e75923d89b486b4871022a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95053bd3349e43f8c92cc803e3720d08685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8933c2ed2aed6e24d000e11cd290f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2510dbdf4d6af0dcadd9fdbb86fb2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895785963818f0e1cc349c1a6415e9a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700203ad1d5d11e5bb34dd168786da14689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0d9a8f6d9e3731b8fdbe39b0a1066690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d29addab3b208a77bf70826e7fe43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066270741960d9ad37d7ec582e032a06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45c47e90f73405aae4cf115077ec4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7b45eec7e5de2bb1905409e50d6b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d382eac1b14571814d8accbb9cd80695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde45f13d332850e31f610b1e7d0220696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938faedbd601995a715573f22ab9697697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabb7aec507de9da59e82a8fd2ebc37698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cff5eeb4efd710141bc7f55799be5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c783275942e7a5e6127c426acf5c6db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be26bdadd76d0b4b67ba5684b73ca5d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1a16fb978a1400471e84458f63f76702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be603d5dc737dfecb672ffe4e055ac76703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b6015fcff41e7d7b757f0eb39bb25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f22f8f589c788f2ed81b556d7f1daa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b13d3c132a2896e9ba84054cda3474706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df802563ac560c89e20b2916d827d1fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2a4cc1b7908b0282be5a5fd828ee4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c832314aabd481b4a6f2b4ac02e1a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f93c3ff254d7ce8e378be35f2ada02710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14b8243bf7a5e08168a64ef7d723bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dc4b607a7bf7e36aa6112743489a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eb378e5e2b3580406f0388ed86ac2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e9d1d7bdadd1409ba2f9c2417b4a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130b402d082a2d69028615563337380715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417f94fe040b0984bd6bd710467873c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e055caf0cdb16f21963aed7a5f9d42717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc6b8f15f4d8b4efbc6b2cf39a1343718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174e09f776cf7b985633d1f1ff73149719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a728edf77857e76ee0aeab1f729a7ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec41caa62a03cf3f406fb3bc0fc412721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009df1ed3ca8809f47d64f93ede42ef0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cebc15308e2bacd8dce9ef579b59c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb47f3f2e4073dfa415af0a2d1761f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64acad986122f69b1817da470307d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d24a3781512ca297a47c8d84eae86726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dba8798a6558528b410f13bea78d25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60818f7ac86e25576c1903f1468a14728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778821edd04d896af149c7d6a8f42f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ba0125994da33bba4eb4e52e733c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3325b771b3e80c8e599ad7d9bb6ce7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec060651edf5ee0e895d63de3c55238732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58937fca076e4d81cab1a4d31f6fbb3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33460e593ebb506498278263268af751734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d01d7ca9dad38e823f6043e53feca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40e1f1350bf5bc1abad440bd076eea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960bc25d098efca688217f07e25e926737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544dbf6f6d693d8a29e9fbd2682e73b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8ed098c7cb7eb61a68726af72cc71739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c010bcd2eb55081dc87f6e4746dbf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa136a4cf5585c1a7be419f2c407f81741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088ed40670d3c0a1b22e1b718242426742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22f22beac7f6ab903c6e927d888a1d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9734509beb2374504e75709d2c88673744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f73c8404a110fbf71856ba33e34fb9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d998ad4716bcd0da98b98f855d7d8c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a5fee6a6bfb1c40971b96ac1e8b9f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467094e5d022f6f634184157ebafde2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a520c175e3410b80487d1980297cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea45a7aa8e60cef76f8c38239adcae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507b894d055ed80e084e89275e950fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2ef386ea9a13d1ebdcbf1fd935586752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0537f92dc10e93cd388f54be3b8d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aa5f40aae2ab917936cc2941af0e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10227c8b9e5b98c5810c17f9808f46d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9864bd67731ce4ed8c3726c672b46a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50794f7b5c3fd744047edc1e1676b42b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774669f98f50770eeeb777ecbec16f49758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f01a1027f77c200d77f631b02f3ee2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd190998336e874aeb67e982e2fcd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca069ffdc6d7889cf0267ef0d942cd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a475782e5cacdcf0d1869d07a2b2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb4cc1c77c403f4aadb83d2dc2f84f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad059faacf2da70fec329f69413ac15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3714d671e299d084a7ed896d9dda016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e924a5497c432617c05550cc0d36207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1171015f086561ef6e94a2a8df516178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08130caace03bab594edaa395a9516a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ad898d832ac3e0595c214de4d646310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaf3bdac9340ab190ccfcbeabcbe1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120930c83e8e040933e674eea43edf512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c4c22eaab0b03f0d62e6e5aabfecb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846d6aa1651cf1ca4e805f012df810e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bc6517b842af8d3098996f74614a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1ecb133f7c26380ef9af3f6fdc93516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b455743c58eec9b2547b2146d48a6ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ab178c977b05853c6673bb2ae10b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b56d04b701926ef96680f901bc2d3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f262e2e5293f435b2f6b10daf6381bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7151b78fb78957f1f292ddbc00da021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75aafc3e4de47ed0feb0863411a7ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d296015f58e14757d6d60f3b189dde723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3765b5f995b115322306d1aae131d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7704e2249c9912a274a0acb3f8cfe6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62c36e83c905f3bb8bfc3aa5802f4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c280cb275c6928c7b9a141ebe8d467e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0eefdafd088cb8ea86c0686e10d6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340d0a299f005b868616c8eff26dbe829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80bd36bc0f5cfd875a8dcabb35308f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10018989f29fa7a39dc47904435e5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae2136d512d39caccf2f71ef73f1f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16102975f005a9fb5f1e05fdf04bbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570228c53b8422ebe1c1131b6e47a76434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11a5e7018231a62b0966fc3ede160435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566afd1191e6ed6d8a2deb8ffffc58036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35922b1ed538f37c5c24c4be7cd3f06037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cd2a9adf3cdf2cab0a2dcc71b463538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c2882adeb28e29496262740e2f03439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928183d85df2af68a970f8bfc235a26140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b2d2dea3f04ac25ab3992fe3ab22541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6c2255bf8a96ac55bfb76ba94bdf442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af9bbf1d2f2579cecfc7174c6e573443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f3ab4cd972512e8cf71c304f18ca944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de2d348364bb380a36f81012ee802d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746119251ceff0b7e47a6ef2c33f8b1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c34a4ca4ecac6482d38c768194b3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88570fa412f5a1613fa12ac36c96e7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb936a76001cd74e9334fe899aa6b4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b06584ffbcee7d094f82e74f43c33750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604a11fea9bf556d6959f2467376a4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620b53cfcbd5363d0421731c94425c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adc34ae92855f744d64a2a15af521f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55924cf651a07fa0adfa95cc0ffeedb054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358a0a23eb821b82e6acbe84eeb534b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff3a65ef853b01b9c82c2b7a66041c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57feaef97b0ed11535edf835c4eafeab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbd86ef6403745913e6933fb55496158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f9396d2804255db9a0c57f56b84d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae44c5acd4334f1de7dba9b2cf7de860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bf9d66932154db4256b59acbe06ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dba73e975a6b49da8133f104ef55b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1609c1155c7a616fd6fd862043f005863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908a19185fc1fbcf9017f89909fc48764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f14dde2ab377e88b3922f3c5a90ee765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c3c80ceed2d22abf6f2f878a7248e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a368daa99b5ea69ca2fc4663fd6ab4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cc8db034d7b6478e76ddfa6cbc43f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170c79899377f66821dc356f875775169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473044fcad6e821fa9384644da542bf570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca193fc6cd4a8a42110e7f56238245771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ca482badb30f798a6bee04985137c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a74441c4a7dad7cf23efdd64a5974573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40f49482540559d4d5f857f7b74ec774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb487ccd0062177431126bce2f6f5bc275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f48d1934c801f6498c5b80af7339276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb10332e9844ccc2c7c1a1acb8f70277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540280a081dd341fc6dde33c240cb7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818620a8a41dd1d7e6017a5591f77d5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891612982f6825a9ffde78ae4b8aa4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a052a6eeeb05b1a2d702bbfb7d6b34581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44219f9fac5f0a11d6d84e45f4f9a0fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aebb07e8ac06830be952744a4ef7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c491ee6b7f82faf99eaa4c6f301a0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc34ddab9629fb5c4cf04faa8850db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f3c450b69d9e5e53923ba872e303086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978cb618fdff3b230e9a8773a6a660287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ed423769e1823590fccf665c23f3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a13223b4fc833245a0186668a00f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10ee279e50cca62c7084e96483322190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a38f4fd4729c04850abb1ccc7ca3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82889b490c0989c33f5593ba570c01992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41947c6d4e66d15f5a3f6dc9ef5e40193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f7a8c4eacb075d15f9b9ad574dd3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344e6441a4bbc148f9f159509b16ea195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c645bfcb7e32ee1269c14f0396e5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e5609aeb01e795f4bef3d6e77481297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b5efc8e792e3827e047b89d452d5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1c2219017b6888bcf2a0006fa8ee699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d665042595ba372e0cf4ba8fdcacc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3e9290bf3b65d511be17b7fd3fc0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae1d811688aa329522f5b1da7f17c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5342012db5ed681b79e173c3b8468d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1910668d46971b1f6ef5371573c2876104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af4ada9159bc2c0617480067ea0e80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edee84a346b738e8a5315c703972bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee7056f09ac5ebd88a8277a70abba1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb10f5e3211040c00c37a2dc25b32cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27a23211f6758c7f3c5fc5bcbd2572109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d1f48bc2ceccf942a30f9ea674510110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9462d012203d179fabeb044df8274af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e700c21e15756476c80431fb81534112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4d0a794238aa0f963454d232a4873113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247884886f3ee12dc33624f9c1bb2b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14467446590b3d3f79bdd5670c4fa8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea650687c6c80fb55fda15afac4cc5a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ee3114327efc894f8645cca1268ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c674e97f62431f391fe7999b5328f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a592f31582bb69f7db5041a3539a3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cea1e1356d2f268ce7acb06e3c774120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ba599fd6733217580a7fa4d77b443121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90cb9bd63693fe47d4ab806b57bcab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d2f87ba0680cba995d6cdc200d5ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6ae182e19ad6071b78b1d7833360f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6272485050f25053f43a0faed02a01f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ed79cf192bab43e755fe95e5778e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18b2b04bb6376cd4c406b3fddaafed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c071abac71e141caf15c891d07b1799128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44eb14008c8f11f77fc440e630740d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c645bb51db1a0e318426d12fe5ec0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71405b28520d247e633b0265772ff245131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae41363b503e789e65ddd674c2f714132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c234af273594c0f7fb8be159b76b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb7fc33919ed3a7aeac1f79ec4f32c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beffd872706558b247afe3ca83856cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedaebe89caccd61cde8377b29b5285136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a60b7f66edc42c3183b429659573e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b010dd19524b36dc96c5a8fe54e12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9780539fe7807ae4a473950e512556139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5cb5fb441b2434ec6bda4cbbf055e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392852410cfc86beccec83acfcf11e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a353cc1af6d95675624f981b641be0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7e389d7a351cfb2bc3a84473dfe66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee051080c13b04d6527d4884809bed5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59d5ee7192c5e72dd93bae6cf6c7e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f9f2b8d5667732c20366cbb58fdb3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7211cb7bbf2610a095106bff22c654147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9ecb0ee950153ff421a69704acd4f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d22df67a74a321d73ccf62f898162149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374246efaba89412aa3ba609e8b7525150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2854504114ad12488ec98bb93102b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c67f32c9c72dfebd2c60dd4333caf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866f3505bbfcea0fead4a140d60fd3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5205dcce0e492496822870e14257a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e725a34dccef51077f4f9a45e227d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b473ab5cb04d63b4d54e3438a957a87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242aa4e3bee0d2ba79b665fe685e5452157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8218c15badbe88893c279e00cd97b16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c9b3499bca9f50b6de61c234698aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d68305d63918d0ad43d55335645306160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77f3c27507bc30a643860414264812161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266860bab9d87e400a29aa23cdb78bab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd186e961068cdf10c2196e0b9243d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4631637719ccb8340149f65c3af4f75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad41fee444e1ce5c9afb9bfe461e55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7cb2c542e4ef9fbf88741eb98454f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1cf0e01882730138c06b84823d6fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24130fd78da09aad234961ef89c4f3b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb67f307b556030409b13218c0713c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb1ab85faf33d192c48abe83c6314d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee7d6ae3abf4e401d746f5288eb6e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111849a3e57152a8f6b3ba1bdcc6e7d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a57457a327fee521293d7e2d0261bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf859efa59d132af294fda08f09fbe1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4dccfd50019bf195e85938f09f8fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0beeef1127e547d996925dba2d774a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc35f9267ad42e2bcb07a241a1ecbbb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd290d7ccd3991f8d09739db3d4dad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44179c4ce08ea7c1c810b7ecbf58ba9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47864cd632e9400911fde8e94cb44ec7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60deb13002a6775d364fc9996fde54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed40f2ad9ca60cf793afbf4ec05bbd7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69dc750b19c0cbe4aa5f92cedfb1f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ffd54bca6eac2d2e00dcca5d41b42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f507e0d6afa2e0bc220054d25dcb131185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3f85c4f214ae7279ac6e3842114f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20011a8eaa3af97c675bcb6935b3e1c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49c870d32fcaad86f464611647aec1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35a424ca02b16a8d30425bef850c41189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50936a1dd8aac42062522097dabd513190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13351e3c1891632e39b9022634660d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed2ef0a4f29e44f9c132e904008ac2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9d65bb6b544275b8185e5369ff2ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edcea4efcb60764a898746cb228c81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9384db675719bcbe88ffc3cc7f09f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e691241f91881fef429b560061383196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a0ab9d30f2b33570f272fe5d73568197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f179b5cae7ca6302e15a90da01c77d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f643eb1aba96950778c9213127f56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c045a457e23e4e58ec0e2c73fbc33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f24990d9010c91215abc323044f19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d29782a268126a89dcb172b40f226202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764180b81576663c3ae8a51a0b34295203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243c8a7daf5f08f6169f45aa2c4a7d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571168735addcebcda048462fb6414be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bda8a74eb18108f7d7e3c68b601aa3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35624cfb4035bdff3d60614b5fb5a331207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72172da83fe470a6280b4c043222d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee0ebe71e1cd01a6e23cf580a3d46a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe627e47d4241fced77069f07426de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4a5bf934c5a27c54c382691cb9e5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6665ff258ee17d8b3d27b7f4e3a8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12eb8880de84fade1c3f715d0549095213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45228eb426b1ab466e8e1d2b2d6624d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75e2925f1927e37dab80126e2337e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac587c486a6023ac4b24da58c1e50b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303d4c60d5c88b7e28719ab8fc32af0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ac7b1671310eeee73b8f5ce128af3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9fe6ca336940708b587fdb9aeb72b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddc10973f574207108605b3797375f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfae27306ebe2cfbaf8f51e8b8f520221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e052c3ccbe3aa9f358d033399109e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17062dfc12a82e57784ff7e309a6fa47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda543a339ef01ede8c36e70da35e514224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb9ac2947d3621f476f2c942134e59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212c8c876c8d7a5312ad67013000bce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c2cf8e196af8a9b5c21e9182afb73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385242d4f3c3b4a568d746a210520e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024a67040af8e761f13417ea6bd13f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c11a235b73459c296ff05a07875dcc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e194c0fab89b7a3e45372f19f8f54f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9f3717dad099e1987176f3e37206c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab850112f933298fece1e346b5195d3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf30df766a983b40c56a9d84f62b70f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f94005a36ef6a186cb0173cbd4979235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f59b5758066776fc534c43335cf6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4f6a53b722ee30bb7411c2c2b0760237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd3f4e9d08d85778480fe39de38eca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d268782b0bdb1405750779f7b4352a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0838c844502f8ad4f1635d58d17629240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118dade8e188f419f113b777af5fcb0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02da10914dfdddc3ef198173dfd46d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903e57632424175b1f466a51d91e4a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202e52bfd1d9b9920daef6db73dc1f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e91348e31b1517cd84c9e66ae63e75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3f014ca0c585d2ae765939fdcd929246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961b20e1861472b367c6ba73c2eba6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc8adb60ec163d42a0128a9afafe9d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a581c83d1e0c45483832bf82ae4f294249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa421e08e8c2a996061dab1b8553cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb91ae69c80246cd496f52baa637e11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de4cad4444244cdb3f9245f7fa0298252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd97ad27b3273f2c4bbda1d05319225253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a8b5bbc38b41a7ac3a31165299f5c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dff923544726ed1fafd646bf599f81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bbcc2006cd7d3ece1088075f2f583256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9aad7c757570f8976d8f63ef770a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f2c3d548d280c1f611cb4925907cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1afb0c57cff90b2b7cef3610b9af8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76400417e3bda12267e4c48d261f7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5794baa6c23d85e19ac0ec2b15012a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8c66b36101d6475c467f1ae7621a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14170330cdae53dd855078a31c0ddbac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff64e0c1fd5d6c7c6a8eda262960a17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1052d3f809ea13fb375526f0cd2d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd42dc6bd7537c3393af0f74890463266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98da2ee476f3168fa66f12497d3e5e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c721c5df02f058cf82876b9a077c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995a2472c52543e20ae396759313119269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ac87e86d4956e739962a998d6ca7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7acc2034f7f2a3ca6bda9bb294be57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e751d941b60a87364112398159d07f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0009a3ad8f8d677db9ee4e654810818273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31b6d70c8c54dc73b6972893187b52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765d15ed691f0ea34fcb8a4d5adeaa3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a553d486a5ef0ede612a1015cb1c78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b17a51a6a4e1efd540fb034a8094c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3119defe32682ec0e76cc0309a66709278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e090bc829c122310d988296e932de6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbdcc4ffb34c34aede30b1580cd39d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891d7becedb2c410fa6d403f8617d60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98a931ebce8e6b08d13d4483bc5e5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d90af0acc8496abd808ca32d368a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb18f5c142e9c5394c384e289cddfbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84d1c9fcfb919c854f30fb52039dd8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ce80b158ff23058a3ec5c20cf5aff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394b48ce8f3eb38f11ca46081c1f69a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9815f3b90ce9784b70c0b31eb58c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515be44d6e6d4d06e02c1ac38fda532289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8c21a0235944c0b544d49136bf370290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfe92a620ad07d9af628874d13e1b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157f868540fa80ec719e55a838fd2a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77619e510f78bc037ac7a9be2a4aa7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7407f6db54cd7dda402c10cd0b8606f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19e9c7bb9a3291d91a52f96a4e41eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead19cf5284ab213e1f5a1dc7874816296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88606a70135de72e8d1f73769c0e5fa3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866609b87cd8d73c283d16b22afd652298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e55e133fb2b860aa388e8bbe2bbcb4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571bfdbe607de65cff61f434097a7de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a65bfc9429dfd84b9136383766d674301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10eebbed4bbcf68d8db1756a6558657302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4316ad056c666607dcaff3084612c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ba5f8af5aa515ff835be518515afb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1048d3f5b1c072deef30bb3c83cd35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c092f0d4122fe025ee9ddaa7fda4f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e376e54846dd273a326afbed4b0f476307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94330665e7691c3b6a6028c58f88c134308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80878c460ad1aa603e0ba13c7cb39711309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc94e708e91fb03491704f78e69dd9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d32f38bdfb71554c8aa01c28e262a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c08dc8d1f05c8a79cf96a4d4d1b980312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00976e1fd77d2b91fe91e74d975a966f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ef000bdf0c380e7e8ff13ef2e188a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39e7be4317247e91aa634fbc36ab6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad8e28c26e992ac93243ca835b8ab4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18573723cd49eb2cd2ff284760460d70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a761eeb51e3b22ff80dc47de72649c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fd17eed763c4b420e614892d4c1c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ac5d1f0dcb3cccc162b15b778db4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6502f460ddf89d63e297ed02232a08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82525c7e7c7b51240add45bb19e2c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4ebc46f7d89752837467950f6510e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fe947e5893bb156e8d80ea90024ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660beff80dec537f28a2653df5f53e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707bd4e1876f7ab3f2017d80acad508326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318ac0ec1240205e80388990e417b6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d60aa6750567f76e8a6e57d3f3de4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf57e387a358df09b019fe28f44154329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda5c8523be03456b8c6335f3cee589330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94713a02540dab0f5c2230a2f8c8c974331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d9ba891448e8cea897e9483e3a257332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e37de6b51e40d0cf4273ebb015761333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822cd89eff3175d8a13dae8fd27b417334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f673760f64a7233101552ccc69b4da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03914f4008a91f8d2eb1fe1412485c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667e24af3ffff64b90dbfb95324b0ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc547e60ed13272490b98db4ae9f22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bdbe40c0eeefef60b477e07aed1ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31eb764a4573537f710bc19f652db8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea8946e4548f81eabc3f4bf232fc3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059323aeee7a26ec3152f2d9c44d074342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d449b9fd91e44643b5b2fef1b7b4add343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d8628be4b1be811e36c6a8dee5a41344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727708b07abfcc007bb926bd60d048b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dfa53c9e62c4f7d139f1645ba4c25346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e9913c35006ac7b450d8568d7352f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb285cd82a450b1f2584bc9350cc324348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f61f7657c8ad2aec93bf95e70ce60d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd9fb223757009a59700e27e5d1c9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c7e02edbbd96f373ce5e0bd79d031351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8c155a1f07016bed2db6035460999352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db396f83eebcb9a615208d9a120c1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50968eb71547d2d240c48129047bac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf2a84295f3220fc75fb2a42a2b591355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1028cc73a3b8ff284f3df25e8b93f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945463df4d2f5405f60d5645c44eee78357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb08efdbe4e55030dba9870117edc79358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b7d6efa7d9b806990877bec16bc29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfe496837ac628e04895ec79458fe6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d30302708f52eec81a0e8bc436cb7b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe671aa178012008f8a31975f56cb2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1e9f77cdade24233d3b674774994b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cefe1f34a827812d8ffa55837e8f03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427c268e13e216ddfd3857e0834d21d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e30fc830cd8c958fb3f67feefe9137366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6bc556ef34e1dd561cf245b31fcc7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45011f56523d04272f84354b3c5d33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173224f842bd503e795636712497009d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7df37fc84162620f2b0a3504296f0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af1a735f42cb525d089165cd20cd30371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fcc7b27ad8d30ca06fcf10462d668372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a38c3169aa70c0d75880c0fdd374d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263cc272b973bb292d38a43a92d234b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa318a85292ea173b034885a559bf0d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9da89118c887e8d5346d9df226879376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a3fe9e20d4870a2fa50973ebf32de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0e21d9f298d02f9efd7166e516ea6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf982b62c5a18749d4a482cc8b16bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a15011c41422abea7e468ac5657a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a464b7a78e94be6f5de6881c066c4c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e61ac3542360cacb1681b7773f314a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb48d28c4f5ce2c41ec64f3d3e730d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631889bac9f478766611ab38f6324b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24e3c282162a2c83034e5f43a856ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ddbb9faf6a427d69852510b898907386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928080a84923f3f35e89e549d05c285387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022674e7c88a281fa5766f5362304798388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32affd223ba8048070918c5f00ba22389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85014d8bebe000c2858ed2ffab5ad424390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6c42bad5670265ca17e13d963fdc9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50486c87737d7f9f7cc0346504e5d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd221387676dfdfe17aa2fe82e1031c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb44c50d9f95fe087df6d3d6093957394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c90dec0b01c83ae24eeaefdc7264e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1e95259264e04effaa8dd8c2fd255396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72421d4c807f42f7bac85d0b80850a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b557277a74226edd0b44ad7bd5568398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0632c415953a1b2f365ba17b3f2d3f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6dc00949ad174d8ea038cb7cd78b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec3f8d2e6917374e21d8f0c515f900401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3504c63e4256e528df9310cc9b1b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97398d1e9f8476fe2c3a361ae07b0da5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d111672bcb0ab55ad787bdfe527d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8514641f46b8200eba7a84f4a4b75f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22c5fb00d0cc43c5b292df52d435d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e50ddd1d13668c3c5640b8a5171fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a773757d6ea8681dd457c81907813408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2965f7c77f0e47ee078f5625d65db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d313e9e0f9b843c757436ab59e935410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9bf77b328444fa902aa568355fbb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca582036bd28a2f0d4c5224e629c881412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65490eb8ef1ee89269c7aa06942174413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf055fe8227fc25f90caae94a5d82a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19333b7e0be31af455170219bdb76e96415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81ef462793f950f23a039191b8fe1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37603dae52ffd8337225fe5689c062ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adff744ee092dbbea48a2f24e75cd2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebba62a491295262d0607afe12d698419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029489fe4f2e460b55566be6c8234a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece9a66791e2f9088ee65ac3dded840421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777648734bab18d3df87abe6d1cad4b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5bc957f5ab4554da87030ad1397fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd501d67e87da964b231e5279fbcc511424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c08c6b3fec18e7631650d2ac268e4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3d621e48d68dcf3d3b98088f61928426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc0f7a7451226764bda92f1a0585ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6ff78dcb2ac7df45c546a0fb6b3a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa05249cbb12a58cf8b3310f57f195429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdfb17175eaaaf74a065f4c6efda2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f23e73432fbe6d26255305ff671f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bfaa1300962dceeb1169a0b0dded7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6543ed5a071489ab4a678b16ff23a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07692240f7fa9e04d7737165acb55f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671b10af08a8508fa10a8c067c6ae0d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac5f536097ea5169385dc2dfa2a88d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ace1d6228bfed066d525986f1170b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d50a3c10de3b8506a30bbe65356c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4cf219f5fc50a7bafa9732c8d8df5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bee611d626f760576128b3280a55d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5482be65a8b1dce97d8cc0e396cacf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24eac95651e08934890f15a199b60d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830cf27caa5d2aaa28d20be5f49579c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc69e06fe46e8e6722870773a6b5af9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047cd9639ac119d6b78417984464ed8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469016ff168b833cda075774a676d47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fc16cfdf4fb5b4dfc896e4720a2d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb11af3eb902337b081c3ebfd600785448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa806378d47eb142f2a182495eeee2f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d927de40d45484c2097ae62fca838450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871c2f19e89b8ae06898fb4f48b8828451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544c7318fba833339cc648634dc2857452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681daf9cb8e88df41820968c1cd05e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8af34875562bfe1a51d4a1c33c79ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748528b64efad5b83b63a44d01fe88ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2139af0506fad58a9e0b276a22a80d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880ace294524b4e2c4b809351e21823457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49db45f2ff9c377af4e73924947d26458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20128f1020bcafe0c9e3c08e085a5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc08c3c19be0a9fbae4803d5e258143460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99632b6c99accb249f64dc71e623fab6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c94cc277af966b6756589190536e85462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135c754d351a413a08fa8ef44a75298463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97547a7f2599b4697d2703551cd8c10f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefa691fbb0fd785818a2fc505a36ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941403ee2e22b1e1c67b842945e0648466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdac85c5010c8de4e70a389771b7e97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dc58a9a932f7552b2589e62ab65c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a4fa35ae0505e5e2a5bbf5375bba4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b9558ad5771819a844d19ea8d846a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359357e7b0d69c7a7fe48cffc9e98892471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a84ecd46c6652152d7ee44631ea39a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983553302aabbcc6c3cc173a82a144fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29053b6216a91bd9c53d60b507f056e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2621b23921c5bad71d6ab0b0872e5f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec1f0b96a74e4a824b24ae59d7b9e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9ccb0237948b501acda865e139ee5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b27c5ecd5c1044daeae670ffdfb75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b063a9aab0350012e8871af018061479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460069e143d07e0f6d77cf658b5de1d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b44153c0eeefe768b5b2944f452aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273a6015c3a168e9aa306930d1e81db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a969c9dc24c32ba7225657adfe5b16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827e71fd24d8b9e904dddfd12031fb7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944a875839c6a39e530bef5cfc9c948485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc521e87b47e8f54c588315efe2eb4f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d397bfb82daee8ddc4a4262caeaf24a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b122acb6ee1420e1d473e4a88a2823e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b4920d31d7fa63adfa32e470d3b94489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ae8ec6c7dedb3b5029bf12b9957ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae2cbee7736a399596d069c257d083491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f731ad4fe2aeaa91bbfd7068c2c881492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592daf4ab5c16fb5faded0168b18ceb2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909a99b518a24e9c29ad818c43d0ec6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a87f104742f5c7b75be89264dde98c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f656f64194db3e353f2e78b266afd1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be57884a9460eb82adaee4f9b371b5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0069bfc41fe7c25ef2815dcb79b423498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef515d79bfe8c1fadcad38d499bcda9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e7496bce6649b258cf4aec3d5c230500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476698fe141fcd2cfb33249b74355ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f85dd8f4f874c463b91e09be9b6aef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe770c4b0b64fb5d15e152c9e925e5be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250b8ffde41f1b026f4926be8d5e1ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366b08a167141e26e9a42fa39f4562a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e34a27ed845f2a53b80aa5fd5bc843506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd142c7d6bbe45b42e45bc23daf0c43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cf5065600e5748af085c0d7727526508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefb51dfab76ec53d3ba2bf4e112dce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412daa8acd65aedf837a4d7cd29f6e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80cd48a50cbeccd1eb62cb21a71c10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9907bf56e30c92d6c06290a77d95f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be946f6a6720348ecb135b2b82b4353513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6718040830b0ab8e0dc491adb8ec181514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404f477c80353eb5240bc4f2783501c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcc3c38986773d1a38e1fa1cd04ab8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8910db124b5c58c4d104646e7e3d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9fb1080d1128fddec4b1bf6fb698a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fa2eeec2686dadc130f6f7fb84a13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba408bac1427f3b4efc41cf92bc940520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f9421741603fa21df1b68723fba5a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6721b7b3bc72f152470ecfb8c4dff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b346ea75efeabe3a2f2ce60b0cd9f3a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467e739fb11d36949b4f98277b295a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3f60d4c51610235622bd066be8891525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf50b790d0cb735a4c7c89c9faa621526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7be4aad1c95dfeab7251ef89d93276527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030eebb03d3844a4c2b5eec09c07ed07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223608d7772ef3ad690c541f618c9704529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3492b41697e1a05fa12c8f683649e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3180bf29b7f326b69593d2a8619a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355347f3e4b9eefe0ef7de1fadd604f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f903240cb8275532f362298ea2f76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63abbd6155981fed744b698522ec99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a599c8acc1373d9d3a3d12207cd80f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c71056a0ce9b852e614ad158f1292536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cec5ab8432c6ac295054384d79998537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9861739771e849c28aad48a389a5831538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c9b47d21efc38d431654855ef6769539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed66aa5bb40dc7de28c26851c5ccde540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf5896318e52eaae497299c87df4e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122de86a024444487221066305847ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b363a9684b04fcf5e22c94834f164543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbe2a9d892e1491fbdd65af47496ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2461d2d4e3eec73b2f7964a749f2bb0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd559c2d3a0d58f59bdfa984d03a50546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069475bd9fbc26d169a16b346f056b51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf55d1ac524fb2271f3abf599d1c21c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84762c0ec6dfabf1db926b393efca9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf8ebc0dc3934b42b284c9c6a7e911550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b507beb1ef6f1332dcd51a19afe59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677949704deee5ef5e77d0a7247d66dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df4025d7b2fd6050e51f0f0a58ace4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ceef5feb882dd69d61b5c76c5a9c5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d00f9a93a3a8820fdee63926f580fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55207faf3cb23f37ca1f46d2cbca41f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de58de5c0a2914d0af7b61fabcc265557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359820bdf9cb8dabe7d2052e6fb0a862558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3784ff81bdd4e0dccc983bcaca51fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109199fd343041a9c57eb4f6ba9aba6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a872578ce2e879681dfcc480f82efe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e91f5a750da72fb68de563d4e3a52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682b989ecaf6607dd3d8383bc6e697d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79831c5de08eed0e2a80fd05b818d01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff112f3d528fc8db512672758fa1dca6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fee22882ddeb1ae1be76ffaf47935566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a17cdcdef01958e1087cd67d3ddd1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff885b58a20a8f21f34051b876282f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6426982fd435052a44ef034c0e203569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1176b84e7e2a046eae07a2be2ee0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acd15a8cfa7f4924723d1f847e5ba7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c88f47e45ab160f586ba87ec12d34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068abbbcedc79c6763e82cc38e9bdcf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb2ac77edf8644a25355edb954b60f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e2ed6511f0d523a919afe34020602575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c368db401ffbc60f09d1ffe1aa880576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc6f05acc5dea9e99a8f5b963b2423577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88179f3ae9fdacae459e95d037939dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3a6a9348c70dd88f9fe1c6b617ff7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46267b2d6f1d4d00475d54c62726547b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b3ca67b27836f53e64e51f8eccf51581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183e81110df3a6b0ed0c0e31ee13486582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d600f7a0c5e2e2583e6df6ca452c03583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f759906fbb618d6d1e2ecf84a3c474584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e110dc5c61bfb03a11efd7418ee309a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b68a7795250ccd0d6e80d0ffaafe2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74e6f3be2f1189690b773ddedd58a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e59e2e117a5b82cc2b589a39e453f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48fb805099df61d91a9e139d0cd185589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08372ca35e9388be8e79318068597518590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26912d8c24c1b2b43aa466457f932b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb87f0c4c31048462889140de39fcc5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba13db1b7e4224330707c9a433cbe96593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08f24b6a6e7cab7a08aa25c7abc9c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07780c0c5184bd767111ad3aeff989595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68be5ff2631ebc0a52b487bb25e5a92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42775ceb7c308524d7afd288510f006597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df19155d5e22d39bf98f250e4e8e67598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdec09750624b9bb5b28891195190b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871c14731c8a0a0607c4d7457850cc7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5478dff3a9094f0c24118e57add495601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d191d3001a68c657d3f50ef40ba5628602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7bd9f570bc2f41e9e89b5d65fdf0b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90351c74953a989b61259fd89b29b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9102a9b5477f66d7a8ac78b3e622abf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ce28aca25c62605ff6afaee002378606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d43e219f93971252901441a40067c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971955e4ee8b34640b6bad6038af4f6a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47d89b10d83034172ef6456f506dd9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba8d25e589907980237d6140827a11610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf93542d59597b8e44e3862b1718bdb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18166190d9c921be79b1921c8b2348612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400371e2bfa5ea626082ea7b4d1ffbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab50ce353895f3578067ece6a71cc6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434678b81060c3bfe12d9103ae1bb93b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109d0c118ff39c6226060767669748f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4192421231936a605bf6327c80aad8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd7206f62d84068322384140e36e23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdc39ca64d6379a97596fa9566db2e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888ccff8dfb31f554e0a8c6825c03f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56042ef7e12c066cbbbfe18467a99464621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882fc265913c6047c8046b9f4af2488622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264dcb3678ae59bb75dec88d6855533623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adba0706c53a5187dd6dc5c895b3242624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09350fb05bd150574966d6012e1062e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11263fed60163907153247519df961cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c08e9b73a809ec19c257678c133359627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0b6c12e32cf86ad8e27e607928078628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288535514ba4cfa13d0c95fce523aa6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f792100ed2ecd19266e9120b65bdd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaed48b1059146e408dbc78aa0f4403631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb354c9811a343329de451f8e939ce9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ac59401b3d9cf2cb42cf6622a1e6f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ed454604b2c9dd4397774fa3db932634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f7ba180c70d58123fc5c85d0ab5ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1449bf7d3de40b5a4eade752570bac7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff5a48917e010ef29cfb29597ee7cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a2d88646e79c93b1c3fac81cb5abd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2595faeb3801e046492404d79ce94639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92aab6f882b715d6fb99eddf9d27b68640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b82bb1de8b314a83a53438b063742641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e0c91f40ed55f8ea396b31c0ef841642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceee7bb1c0f330ef46fe9fb1e9aa315643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e4dd9476d06d23c2e263ef2fba2f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc5fef5d1d95f1b5188efef7d9ba54645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b39825e3560fe0b6aaaa069df2aa3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fca5de23a08185d08967688b7e6ca6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439b35f6b0190c7dd92debc7410f22e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93d81411681ab81a5c9129cdc5ca6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b709aae57ecf1e74eea7499f166737650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a598a2544597b3b74a626062d58641a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0644dd5f480a7f2a811922cf14ae6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14d078884926531a212008ba055f70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb6c5aeb73e3e2a3ac57dd40b25753654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97516d64c19c18308463ca6efb7c6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbf45b0be89ea0f471d0cd1e963be2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e5a2b78ed364c98380546167b7415657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77fc3a8f751ffa94ebf8b93e6b4351658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9e064eb436db01a11d306a8ee3792659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d805e3ee2f57e4d40ac889ec0727f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f90f46d64b28180e2482a37c702373661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7989a8e6b9d149be371da6d67b267662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a0f4306badd26def92fef51cab428663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bea370383e435b27d7014f1e3e2c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7f02d6f5b88748b61d8d768bbd7fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196be08943f3a74d4ee24234374aa0e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c1eab366f5867946b426c78851618667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f998f570747e0ef4343ae963f68851668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2e4cfb6fc870f094f17be3048043a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fba354458f2ff4b9403a27ec6cd1ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d874f2d7bc0f31b092b841a176d8e9d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ddf61eea608a7fed6bc5107f83b1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d856baf19353a1e26d6ad3cef5653673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71e151fde9fa8de12a87792093a95a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6e073bba20ef4f4bce76fcc1d50b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb066022ff782e8ac4a46c7991cd40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c586f916a3a7815018e75671cf9fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f24f22c30917d6e683f38c3757632f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91989471a7416775f9ef19b73326c09d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c254bb316a66b6da34f2489e10040f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119e2fb99b5d8af8c5d3e56d083c242681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c49085b02123bc8e930b40cfea34e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b7b2dcdf43cf4314b8f9f8544031d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8de0c4e9a82abb2fdb265e28641d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fe2a7c3068b07c286faeb8222f272685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535b6df959e988b4d4b6c6d42eae424686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a8a9cd2fb8ec6fb52b61efecb9534687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a515fd42b1f972b70b8a7f01e26128688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcad4d453b81018cf0386852ec7740e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a0b44452297954c5e15da63adf810690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea58a0412bfa6ddc80d9e99cbbad71691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445e89f765d59f53436f639462ba629692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87887161aa98a566d9ea65136de7da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faaf00325be9ca33e9774d910e9c9e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89c483c832396f43930b638953a953695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a89842ebf6e6c04f5661fa94cf536696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3471493537754d054c5d7a4e7214c0a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412d7f10ee057102c8a90e604eaaea3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e961f315d9d76e008f8e0409a2f6c8f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dc04d9c52260fc33c0771c2b70762700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0ac722fa41016ba0af2c055ebdfc0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265000b840575759e0367b6a8ae3bf2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606371d775e49bb561d15b07471c3bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0acf5c60eae1747cb5cf3c0f6b5ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa613c503416afb5322604c273b349705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e31af82aa781a407feec6a933d0e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4420722a505633b2c813cd37e2e16ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6ff25ba53dbb7dcfb1adc1c0a05d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9d0e91b4d5f6bb377ccb3f660073d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a022f10ce78f8e72aa720154ba2729710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc31bf6411fe1840b019567946a6abd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7064ff79ca48960b3202c0c1cc1861712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db21f550ceaeb7558b73bc30d5d818c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23b4175f07dc33967ff6fab04e1135714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492b0554c19de8006eb4db50dccc918715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1776bef3fd40b1e15377f53790e2f50716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1a113783504051b20142ac9586dd8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931984d00395e4437e56a15f0ab85c42718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021e331681a55e4b5dd630d4cc96235719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff52bb9c9ea59e1ebeef0d446badeb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451fb65a8981e6ba812d1d5875f09c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125760c3b17b20682323867e403855d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520fa5e8fa253ad8c5763a3af8f8fe7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39e04080475b796189b550f101081c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d656a1c23f3894ad47908f0d6ebf42725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cacdd4554d16979b29bc34033511c9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fd4e9250bd032ae266d9cf9971d0b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5e7fa3cbd9f9d9d14f05280855e18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfb2e08846b0f41da1acd2dc25b564729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9fa13649b3ae75292ba58265a4ebb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17344ff655c568d4e02f9e7bdfb2c7dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcc1d73da902361b4eecd77cddeae6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e3082641953207f60cddac155de5a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1eed92f25e6837b72ac7a6737fa5da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337fe28d709b3434b464c0088eb5ebb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90998f01f38904dc881e0f6aa7d6c07d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a66e47dd89ae39b763b6389c8b20ec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d756b5a36594330c0edc2da792f43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adcb935ad1c57c498ef6b4ab4634a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8111471187d1c582445910360f463740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0a3024b5242c1262351790bf0166c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a9e25ec3034c60bb023aeaa96729c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aef6bd5d28c0bf37bfd4100ab90178743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4fb236dfd0d7ea074ed9a1ad3e6b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0901b503bb24a2d523a5ef7c8665741745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0282bfa83facb01aaa49f35478d958b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70a8ff9efa71e6edff6d21a3f77ec6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04208eba11d09db821d3d98290c04f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ac864ed99ddaebe4619b2312e880b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03299c9865231344bd3e447a023d010750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7f1cd36137f19652ab454b547074d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cfcea2515560e1f978af76ea0774b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81ed438e75660fa4a66b57650ad376753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e38ddcfeda2ad20906ebe0c1b81be754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c06f8119d05c5576beb994cfd836b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437f97ce1a5a1f35f7b0e989fb85dfe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70065e7d5b72a142fdc13cdc2d7108757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cc75b27bc26a0f7024c8e3675ffa4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18193367538c754d840f0d3d7f0d31759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>